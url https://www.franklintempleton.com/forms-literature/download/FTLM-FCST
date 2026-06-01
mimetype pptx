--- v0 (2026-02-11)
+++ v1 (2026-06-01)
@@ -15,88 +15,89 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps9.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps10.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147485583" r:id="rId11"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId14"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId15"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="315" r:id="rId12"/>
     <p:sldId id="303" r:id="rId13"/>
   </p:sldIdLst>
   <p:sldSz cx="7772400" cy="10058400"/>
   <p:notesSz cx="7315200" cy="9601200"/>
   <p:custDataLst>
+    <p:custData r:id="rId4"/>
+    <p:custData r:id="rId6"/>
     <p:custData r:id="rId5"/>
-    <p:custData r:id="rId3"/>
-    <p:custData r:id="rId2"/>
+    <p:custData r:id="rId7"/>
+    <p:custData r:id="rId8"/>
     <p:custData r:id="rId9"/>
-    <p:custData r:id="rId7"/>
-[...1 lines deleted...]
-    <p:custData r:id="rId4"/>
+    <p:custData r:id="rId10"/>
   </p:custDataLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" rtl="0" fontAlgn="base">
       <a:spcBef>
         <a:spcPct val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPct val="0"/>
       </a:spcAft>
       <a:defRPr sz="1600" b="1" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="Arial" charset="0"/>
         <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
         <a:cs typeface="ＭＳ Ｐゴシック" charset="0"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" rtl="0" fontAlgn="base">
       <a:spcBef>
         <a:spcPct val="0"/>
       </a:spcBef>
@@ -258,51 +259,51 @@
     <a:srgbClr val="00847D"/>
     <a:srgbClr val="DC0546"/>
     <a:srgbClr val="3769FF"/>
     <a:srgbClr val="4B00B6"/>
     <a:srgbClr val="1446FF"/>
     <a:srgbClr val="F1EFED"/>
     <a:srgbClr val="F7F5F1"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{07D267BA-B928-4CAC-B169-71353C8FA5B1}" v="3" dt="2026-01-19T09:45:40.048"/>
+    <p1510:client id="{E9307BD2-50BF-4C67-8CD5-D5BE62DFDA4F}" v="2" dt="2026-04-22T09:10:25.137"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{C083E6E3-FA7D-4D7B-A595-EF9225AFEA82}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -871,97 +872,197 @@
         </a:fill>
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on"/>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="86" d="100"/>
           <a:sy n="86" d="100"/>
         </p:scale>
         <p:origin x="2706" y="300"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr>
         <p:scale>
           <a:sx n="1" d="2"/>
           <a:sy n="1" d="2"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2728"/>
         <p:guide pos="2305"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Gristwood, Stuart" userId="d0bf902e-6af2-4f8e-94e5-84ee3793c807" providerId="ADAL" clId="{9748F095-1CF7-48A6-8789-39C78247BE14}"/>
+    <pc:docChg chg="custSel modSld">
+      <pc:chgData name="Gristwood, Stuart" userId="d0bf902e-6af2-4f8e-94e5-84ee3793c807" providerId="ADAL" clId="{9748F095-1CF7-48A6-8789-39C78247BE14}" dt="2026-04-22T09:10:35.548" v="400" actId="113"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="addSp delSp modSp mod">
+        <pc:chgData name="Gristwood, Stuart" userId="d0bf902e-6af2-4f8e-94e5-84ee3793c807" providerId="ADAL" clId="{9748F095-1CF7-48A6-8789-39C78247BE14}" dt="2026-04-22T09:10:35.548" v="400" actId="113"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="142121196" sldId="303"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add del mod">
+          <ac:chgData name="Gristwood, Stuart" userId="d0bf902e-6af2-4f8e-94e5-84ee3793c807" providerId="ADAL" clId="{9748F095-1CF7-48A6-8789-39C78247BE14}" dt="2026-04-22T09:10:29.786" v="399" actId="478"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="142121196" sldId="303"/>
+            <ac:spMk id="3" creationId="{3F531004-0887-7486-6A24-7D545986EFB6}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Gristwood, Stuart" userId="d0bf902e-6af2-4f8e-94e5-84ee3793c807" providerId="ADAL" clId="{9748F095-1CF7-48A6-8789-39C78247BE14}" dt="2026-04-22T09:10:35.548" v="400" actId="113"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="142121196" sldId="303"/>
+            <ac:spMk id="59" creationId="{AF5DE827-CB65-B0C3-4422-B381BD428439}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Gristwood, Stuart" userId="d0bf902e-6af2-4f8e-94e5-84ee3793c807" providerId="ADAL" clId="{9748F095-1CF7-48A6-8789-39C78247BE14}" dt="2026-04-20T09:05:20.927" v="389" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3407850679" sldId="315"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Gristwood, Stuart" userId="d0bf902e-6af2-4f8e-94e5-84ee3793c807" providerId="ADAL" clId="{9748F095-1CF7-48A6-8789-39C78247BE14}" dt="2026-04-20T09:05:20.927" v="389" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3407850679" sldId="315"/>
+            <ac:spMk id="15" creationId="{029C3D31-F08E-A3CB-5BF5-296AF2EE6C88}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Gristwood, Stuart" userId="d0bf902e-6af2-4f8e-94e5-84ee3793c807" providerId="ADAL" clId="{9748F095-1CF7-48A6-8789-39C78247BE14}" dt="2026-03-24T14:54:48.007" v="344" actId="1035"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3407850679" sldId="315"/>
+            <ac:spMk id="27" creationId="{633B73A8-9CBF-B04C-B68B-3CDEEE451669}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Gristwood, Stuart" userId="d0bf902e-6af2-4f8e-94e5-84ee3793c807" providerId="ADAL" clId="{9748F095-1CF7-48A6-8789-39C78247BE14}" dt="2026-04-20T09:04:07.735" v="358" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3407850679" sldId="315"/>
+            <ac:spMk id="37" creationId="{439D2456-1C91-47B9-3826-25FBFFC626E1}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:graphicFrameChg chg="modGraphic">
+          <ac:chgData name="Gristwood, Stuart" userId="d0bf902e-6af2-4f8e-94e5-84ee3793c807" providerId="ADAL" clId="{9748F095-1CF7-48A6-8789-39C78247BE14}" dt="2026-04-20T09:05:03.839" v="374" actId="6549"/>
+          <ac:graphicFrameMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3407850679" sldId="315"/>
+            <ac:graphicFrameMk id="26" creationId="{477D3EF6-C7F4-EC5E-9983-DA0F7AC5BECC}"/>
+          </ac:graphicFrameMkLst>
+        </pc:graphicFrameChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Gristwood, Stuart" userId="S::stuart.gristwood@franklintempleton.com::d0bf902e-6af2-4f8e-94e5-84ee3793c807" providerId="AD" clId="Web-{27E539F8-4C09-462F-9CAF-BCCDC4665659}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Gristwood, Stuart" userId="S::stuart.gristwood@franklintempleton.com::d0bf902e-6af2-4f8e-94e5-84ee3793c807" providerId="AD" clId="Web-{27E539F8-4C09-462F-9CAF-BCCDC4665659}" dt="2026-04-21T08:31:21.957" v="3"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Gristwood, Stuart" userId="S::stuart.gristwood@franklintempleton.com::d0bf902e-6af2-4f8e-94e5-84ee3793c807" providerId="AD" clId="Web-{27E539F8-4C09-462F-9CAF-BCCDC4665659}" dt="2026-04-21T08:31:21.957" v="3"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3407850679" sldId="315"/>
+        </pc:sldMkLst>
+        <pc:graphicFrameChg chg="mod modGraphic">
+          <ac:chgData name="Gristwood, Stuart" userId="S::stuart.gristwood@franklintempleton.com::d0bf902e-6af2-4f8e-94e5-84ee3793c807" providerId="AD" clId="Web-{27E539F8-4C09-462F-9CAF-BCCDC4665659}" dt="2026-04-21T08:31:21.957" v="3"/>
+          <ac:graphicFrameMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3407850679" sldId="315"/>
+            <ac:graphicFrameMk id="26" creationId="{477D3EF6-C7F4-EC5E-9983-DA0F7AC5BECC}"/>
+          </ac:graphicFrameMkLst>
+        </pc:graphicFrameChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:doughnutChart>
         <c:varyColors val="1"/>
@@ -1822,51 +1923,51 @@
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="98274" tIns="49136" rIns="98274" bIns="49136" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r" defTabSz="983660">
               <a:defRPr sz="1300" b="0">
                 <a:cs typeface="Geneva" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{42FDCFC0-8C09-4AE2-AF25-1D138D8413DA}" type="datetime8">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/26/2026 8:48 AM</a:t>
+              <a:t>4/22/2026 10:10 AM</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="107524" name="Rectangle 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="4" y="9118604"/>
             <a:ext cx="3171825" cy="481012"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
@@ -2232,51 +2333,51 @@
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91366" tIns="45684" rIns="91366" bIns="45684" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r" eaLnBrk="0" hangingPunct="0">
               <a:defRPr sz="1200" b="0">
                 <a:latin typeface="Times New Roman" charset="0"/>
                 <a:cs typeface="Geneva" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{F68E7BA6-68CC-42DA-A25E-FD64C79B89DD}" type="datetime8">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/26/2026 8:48 AM</a:t>
+              <a:t>4/22/2026 10:10 AM</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14345" name="Rectangle 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="4143377" y="9120191"/>
             <a:ext cx="3170238" cy="479424"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
@@ -2561,51 +2662,51 @@
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7074CDA-A7BF-A613-3E39-BC90EFB1043A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{F68E7BA6-68CC-42DA-A25E-FD64C79B89DD}" type="datetime8">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/26/2026 8:48 AM</a:t>
+              <a:t>4/22/2026 10:10 AM</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{861D945A-3CD7-C532-AD98-A35A1FF1ED25}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2708,51 +2809,51 @@
               <a:t>FTI PPT 4:3 01/14</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{F68E7BA6-68CC-42DA-A25E-FD64C79B89DD}" type="datetime8">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/26/2026 8:48 AM</a:t>
+              <a:t>4/22/2026 10:10 AM</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{BB98C78F-D33D-2642-8ACA-D372182931E1}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -4930,51 +5031,51 @@
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buChar char="»"/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" kern="0" dirty="0">
                 <a:latin typeface="Century Gothic"/>
               </a:rPr>
-              <a:t>December 31, 2025</a:t>
+              <a:t>March 31, 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{935300EB-3FB0-0DBC-EF7B-433352A2C651}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:srcRect l="141" r="141"/>
           <a:stretch/>
@@ -5186,51 +5287,51 @@
               </a:spcAft>
               <a:buChar char="»"/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="3">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="150"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="900" b="0" kern="0" dirty="0">
                 <a:latin typeface="Arial Narrow"/>
                 <a:ea typeface="ＭＳ Ｐゴシック"/>
               </a:rPr>
-              <a:t>1.AUM is in USD as of December 31, 2025.</a:t>
+              <a:t>1.AUM is in USD as of March 31, 2026.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="114300" lvl="3" indent="-114300">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="150"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzPct val="114999"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="900" b="0" kern="0" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial Narrow"/>
               <a:ea typeface="ＭＳ Ｐゴシック"/>
               <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
@@ -5596,51 +5697,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="304800" y="1182014"/>
             <a:ext cx="3424518" cy="645129"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="26" name="Group 83">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{477D3EF6-C7F4-EC5E-9983-DA0F7AC5BECC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3610327028"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4093408427"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="320040" y="6909845"/>
           <a:ext cx="7102836" cy="2638449"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr/>
               <a:tblGrid>
                 <a:gridCol w="1775709">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1775709">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
                     </a:ext>
@@ -5820,51 +5921,51 @@
                         <a:rPr kumimoji="1" lang="en-US" altLang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Geneva" pitchFamily="124" charset="-128"/>
                         </a:rPr>
                         <a:t>Equity $</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="en-US" altLang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Geneva" pitchFamily="124" charset="-128"/>
                         </a:rPr>
-                        <a:t>697bn</a:t>
+                        <a:t>670bn</a:t>
                       </a:r>
                       <a:endParaRPr kumimoji="1" lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="182880" marT="28800" marB="27432" anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="76200" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="76200" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
@@ -6047,51 +6148,51 @@
                         <a:rPr kumimoji="1" lang="en-US" altLang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Geneva" pitchFamily="124" charset="-128"/>
                         </a:rPr>
                         <a:t>Fixed Income $</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="en-US" altLang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Geneva" pitchFamily="124" charset="-128"/>
                         </a:rPr>
-                        <a:t>438bn</a:t>
+                        <a:t>434bn</a:t>
                       </a:r>
                       <a:endParaRPr kumimoji="1" lang="en-US" altLang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Geneva" pitchFamily="124" charset="-128"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="182880" marT="28800" marB="27432" anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="76200" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="76200" cap="flat" cmpd="sng" algn="ctr">
@@ -6285,51 +6386,51 @@
                         <a:rPr kumimoji="1" lang="en-US" altLang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Geneva" pitchFamily="124" charset="-128"/>
                         </a:rPr>
                         <a:t>Alternative $</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="en-US" altLang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Geneva" pitchFamily="124" charset="-128"/>
                         </a:rPr>
-                        <a:t>274bn</a:t>
+                        <a:t>283bn</a:t>
                       </a:r>
                       <a:endParaRPr kumimoji="1" lang="en-US" altLang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Geneva" pitchFamily="124" charset="-128"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="182880" marT="28800" marB="27432" anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="76200" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="76200" cap="flat" cmpd="sng" algn="ctr">
@@ -6499,76 +6600,76 @@
                           <a:cs typeface="ヒラギノ角ゴ Pro W3" charset="0"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="1019175" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="25000"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="tx2"/>
                         </a:buClr>
                         <a:buSzPct val="65000"/>
                         <a:buFont typeface="Monotype Sorts" pitchFamily="124" charset="2"/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                        <a:rPr kumimoji="1" lang="en-US" altLang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Geneva" pitchFamily="124" charset="-128"/>
                         </a:rPr>
                         <a:t>Multi-Asset $</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                        <a:rPr lang="en-US" altLang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Geneva" pitchFamily="124" charset="-128"/>
                         </a:rPr>
-                        <a:t>199bn</a:t>
+                        <a:t>207bn</a:t>
                       </a:r>
                       <a:endParaRPr kumimoji="1" lang="en-US" altLang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Geneva" pitchFamily="124" charset="-128"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="182880" marT="28800" marB="27432" anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="76200" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="76200" cap="flat" cmpd="sng" algn="ctr">
@@ -8127,51 +8228,51 @@
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2103863281"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27" name="TextBox 26">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{633B73A8-9CBF-B04C-B68B-3CDEEE451669}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="320040" y="6698222"/>
+            <a:off x="320040" y="6664769"/>
             <a:ext cx="7070725" cy="215444"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002EB8"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="ＭＳ Ｐゴシック"/>
               </a:rPr>
               <a:t>Extensive investment capabilities with $1.68tn in AUM</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" baseline="30000" dirty="0">
@@ -11293,51 +11394,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="401492" y="4969715"/>
             <a:ext cx="1399211" cy="325843"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="59" name="TextBox 58">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF5DE827-CB65-B0C3-4422-B381BD428439}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="337467" y="6358289"/>
-            <a:ext cx="6943737" cy="2339102"/>
+            <a:ext cx="6943737" cy="2508379"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="ＭＳ Ｐゴシック"/>
               </a:rPr>
               <a:t>IMPORTANT LEGAL INFORMATION</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="900" b="0" dirty="0">
@@ -11348,75 +11449,74 @@
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:endParaRPr lang="en-GB" sz="900" b="0" dirty="0">
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="900" b="0" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="ＭＳ Ｐゴシック"/>
               </a:rPr>
               <a:t>Issued in the U.S.: Franklin Resources, Inc. and its subsidiaries offer investment management services through multiple investment advisers registered with the SEC. Franklin Distributors, LLC and Putnam Retail Management LP, members FINRA/SIPC, are Franklin Templeton broker/dealers, which provide registered representative services. Franklin Templeton, One Franklin Parkway, San Mateo, California 94403-1906, (800) DIAL BEN/342-5236, franklintempleton.com.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" sz="900" b="0" dirty="0">
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="900" b="0" dirty="0">
-                <a:latin typeface="Arial"/>
-                <a:ea typeface="ＭＳ Ｐゴシック"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>All entities above are Franklin Templeton affiliated companies.</a:t>
+              <a:t>ClearBridge Investments, LLC, Royce Investment Partners, Western Asset Management Company, LLC and Lexington Partners are Franklin Templeton affiliated companies.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:endParaRPr lang="en-GB" sz="900" b="0" dirty="0">
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:endParaRPr lang="en-GB" sz="900" b="0" dirty="0">
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="900" b="0" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="ＭＳ Ｐゴシック"/>
               </a:rPr>
-              <a:t>All data as of December 31, 2025, unless otherwise noted.</a:t>
+              <a:t>All data as of March 31, 2026, unless otherwise noted.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:endParaRPr lang="en-GB" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
               <a:latin typeface="ArialNarrow"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:endParaRPr lang="en-GB" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="61" name="Picture 60" descr="Franklin Templeton logo">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3EE4BF2-1DF4-E689-8EEB-04C391ACB62C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
@@ -12730,50 +12830,63 @@
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps9.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item10.xml><?xml version="1.0" encoding="utf-8"?>
+<VariableListDefinition name="Computed" displayName="Computed" id="2c6af605-874e-44ad-a706-aa0574732b72" isdomainofvalue="False" dataSourceId="50648160-97bb-436e-b3ef-6a6d5b885884"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004A7D0100BEF8D84990ADE77A3B68F1C5" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b96817777c477a779f669c3f84e6ed21">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb845d61-6f5e-4947-8cb2-20331c1e0b5d" xmlns:ns3="212aa7d0-b8cc-4a63-871f-7d372ca218f7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0b26908de58a49d261f44fb972d926f5" ns2:_="" ns3:_="">
     <xsd:import namespace="cb845d61-6f5e-4947-8cb2-20331c1e0b5d"/>
     <xsd:import namespace="212aa7d0-b8cc-4a63-871f-7d372ca218f7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:Linktoprojectfolder" minOccurs="0"/>
                 <xsd:element ref="ns2:Toprojectfolder" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:Step" minOccurs="0"/>
@@ -13028,217 +13141,204 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="212aa7d0-b8cc-4a63-871f-7d372ca218f7">
       <UserInfo>
         <DisplayName>Lin, Sylvia</DisplayName>
         <AccountId>35</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Gebrekidan, Sheila (Davenport)</DisplayName>
         <AccountId>52</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="cb845d61-6f5e-4947-8cb2-20331c1e0b5d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="212aa7d0-b8cc-4a63-871f-7d372ca218f7" xsi:nil="true"/>
     <Toprojectfolder xmlns="cb845d61-6f5e-4947-8cb2-20331c1e0b5d">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Toprojectfolder>
     <Step xmlns="cb845d61-6f5e-4947-8cb2-20331c1e0b5d" xsi:nil="true"/>
     <Linktoprojectfolder xmlns="cb845d61-6f5e-4947-8cb2-20331c1e0b5d">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Linktoprojectfolder>
     <Testcolumn1 xmlns="cb845d61-6f5e-4947-8cb2-20331c1e0b5d">false</Testcolumn1>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<VariableList UniqueId="06fb3f63-aef4-4459-a9c4-85cae66fe695" Name="AD_HOC" ContentType="XML" MajorVersion="0" MinorVersion="1" isLocalCopy="False" IsBaseObject="False" DataSourceId="7def62da-4eb8-4dd5-a6a7-5760c86493d3" DataSourceMajorVersion="0" DataSourceMinorVersion="1"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<VariableList UniqueId="2c6af605-874e-44ad-a706-aa0574732b72" Name="Computed" ContentType="XML" MajorVersion="0" MinorVersion="1" isLocalCopy="False" IsBaseObject="False" DataSourceId="50648160-97bb-436e-b3ef-6a6d5b885884" DataSourceMajorVersion="0" DataSourceMinorVersion="1"/>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <VariableListDefinition name="System" displayName="System" id="58df986a-214d-4167-bc8e-69adadfd221b" isdomainofvalue="False" dataSourceId="2c6074dd-28d9-49ec-bcae-f611daae45a2"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<VariableList UniqueId="2c6af605-874e-44ad-a706-aa0574732b72" Name="Computed" ContentType="XML" MajorVersion="0" MinorVersion="1" isLocalCopy="False" IsBaseObject="False" DataSourceId="50648160-97bb-436e-b3ef-6a6d5b885884" DataSourceMajorVersion="0" DataSourceMinorVersion="1"/>
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<VariableList UniqueId="58df986a-214d-4167-bc8e-69adadfd221b" Name="System" ContentType="XML" MajorVersion="0" MinorVersion="1" isLocalCopy="False" IsBaseObject="False" DataSourceId="2c6074dd-28d9-49ec-bcae-f611daae45a2" DataSourceMajorVersion="0" DataSourceMinorVersion="1"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<VariableListDefinition name="Computed" displayName="Computed" id="2c6af605-874e-44ad-a706-aa0574732b72" isdomainofvalue="False" dataSourceId="50648160-97bb-436e-b3ef-6a6d5b885884"/>
+<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
+<AllExternalAdhocVariableMappings/>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item9.xml><?xml version="1.0" encoding="utf-8"?>
 <VariableListDefinition name="AD_HOC" displayName="AD_HOC" id="06fb3f63-aef4-4459-a9c4-85cae66fe695" isdomainofvalue="False" dataSourceId="7def62da-4eb8-4dd5-a6a7-5760c86493d3"/>
 </file>
 
-<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
-<AllExternalAdhocVariableMappings/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B627A924-16D6-4830-A288-D8D5E58A519A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps10.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A188732-59F5-428E-BE2F-BD0054765743}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item9.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F5F5825-3D2F-43EB-AB7D-F6EC23B0E83B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cb845d61-6f5e-4947-8cb2-20331c1e0b5d"/>
     <ds:schemaRef ds:uri="212aa7d0-b8cc-4a63-871f-7d372ca218f7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9B48AAF-A9C4-43D6-AF00-D827CB25A615}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cb845d61-6f5e-4947-8cb2-20331c1e0b5d"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="212aa7d0-b8cc-4a63-871f-7d372ca218f7"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEBF58E5-9B72-493A-AF19-8D3561A25ECF}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CF2AE70-06A3-4801-AE20-F76EBF89B12D}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8C064D2-06D4-440B-B643-EE08EA95215D}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CF2AE70-06A3-4801-AE20-F76EBF89B12D}">
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4BED581-AA6E-4675-8298-2D9AE07F6E60}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52FA9AE5-0F6A-4266-AAA5-E36CDA743D59}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps9.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4BED581-AA6E-4675-8298-2D9AE07F6E60}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47AE7977-8588-447B-AC69-9B27E7207BC8}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{b9b831a9-6c10-40bf-86f3-489ed83c81e8}" enabled="0" method="" siteId="{b9b831a9-6c10-40bf-86f3-489ed83c81e8}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>640</Words>
+  <Words>655</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
   <Paragraphs>82</Paragraphs>
   <Slides>2</Slides>
   <Notes>2</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>