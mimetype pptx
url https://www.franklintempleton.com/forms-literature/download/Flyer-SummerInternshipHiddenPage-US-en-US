--- v2 (2026-03-26)
+++ v3 (2026-06-01)
@@ -64,51 +64,50 @@
   <Override PartName="/ppt/slideLayouts/slideLayout45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483672" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="257" r:id="rId5"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="27432000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -220,280 +219,208 @@
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
-<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15987" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr>
         <p:scale>
           <a:sx n="70" d="100"/>
           <a:sy n="70" d="100"/>
         </p:scale>
-        <p:origin x="2094" y="-3684"/>
+        <p:origin x="500" y="-4016"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="8880"/>
         <p:guide pos="3840"/>
         <p:guide orient="horz" pos="7968"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Calambro, Chelsea" userId="14c0b7dd-30a6-4475-af42-0564adb20ab7" providerId="ADAL" clId="{36A1F924-3E4D-4675-B047-65188A7DB31D}"/>
     <pc:docChg chg="custSel modSld">
-      <pc:chgData name="Calambro, Chelsea" userId="14c0b7dd-30a6-4475-af42-0564adb20ab7" providerId="ADAL" clId="{36A1F924-3E4D-4675-B047-65188A7DB31D}" dt="2026-03-19T15:15:18.541" v="34" actId="1036"/>
+      <pc:chgData name="Calambro, Chelsea" userId="14c0b7dd-30a6-4475-af42-0564adb20ab7" providerId="ADAL" clId="{36A1F924-3E4D-4675-B047-65188A7DB31D}" dt="2026-04-14T18:51:44.412" v="0" actId="478"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Calambro, Chelsea" userId="14c0b7dd-30a6-4475-af42-0564adb20ab7" providerId="ADAL" clId="{36A1F924-3E4D-4675-B047-65188A7DB31D}" dt="2026-03-19T15:15:18.541" v="34" actId="1036"/>
+      <pc:sldChg chg="delSp mod">
+        <pc:chgData name="Calambro, Chelsea" userId="14c0b7dd-30a6-4475-af42-0564adb20ab7" providerId="ADAL" clId="{36A1F924-3E4D-4675-B047-65188A7DB31D}" dt="2026-04-14T18:51:44.412" v="0" actId="478"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1292230222" sldId="257"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...16 lines deleted...]
-          <ac:chgData name="Calambro, Chelsea" userId="14c0b7dd-30a6-4475-af42-0564adb20ab7" providerId="ADAL" clId="{36A1F924-3E4D-4675-B047-65188A7DB31D}" dt="2026-03-19T15:15:18.541" v="34" actId="1036"/>
+        <pc:spChg chg="del">
+          <ac:chgData name="Calambro, Chelsea" userId="14c0b7dd-30a6-4475-af42-0564adb20ab7" providerId="ADAL" clId="{36A1F924-3E4D-4675-B047-65188A7DB31D}" dt="2026-04-14T18:51:44.412" v="0" actId="478"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1292230222" sldId="257"/>
             <ac:spMk id="13" creationId="{E35D8335-A19B-33E5-9640-CF85D3CC64C5}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="mod">
-          <ac:chgData name="Calambro, Chelsea" userId="14c0b7dd-30a6-4475-af42-0564adb20ab7" providerId="ADAL" clId="{36A1F924-3E4D-4675-B047-65188A7DB31D}" dt="2026-03-19T15:15:18.541" v="34" actId="1036"/>
+        <pc:spChg chg="del">
+          <ac:chgData name="Calambro, Chelsea" userId="14c0b7dd-30a6-4475-af42-0564adb20ab7" providerId="ADAL" clId="{36A1F924-3E4D-4675-B047-65188A7DB31D}" dt="2026-04-14T18:51:44.412" v="0" actId="478"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1292230222" sldId="257"/>
             <ac:spMk id="17" creationId="{DAEE6C9F-3E45-AF44-48F6-DB27E2154E79}"/>
-          </ac:spMkLst>
-[...46 lines deleted...]
-            <ac:spMk id="39" creationId="{D18D79D2-002D-0952-519F-02AD425EAC7D}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -2507,54 +2434,54 @@
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Graphic 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{246322C1-D3BF-B8A1-3323-943385A778F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect t="1061" b="1595"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7293461" y="4"/>
             <a:ext cx="4898539" cy="23899112"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text Placeholder 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9AAFB113-FE36-687E-F083-C992991AB6B8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -44300,51 +44227,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F0D82377-0490-429C-8ACD-283A4BCF94DC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/19/2026</a:t>
+              <a:t>4/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -46663,51 +46590,51 @@
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
   <p:extLst>
     <p:ext uri="{27BBF7A9-308A-43DC-89C8-2F10F3537804}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3839">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/franklintempleton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://franklintempleton.wd5.myworkdayjobs.com/Invitation-Only/job/Toronto-Ontario-Canada/Canada-Marketing_866612" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://franklintempleton.wd5.myworkdayjobs.com/Invitation-Only/job/New-York-City-New-York-United-States-of-America/FTT-Investment-Technology-Solutions--Western-Asset-Attribution_866852" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.franklintempletoncareers.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://franklintempleton.wd5.myworkdayjobs.com/Primary-External-1/job/Massachusetts-United-States-of-America/Putnam-Transfer-Agency---Investor-Services-Internship_866454-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://franklintempleton.wd5.myworkdayjobs.com/Invitation-Only/job/St-Petersburg-Florida-United-States-of-America/Talent-Acquisition-Programs_867104" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://franklintempleton.wd5.myworkdayjobs.com/Invitation-Only/job/St-Petersburg-Florida-United-States-of-America/FT-Client-Representative--Global-Shareholder-Services_866847" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://franklintempleton.wd5.myworkdayjobs.com/Invitation-Only/job/Stamford-Connecticut-United-States-of-America/O-Shaughnessy-Asset-Management-Client-Service-and-Sales-Internship_867143" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout68.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://franklintempleton.wd5.myworkdayjobs.com/Invitation-Only/job/Ft-Lauderdale-Florida-United-States-of-America/FTT-Investment-Operations_866076" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://players.brightcove.net/627971142001/qtIIgIbx1_default/index.html?videoId=6339990278112" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://franklintempleton.wd5.myworkdayjobs.com/Invitation-Only/job/Rancho-Cordova-California-United-States-of-America/Undergrad-Intern---Client-Representative--Global-Shareholder-Services_866843" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://franklintempleton.wd5.myworkdayjobs.com/Invitation-Only/job/Boston-Massachusetts-United-States-of-America/Global-ETF-Marketing_866583" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/franklin-templeton/posts/?feedView=all" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://franklintempleton.wd5.myworkdayjobs.com/Invitation-Only/job/San-Mateo-California-United-States-of-America/Technology-Order-Management-Execution---Compliance_866311" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/franklintempleton" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.franklintempletoncareers.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://franklintempleton.wd5.myworkdayjobs.com/Invitation-Only/job/Rancho-Cordova-California-United-States-of-America/Undergrad-Intern---Client-Representative--Global-Shareholder-Services_866843" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout68.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://franklintempleton.wd5.myworkdayjobs.com/Invitation-Only/job/San-Mateo-California-United-States-of-America/Technology-Order-Management-Execution---Compliance_866311" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://players.brightcove.net/627971142001/qtIIgIbx1_default/index.html?videoId=6339990278112" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/franklin-templeton/posts/?feedView=all" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2889DE0-D212-1043-1B61-FBCB17865247}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -47875,367 +47802,152 @@
           <a:xfrm>
             <a:off x="6700231" y="10644771"/>
             <a:ext cx="4846320" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" u="sng" dirty="0"/>
               <a:t>Canada Internships</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="39" name="Rectangle 38">
+          <p:cNvPr id="10" name="Rectangle 9">
             <a:hlinkClick r:id="rId11"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D18D79D2-002D-0952-519F-02AD425EAC7D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05CB3561-9ED9-2AA7-2C63-070AF8D9E70E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="770622" y="11338304"/>
+            <a:off x="770622" y="11363713"/>
             <a:ext cx="5030330" cy="555109"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
-              <a:t>Technology Investment Operations (System &amp; Platform Architecture) </a:t>
+              <a:t>Technology Order Management Execution &amp; Compliance </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="32" name="Rectangle 31">
+          <p:cNvPr id="2" name="Rectangle 1">
             <a:hlinkClick r:id="rId12"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{272C0A03-084E-F879-DD76-467250FBE6BE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BA2462D-33E8-81F1-5456-269E9D73E45C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="770622" y="12709922"/>
+            <a:off x="770622" y="12066587"/>
             <a:ext cx="5030330" cy="555109"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
-              <a:t>Putnam Client Representative </a:t>
-[...157 lines deleted...]
-              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>Franklin Templeton Client Representative</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1100" i="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" i="1" dirty="0"/>
               <a:t>RANCHO CORDOVA, CA</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" b="1" dirty="0"/>
-          </a:p>
-[...54 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="28" name="Straight Connector 27">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F747155-4DFB-0528-CDF2-843FF3FDE407}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="577645" y="22186952"/>
             <a:ext cx="10958584" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
@@ -48347,247 +48059,87 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>The 2026 Futures Program has been filled. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>We will begin recruitment for our 2027 Class in September 2026.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17" name="Rectangle 16">
-            <a:hlinkClick r:id="rId17"/>
+          <p:cNvPr id="20" name="TextBox 19">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAEE6C9F-3E45-AF44-48F6-DB27E2154E79}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCA38E81-DAB5-41BC-2474-A9CB9B92CA2B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="770622" y="16182896"/>
-[...20 lines deleted...]
-        </p:style>
+            <a:off x="6932860" y="11338304"/>
+            <a:ext cx="4643853" cy="1077218"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
-[...44 lines deleted...]
-          <a:lstStyle/>
+              <a:rPr lang="en-US" sz="1600" i="1" dirty="0"/>
+              <a:t>We have filled all Canada Internships for the Summer 2026 Intern Program. </a:t>
+            </a:r>
+          </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
-[...105 lines deleted...]
-              <a:t> Client Service and Sales</a:t>
+              <a:rPr lang="en-US" sz="1600" i="1" dirty="0"/>
+              <a:t>Please check back this fall for opportunities for the Summer 2027 Program. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1292230222"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme2">
   <a:themeElements>
     <a:clrScheme name="FT Color Palette">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
@@ -48942,56 +48494,58 @@
     <a:custClr name="BLANK">
       <a:srgbClr val="FFFFFF"/>
     </a:custClr>
   </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Theme2" id="{BA53008C-B06D-40FB-9027-A17A12CFCBA6}" vid="{127259DC-0A13-442E-A0E5-753F5ECAF0AA}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c8b77086-8006-42f9-a2d3-3337121f5f5d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f11acd25-04ee-49a9-bfe9-744945d8b7f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000B05AD067C551C4C8CAE70BF15D91074" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="948bc3325bba639cc5d527aa40e58985">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f11acd25-04ee-49a9-bfe9-744945d8b7f1" xmlns:ns3="c8b77086-8006-42f9-a2d3-3337121f5f5d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bc7aeab299bc32ffe2e12362d3f1e498" ns2:_="" ns3:_="">
     <xsd:import namespace="f11acd25-04ee-49a9-bfe9-744945d8b7f1"/>
     <xsd:import namespace="c8b77086-8006-42f9-a2d3-3337121f5f5d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -49206,112 +48760,110 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6D90394-C69D-4B63-9B4F-1423F17C4752}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4AA6ED3C-17FF-4A1C-9EC0-5A380A333E76}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="f11acd25-04ee-49a9-bfe9-744945d8b7f1"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="c8b77086-8006-42f9-a2d3-3337121f5f5d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96A1CA61-79C0-431F-A75A-04118843CBC1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f11acd25-04ee-49a9-bfe9-744945d8b7f1"/>
     <ds:schemaRef ds:uri="c8b77086-8006-42f9-a2d3-3337121f5f5d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4AA6ED3C-17FF-4A1C-9EC0-5A380A333E76}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6D90394-C69D-4B63-9B4F-1423F17C4752}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="f11acd25-04ee-49a9-bfe9-744945d8b7f1"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Theme2</Template>
   <TotalTime></TotalTime>
-  <Words>402</Words>
+  <Words>381</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
-  <Paragraphs>35</Paragraphs>
+  <Paragraphs>26</Paragraphs>
   <Slides>1</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>