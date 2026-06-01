--- v0 (2026-05-12)
+++ v1 (2026-06-01)
@@ -1,83 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton.sharepoint.com/teams/LMUSFundOperations/Shared Documents/Oversight/RIKs/Non_Pro Rata RIKs/2026/GS/CB Appreciation Fund - LMA0500 4.29.26/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton.sharepoint.com/teams/LMUSFundOperations/Shared Documents/Oversight/RIKs/Non_Pro Rata RIKs/2026/MS/CB Appreciation Fund - LMA0500 5.22.26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="14" documentId="11_41D688CAE135B0F2EBDAADB49F0D029E888C33CD" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{21387DB1-BBF5-4C26-A8F5-77A6DA622E20}"/>
+  <xr:revisionPtr revIDLastSave="15" documentId="11_0B7EEF5A1305B6F977BBAE0AF74B3AFC898C3DE4" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4D813CED-9011-47A3-B6AB-B9B5520D8DB6}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="578" uniqueCount="290">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="579" uniqueCount="291">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>ClearBridge Appreciation Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Sector Name</t>
   </si>
   <si>
@@ -107,887 +94,905 @@
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Information Technology</t>
   </si>
   <si>
     <t>NVDA</t>
   </si>
   <si>
     <t>Common Stock</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>67066G104</t>
   </si>
   <si>
+    <t>Communication Services</t>
+  </si>
+  <si>
+    <t>GOOGL</t>
+  </si>
+  <si>
+    <t>02079K305</t>
+  </si>
+  <si>
+    <t>AAPL</t>
+  </si>
+  <si>
+    <t>037833100</t>
+  </si>
+  <si>
     <t>MSFT</t>
   </si>
   <si>
     <t>594918104</t>
   </si>
   <si>
-    <t>Communication Services</t>
-[...11 lines deleted...]
-    <t>037833100</t>
+    <t>Consumer Discretionary</t>
+  </si>
+  <si>
+    <t>AMZN</t>
+  </si>
+  <si>
+    <t>023135106</t>
+  </si>
+  <si>
+    <t>AVGO</t>
+  </si>
+  <si>
+    <t>11135F101</t>
   </si>
   <si>
     <t>NFLX</t>
   </si>
   <si>
     <t>64110L106</t>
   </si>
   <si>
-    <t>Consumer Discretionary</t>
-[...5 lines deleted...]
-    <t>023135106</t>
+    <t>Financials</t>
+  </si>
+  <si>
+    <t>JPM</t>
+  </si>
+  <si>
+    <t>46625H100</t>
+  </si>
+  <si>
+    <t>Industrials</t>
+  </si>
+  <si>
+    <t>ETN</t>
+  </si>
+  <si>
+    <t>IE00B8KQN827</t>
+  </si>
+  <si>
+    <t>Health Care</t>
+  </si>
+  <si>
+    <t>LLY</t>
+  </si>
+  <si>
+    <t>532457108</t>
+  </si>
+  <si>
+    <t>JNJ</t>
+  </si>
+  <si>
+    <t>478160104</t>
+  </si>
+  <si>
+    <t>Consumer Staples</t>
+  </si>
+  <si>
+    <t>WMT</t>
+  </si>
+  <si>
+    <t>931142103</t>
+  </si>
+  <si>
+    <t>TJX</t>
+  </si>
+  <si>
+    <t>872540109</t>
+  </si>
+  <si>
+    <t>GOOG</t>
+  </si>
+  <si>
+    <t>02079K107</t>
+  </si>
+  <si>
+    <t>ASML</t>
+  </si>
+  <si>
+    <t>N07059210</t>
+  </si>
+  <si>
+    <t>BRK/A</t>
+  </si>
+  <si>
+    <t>084670108</t>
+  </si>
+  <si>
+    <t>V</t>
+  </si>
+  <si>
+    <t>92826C839</t>
   </si>
   <si>
     <t>META</t>
   </si>
   <si>
     <t>30303M102</t>
   </si>
   <si>
-    <t>AVGO</t>
-[...56 lines deleted...]
-    <t>084670108</t>
+    <t>TRV</t>
+  </si>
+  <si>
+    <t>89417E109</t>
   </si>
   <si>
     <t>Energy</t>
   </si>
   <si>
     <t>XOM</t>
   </si>
   <si>
     <t>30231G102</t>
   </si>
   <si>
-    <t>ASML</t>
-[...10 lines deleted...]
-  <si>
     <t>Materials</t>
   </si>
   <si>
     <t>LIN</t>
   </si>
   <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
-    <t>V</t>
-[...2 lines deleted...]
-    <t>92826C839</t>
+    <t>VMC</t>
+  </si>
+  <si>
+    <t>929160109</t>
+  </si>
+  <si>
+    <t>PG</t>
+  </si>
+  <si>
+    <t>742718109</t>
   </si>
   <si>
     <t>BAC</t>
   </si>
   <si>
     <t>060505104</t>
   </si>
   <si>
-    <t>PG</t>
-[...2 lines deleted...]
-    <t>742718109</t>
+    <t>WAEXX</t>
+  </si>
+  <si>
+    <t>US52470G4780</t>
+  </si>
+  <si>
+    <t>52470G478</t>
+  </si>
+  <si>
+    <t>JTSXX</t>
+  </si>
+  <si>
+    <t>4812A2835</t>
+  </si>
+  <si>
+    <t>BA</t>
+  </si>
+  <si>
+    <t>097023105</t>
+  </si>
+  <si>
+    <t>WM</t>
+  </si>
+  <si>
+    <t>94106L109</t>
   </si>
   <si>
     <t>RTX</t>
   </si>
   <si>
     <t>75513E101</t>
   </si>
   <si>
-    <t>VMC</t>
-[...14 lines deleted...]
-    <t>94106L109</t>
+    <t>Utilities</t>
+  </si>
+  <si>
+    <t>ETR</t>
+  </si>
+  <si>
+    <t>29364G103</t>
   </si>
   <si>
     <t>TMO</t>
   </si>
   <si>
     <t>883556102</t>
   </si>
   <si>
-    <t>Utilities</t>
-[...26 lines deleted...]
-    <t>52470G478</t>
+    <t>EMR</t>
+  </si>
+  <si>
+    <t>291011104</t>
   </si>
   <si>
     <t>HON</t>
   </si>
   <si>
     <t>438516106</t>
   </si>
   <si>
     <t>KO</t>
   </si>
   <si>
     <t>191216100</t>
   </si>
   <si>
-    <t>EMR</t>
-[...2 lines deleted...]
-    <t>291011104</t>
+    <t>ANET</t>
+  </si>
+  <si>
+    <t>040413205</t>
+  </si>
+  <si>
+    <t>TXN</t>
+  </si>
+  <si>
+    <t>882508104</t>
+  </si>
+  <si>
+    <t>ASM INTERNATIONAL NV</t>
+  </si>
+  <si>
+    <t>ASMIY</t>
+  </si>
+  <si>
+    <t>USN070451026</t>
   </si>
   <si>
     <t>STRYKER CORP</t>
   </si>
   <si>
     <t>SYK</t>
   </si>
   <si>
     <t>863667101</t>
   </si>
   <si>
+    <t>DIS</t>
+  </si>
+  <si>
+    <t>254687106</t>
+  </si>
+  <si>
     <t>KMI</t>
   </si>
   <si>
     <t>49456B101</t>
   </si>
   <si>
+    <t>MRSH</t>
+  </si>
+  <si>
+    <t>571748102</t>
+  </si>
+  <si>
     <t>CVX</t>
   </si>
   <si>
     <t>166764100</t>
   </si>
   <si>
-    <t>MRSH</t>
-[...25 lines deleted...]
-  <si>
     <t>ICE</t>
   </si>
   <si>
     <t>45866F104</t>
   </si>
   <si>
+    <t>Real Estate</t>
+  </si>
+  <si>
+    <t>AMT</t>
+  </si>
+  <si>
+    <t>03027X100</t>
+  </si>
+  <si>
+    <t>ECL</t>
+  </si>
+  <si>
+    <t>278865100</t>
+  </si>
+  <si>
+    <t>LHX</t>
+  </si>
+  <si>
+    <t>502431109</t>
+  </si>
+  <si>
+    <t>TSLA</t>
+  </si>
+  <si>
+    <t>88160R101</t>
+  </si>
+  <si>
     <t>TMUS</t>
   </si>
   <si>
     <t>872590104</t>
   </si>
   <si>
-    <t>Real Estate</t>
-[...17 lines deleted...]
-    <t>88160R101</t>
+    <t>FERGUSON ENTERPRISES INC</t>
+  </si>
+  <si>
+    <t>FERG</t>
+  </si>
+  <si>
+    <t>31488V107</t>
+  </si>
+  <si>
+    <t>UNP</t>
+  </si>
+  <si>
+    <t>907818108</t>
+  </si>
+  <si>
+    <t>EQT</t>
+  </si>
+  <si>
+    <t>26884L109</t>
+  </si>
+  <si>
+    <t>PANW</t>
+  </si>
+  <si>
+    <t>697435105</t>
   </si>
   <si>
     <t>SHW</t>
   </si>
   <si>
     <t>824348106</t>
   </si>
   <si>
-    <t>ABBV</t>
-[...4 lines deleted...]
-  <si>
     <t>ADP</t>
   </si>
   <si>
     <t>053015103</t>
   </si>
   <si>
-    <t>UNP</t>
-[...4 lines deleted...]
-  <si>
     <t>WEC</t>
   </si>
   <si>
     <t>92939U106</t>
   </si>
   <si>
-    <t>PANW</t>
-[...14 lines deleted...]
-    <t>26884L109</t>
+    <t>BOSTON SCIENTIFIC CORP</t>
+  </si>
+  <si>
+    <t>BSX</t>
+  </si>
+  <si>
+    <t>101137107</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>05550J101</t>
   </si>
   <si>
     <t>CME</t>
   </si>
   <si>
     <t>12572Q105</t>
   </si>
   <si>
-    <t>FERGUSON ENTERPRISES INC</t>
-[...34 lines deleted...]
-  <si>
     <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
   </si>
   <si>
     <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
   </si>
   <si>
     <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
   </si>
   <si>
     <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
   </si>
   <si>
     <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
   </si>
   <si>
     <t>© Franklin Templeton. All rights reserved.</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
+    <t>APPLE INC</t>
+  </si>
+  <si>
+    <t>US0378331005</t>
+  </si>
+  <si>
     <t>ALPHABET INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
-    <t>APPLE INC</t>
-[...2 lines deleted...]
-    <t>US0378331005</t>
+    <t>AMAZON.COM INC</t>
+  </si>
+  <si>
+    <t>US0231351067</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
-    <t>AMAZON.COM INC</t>
-[...4 lines deleted...]
-  <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
+    <t>WESTERN ASSET PREMIER INSTITUTIONAL US TREASURY RESERVES</t>
+  </si>
+  <si>
+    <t>3.547581</t>
+  </si>
+  <si>
+    <t>Open-End Fund</t>
+  </si>
+  <si>
+    <t>Fixed Income</t>
+  </si>
+  <si>
+    <t>JPMORGAN 100 US TREASU-L</t>
+  </si>
+  <si>
+    <t>US4812A28358</t>
+  </si>
+  <si>
+    <t>3.482137</t>
+  </si>
+  <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
+    <t>ELI LILLY &amp; CO</t>
+  </si>
+  <si>
+    <t>US5324571083</t>
+  </si>
+  <si>
+    <t>ASML HOLDING NV</t>
+  </si>
+  <si>
+    <t>USN070592100</t>
+  </si>
+  <si>
+    <t>NY Reg Shrs</t>
+  </si>
+  <si>
+    <t>VISA INC</t>
+  </si>
+  <si>
+    <t>US92826C8394</t>
+  </si>
+  <si>
+    <t>JOHNSON &amp; JOHNSON</t>
+  </si>
+  <si>
+    <t>US4781601046</t>
+  </si>
+  <si>
+    <t>TJX COS INC/THE</t>
+  </si>
+  <si>
+    <t>US8725401090</t>
+  </si>
+  <si>
+    <t>WALMART INC</t>
+  </si>
+  <si>
+    <t>US9311421039</t>
+  </si>
+  <si>
+    <t>TEXAS INSTRUMENTS INC</t>
+  </si>
+  <si>
+    <t>US8825081040</t>
+  </si>
+  <si>
+    <t>LINDE PLC</t>
+  </si>
+  <si>
+    <t>TRAVELERS COS INC/THE</t>
+  </si>
+  <si>
+    <t>US89417E1091</t>
+  </si>
+  <si>
+    <t>EXXON MOBIL CORP</t>
+  </si>
+  <si>
+    <t>US30231G1022</t>
+  </si>
+  <si>
+    <t>PROCTER &amp; GAMBLE CO/THE</t>
+  </si>
+  <si>
+    <t>US7427181091</t>
+  </si>
+  <si>
     <t>EATON CORP PLC</t>
   </si>
   <si>
-    <t>JOHNSON &amp; JOHNSON</t>
-[...14 lines deleted...]
-    <t>US8725401090</t>
+    <t>B8KQN82</t>
+  </si>
+  <si>
+    <t>US02079K1079</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP</t>
+  </si>
+  <si>
+    <t>US0605051046</t>
+  </si>
+  <si>
+    <t>BOEING CO/THE</t>
+  </si>
+  <si>
+    <t>US0970231058</t>
+  </si>
+  <si>
+    <t>THERMO FISHER SCIENTIFIC INC</t>
+  </si>
+  <si>
+    <t>US8835561023</t>
+  </si>
+  <si>
+    <t>RTX CORP</t>
+  </si>
+  <si>
+    <t>US75513E1010</t>
+  </si>
+  <si>
+    <t>WASTE MANAGEMENT INC</t>
+  </si>
+  <si>
+    <t>US94106L1098</t>
+  </si>
+  <si>
+    <t>COCA-COLA CO/THE</t>
+  </si>
+  <si>
+    <t>US1912161007</t>
+  </si>
+  <si>
+    <t>ENTERGY CORP</t>
+  </si>
+  <si>
+    <t>US29364G1031</t>
+  </si>
+  <si>
+    <t>HONEYWELL INTERNATIONAL INC</t>
+  </si>
+  <si>
+    <t>US4385161066</t>
   </si>
   <si>
     <t>META PLATFORMS INC</t>
   </si>
   <si>
     <t>US30303M1027</t>
   </si>
   <si>
-    <t>WALMART INC</t>
-[...17 lines deleted...]
-    <t>US92826C8394</t>
+    <t>PALO ALTO NETWORKS INC</t>
+  </si>
+  <si>
+    <t>US6974351057</t>
+  </si>
+  <si>
+    <t>VULCAN MATERIALS CO</t>
+  </si>
+  <si>
+    <t>US9291601097</t>
+  </si>
+  <si>
+    <t>ARISTA NETWORKS INC</t>
+  </si>
+  <si>
+    <t>US0404132054</t>
+  </si>
+  <si>
+    <t>KINDER MORGAN INC</t>
+  </si>
+  <si>
+    <t>US49456B1017</t>
+  </si>
+  <si>
+    <t>US8636671013</t>
+  </si>
+  <si>
+    <t>EMERSON ELECTRIC CO</t>
+  </si>
+  <si>
+    <t>US2910111044</t>
+  </si>
+  <si>
+    <t>MARSH &amp; MCLENNAN COS INC</t>
+  </si>
+  <si>
+    <t>US5717481023</t>
   </si>
   <si>
     <t>BERKSHIRE HATHAWAY INC</t>
   </si>
   <si>
     <t>US0846701086</t>
   </si>
   <si>
-    <t>US02079K1079</t>
-[...110 lines deleted...]
-    <t>US8636671013</t>
+    <t>AMERICAN TOWER CORP</t>
+  </si>
+  <si>
+    <t>US03027X1000</t>
+  </si>
+  <si>
+    <t>REIT</t>
+  </si>
+  <si>
+    <t>ADVANCED MICRO DEVICES INC</t>
+  </si>
+  <si>
+    <t>AMD</t>
+  </si>
+  <si>
+    <t>US0079031078</t>
+  </si>
+  <si>
+    <t>007903107</t>
+  </si>
+  <si>
+    <t>CHEVRON CORP</t>
+  </si>
+  <si>
+    <t>US1667641005</t>
+  </si>
+  <si>
+    <t>TESLA INC</t>
+  </si>
+  <si>
+    <t>US88160R1014</t>
+  </si>
+  <si>
+    <t>INTERCONTINENTAL EXCHANGE INC</t>
+  </si>
+  <si>
+    <t>US45866F1049</t>
+  </si>
+  <si>
+    <t>EQT CORP</t>
+  </si>
+  <si>
+    <t>US26884L1098</t>
+  </si>
+  <si>
+    <t>AUTOMATIC DATA PROCESSING INC</t>
+  </si>
+  <si>
+    <t>US0530151036</t>
+  </si>
+  <si>
+    <t>ECOLAB INC</t>
+  </si>
+  <si>
+    <t>US2788651006</t>
+  </si>
+  <si>
+    <t>T-MOBILE US INC</t>
+  </si>
+  <si>
+    <t>US8725901040</t>
+  </si>
+  <si>
+    <t>WEC ENERGY GROUP INC</t>
+  </si>
+  <si>
+    <t>US92939U1060</t>
+  </si>
+  <si>
+    <t>L3HARRIS TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US5024311095</t>
+  </si>
+  <si>
+    <t>UNION PACIFIC CORP</t>
+  </si>
+  <si>
+    <t>US9078181081</t>
+  </si>
+  <si>
+    <t>US1011371077</t>
+  </si>
+  <si>
+    <t>SHERWIN-WILLIAMS CO/THE</t>
+  </si>
+  <si>
+    <t>US8243481061</t>
+  </si>
+  <si>
+    <t>US31488V1070</t>
   </si>
   <si>
     <t>WALT DISNEY CO/THE</t>
   </si>
   <si>
     <t>US2546871060</t>
   </si>
   <si>
-    <t>KINDER MORGAN INC</t>
-[...109 lines deleted...]
-  <si>
     <t>BJ'S WHOLESALE CLUB HOLDINGS INC</t>
   </si>
   <si>
     <t>US05550J1016</t>
   </si>
   <si>
     <t>CME GROUP INC</t>
   </si>
   <si>
     <t>US12572Q1058</t>
   </si>
   <si>
-    <t>ABBVIE INC</t>
-[...20 lines deleted...]
-    <t>US83443Q1031</t>
+    <t>CISCO SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>CSCO</t>
+  </si>
+  <si>
+    <t>US17275R1023</t>
+  </si>
+  <si>
+    <t>17275R102</t>
+  </si>
+  <si>
+    <t>DIAMONDBACK ENERGY INC</t>
+  </si>
+  <si>
+    <t>FANG</t>
+  </si>
+  <si>
+    <t>US25278X1090</t>
+  </si>
+  <si>
+    <t>25278X109</t>
+  </si>
+  <si>
+    <t>ECHOSTAR CORP</t>
+  </si>
+  <si>
+    <t>SATS</t>
+  </si>
+  <si>
+    <t>US2787681061</t>
+  </si>
+  <si>
+    <t>278768106</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="1" x14ac:knownFonts="1">
+  <numFmts count="2">
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="173" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+  </numFmts>
+  <fonts count="2" x14ac:knownFonts="1">
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="173" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1285,2551 +1290,2545 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M82"/>
+  <dimension ref="A1:M83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I21" sqref="I21"/>
+      <selection activeCell="E7" sqref="E7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="48.83203125" customWidth="1"/>
     <col min="2" max="2" width="22.83203125" customWidth="1"/>
     <col min="3" max="3" width="10.83203125" customWidth="1"/>
-    <col min="4" max="4" width="16.83203125" customWidth="1"/>
-    <col min="5" max="6" width="10.83203125" customWidth="1"/>
+    <col min="4" max="5" width="14.75" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="10.83203125" customWidth="1"/>
     <col min="7" max="7" width="12.83203125" customWidth="1"/>
     <col min="8" max="8" width="10.83203125" customWidth="1"/>
     <col min="9" max="9" width="18.83203125" customWidth="1"/>
     <col min="10" max="10" width="20.83203125" customWidth="1"/>
     <col min="11" max="11" width="11.83203125" customWidth="1"/>
     <col min="12" max="13" width="10.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1">
-        <v>46141</v>
+        <v>46164</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
       <c r="H10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
         <v>14</v>
       </c>
       <c r="J10" t="s">
         <v>15</v>
       </c>
       <c r="K10" t="s">
         <v>16</v>
       </c>
       <c r="L10" t="s">
         <v>17</v>
       </c>
       <c r="M10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="B11" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="2">
-        <v>9.2528726875027818</v>
-[...5 lines deleted...]
-        <v>4249042</v>
+        <v>8.9907725612672316</v>
+      </c>
+      <c r="D11" s="3">
+        <v>910652533.65999997</v>
+      </c>
+      <c r="E11" s="4">
+        <v>4229102</v>
       </c>
       <c r="F11" t="s">
         <v>20</v>
       </c>
       <c r="G11" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="H11" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J11" t="s">
         <v>21</v>
       </c>
       <c r="K11" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L11" t="s">
         <v>22</v>
       </c>
       <c r="M11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="B12" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="C12" s="2">
-        <v>6.1942049462354962</v>
-[...5 lines deleted...]
-        <v>1700873</v>
+        <v>6.5238175192458492</v>
+      </c>
+      <c r="D12" s="3">
+        <v>660780918.72000003</v>
+      </c>
+      <c r="E12" s="4">
+        <v>2139696</v>
       </c>
       <c r="F12" t="s">
         <v>27</v>
       </c>
       <c r="G12" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="H12" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J12" t="s">
         <v>21</v>
       </c>
       <c r="K12" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L12" t="s">
         <v>22</v>
       </c>
       <c r="M12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="B13" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="C13" s="2">
-        <v>4.8271589022073336</v>
-[...5 lines deleted...]
-        <v>1716858</v>
+        <v>6.4008371714244925</v>
+      </c>
+      <c r="D13" s="3">
+        <v>648324551.41999996</v>
+      </c>
+      <c r="E13" s="4">
+        <v>1692886</v>
       </c>
       <c r="F13" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="G13" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="H13" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J13" t="s">
         <v>21</v>
       </c>
       <c r="K13" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L13" t="s">
         <v>22</v>
       </c>
       <c r="M13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="B14" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C14" s="2">
-        <v>4.6616382156117266</v>
-[...5 lines deleted...]
-        <v>1055314</v>
+        <v>4.2931470613211404</v>
+      </c>
+      <c r="D14" s="3">
+        <v>434841969.60000002</v>
+      </c>
+      <c r="E14" s="4">
+        <v>1632780</v>
       </c>
       <c r="F14" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="G14" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="H14" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J14" t="s">
         <v>21</v>
       </c>
       <c r="K14" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L14" t="s">
         <v>22</v>
       </c>
       <c r="M14" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="B15" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="C15" s="2">
-        <v>3.7294293370127534</v>
-[...5 lines deleted...]
-        <v>1362387</v>
+        <v>3.7620422468975616</v>
+      </c>
+      <c r="D15" s="3">
+        <v>381047710.92000002</v>
+      </c>
+      <c r="E15" s="4">
+        <v>910356</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="G15" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="H15" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J15" t="s">
         <v>21</v>
       </c>
       <c r="K15" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L15" t="s">
         <v>22</v>
       </c>
       <c r="M15" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="B16" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="2">
-        <v>3.5058143229856258</v>
-[...5 lines deleted...]
-        <v>830867</v>
+        <v>3.381244054908572</v>
+      </c>
+      <c r="D16" s="3">
+        <v>342477628.54000002</v>
+      </c>
+      <c r="E16" s="4">
+        <v>826961</v>
       </c>
       <c r="F16" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="G16" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="H16" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J16" t="s">
         <v>21</v>
       </c>
       <c r="K16" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L16" t="s">
         <v>22</v>
       </c>
       <c r="M16" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>173</v>
       </c>
       <c r="C17" s="2">
-        <v>2.8101148524175952</v>
-[...5 lines deleted...]
-        <v>2931231</v>
+        <v>2.5712456690852119</v>
+      </c>
+      <c r="D17" s="3">
+        <v>260434947.86000001</v>
+      </c>
+      <c r="E17" s="4">
+        <v>260434947.86000001</v>
       </c>
       <c r="F17" t="s">
-        <v>31</v>
+        <v>78</v>
       </c>
       <c r="G17" t="s">
-        <v>180</v>
+        <v>79</v>
       </c>
       <c r="H17" t="s">
-        <v>167</v>
+        <v>174</v>
+      </c>
+      <c r="I17" s="1">
+        <v>73020</v>
       </c>
       <c r="J17" t="s">
-        <v>21</v>
+        <v>175</v>
       </c>
       <c r="K17" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="L17" t="s">
         <v>22</v>
       </c>
       <c r="M17" t="s">
-        <v>32</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>177</v>
       </c>
       <c r="C18" s="2">
-        <v>2.6485940038506195</v>
-[...5 lines deleted...]
-        <v>822973</v>
+        <v>2.571245667999194</v>
+      </c>
+      <c r="D18" s="3">
+        <v>260434947.75</v>
+      </c>
+      <c r="E18" s="4">
+        <v>260434947.75</v>
       </c>
       <c r="F18" t="s">
-        <v>41</v>
+        <v>81</v>
       </c>
       <c r="G18" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="H18" t="s">
-        <v>167</v>
+        <v>179</v>
+      </c>
+      <c r="I18" s="1">
+        <v>73020</v>
       </c>
       <c r="J18" t="s">
-        <v>21</v>
+        <v>175</v>
       </c>
       <c r="K18" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="L18" t="s">
         <v>22</v>
       </c>
       <c r="M18" t="s">
-        <v>42</v>
+        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A19" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="B19" t="s">
-        <v>53</v>
+        <v>24</v>
       </c>
       <c r="C19" s="2">
-        <v>2.200053909356821</v>
-[...5 lines deleted...]
-        <v>514653</v>
+        <v>2.5520238560137418</v>
+      </c>
+      <c r="D19" s="3">
+        <v>258488019.19999999</v>
+      </c>
+      <c r="E19" s="4">
+        <v>2917472</v>
       </c>
       <c r="F19" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="G19" t="s">
-        <v>55</v>
+        <v>181</v>
       </c>
       <c r="H19" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J19" t="s">
         <v>21</v>
       </c>
       <c r="K19" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L19" t="s">
         <v>22</v>
+      </c>
+      <c r="M19" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A20" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="B20" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="C20" s="2">
-        <v>2.0856920254233016</v>
-[...5 lines deleted...]
-        <v>881526</v>
+        <v>2.4776717542298887</v>
+      </c>
+      <c r="D20" s="3">
+        <v>250957083.52000001</v>
+      </c>
+      <c r="E20" s="4">
+        <v>819104</v>
       </c>
       <c r="F20" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="G20" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="H20" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J20" t="s">
         <v>21</v>
       </c>
       <c r="K20" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L20" t="s">
         <v>22</v>
       </c>
       <c r="M20" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A21" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="B21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C21" s="2">
-        <v>2.0575832324001477</v>
-[...5 lines deleted...]
-        <v>232274</v>
+        <v>2.430729680367298</v>
+      </c>
+      <c r="D21" s="3">
+        <v>246202440</v>
+      </c>
+      <c r="E21" s="4">
+        <v>231176</v>
       </c>
       <c r="F21" t="s">
+        <v>45</v>
+      </c>
+      <c r="G21" t="s">
+        <v>185</v>
+      </c>
+      <c r="H21" t="s">
+        <v>161</v>
+      </c>
+      <c r="J21" t="s">
+        <v>21</v>
+      </c>
+      <c r="K21" t="s">
+        <v>162</v>
+      </c>
+      <c r="L21" t="s">
+        <v>22</v>
+      </c>
+      <c r="M21" t="s">
         <v>46</v>
-      </c>
-[...16 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A22" t="s">
+        <v>186</v>
+      </c>
+      <c r="B22" t="s">
+        <v>19</v>
+      </c>
+      <c r="C22" s="2">
+        <v>2.0871948041678858</v>
+      </c>
+      <c r="D22" s="3">
+        <v>211406664.30000001</v>
+      </c>
+      <c r="E22" s="4">
+        <v>129467</v>
+      </c>
+      <c r="F22" t="s">
+        <v>56</v>
+      </c>
+      <c r="G22" t="s">
+        <v>187</v>
+      </c>
+      <c r="H22" t="s">
+        <v>161</v>
+      </c>
+      <c r="J22" t="s">
         <v>188</v>
       </c>
-      <c r="B22" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K22" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L22" t="s">
         <v>22</v>
       </c>
       <c r="M22" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A23" t="s">
+        <v>189</v>
+      </c>
+      <c r="B23" t="s">
+        <v>38</v>
+      </c>
+      <c r="C23" s="2">
+        <v>2.0345288299442417</v>
+      </c>
+      <c r="D23" s="3">
+        <v>206072261.44</v>
+      </c>
+      <c r="E23" s="4">
+        <v>626588</v>
+      </c>
+      <c r="F23" t="s">
+        <v>60</v>
+      </c>
+      <c r="G23" t="s">
         <v>190</v>
       </c>
-      <c r="B23" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H23" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J23" t="s">
         <v>21</v>
       </c>
       <c r="K23" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L23" t="s">
         <v>22</v>
       </c>
       <c r="M23" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A24" t="s">
+        <v>191</v>
+      </c>
+      <c r="B24" t="s">
+        <v>44</v>
+      </c>
+      <c r="C24" s="2">
+        <v>2.0299248127140448</v>
+      </c>
+      <c r="D24" s="3">
+        <v>205605932.22</v>
+      </c>
+      <c r="E24" s="4">
+        <v>877383</v>
+      </c>
+      <c r="F24" t="s">
+        <v>47</v>
+      </c>
+      <c r="G24" t="s">
         <v>192</v>
       </c>
-      <c r="B24" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H24" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J24" t="s">
         <v>21</v>
       </c>
       <c r="K24" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L24" t="s">
         <v>22</v>
       </c>
       <c r="M24" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A25" t="s">
+        <v>193</v>
+      </c>
+      <c r="B25" t="s">
+        <v>31</v>
+      </c>
+      <c r="C25" s="2">
+        <v>1.9495277386479413</v>
+      </c>
+      <c r="D25" s="3">
+        <v>197462716.63999999</v>
+      </c>
+      <c r="E25" s="4">
+        <v>1247632</v>
+      </c>
+      <c r="F25" t="s">
+        <v>52</v>
+      </c>
+      <c r="G25" t="s">
         <v>194</v>
       </c>
-      <c r="B25" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H25" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J25" t="s">
-        <v>196</v>
+        <v>21</v>
       </c>
       <c r="K25" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L25" t="s">
         <v>22</v>
       </c>
       <c r="M25" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A26" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="B26" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C26" s="2">
-        <v>1.8836105734748396</v>
-[...5 lines deleted...]
-        <v>540515</v>
+        <v>1.7815794896420261</v>
+      </c>
+      <c r="D26" s="3">
+        <v>180451664.75999999</v>
+      </c>
+      <c r="E26" s="4">
+        <v>1500388</v>
       </c>
       <c r="F26" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="G26" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="H26" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J26" t="s">
         <v>21</v>
       </c>
       <c r="K26" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L26" t="s">
         <v>22</v>
       </c>
       <c r="M26" t="s">
-        <v>69</v>
+        <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A27" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="B27" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="C27" s="2">
-        <v>1.8698647612406001</v>
-[...5 lines deleted...]
-        <v>252</v>
+        <v>1.7738700920028578</v>
+      </c>
+      <c r="D27" s="3">
+        <v>179670799.44</v>
+      </c>
+      <c r="E27" s="4">
+        <v>581064</v>
       </c>
       <c r="F27" t="s">
-        <v>56</v>
+        <v>102</v>
       </c>
       <c r="G27" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="H27" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J27" t="s">
         <v>21</v>
       </c>
       <c r="K27" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L27" t="s">
         <v>22</v>
       </c>
       <c r="M27" t="s">
-        <v>57</v>
+        <v>103</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A28" t="s">
-        <v>169</v>
+        <v>199</v>
       </c>
       <c r="B28" t="s">
-        <v>26</v>
+        <v>69</v>
       </c>
       <c r="C28" s="2">
-        <v>1.783816025233526</v>
-[...5 lines deleted...]
-        <v>493529</v>
+        <v>1.7186243011367495</v>
+      </c>
+      <c r="D28" s="3">
+        <v>174075093.5</v>
+      </c>
+      <c r="E28" s="4">
+        <v>336325</v>
       </c>
       <c r="F28" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="G28" t="s">
-        <v>201</v>
+        <v>71</v>
       </c>
       <c r="H28" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J28" t="s">
         <v>21</v>
       </c>
       <c r="K28" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L28" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A29" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="B29" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C29" s="2">
-        <v>1.7585193693285261</v>
-[...5 lines deleted...]
-        <v>559063</v>
+        <v>1.6835662326276317</v>
+      </c>
+      <c r="D29" s="3">
+        <v>170524150.72</v>
+      </c>
+      <c r="E29" s="4">
+        <v>556432</v>
       </c>
       <c r="F29" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G29" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="H29" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J29" t="s">
         <v>21</v>
       </c>
       <c r="K29" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L29" t="s">
         <v>22</v>
       </c>
       <c r="M29" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A30" t="s">
-        <v>204</v>
+        <v>202</v>
+      </c>
+      <c r="B30" t="s">
+        <v>66</v>
       </c>
       <c r="C30" s="2">
-        <v>1.7130920996123473</v>
-[...5 lines deleted...]
-        <v>164611668.21000001</v>
+        <v>1.6044357103887332</v>
+      </c>
+      <c r="D30" s="3">
+        <v>162509220.96000001</v>
+      </c>
+      <c r="E30" s="4">
+        <v>1048988</v>
       </c>
       <c r="F30" t="s">
-        <v>91</v>
+        <v>67</v>
       </c>
       <c r="G30" t="s">
-        <v>92</v>
+        <v>203</v>
       </c>
       <c r="H30" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>73020</v>
+        <v>161</v>
       </c>
       <c r="J30" t="s">
-        <v>206</v>
+        <v>21</v>
       </c>
       <c r="K30" t="s">
-        <v>207</v>
+        <v>162</v>
       </c>
       <c r="L30" t="s">
         <v>22</v>
       </c>
       <c r="M30" t="s">
-        <v>93</v>
+        <v>68</v>
       </c>
     </row>
     <row r="31" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A31" t="s">
-        <v>208</v>
+        <v>204</v>
+      </c>
+      <c r="B31" t="s">
+        <v>49</v>
       </c>
       <c r="C31" s="2">
-        <v>1.7130920982594542</v>
-[...5 lines deleted...]
-        <v>164611668.08000001</v>
+        <v>1.5897996090241073</v>
+      </c>
+      <c r="D31" s="3">
+        <v>161026767.40000001</v>
+      </c>
+      <c r="E31" s="4">
+        <v>1114835</v>
       </c>
       <c r="F31" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="G31" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="H31" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>73020</v>
+        <v>161</v>
       </c>
       <c r="J31" t="s">
-        <v>206</v>
+        <v>21</v>
       </c>
       <c r="K31" t="s">
-        <v>207</v>
+        <v>162</v>
       </c>
       <c r="L31" t="s">
         <v>22</v>
       </c>
       <c r="M31" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A32" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="B32" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="C32" s="2">
-        <v>1.6964555355212032</v>
-[...5 lines deleted...]
-        <v>1053941</v>
+        <v>1.5697473132020159</v>
+      </c>
+      <c r="D32" s="3">
+        <v>158995721.25</v>
+      </c>
+      <c r="E32" s="4">
+        <v>406275</v>
       </c>
       <c r="F32" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="G32" t="s">
-        <v>212</v>
+        <v>43</v>
       </c>
       <c r="H32" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J32" t="s">
         <v>21</v>
       </c>
       <c r="K32" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L32" t="s">
         <v>22</v>
       </c>
       <c r="M32" t="s">
-        <v>60</v>
+        <v>207</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A33" t="s">
-        <v>213</v>
+        <v>165</v>
       </c>
       <c r="B33" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="C33" s="2">
-        <v>1.6730211825110894</v>
-[...5 lines deleted...]
-        <v>318522</v>
+        <v>1.5132356299190455</v>
+      </c>
+      <c r="D33" s="3">
+        <v>153271796.28</v>
+      </c>
+      <c r="E33" s="4">
+        <v>404006</v>
       </c>
       <c r="F33" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="G33" t="s">
-        <v>67</v>
+        <v>208</v>
       </c>
       <c r="H33" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J33" t="s">
         <v>21</v>
       </c>
       <c r="K33" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L33" t="s">
         <v>22</v>
+      </c>
+      <c r="M33" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A34" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="B34" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="C34" s="2">
-        <v>1.610235630035338</v>
-[...5 lines deleted...]
-        <v>522589</v>
+        <v>1.46623602119589</v>
+      </c>
+      <c r="D34" s="3">
+        <v>148511325.19999999</v>
+      </c>
+      <c r="E34" s="4">
+        <v>2867014</v>
       </c>
       <c r="F34" t="s">
         <v>76</v>
       </c>
       <c r="G34" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="H34" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J34" t="s">
         <v>21</v>
       </c>
       <c r="K34" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L34" t="s">
         <v>22</v>
       </c>
       <c r="M34" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A35" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B35" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="C35" s="2">
-        <v>1.6021051346369501</v>
-[...5 lines deleted...]
-        <v>1051119</v>
+        <v>1.3473300252446796</v>
+      </c>
+      <c r="D35" s="3">
+        <v>136467638.66</v>
+      </c>
+      <c r="E35" s="4">
+        <v>623083</v>
       </c>
       <c r="F35" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="G35" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="H35" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J35" t="s">
         <v>21</v>
       </c>
       <c r="K35" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L35" t="s">
         <v>22</v>
       </c>
       <c r="M35" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A36" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="B36" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="C36" s="2">
-        <v>1.5852028694381008</v>
-[...5 lines deleted...]
-        <v>2880536</v>
+        <v>1.3386244421146132</v>
+      </c>
+      <c r="D36" s="3">
+        <v>135585872.24000001</v>
+      </c>
+      <c r="E36" s="4">
+        <v>302458</v>
       </c>
       <c r="F36" t="s">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="G36" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="H36" t="s">
-        <v>167</v>
-      </c>
+        <v>161</v>
+      </c>
+      <c r="I36" s="1"/>
       <c r="J36" t="s">
         <v>21</v>
       </c>
       <c r="K36" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L36" t="s">
         <v>22</v>
       </c>
       <c r="M36" t="s">
-        <v>71</v>
+        <v>93</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A37" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="B37" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="C37" s="2">
-        <v>1.4600747474436491</v>
-[...5 lines deleted...]
-        <v>626028</v>
+        <v>1.3125666704091659</v>
+      </c>
+      <c r="D37" s="3">
+        <v>132946546.68000001</v>
+      </c>
+      <c r="E37" s="4">
+        <v>751068</v>
       </c>
       <c r="F37" t="s">
         <v>87</v>
       </c>
       <c r="G37" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="H37" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J37" t="s">
         <v>21</v>
       </c>
       <c r="K37" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L37" t="s">
         <v>22</v>
       </c>
       <c r="M37" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A38" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="B38" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="C38" s="2">
-        <v>1.4576751196800224</v>
-[...5 lines deleted...]
-        <v>608174</v>
+        <v>1.3022115488585406</v>
+      </c>
+      <c r="D38" s="3">
+        <v>131897702.7</v>
+      </c>
+      <c r="E38" s="4">
+        <v>605313</v>
       </c>
       <c r="F38" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="G38" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="H38" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J38" t="s">
         <v>21</v>
       </c>
       <c r="K38" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L38" t="s">
         <v>22</v>
       </c>
       <c r="M38" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
     </row>
     <row r="39" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A39" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B39" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="C39" s="2">
-        <v>1.3569544995320872</v>
-[...5 lines deleted...]
-        <v>754617</v>
+        <v>1.2638259652401849</v>
+      </c>
+      <c r="D39" s="3">
+        <v>128009724.36</v>
+      </c>
+      <c r="E39" s="4">
+        <v>1571057</v>
       </c>
       <c r="F39" t="s">
-        <v>74</v>
+        <v>98</v>
       </c>
       <c r="G39" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="H39" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J39" t="s">
         <v>21</v>
       </c>
       <c r="K39" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L39" t="s">
         <v>22</v>
       </c>
       <c r="M39" t="s">
-        <v>75</v>
+        <v>99</v>
       </c>
     </row>
     <row r="40" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A40" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="B40" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="C40" s="2">
-        <v>1.3326883214082563</v>
-[...5 lines deleted...]
-        <v>1116757</v>
+        <v>1.2334558414270798</v>
+      </c>
+      <c r="D40" s="3">
+        <v>124933611.59999999</v>
+      </c>
+      <c r="E40" s="4">
+        <v>1111509</v>
       </c>
       <c r="F40" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="G40" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="H40" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="I40" s="1"/>
+        <v>161</v>
+      </c>
       <c r="J40" t="s">
         <v>21</v>
       </c>
       <c r="K40" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L40" t="s">
         <v>22</v>
       </c>
       <c r="M40" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
     </row>
     <row r="41" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A41" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="B41" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C41" s="2">
-        <v>1.2634970284225306</v>
-[...5 lines deleted...]
-        <v>260391</v>
+        <v>1.2212713702566593</v>
+      </c>
+      <c r="D41" s="3">
+        <v>123699477.44</v>
+      </c>
+      <c r="E41" s="4">
+        <v>542732</v>
       </c>
       <c r="F41" t="s">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="G41" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="H41" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J41" t="s">
         <v>21</v>
       </c>
       <c r="K41" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L41" t="s">
         <v>22</v>
       </c>
       <c r="M41" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
     </row>
     <row r="42" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A42" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="B42" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="C42" s="2">
-        <v>1.1966901495024191</v>
-[...5 lines deleted...]
-        <v>1457974</v>
+        <v>1.2189901009311004</v>
+      </c>
+      <c r="D42" s="3">
+        <v>123468413.46000001</v>
+      </c>
+      <c r="E42" s="4">
+        <v>202321</v>
       </c>
       <c r="F42" t="s">
-        <v>96</v>
+        <v>62</v>
       </c>
       <c r="G42" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="H42" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J42" t="s">
         <v>21</v>
       </c>
       <c r="K42" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L42" t="s">
         <v>22</v>
       </c>
       <c r="M42" t="s">
-        <v>97</v>
+        <v>63</v>
       </c>
     </row>
     <row r="43" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A43" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="B43" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="C43" s="2">
-        <v>1.1934198951336124</v>
-[...5 lines deleted...]
-        <v>545298</v>
+        <v>1.1016180411356167</v>
+      </c>
+      <c r="D43" s="3">
+        <v>111580095.42</v>
+      </c>
+      <c r="E43" s="4">
+        <v>428199</v>
       </c>
       <c r="F43" t="s">
-        <v>94</v>
+        <v>138</v>
       </c>
       <c r="G43" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="H43" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J43" t="s">
         <v>21</v>
       </c>
       <c r="K43" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L43" t="s">
         <v>22</v>
       </c>
       <c r="M43" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
     </row>
     <row r="44" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A44" t="s">
-        <v>234</v>
+        <v>104</v>
       </c>
       <c r="B44" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="C44" s="2">
-        <v>1.1801471843765721</v>
-[...5 lines deleted...]
-        <v>830410</v>
+        <v>1.0596114851584382</v>
+      </c>
+      <c r="D44" s="3">
+        <v>107325357.98</v>
+      </c>
+      <c r="E44" s="4">
+        <v>102874</v>
       </c>
       <c r="F44" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="G44" t="s">
-        <v>235</v>
+        <v>106</v>
       </c>
       <c r="H44" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J44" t="s">
-        <v>21</v>
+        <v>188</v>
       </c>
       <c r="K44" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L44" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="45" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A45" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="B45" t="s">
-        <v>19</v>
+        <v>69</v>
       </c>
       <c r="C45" s="2">
-        <v>1.1321808265240108</v>
-[...5 lines deleted...]
-        <v>644959</v>
+        <v>1.0047667228028661</v>
+      </c>
+      <c r="D45" s="3">
+        <v>101770271.2</v>
+      </c>
+      <c r="E45" s="4">
+        <v>390448</v>
       </c>
       <c r="F45" t="s">
-        <v>111</v>
+        <v>72</v>
       </c>
       <c r="G45" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="H45" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J45" t="s">
         <v>21</v>
       </c>
       <c r="K45" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L45" t="s">
         <v>22</v>
       </c>
       <c r="M45" t="s">
-        <v>112</v>
+        <v>73</v>
       </c>
     </row>
     <row r="46" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A46" t="s">
-        <v>113</v>
+        <v>231</v>
       </c>
       <c r="B46" t="s">
         <v>19</v>
       </c>
       <c r="C46" s="2">
-        <v>1.0178419867290951</v>
-[...5 lines deleted...]
-        <v>103367</v>
+        <v>0.97618749468914767</v>
+      </c>
+      <c r="D46" s="3">
+        <v>98875553.719999999</v>
+      </c>
+      <c r="E46" s="4">
+        <v>641924</v>
       </c>
       <c r="F46" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="G46" t="s">
-        <v>115</v>
+        <v>232</v>
       </c>
       <c r="H46" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J46" t="s">
-        <v>196</v>
+        <v>21</v>
       </c>
       <c r="K46" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L46" t="s">
         <v>22</v>
+      </c>
+      <c r="M46" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="47" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A47" t="s">
-        <v>100</v>
+        <v>233</v>
       </c>
       <c r="B47" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="C47" s="2">
-        <v>0.92069807473304144</v>
-[...5 lines deleted...]
-        <v>280742</v>
+        <v>0.87957417185492126</v>
+      </c>
+      <c r="D47" s="3">
+        <v>89089835.459999993</v>
+      </c>
+      <c r="E47" s="4">
+        <v>2636574</v>
       </c>
       <c r="F47" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="G47" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="H47" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J47" t="s">
         <v>21</v>
       </c>
       <c r="K47" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L47" t="s">
         <v>22</v>
       </c>
       <c r="M47" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
     </row>
     <row r="48" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A48" t="s">
-        <v>239</v>
+        <v>107</v>
       </c>
       <c r="B48" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="C48" s="2">
-        <v>0.89462549181864492</v>
-[...5 lines deleted...]
-        <v>848617</v>
+        <v>0.87305862405340673</v>
+      </c>
+      <c r="D48" s="3">
+        <v>88429892.159999996</v>
+      </c>
+      <c r="E48" s="4">
+        <v>279417</v>
       </c>
       <c r="F48" t="s">
+        <v>108</v>
+      </c>
+      <c r="G48" t="s">
+        <v>235</v>
+      </c>
+      <c r="H48" t="s">
+        <v>161</v>
+      </c>
+      <c r="J48" t="s">
+        <v>21</v>
+      </c>
+      <c r="K48" t="s">
+        <v>162</v>
+      </c>
+      <c r="L48" t="s">
+        <v>22</v>
+      </c>
+      <c r="M48" t="s">
         <v>109</v>
-      </c>
-[...16 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="49" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A49" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="B49" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="C49" s="2">
-        <v>0.87776195432655635</v>
-[...5 lines deleted...]
-        <v>2649010</v>
+        <v>0.86536543454077708</v>
+      </c>
+      <c r="D49" s="3">
+        <v>87650668.519999996</v>
+      </c>
+      <c r="E49" s="4">
+        <v>642506</v>
       </c>
       <c r="F49" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="G49" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="H49" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J49" t="s">
         <v>21</v>
       </c>
       <c r="K49" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L49" t="s">
         <v>22</v>
       </c>
       <c r="M49" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
     </row>
     <row r="50" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A50" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="B50" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="C50" s="2">
-        <v>0.84795420681289957</v>
-[...5 lines deleted...]
-        <v>302653</v>
+        <v>0.86270976388980603</v>
+      </c>
+      <c r="D50" s="3">
+        <v>87381682.379999995</v>
+      </c>
+      <c r="E50" s="4">
+        <v>532458</v>
       </c>
       <c r="F50" t="s">
-        <v>244</v>
+        <v>114</v>
       </c>
       <c r="G50" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="H50" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J50" t="s">
         <v>21</v>
       </c>
       <c r="K50" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L50" t="s">
         <v>22</v>
       </c>
       <c r="M50" t="s">
-        <v>246</v>
+        <v>115</v>
       </c>
     </row>
     <row r="51" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A51" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="B51" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C51" s="2">
-        <v>0.8441678136715286</v>
-[...5 lines deleted...]
-        <v>474837</v>
+        <v>0.83447994822379079</v>
+      </c>
+      <c r="D51" s="3">
+        <v>84522356</v>
+      </c>
+      <c r="E51" s="4">
+        <v>116</v>
       </c>
       <c r="F51" t="s">
-        <v>107</v>
+        <v>58</v>
       </c>
       <c r="G51" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="H51" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J51" t="s">
         <v>21</v>
       </c>
       <c r="K51" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L51" t="s">
         <v>22</v>
       </c>
       <c r="M51" t="s">
-        <v>108</v>
+        <v>59</v>
       </c>
     </row>
     <row r="52" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A52" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="B52" t="s">
-        <v>58</v>
+        <v>120</v>
       </c>
       <c r="C52" s="2">
-        <v>0.81938528322617799</v>
-[...5 lines deleted...]
-        <v>409609</v>
+        <v>0.82965094727337518</v>
+      </c>
+      <c r="D52" s="3">
+        <v>84033238.75</v>
+      </c>
+      <c r="E52" s="4">
+        <v>457075</v>
       </c>
       <c r="F52" t="s">
-        <v>105</v>
+        <v>121</v>
       </c>
       <c r="G52" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="H52" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J52" t="s">
-        <v>21</v>
+        <v>244</v>
       </c>
       <c r="K52" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L52" t="s">
         <v>22</v>
       </c>
       <c r="M52" t="s">
-        <v>106</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A53" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B53" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="C53" s="2">
-        <v>0.79112060872729173</v>
-[...5 lines deleted...]
-        <v>486709</v>
+        <v>0.80687998356573465</v>
+      </c>
+      <c r="D53" s="3">
+        <v>81726825.629999995</v>
+      </c>
+      <c r="E53" s="4">
+        <v>174813</v>
       </c>
       <c r="F53" t="s">
-        <v>116</v>
+        <v>246</v>
       </c>
       <c r="G53" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="H53" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J53" t="s">
         <v>21</v>
       </c>
       <c r="K53" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L53" t="s">
         <v>22</v>
       </c>
       <c r="M53" t="s">
-        <v>117</v>
+        <v>248</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A54" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B54" t="s">
-        <v>120</v>
+        <v>66</v>
       </c>
       <c r="C54" s="2">
-        <v>0.7484228682748052</v>
-[...5 lines deleted...]
-        <v>403593</v>
+        <v>0.7705019051814368</v>
+      </c>
+      <c r="D54" s="3">
+        <v>78042182.400000006</v>
+      </c>
+      <c r="E54" s="4">
+        <v>407680</v>
       </c>
       <c r="F54" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="G54" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="H54" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J54" t="s">
-        <v>255</v>
+        <v>21</v>
       </c>
       <c r="K54" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L54" t="s">
         <v>22</v>
       </c>
       <c r="M54" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
     </row>
     <row r="55" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A55" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="B55" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="C55" s="2">
-        <v>0.70159204336252901</v>
-[...5 lines deleted...]
-        <v>340194</v>
+        <v>0.7316334134216339</v>
+      </c>
+      <c r="D55" s="3">
+        <v>74105291.519999996</v>
+      </c>
+      <c r="E55" s="4">
+        <v>173952</v>
       </c>
       <c r="F55" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="G55" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="H55" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J55" t="s">
         <v>21</v>
       </c>
       <c r="K55" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L55" t="s">
         <v>22</v>
       </c>
       <c r="M55" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A56" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="B56" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="C56" s="2">
-        <v>0.69635331688437208</v>
-[...5 lines deleted...]
-        <v>260757</v>
+        <v>0.73159369448779232</v>
+      </c>
+      <c r="D56" s="3">
+        <v>74101268.489999995</v>
+      </c>
+      <c r="E56" s="4">
+        <v>484417</v>
       </c>
       <c r="F56" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="G56" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="H56" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J56" t="s">
         <v>21</v>
       </c>
       <c r="K56" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L56" t="s">
         <v>22</v>
       </c>
       <c r="M56" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
     </row>
     <row r="57" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A57" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="B57" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="C57" s="2">
-        <v>0.69338708057090415</v>
-[...5 lines deleted...]
-        <v>207305</v>
+        <v>0.72459855731690304</v>
+      </c>
+      <c r="D57" s="3">
+        <v>73392748.799999997</v>
+      </c>
+      <c r="E57" s="4">
+        <v>1267140</v>
       </c>
       <c r="F57" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="G57" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="H57" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J57" t="s">
         <v>21</v>
       </c>
       <c r="K57" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L57" t="s">
         <v>22</v>
       </c>
       <c r="M57" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
     </row>
     <row r="58" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A58" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="B58" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="C58" s="2">
-        <v>0.67809061672753779</v>
-[...5 lines deleted...]
-        <v>174780</v>
+        <v>0.65208514520324989</v>
+      </c>
+      <c r="D58" s="3">
+        <v>66048049.329999998</v>
+      </c>
+      <c r="E58" s="4">
+        <v>293143</v>
       </c>
       <c r="F58" t="s">
-        <v>125</v>
+        <v>142</v>
       </c>
       <c r="G58" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="H58" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J58" t="s">
         <v>21</v>
       </c>
       <c r="K58" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L58" t="s">
         <v>22</v>
       </c>
       <c r="M58" t="s">
-        <v>126</v>
+        <v>143</v>
       </c>
     </row>
     <row r="59" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A59" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="B59" t="s">
-        <v>19</v>
+        <v>69</v>
       </c>
       <c r="C59" s="2">
-        <v>0.66229249225210496</v>
-[...5 lines deleted...]
-        <v>350556</v>
+        <v>0.64907467377723993</v>
+      </c>
+      <c r="D59" s="3">
+        <v>65743126.32</v>
+      </c>
+      <c r="E59" s="4">
+        <v>259526</v>
       </c>
       <c r="F59" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="G59" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="H59" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J59" t="s">
         <v>21</v>
       </c>
       <c r="K59" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L59" t="s">
         <v>22</v>
       </c>
       <c r="M59" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
     </row>
     <row r="60" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A60" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="B60" t="s">
-        <v>53</v>
+        <v>24</v>
       </c>
       <c r="C60" s="2">
-        <v>0.66214303545707198</v>
-[...5 lines deleted...]
-        <v>240296</v>
+        <v>0.64005777274667186</v>
+      </c>
+      <c r="D60" s="3">
+        <v>64829827.299999997</v>
+      </c>
+      <c r="E60" s="4">
+        <v>338590</v>
       </c>
       <c r="F60" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="G60" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="H60" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J60" t="s">
         <v>21</v>
       </c>
       <c r="K60" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L60" t="s">
         <v>22</v>
       </c>
       <c r="M60" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
     </row>
     <row r="61" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A61" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="B61" t="s">
-        <v>53</v>
+        <v>89</v>
       </c>
       <c r="C61" s="2">
-        <v>0.65919468719886332</v>
-[...5 lines deleted...]
-        <v>294533</v>
+        <v>0.63968694501263101</v>
+      </c>
+      <c r="D61" s="3">
+        <v>64792267.100000001</v>
+      </c>
+      <c r="E61" s="4">
+        <v>571310</v>
       </c>
       <c r="F61" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="G61" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="H61" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J61" t="s">
         <v>21</v>
       </c>
       <c r="K61" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L61" t="s">
         <v>22</v>
       </c>
       <c r="M61" t="s">
-        <v>132</v>
+        <v>145</v>
       </c>
     </row>
     <row r="62" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A62" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="B62" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="C62" s="2">
-        <v>0.65772949367753397</v>
-[...5 lines deleted...]
-        <v>1069218</v>
+        <v>0.63551077560453983</v>
+      </c>
+      <c r="D62" s="3">
+        <v>64369273.5</v>
+      </c>
+      <c r="E62" s="4">
+        <v>206325</v>
       </c>
       <c r="F62" t="s">
-        <v>141</v>
+        <v>125</v>
       </c>
       <c r="G62" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="H62" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J62" t="s">
         <v>21</v>
       </c>
       <c r="K62" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L62" t="s">
         <v>22</v>
       </c>
       <c r="M62" t="s">
-        <v>142</v>
+        <v>126</v>
       </c>
     </row>
     <row r="63" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A63" t="s">
-        <v>147</v>
+        <v>267</v>
       </c>
       <c r="B63" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="C63" s="2">
-        <v>0.64450284601307783</v>
-[...5 lines deleted...]
-        <v>241765</v>
+        <v>0.62779859874675348</v>
+      </c>
+      <c r="D63" s="3">
+        <v>63588126.68</v>
+      </c>
+      <c r="E63" s="4">
+        <v>239161</v>
       </c>
       <c r="F63" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="G63" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="H63" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J63" t="s">
         <v>21</v>
       </c>
       <c r="K63" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L63" t="s">
         <v>22</v>
       </c>
       <c r="M63" t="s">
-        <v>149</v>
+        <v>135</v>
       </c>
     </row>
     <row r="64" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A64" t="s">
-        <v>273</v>
+        <v>146</v>
       </c>
       <c r="B64" t="s">
-        <v>65</v>
+        <v>44</v>
       </c>
       <c r="C64" s="2">
-        <v>0.64300778581783558</v>
-[...5 lines deleted...]
-        <v>194390</v>
+        <v>0.59956138690370298</v>
+      </c>
+      <c r="D64" s="3">
+        <v>60728051.159999996</v>
+      </c>
+      <c r="E64" s="4">
+        <v>1051022</v>
       </c>
       <c r="F64" t="s">
-        <v>127</v>
+        <v>147</v>
       </c>
       <c r="G64" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="H64" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J64" t="s">
         <v>21</v>
       </c>
       <c r="K64" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L64" t="s">
         <v>22</v>
       </c>
       <c r="M64" t="s">
-        <v>128</v>
+        <v>148</v>
       </c>
     </row>
     <row r="65" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A65" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="B65" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="C65" s="2">
-        <v>0.57822495886933389</v>
-[...5 lines deleted...]
-        <v>485214</v>
+        <v>0.59037620699959414</v>
+      </c>
+      <c r="D65" s="3">
+        <v>59797707.600000001</v>
+      </c>
+      <c r="E65" s="4">
+        <v>193470</v>
       </c>
       <c r="F65" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="G65" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="H65" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J65" t="s">
         <v>21</v>
       </c>
       <c r="K65" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L65" t="s">
         <v>22</v>
       </c>
       <c r="M65" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
     </row>
     <row r="66" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A66" t="s">
-        <v>150</v>
+        <v>131</v>
       </c>
       <c r="B66" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C66" s="2">
-        <v>0.52492089064292058</v>
-[...5 lines deleted...]
-        <v>882587</v>
+        <v>0.5305051691285595</v>
+      </c>
+      <c r="D66" s="3">
+        <v>53733522.130000003</v>
+      </c>
+      <c r="E66" s="4">
+        <v>240623</v>
       </c>
       <c r="F66" t="s">
-        <v>151</v>
+        <v>132</v>
       </c>
       <c r="G66" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="H66" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J66" t="s">
         <v>21</v>
       </c>
       <c r="K66" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L66" t="s">
         <v>22</v>
       </c>
       <c r="M66" t="s">
-        <v>152</v>
+        <v>133</v>
       </c>
     </row>
     <row r="67" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A67" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="B67" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="C67" s="2">
-        <v>0.51699945561373262</v>
-[...5 lines deleted...]
-        <v>543352</v>
+        <v>0.4887949905057285</v>
+      </c>
+      <c r="D67" s="3">
+        <v>49508804</v>
+      </c>
+      <c r="E67" s="4">
+        <v>480668</v>
       </c>
       <c r="F67" t="s">
-        <v>143</v>
+        <v>110</v>
       </c>
       <c r="G67" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="H67" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J67" t="s">
         <v>21</v>
       </c>
       <c r="K67" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L67" t="s">
         <v>22</v>
       </c>
       <c r="M67" t="s">
-        <v>144</v>
+        <v>111</v>
       </c>
     </row>
     <row r="68" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A68" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="B68" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C68" s="2">
-        <v>0.48301469468436875</v>
-[...5 lines deleted...]
-        <v>161566</v>
+        <v>0.46258827361288873</v>
+      </c>
+      <c r="D68" s="3">
+        <v>46854392.159999996</v>
+      </c>
+      <c r="E68" s="4">
+        <v>540794</v>
       </c>
       <c r="F68" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="G68" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="H68" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J68" t="s">
         <v>21</v>
       </c>
       <c r="K68" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L68" t="s">
         <v>22</v>
       </c>
       <c r="M68" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A69" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="B69" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="C69" s="2">
-        <v>0.40505817376022851</v>
-[...5 lines deleted...]
-        <v>190898</v>
+        <v>0.4623453199488583</v>
+      </c>
+      <c r="D69" s="3">
+        <v>46829784</v>
+      </c>
+      <c r="E69" s="4">
+        <v>160800</v>
       </c>
       <c r="F69" t="s">
-        <v>129</v>
+        <v>151</v>
       </c>
       <c r="G69" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="H69" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J69" t="s">
         <v>21</v>
       </c>
       <c r="K69" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L69" t="s">
         <v>22</v>
       </c>
       <c r="M69" t="s">
-        <v>130</v>
+        <v>152</v>
       </c>
     </row>
     <row r="70" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A70" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="B70" t="s">
-        <v>65</v>
+        <v>19</v>
       </c>
       <c r="C70" s="2">
-        <v>0.25851640627171862</v>
-[...5 lines deleted...]
-        <v>739754</v>
+        <v>0.4067104497313373</v>
+      </c>
+      <c r="D70" s="3">
+        <v>41194669.200000003</v>
+      </c>
+      <c r="E70" s="4">
+        <v>342120</v>
       </c>
       <c r="F70" t="s">
-        <v>153</v>
+        <v>280</v>
       </c>
       <c r="G70" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="H70" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J70" t="s">
         <v>21</v>
       </c>
       <c r="K70" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L70" t="s">
         <v>22</v>
       </c>
       <c r="M70" t="s">
-        <v>154</v>
+        <v>282</v>
       </c>
     </row>
     <row r="71" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A71" t="s">
+        <v>283</v>
+      </c>
+      <c r="B71" t="s">
+        <v>66</v>
+      </c>
+      <c r="C71" s="2">
+        <v>0.35593280261478316</v>
+      </c>
+      <c r="D71" s="3">
+        <v>36051530.200000003</v>
+      </c>
+      <c r="E71" s="4">
+        <v>179620</v>
+      </c>
+      <c r="F71" t="s">
+        <v>284</v>
+      </c>
+      <c r="G71" t="s">
+        <v>285</v>
+      </c>
+      <c r="H71" t="s">
+        <v>161</v>
+      </c>
+      <c r="J71" t="s">
+        <v>21</v>
+      </c>
+      <c r="K71" t="s">
+        <v>162</v>
+      </c>
+      <c r="L71" t="s">
+        <v>22</v>
+      </c>
+      <c r="M71" t="s">
         <v>286</v>
-      </c>
-[...31 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="72" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A72" t="s">
+        <v>287</v>
+      </c>
+      <c r="B72" t="s">
+        <v>24</v>
+      </c>
+      <c r="C72" s="2">
+        <v>0.21141751001246592</v>
+      </c>
+      <c r="D72" s="3">
+        <v>21413943</v>
+      </c>
+      <c r="E72" s="4">
+        <v>172415</v>
+      </c>
+      <c r="F72" t="s">
         <v>288</v>
-      </c>
-[...13 lines deleted...]
-        <v>157</v>
       </c>
       <c r="G72" t="s">
         <v>289</v>
       </c>
       <c r="H72" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J72" t="s">
         <v>21</v>
       </c>
       <c r="K72" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L72" t="s">
         <v>22</v>
       </c>
       <c r="M72" t="s">
-        <v>158</v>
-[...4 lines deleted...]
-        <v>159</v>
+        <v>290</v>
       </c>
     </row>
     <row r="78" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A78" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
     </row>
     <row r="79" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A79" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
     </row>
     <row r="80" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A80" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
     </row>
     <row r="81" spans="1:1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A81" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
     </row>
     <row r="82" spans="1:1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A82" t="s">
-        <v>164</v>
+        <v>157</v>
+      </c>
+    </row>
+    <row r="83" spans="1:1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A83" t="s">
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:M5 A7:M10 A6:B6 D6:M6 A73:M82" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:M5 A7:M10 A6:B6 D6:M6 A73:M83" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100434CE3F8FEBB244F858BBE1DD8B45B8C" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2dd9e93ca72a48091795bd8bd10dac6f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba" xmlns:ns3="aa71bc78-42bd-452f-85da-b0a25b97c36d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="42a349b0c0865e57489f8dd83e6a8e2d" ns2:_="" ns3:_="">
     <xsd:import namespace="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
     <xsd:import namespace="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -4046,96 +4045,105 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_Flow_SignoffStatus xmlns="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba" xsi:nil="true"/>
     <TaxCatchAll xmlns="aa71bc78-42bd-452f-85da-b0a25b97c36d" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4F2E82B-9E78-4534-95C1-5B18BC78074A}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB0DFE6F-AB61-4502-BBD8-3B4DF8E3ADA0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
     <ds:schemaRef ds:uri="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF603291-8BE7-4AFB-9211-88C1C369EE11}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E61417F-B9B0-415C-B1D8-5DEA8A4997F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
     <ds:schemaRef ds:uri="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0AE44A44-80C0-430E-9B76-3331A654AC11}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>