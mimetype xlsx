--- v1 (2026-06-01)
+++ v2 (2026-07-27)
@@ -1,70 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton.sharepoint.com/teams/LMUSFundOperations/Shared Documents/Oversight/RIKs/Non_Pro Rata RIKs/2026/MS/CB Appreciation Fund - LMA0500 5.22.26/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton.sharepoint.com/teams/LMUSFundOperations/Shared Documents/Oversight/RIKs/Non_Pro Rata RIKs/2026/GS/CB Appreciation Fund - LMA0500 - 7.8.26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="15" documentId="11_0B7EEF5A1305B6F977BBAE0AF74B3AFC898C3DE4" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4D813CED-9011-47A3-B6AB-B9B5520D8DB6}"/>
+  <xr:revisionPtr revIDLastSave="12" documentId="11_EE27F2886115B4D32F99B09DEF8F1056898C3F41" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D7100AFA-28C8-4051-B955-26E831AEBD0D}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="3165" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="579" uniqueCount="291">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="605" uniqueCount="302">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>ClearBridge Appreciation Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Sector Name</t>
   </si>
   <si>
@@ -94,437 +107,434 @@
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Information Technology</t>
   </si>
   <si>
     <t>NVDA</t>
   </si>
   <si>
     <t>Common Stock</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>67066G104</t>
   </si>
   <si>
+    <t>AAPL</t>
+  </si>
+  <si>
+    <t>037833100</t>
+  </si>
+  <si>
     <t>Communication Services</t>
   </si>
   <si>
     <t>GOOGL</t>
   </si>
   <si>
     <t>02079K305</t>
   </si>
   <si>
-    <t>AAPL</t>
-[...2 lines deleted...]
-    <t>037833100</t>
+    <t>Consumer Discretionary</t>
+  </si>
+  <si>
+    <t>AMZN</t>
+  </si>
+  <si>
+    <t>023135106</t>
   </si>
   <si>
     <t>MSFT</t>
   </si>
   <si>
     <t>594918104</t>
   </si>
   <si>
-    <t>Consumer Discretionary</t>
-[...7 lines deleted...]
-  <si>
     <t>AVGO</t>
   </si>
   <si>
     <t>11135F101</t>
   </si>
   <si>
+    <t>Health Care</t>
+  </si>
+  <si>
+    <t>LLY</t>
+  </si>
+  <si>
+    <t>532457108</t>
+  </si>
+  <si>
     <t>NFLX</t>
   </si>
   <si>
     <t>64110L106</t>
   </si>
   <si>
     <t>Financials</t>
   </si>
   <si>
     <t>JPM</t>
   </si>
   <si>
     <t>46625H100</t>
   </si>
   <si>
+    <t>ASML</t>
+  </si>
+  <si>
+    <t>N07059210</t>
+  </si>
+  <si>
+    <t>V</t>
+  </si>
+  <si>
+    <t>92826C839</t>
+  </si>
+  <si>
+    <t>JNJ</t>
+  </si>
+  <si>
+    <t>478160104</t>
+  </si>
+  <si>
+    <t>TJX</t>
+  </si>
+  <si>
+    <t>872540109</t>
+  </si>
+  <si>
+    <t>TXN</t>
+  </si>
+  <si>
+    <t>882508104</t>
+  </si>
+  <si>
+    <t>Consumer Staples</t>
+  </si>
+  <si>
+    <t>WMT</t>
+  </si>
+  <si>
+    <t>931142103</t>
+  </si>
+  <si>
+    <t>Materials</t>
+  </si>
+  <si>
+    <t>LIN</t>
+  </si>
+  <si>
+    <t>IE000S9YS762</t>
+  </si>
+  <si>
+    <t>TRV</t>
+  </si>
+  <si>
+    <t>89417E109</t>
+  </si>
+  <si>
+    <t>PG</t>
+  </si>
+  <si>
+    <t>742718109</t>
+  </si>
+  <si>
+    <t>Energy</t>
+  </si>
+  <si>
+    <t>XOM</t>
+  </si>
+  <si>
+    <t>GOOG</t>
+  </si>
+  <si>
+    <t>02079K107</t>
+  </si>
+  <si>
     <t>Industrials</t>
   </si>
   <si>
     <t>ETN</t>
   </si>
   <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
-    <t>Health Care</t>
-[...38 lines deleted...]
-    <t>N07059210</t>
+    <t>TMO</t>
+  </si>
+  <si>
+    <t>883556102</t>
+  </si>
+  <si>
+    <t>BA</t>
+  </si>
+  <si>
+    <t>097023105</t>
+  </si>
+  <si>
+    <t>BAC</t>
+  </si>
+  <si>
+    <t>060505104</t>
+  </si>
+  <si>
+    <t>WM</t>
+  </si>
+  <si>
+    <t>94106L109</t>
+  </si>
+  <si>
+    <t>META</t>
+  </si>
+  <si>
+    <t>30303M102</t>
+  </si>
+  <si>
+    <t>AMD</t>
+  </si>
+  <si>
+    <t>007903107</t>
+  </si>
+  <si>
+    <t>KO</t>
+  </si>
+  <si>
+    <t>191216100</t>
+  </si>
+  <si>
+    <t>Utilities</t>
+  </si>
+  <si>
+    <t>ETR</t>
+  </si>
+  <si>
+    <t>29364G103</t>
+  </si>
+  <si>
+    <t>PANW</t>
+  </si>
+  <si>
+    <t>697435105</t>
+  </si>
+  <si>
+    <t>RTX</t>
+  </si>
+  <si>
+    <t>75513E101</t>
+  </si>
+  <si>
+    <t>VMC</t>
+  </si>
+  <si>
+    <t>929160109</t>
+  </si>
+  <si>
+    <t>ASM INTERNATIONAL NV</t>
+  </si>
+  <si>
+    <t>ASMIY</t>
+  </si>
+  <si>
+    <t>USN070451026</t>
+  </si>
+  <si>
+    <t>ANET</t>
+  </si>
+  <si>
+    <t>040413205</t>
+  </si>
+  <si>
+    <t>EMR</t>
+  </si>
+  <si>
+    <t>291011104</t>
+  </si>
+  <si>
+    <t>MRSH</t>
+  </si>
+  <si>
+    <t>571748102</t>
+  </si>
+  <si>
+    <t>STRYKER CORP</t>
+  </si>
+  <si>
+    <t>SYK</t>
+  </si>
+  <si>
+    <t>863667101</t>
+  </si>
+  <si>
+    <t>Real Estate</t>
+  </si>
+  <si>
+    <t>AMT</t>
+  </si>
+  <si>
+    <t>03027X100</t>
+  </si>
+  <si>
+    <t>KMI</t>
+  </si>
+  <si>
+    <t>49456B101</t>
   </si>
   <si>
     <t>BRK/A</t>
   </si>
   <si>
     <t>084670108</t>
   </si>
   <si>
-    <t>V</t>
-[...50 lines deleted...]
-    <t>060505104</t>
+    <t>JTSXX</t>
+  </si>
+  <si>
+    <t>4812A2835</t>
   </si>
   <si>
     <t>WAEXX</t>
   </si>
   <si>
     <t>US52470G4780</t>
   </si>
   <si>
     <t>52470G478</t>
   </si>
   <si>
-    <t>JTSXX</t>
-[...83 lines deleted...]
-    <t>863667101</t>
+    <t>TSLA</t>
+  </si>
+  <si>
+    <t>88160R101</t>
+  </si>
+  <si>
+    <t>CVX</t>
+  </si>
+  <si>
+    <t>166764100</t>
+  </si>
+  <si>
+    <t>ICE</t>
+  </si>
+  <si>
+    <t>45866F104</t>
+  </si>
+  <si>
+    <t>EQT</t>
+  </si>
+  <si>
+    <t>26884L109</t>
+  </si>
+  <si>
+    <t>ECL</t>
+  </si>
+  <si>
+    <t>278865100</t>
+  </si>
+  <si>
+    <t>ADP</t>
+  </si>
+  <si>
+    <t>053015103</t>
+  </si>
+  <si>
+    <t>LHX</t>
+  </si>
+  <si>
+    <t>502431109</t>
+  </si>
+  <si>
+    <t>WEC</t>
+  </si>
+  <si>
+    <t>92939U106</t>
+  </si>
+  <si>
+    <t>UNP</t>
+  </si>
+  <si>
+    <t>907818108</t>
+  </si>
+  <si>
+    <t>SHW</t>
+  </si>
+  <si>
+    <t>824348106</t>
+  </si>
+  <si>
+    <t>FERGUSON ENTERPRISES INC</t>
+  </si>
+  <si>
+    <t>FERG</t>
+  </si>
+  <si>
+    <t>31488V107</t>
   </si>
   <si>
     <t>DIS</t>
   </si>
   <si>
     <t>254687106</t>
   </si>
   <si>
-    <t>KMI</t>
-[...109 lines deleted...]
-  <si>
     <t>BJ</t>
   </si>
   <si>
     <t>05550J101</t>
   </si>
   <si>
     <t>CME</t>
   </si>
   <si>
     <t>12572Q105</t>
   </si>
   <si>
+    <t>CSCO</t>
+  </si>
+  <si>
+    <t>17275R102</t>
+  </si>
+  <si>
+    <t>DIAMONDBACK ENERGY INC</t>
+  </si>
+  <si>
+    <t>FANG</t>
+  </si>
+  <si>
+    <t>25278X109</t>
+  </si>
+  <si>
     <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
   </si>
   <si>
     <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
   </si>
   <si>
     <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
   </si>
   <si>
     <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
   </si>
   <si>
     <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
   </si>
   <si>
     <t>© Franklin Templeton. All rights reserved.</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>0</t>
@@ -535,464 +545,485 @@
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>ALPHABET INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>AMAZON.COM INC</t>
   </si>
   <si>
     <t>US0231351067</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
+    <t>ELI LILLY &amp; CO</t>
+  </si>
+  <si>
+    <t>US5324571083</t>
+  </si>
+  <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
+    <t>JPMORGAN CHASE &amp; CO</t>
+  </si>
+  <si>
+    <t>US46625H1005</t>
+  </si>
+  <si>
+    <t>JOHNSON &amp; JOHNSON</t>
+  </si>
+  <si>
+    <t>US4781601046</t>
+  </si>
+  <si>
+    <t>VISA INC</t>
+  </si>
+  <si>
+    <t>US92826C8394</t>
+  </si>
+  <si>
     <t>WESTERN ASSET PREMIER INSTITUTIONAL US TREASURY RESERVES</t>
   </si>
   <si>
-    <t>3.547581</t>
+    <t>3.59025</t>
   </si>
   <si>
     <t>Open-End Fund</t>
   </si>
   <si>
     <t>Fixed Income</t>
   </si>
   <si>
     <t>JPMORGAN 100 US TREASU-L</t>
   </si>
   <si>
     <t>US4812A28358</t>
   </si>
   <si>
-    <t>3.482137</t>
+    <t>3.50411</t>
+  </si>
+  <si>
+    <t>LINDE PLC</t>
+  </si>
+  <si>
+    <t>TEXAS INSTRUMENTS INC</t>
+  </si>
+  <si>
+    <t>US8825081040</t>
+  </si>
+  <si>
+    <t>TJX COS INC/THE</t>
+  </si>
+  <si>
+    <t>US8725401090</t>
+  </si>
+  <si>
+    <t>TRAVELERS COS INC/THE</t>
+  </si>
+  <si>
+    <t>US89417E1091</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
     <t>US64110L1061</t>
   </si>
   <si>
-    <t>JPMORGAN CHASE &amp; CO</t>
-[...8 lines deleted...]
-    <t>US5324571083</t>
+    <t>ADVANCED MICRO DEVICES INC</t>
+  </si>
+  <si>
+    <t>US0079031078</t>
+  </si>
+  <si>
+    <t>WALMART INC</t>
+  </si>
+  <si>
+    <t>US9311421039</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>USN070592100</t>
   </si>
   <si>
     <t>NY Reg Shrs</t>
   </si>
   <si>
-    <t>VISA INC</t>
-[...41 lines deleted...]
-    <t>US30231G1022</t>
+    <t>EXXONMOBIL HOLDINGS CORP</t>
+  </si>
+  <si>
+    <t>US30233Q1085</t>
+  </si>
+  <si>
+    <t>30233Q108</t>
+  </si>
+  <si>
+    <t>THERMO FISHER SCIENTIFIC INC</t>
+  </si>
+  <si>
+    <t>US8835561023</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP</t>
+  </si>
+  <si>
+    <t>US0605051046</t>
+  </si>
+  <si>
+    <t>EATON CORP PLC</t>
+  </si>
+  <si>
+    <t>US02079K1079</t>
+  </si>
+  <si>
+    <t>WASTE MANAGEMENT INC</t>
+  </si>
+  <si>
+    <t>US94106L1098</t>
+  </si>
+  <si>
+    <t>BOEING CO/THE</t>
+  </si>
+  <si>
+    <t>US0970231058</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE CO/THE</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
-    <t>EATON CORP PLC</t>
-[...23 lines deleted...]
-    <t>US8835561023</t>
+    <t>COCA-COLA CO/THE</t>
+  </si>
+  <si>
+    <t>US1912161007</t>
+  </si>
+  <si>
+    <t>ENTERGY CORP</t>
+  </si>
+  <si>
+    <t>US29364G1031</t>
+  </si>
+  <si>
+    <t>ARISTA NETWORKS INC</t>
+  </si>
+  <si>
+    <t>US0404132054</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
-    <t>WASTE MANAGEMENT INC</t>
-[...20 lines deleted...]
-    <t>US4385161066</t>
+    <t>VULCAN MATERIALS CO</t>
+  </si>
+  <si>
+    <t>US9291601097</t>
+  </si>
+  <si>
+    <t>PALO ALTO NETWORKS INC</t>
+  </si>
+  <si>
+    <t>US6974351057</t>
+  </si>
+  <si>
+    <t>MARSH &amp; MCLENNAN COS INC</t>
+  </si>
+  <si>
+    <t>US5717481023</t>
+  </si>
+  <si>
+    <t>EMERSON ELECTRIC CO</t>
+  </si>
+  <si>
+    <t>US2910111044</t>
+  </si>
+  <si>
+    <t>BERKSHIRE HATHAWAY INC</t>
+  </si>
+  <si>
+    <t>US0846701086</t>
+  </si>
+  <si>
+    <t>KINDER MORGAN INC</t>
+  </si>
+  <si>
+    <t>US49456B1017</t>
+  </si>
+  <si>
+    <t>CISCO SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>US17275R1023</t>
+  </si>
+  <si>
+    <t>AMERICAN TOWER CORP</t>
+  </si>
+  <si>
+    <t>US03027X1000</t>
+  </si>
+  <si>
+    <t>REIT</t>
+  </si>
+  <si>
+    <t>US25278X1090</t>
   </si>
   <si>
     <t>META PLATFORMS INC</t>
   </si>
   <si>
     <t>US30303M1027</t>
   </si>
   <si>
-    <t>PALO ALTO NETWORKS INC</t>
-[...20 lines deleted...]
-    <t>US49456B1017</t>
+    <t>CHEVRON CORP</t>
+  </si>
+  <si>
+    <t>US1667641005</t>
+  </si>
+  <si>
+    <t>ECOLAB INC</t>
+  </si>
+  <si>
+    <t>US2788651006</t>
+  </si>
+  <si>
+    <t>AUTOMATIC DATA PROCESSING INC</t>
+  </si>
+  <si>
+    <t>US0530151036</t>
+  </si>
+  <si>
+    <t>TESLA INC</t>
+  </si>
+  <si>
+    <t>US88160R1014</t>
+  </si>
+  <si>
+    <t>EQT CORP</t>
+  </si>
+  <si>
+    <t>US26884L1098</t>
+  </si>
+  <si>
+    <t>UNION PACIFIC CORP</t>
+  </si>
+  <si>
+    <t>US9078181081</t>
+  </si>
+  <si>
+    <t>INTERCONTINENTAL EXCHANGE INC</t>
+  </si>
+  <si>
+    <t>US45866F1049</t>
+  </si>
+  <si>
+    <t>WEC ENERGY GROUP INC</t>
+  </si>
+  <si>
+    <t>US92939U1060</t>
   </si>
   <si>
     <t>US8636671013</t>
   </si>
   <si>
-    <t>EMERSON ELECTRIC CO</t>
-[...83 lines deleted...]
-    <t>US92939U1060</t>
+    <t>SHERWIN-WILLIAMS CO/THE</t>
+  </si>
+  <si>
+    <t>US8243481061</t>
   </si>
   <si>
     <t>L3HARRIS TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US5024311095</t>
   </si>
   <si>
-    <t>UNION PACIFIC CORP</t>
-[...13 lines deleted...]
-  <si>
     <t>US31488V1070</t>
   </si>
   <si>
+    <t>BJ'S WHOLESALE CLUB HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US05550J1016</t>
+  </si>
+  <si>
+    <t>SPACE EXPLORATION TECHNOLOGIES CORP</t>
+  </si>
+  <si>
+    <t>SPCX</t>
+  </si>
+  <si>
+    <t>US84615Q1031</t>
+  </si>
+  <si>
+    <t>84615Q103</t>
+  </si>
+  <si>
+    <t>HONEYWELL AEROSPACE INC</t>
+  </si>
+  <si>
+    <t>HONA</t>
+  </si>
+  <si>
+    <t>US43849R1059</t>
+  </si>
+  <si>
+    <t>43849R105</t>
+  </si>
+  <si>
+    <t>MICRON TECHNOLOGY INC</t>
+  </si>
+  <si>
+    <t>MU</t>
+  </si>
+  <si>
+    <t>US5951121038</t>
+  </si>
+  <si>
+    <t>595112103</t>
+  </si>
+  <si>
+    <t>CME GROUP INC</t>
+  </si>
+  <si>
+    <t>US12572Q1058</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL PAPER CO</t>
+  </si>
+  <si>
+    <t>IP</t>
+  </si>
+  <si>
+    <t>US4601461035</t>
+  </si>
+  <si>
+    <t>460146103</t>
+  </si>
+  <si>
+    <t>CVS HEALTH CORP</t>
+  </si>
+  <si>
+    <t>CVS</t>
+  </si>
+  <si>
+    <t>US1266501006</t>
+  </si>
+  <si>
+    <t>126650100</t>
+  </si>
+  <si>
     <t>WALT DISNEY CO/THE</t>
   </si>
   <si>
     <t>US2546871060</t>
   </si>
   <si>
-    <t>BJ'S WHOLESALE CLUB HOLDINGS INC</t>
-[...44 lines deleted...]
-    <t>278768106</t>
+    <t>COLGATE-PALMOLIVE CO</t>
+  </si>
+  <si>
+    <t>CL</t>
+  </si>
+  <si>
+    <t>US1941621039</t>
+  </si>
+  <si>
+    <t>194162103</t>
+  </si>
+  <si>
+    <t>UNITED RENTALS INC</t>
+  </si>
+  <si>
+    <t>URI</t>
+  </si>
+  <si>
+    <t>US9113631090</t>
+  </si>
+  <si>
+    <t>911363109</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
-[...10 lines deleted...]
-    </font>
+  <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="173" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1290,2545 +1321,2689 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M83"/>
+  <dimension ref="A1:M84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E7" sqref="E7"/>
+      <selection activeCell="J5" sqref="J5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.5"/>
   <cols>
-    <col min="1" max="1" width="48.83203125" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="13" width="10.83203125" customWidth="1"/>
+    <col min="1" max="1" width="48.8125" customWidth="1"/>
+    <col min="2" max="2" width="22.8125" customWidth="1"/>
+    <col min="3" max="3" width="10.8125" customWidth="1"/>
+    <col min="4" max="4" width="16.8125" customWidth="1"/>
+    <col min="5" max="6" width="10.8125" customWidth="1"/>
+    <col min="7" max="7" width="12.8125" customWidth="1"/>
+    <col min="8" max="8" width="10.8125" customWidth="1"/>
+    <col min="9" max="9" width="18.8125" customWidth="1"/>
+    <col min="10" max="10" width="20.8125" customWidth="1"/>
+    <col min="11" max="11" width="11.8125" customWidth="1"/>
+    <col min="12" max="13" width="10.8125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1">
-        <v>46164</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+        <v>46211</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
       <c r="H10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
         <v>14</v>
       </c>
       <c r="J10" t="s">
         <v>15</v>
       </c>
       <c r="K10" t="s">
         <v>16</v>
       </c>
       <c r="L10" t="s">
         <v>17</v>
       </c>
       <c r="M10" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A11" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B11" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="2">
-        <v>8.9907725612672316</v>
-[...5 lines deleted...]
-        <v>4229102</v>
+        <v>8.7295018950841925</v>
+      </c>
+      <c r="D11">
+        <v>855155024.63999999</v>
+      </c>
+      <c r="E11">
+        <v>4189472</v>
       </c>
       <c r="F11" t="s">
         <v>20</v>
       </c>
       <c r="G11" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="H11" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="J11" t="s">
         <v>21</v>
       </c>
       <c r="K11" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="L11" t="s">
         <v>22</v>
       </c>
       <c r="M11" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="12" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B12" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="2">
-        <v>6.5238175192458492</v>
-[...5 lines deleted...]
-        <v>2139696</v>
+        <v>7.4257423369981019</v>
+      </c>
+      <c r="D12">
+        <v>727436793.92999995</v>
+      </c>
+      <c r="E12">
+        <v>2321187</v>
       </c>
       <c r="F12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" t="s">
+        <v>163</v>
+      </c>
+      <c r="H12" t="s">
+        <v>160</v>
+      </c>
+      <c r="J12" t="s">
+        <v>21</v>
+      </c>
+      <c r="K12" t="s">
+        <v>161</v>
+      </c>
+      <c r="L12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M12" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A13" t="s">
+        <v>164</v>
+      </c>
+      <c r="B13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="2">
+        <v>6.2268614596604532</v>
+      </c>
+      <c r="D13">
+        <v>609992635.20000005</v>
+      </c>
+      <c r="E13">
+        <v>1685435</v>
+      </c>
+      <c r="F13" t="s">
         <v>27</v>
       </c>
-      <c r="G12" t="s">
-[...14 lines deleted...]
-      <c r="M12" t="s">
+      <c r="G13" t="s">
+        <v>165</v>
+      </c>
+      <c r="H13" t="s">
+        <v>160</v>
+      </c>
+      <c r="J13" t="s">
+        <v>21</v>
+      </c>
+      <c r="K13" t="s">
+        <v>161</v>
+      </c>
+      <c r="L13" t="s">
+        <v>22</v>
+      </c>
+      <c r="M13" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
-[...18 lines deleted...]
-      <c r="G13" t="s">
+    <row r="14" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A14" t="s">
         <v>166</v>
       </c>
-      <c r="H13" t="s">
-[...16 lines deleted...]
-      <c r="A14" t="s">
+      <c r="B14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C14" s="2">
+        <v>4.1138599732013512</v>
+      </c>
+      <c r="D14">
+        <v>402999858.30000001</v>
+      </c>
+      <c r="E14">
+        <v>1654215</v>
+      </c>
+      <c r="F14" t="s">
+        <v>30</v>
+      </c>
+      <c r="G14" t="s">
         <v>167</v>
       </c>
-      <c r="B14" t="s">
+      <c r="H14" t="s">
+        <v>160</v>
+      </c>
+      <c r="J14" t="s">
+        <v>21</v>
+      </c>
+      <c r="K14" t="s">
+        <v>161</v>
+      </c>
+      <c r="L14" t="s">
+        <v>22</v>
+      </c>
+      <c r="M14" t="s">
         <v>31</v>
       </c>
-      <c r="C14" s="2">
-[...11 lines deleted...]
-      <c r="G14" t="s">
+    </row>
+    <row r="15" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A15" t="s">
         <v>168</v>
-      </c>
-[...18 lines deleted...]
-        <v>169</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="2">
-        <v>3.7620422468975616</v>
-[...5 lines deleted...]
-        <v>910356</v>
+        <v>3.1376699608440584</v>
+      </c>
+      <c r="D15">
+        <v>307370828.81999999</v>
+      </c>
+      <c r="E15">
+        <v>801823</v>
       </c>
       <c r="F15" t="s">
+        <v>32</v>
+      </c>
+      <c r="G15" t="s">
+        <v>169</v>
+      </c>
+      <c r="H15" t="s">
+        <v>160</v>
+      </c>
+      <c r="J15" t="s">
+        <v>21</v>
+      </c>
+      <c r="K15" t="s">
+        <v>161</v>
+      </c>
+      <c r="L15" t="s">
+        <v>22</v>
+      </c>
+      <c r="M15" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A16" t="s">
+        <v>170</v>
+      </c>
+      <c r="B16" t="s">
+        <v>36</v>
+      </c>
+      <c r="C16" s="2">
+        <v>2.8422882575583128</v>
+      </c>
+      <c r="D16">
+        <v>278434796.63999999</v>
+      </c>
+      <c r="E16">
+        <v>229008</v>
+      </c>
+      <c r="F16" t="s">
+        <v>37</v>
+      </c>
+      <c r="G16" t="s">
+        <v>171</v>
+      </c>
+      <c r="H16" t="s">
+        <v>160</v>
+      </c>
+      <c r="J16" t="s">
+        <v>21</v>
+      </c>
+      <c r="K16" t="s">
+        <v>161</v>
+      </c>
+      <c r="L16" t="s">
+        <v>22</v>
+      </c>
+      <c r="M16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A17" t="s">
+        <v>172</v>
+      </c>
+      <c r="B17" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="2">
+        <v>2.7937085049126682</v>
+      </c>
+      <c r="D17">
+        <v>273675851.62</v>
+      </c>
+      <c r="E17">
+        <v>704098</v>
+      </c>
+      <c r="F17" t="s">
+        <v>34</v>
+      </c>
+      <c r="G17" t="s">
+        <v>173</v>
+      </c>
+      <c r="H17" t="s">
+        <v>160</v>
+      </c>
+      <c r="J17" t="s">
+        <v>21</v>
+      </c>
+      <c r="K17" t="s">
+        <v>161</v>
+      </c>
+      <c r="L17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M17" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A18" t="s">
+        <v>174</v>
+      </c>
+      <c r="B18" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" s="2">
+        <v>2.7385590983046435</v>
+      </c>
+      <c r="D18">
+        <v>268273333.5</v>
+      </c>
+      <c r="E18">
+        <v>811425</v>
+      </c>
+      <c r="F18" t="s">
+        <v>42</v>
+      </c>
+      <c r="G18" t="s">
+        <v>175</v>
+      </c>
+      <c r="H18" t="s">
+        <v>160</v>
+      </c>
+      <c r="J18" t="s">
+        <v>21</v>
+      </c>
+      <c r="K18" t="s">
+        <v>161</v>
+      </c>
+      <c r="L18" t="s">
+        <v>22</v>
+      </c>
+      <c r="M18" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A19" t="s">
+        <v>176</v>
+      </c>
+      <c r="B19" t="s">
+        <v>36</v>
+      </c>
+      <c r="C19" s="2">
+        <v>2.3370021625519035</v>
+      </c>
+      <c r="D19">
+        <v>228936217.19999999</v>
+      </c>
+      <c r="E19">
+        <v>869158</v>
+      </c>
+      <c r="F19" t="s">
+        <v>48</v>
+      </c>
+      <c r="G19" t="s">
+        <v>177</v>
+      </c>
+      <c r="H19" t="s">
+        <v>160</v>
+      </c>
+      <c r="J19" t="s">
+        <v>21</v>
+      </c>
+      <c r="K19" t="s">
+        <v>161</v>
+      </c>
+      <c r="L19" t="s">
+        <v>22</v>
+      </c>
+      <c r="M19" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A20" t="s">
+        <v>178</v>
+      </c>
+      <c r="B20" t="s">
+        <v>41</v>
+      </c>
+      <c r="C20" s="2">
+        <v>2.2020564752835399</v>
+      </c>
+      <c r="D20">
+        <v>215716736.41999999</v>
+      </c>
+      <c r="E20">
+        <v>620714</v>
+      </c>
+      <c r="F20" t="s">
+        <v>46</v>
+      </c>
+      <c r="G20" t="s">
+        <v>179</v>
+      </c>
+      <c r="H20" t="s">
+        <v>160</v>
+      </c>
+      <c r="J20" t="s">
+        <v>21</v>
+      </c>
+      <c r="K20" t="s">
+        <v>161</v>
+      </c>
+      <c r="L20" t="s">
+        <v>22</v>
+      </c>
+      <c r="M20" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A21" t="s">
+        <v>180</v>
+      </c>
+      <c r="C21" s="2">
+        <v>2.2009439691501029</v>
+      </c>
+      <c r="D21">
+        <v>215607753.66</v>
+      </c>
+      <c r="E21">
+        <v>215607753.66</v>
+      </c>
+      <c r="F21" t="s">
+        <v>115</v>
+      </c>
+      <c r="G21" t="s">
+        <v>116</v>
+      </c>
+      <c r="H21" t="s">
+        <v>181</v>
+      </c>
+      <c r="I21" s="1">
+        <v>73020</v>
+      </c>
+      <c r="J21" t="s">
+        <v>182</v>
+      </c>
+      <c r="K21" t="s">
+        <v>183</v>
+      </c>
+      <c r="L21" t="s">
+        <v>22</v>
+      </c>
+      <c r="M21" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A22" t="s">
+        <v>184</v>
+      </c>
+      <c r="C22" s="2">
+        <v>2.2009439690480219</v>
+      </c>
+      <c r="D22">
+        <v>215607753.65000001</v>
+      </c>
+      <c r="E22">
+        <v>215607753.65000001</v>
+      </c>
+      <c r="F22" t="s">
+        <v>113</v>
+      </c>
+      <c r="G22" t="s">
+        <v>185</v>
+      </c>
+      <c r="H22" t="s">
+        <v>186</v>
+      </c>
+      <c r="I22" s="1">
+        <v>73020</v>
+      </c>
+      <c r="J22" t="s">
+        <v>182</v>
+      </c>
+      <c r="K22" t="s">
+        <v>183</v>
+      </c>
+      <c r="L22" t="s">
+        <v>22</v>
+      </c>
+      <c r="M22" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A23" t="s">
+        <v>187</v>
+      </c>
+      <c r="B23" t="s">
+        <v>57</v>
+      </c>
+      <c r="C23" s="2">
+        <v>2.0347574068510248</v>
+      </c>
+      <c r="D23">
+        <v>199327870.16999999</v>
+      </c>
+      <c r="E23">
+        <v>377751</v>
+      </c>
+      <c r="F23" t="s">
+        <v>58</v>
+      </c>
+      <c r="G23" t="s">
+        <v>59</v>
+      </c>
+      <c r="H23" t="s">
+        <v>160</v>
+      </c>
+      <c r="J23" t="s">
+        <v>21</v>
+      </c>
+      <c r="K23" t="s">
+        <v>161</v>
+      </c>
+      <c r="L23" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A24" t="s">
+        <v>188</v>
+      </c>
+      <c r="B24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C24" s="2">
+        <v>1.9523799218170084</v>
+      </c>
+      <c r="D24">
+        <v>191258048.88</v>
+      </c>
+      <c r="E24">
+        <v>634734</v>
+      </c>
+      <c r="F24" t="s">
+        <v>52</v>
+      </c>
+      <c r="G24" t="s">
+        <v>189</v>
+      </c>
+      <c r="H24" t="s">
+        <v>160</v>
+      </c>
+      <c r="J24" t="s">
+        <v>21</v>
+      </c>
+      <c r="K24" t="s">
+        <v>161</v>
+      </c>
+      <c r="L24" t="s">
+        <v>22</v>
+      </c>
+      <c r="M24" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A25" t="s">
+        <v>190</v>
+      </c>
+      <c r="B25" t="s">
         <v>29</v>
       </c>
-      <c r="G15" t="s">
-[...22 lines deleted...]
-      <c r="B16" t="s">
+      <c r="C25" s="2">
+        <v>1.9276857095715461</v>
+      </c>
+      <c r="D25">
+        <v>188838967.02000001</v>
+      </c>
+      <c r="E25">
+        <v>1235938</v>
+      </c>
+      <c r="F25" t="s">
+        <v>50</v>
+      </c>
+      <c r="G25" t="s">
+        <v>191</v>
+      </c>
+      <c r="H25" t="s">
+        <v>160</v>
+      </c>
+      <c r="J25" t="s">
+        <v>21</v>
+      </c>
+      <c r="K25" t="s">
+        <v>161</v>
+      </c>
+      <c r="L25" t="s">
+        <v>22</v>
+      </c>
+      <c r="M25" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A26" t="s">
+        <v>192</v>
+      </c>
+      <c r="B26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C26" s="2">
+        <v>1.9015355578748567</v>
+      </c>
+      <c r="D26">
+        <v>186277259.16</v>
+      </c>
+      <c r="E26">
+        <v>551214</v>
+      </c>
+      <c r="F26" t="s">
+        <v>60</v>
+      </c>
+      <c r="G26" t="s">
+        <v>193</v>
+      </c>
+      <c r="H26" t="s">
+        <v>160</v>
+      </c>
+      <c r="J26" t="s">
+        <v>21</v>
+      </c>
+      <c r="K26" t="s">
+        <v>161</v>
+      </c>
+      <c r="L26" t="s">
+        <v>22</v>
+      </c>
+      <c r="M26" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A27" t="s">
+        <v>194</v>
+      </c>
+      <c r="B27" t="s">
+        <v>26</v>
+      </c>
+      <c r="C27" s="2">
+        <v>1.8225848131371938</v>
+      </c>
+      <c r="D27">
+        <v>178543126.46000001</v>
+      </c>
+      <c r="E27">
+        <v>2361994</v>
+      </c>
+      <c r="F27" t="s">
+        <v>39</v>
+      </c>
+      <c r="G27" t="s">
+        <v>195</v>
+      </c>
+      <c r="H27" t="s">
+        <v>160</v>
+      </c>
+      <c r="J27" t="s">
+        <v>21</v>
+      </c>
+      <c r="K27" t="s">
+        <v>161</v>
+      </c>
+      <c r="L27" t="s">
+        <v>22</v>
+      </c>
+      <c r="M27" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A28" t="s">
+        <v>196</v>
+      </c>
+      <c r="B28" t="s">
         <v>19</v>
       </c>
-      <c r="C16" s="2">
-[...81 lines deleted...]
-      <c r="F18" t="s">
+      <c r="C28" s="2">
+        <v>1.8061575107621126</v>
+      </c>
+      <c r="D28">
+        <v>176933883.41999999</v>
+      </c>
+      <c r="E28">
+        <v>341964</v>
+      </c>
+      <c r="F28" t="s">
         <v>81</v>
       </c>
-      <c r="G18" t="s">
-[...17 lines deleted...]
-      <c r="M18" t="s">
+      <c r="G28" t="s">
+        <v>197</v>
+      </c>
+      <c r="H28" t="s">
+        <v>160</v>
+      </c>
+      <c r="J28" t="s">
+        <v>21</v>
+      </c>
+      <c r="K28" t="s">
+        <v>161</v>
+      </c>
+      <c r="L28" t="s">
+        <v>22</v>
+      </c>
+      <c r="M28" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="19" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
-[...79 lines deleted...]
-      <c r="B21" t="s">
+    <row r="29" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A29" t="s">
+        <v>198</v>
+      </c>
+      <c r="B29" t="s">
+        <v>54</v>
+      </c>
+      <c r="C29" s="2">
+        <v>1.7160135276961812</v>
+      </c>
+      <c r="D29">
+        <v>168103244.40000001</v>
+      </c>
+      <c r="E29">
+        <v>1486324</v>
+      </c>
+      <c r="F29" t="s">
+        <v>55</v>
+      </c>
+      <c r="G29" t="s">
+        <v>199</v>
+      </c>
+      <c r="H29" t="s">
+        <v>160</v>
+      </c>
+      <c r="J29" t="s">
+        <v>21</v>
+      </c>
+      <c r="K29" t="s">
+        <v>161</v>
+      </c>
+      <c r="L29" t="s">
+        <v>22</v>
+      </c>
+      <c r="M29" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A30" t="s">
+        <v>200</v>
+      </c>
+      <c r="B30" t="s">
+        <v>19</v>
+      </c>
+      <c r="C30" s="2">
+        <v>1.6349291797736611</v>
+      </c>
+      <c r="D30">
+        <v>160160100.75</v>
+      </c>
+      <c r="E30">
+        <v>90555</v>
+      </c>
+      <c r="F30" t="s">
         <v>44</v>
       </c>
-      <c r="C21" s="2">
-[...8 lines deleted...]
-      <c r="F21" t="s">
+      <c r="G30" t="s">
+        <v>201</v>
+      </c>
+      <c r="H30" t="s">
+        <v>160</v>
+      </c>
+      <c r="J30" t="s">
+        <v>202</v>
+      </c>
+      <c r="K30" t="s">
+        <v>161</v>
+      </c>
+      <c r="L30" t="s">
+        <v>22</v>
+      </c>
+      <c r="M30" t="s">
         <v>45</v>
       </c>
-      <c r="G21" t="s">
-[...297 lines deleted...]
-      <c r="F29" t="s">
+    </row>
+    <row r="31" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A31" t="s">
+        <v>203</v>
+      </c>
+      <c r="B31" t="s">
         <v>64</v>
       </c>
-      <c r="G29" t="s">
-[...14 lines deleted...]
-      <c r="M29" t="s">
+      <c r="C31" s="2">
+        <v>1.6253934951199429</v>
+      </c>
+      <c r="D31">
+        <v>159225970.86000001</v>
+      </c>
+      <c r="E31">
+        <v>1128222</v>
+      </c>
+      <c r="F31" t="s">
         <v>65</v>
       </c>
-    </row>
-[...39 lines deleted...]
-      <c r="A31" t="s">
+      <c r="G31" t="s">
         <v>204</v>
       </c>
-      <c r="B31" t="s">
-[...14 lines deleted...]
-      <c r="G31" t="s">
+      <c r="H31" t="s">
+        <v>160</v>
+      </c>
+      <c r="J31" t="s">
+        <v>21</v>
+      </c>
+      <c r="K31" t="s">
+        <v>161</v>
+      </c>
+      <c r="L31" t="s">
+        <v>22</v>
+      </c>
+      <c r="M31" t="s">
         <v>205</v>
       </c>
-      <c r="H31" t="s">
-[...15 lines deleted...]
-    <row r="32" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    </row>
+    <row r="32" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A32" t="s">
         <v>206</v>
       </c>
       <c r="B32" t="s">
+        <v>36</v>
+      </c>
+      <c r="C32" s="2">
+        <v>1.6212159507171542</v>
+      </c>
+      <c r="D32">
+        <v>158816732.38</v>
+      </c>
+      <c r="E32">
+        <v>311326</v>
+      </c>
+      <c r="F32" t="s">
+        <v>71</v>
+      </c>
+      <c r="G32" t="s">
+        <v>207</v>
+      </c>
+      <c r="H32" t="s">
+        <v>160</v>
+      </c>
+      <c r="J32" t="s">
+        <v>21</v>
+      </c>
+      <c r="K32" t="s">
+        <v>161</v>
+      </c>
+      <c r="L32" t="s">
+        <v>22</v>
+      </c>
+      <c r="M32" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A33" t="s">
+        <v>208</v>
+      </c>
+      <c r="B33" t="s">
         <v>41</v>
       </c>
-      <c r="C32" s="2">
-[...36 lines deleted...]
-      </c>
       <c r="C33" s="2">
-        <v>1.5132356299190455</v>
-[...5 lines deleted...]
-        <v>404006</v>
+        <v>1.5509450474970994</v>
+      </c>
+      <c r="D33">
+        <v>151932889.90000001</v>
+      </c>
+      <c r="E33">
+        <v>2606053</v>
       </c>
       <c r="F33" t="s">
+        <v>75</v>
+      </c>
+      <c r="G33" t="s">
+        <v>209</v>
+      </c>
+      <c r="H33" t="s">
+        <v>160</v>
+      </c>
+      <c r="J33" t="s">
+        <v>21</v>
+      </c>
+      <c r="K33" t="s">
+        <v>161</v>
+      </c>
+      <c r="L33" t="s">
+        <v>22</v>
+      </c>
+      <c r="M33" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A34" t="s">
+        <v>210</v>
+      </c>
+      <c r="B34" t="s">
+        <v>68</v>
+      </c>
+      <c r="C34" s="2">
+        <v>1.5317035639971837</v>
+      </c>
+      <c r="D34">
+        <v>150047965.47999999</v>
+      </c>
+      <c r="E34">
+        <v>375533</v>
+      </c>
+      <c r="F34" t="s">
+        <v>69</v>
+      </c>
+      <c r="G34" t="s">
+        <v>70</v>
+      </c>
+      <c r="H34" t="s">
+        <v>160</v>
+      </c>
+      <c r="J34" t="s">
+        <v>21</v>
+      </c>
+      <c r="K34" t="s">
+        <v>161</v>
+      </c>
+      <c r="L34" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A35" t="s">
+        <v>164</v>
+      </c>
+      <c r="B35" t="s">
+        <v>26</v>
+      </c>
+      <c r="C35" s="2">
+        <v>1.472801436551366</v>
+      </c>
+      <c r="D35">
+        <v>144277825.22999999</v>
+      </c>
+      <c r="E35">
+        <v>402213</v>
+      </c>
+      <c r="F35" t="s">
+        <v>66</v>
+      </c>
+      <c r="G35" t="s">
+        <v>211</v>
+      </c>
+      <c r="H35" t="s">
+        <v>160</v>
+      </c>
+      <c r="J35" t="s">
+        <v>21</v>
+      </c>
+      <c r="K35" t="s">
+        <v>161</v>
+      </c>
+      <c r="L35" t="s">
+        <v>22</v>
+      </c>
+      <c r="M35" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A36" t="s">
+        <v>212</v>
+      </c>
+      <c r="B36" t="s">
+        <v>68</v>
+      </c>
+      <c r="C36" s="2">
+        <v>1.4319794836217163</v>
+      </c>
+      <c r="D36">
+        <v>140278845.84</v>
+      </c>
+      <c r="E36">
+        <v>599636</v>
+      </c>
+      <c r="F36" t="s">
+        <v>77</v>
+      </c>
+      <c r="G36" t="s">
+        <v>213</v>
+      </c>
+      <c r="H36" t="s">
+        <v>160</v>
+      </c>
+      <c r="J36" t="s">
+        <v>21</v>
+      </c>
+      <c r="K36" t="s">
+        <v>161</v>
+      </c>
+      <c r="L36" t="s">
+        <v>22</v>
+      </c>
+      <c r="M36" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A37" t="s">
+        <v>214</v>
+      </c>
+      <c r="B37" t="s">
+        <v>68</v>
+      </c>
+      <c r="C37" s="2">
+        <v>1.4173723888352456</v>
+      </c>
+      <c r="D37">
+        <v>138847913.05000001</v>
+      </c>
+      <c r="E37">
+        <v>617239</v>
+      </c>
+      <c r="F37" t="s">
+        <v>73</v>
+      </c>
+      <c r="G37" t="s">
+        <v>215</v>
+      </c>
+      <c r="H37" t="s">
+        <v>160</v>
+      </c>
+      <c r="J37" t="s">
+        <v>21</v>
+      </c>
+      <c r="K37" t="s">
+        <v>161</v>
+      </c>
+      <c r="L37" t="s">
+        <v>22</v>
+      </c>
+      <c r="M37" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A38" t="s">
+        <v>216</v>
+      </c>
+      <c r="B38" t="s">
         <v>54</v>
       </c>
-      <c r="G33" t="s">
-[...72 lines deleted...]
-      <c r="F35" t="s">
+      <c r="C38" s="2">
+        <v>1.3321620951527182</v>
+      </c>
+      <c r="D38">
+        <v>130500585.59999999</v>
+      </c>
+      <c r="E38">
+        <v>879384</v>
+      </c>
+      <c r="F38" t="s">
+        <v>62</v>
+      </c>
+      <c r="G38" t="s">
+        <v>217</v>
+      </c>
+      <c r="H38" t="s">
+        <v>160</v>
+      </c>
+      <c r="J38" t="s">
+        <v>21</v>
+      </c>
+      <c r="K38" t="s">
+        <v>161</v>
+      </c>
+      <c r="L38" t="s">
+        <v>22</v>
+      </c>
+      <c r="M38" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A39" t="s">
+        <v>218</v>
+      </c>
+      <c r="B39" t="s">
+        <v>54</v>
+      </c>
+      <c r="C39" s="2">
+        <v>1.3249909425895066</v>
+      </c>
+      <c r="D39">
+        <v>129798088.8</v>
+      </c>
+      <c r="E39">
+        <v>1556332</v>
+      </c>
+      <c r="F39" t="s">
         <v>83</v>
       </c>
-      <c r="G35" t="s">
-[...14 lines deleted...]
-      <c r="M35" t="s">
+      <c r="G39" t="s">
+        <v>219</v>
+      </c>
+      <c r="H39" t="s">
+        <v>160</v>
+      </c>
+      <c r="J39" t="s">
+        <v>21</v>
+      </c>
+      <c r="K39" t="s">
+        <v>161</v>
+      </c>
+      <c r="L39" t="s">
+        <v>22</v>
+      </c>
+      <c r="M39" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="36" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="F36" t="s">
+    <row r="40" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A40" t="s">
+        <v>220</v>
+      </c>
+      <c r="B40" t="s">
+        <v>85</v>
+      </c>
+      <c r="C40" s="2">
+        <v>1.2851849112082001</v>
+      </c>
+      <c r="D40">
+        <v>125898630.59999999</v>
+      </c>
+      <c r="E40">
+        <v>1101090</v>
+      </c>
+      <c r="F40" t="s">
+        <v>86</v>
+      </c>
+      <c r="G40" t="s">
+        <v>221</v>
+      </c>
+      <c r="H40" t="s">
+        <v>160</v>
+      </c>
+      <c r="J40" t="s">
+        <v>21</v>
+      </c>
+      <c r="K40" t="s">
+        <v>161</v>
+      </c>
+      <c r="L40" t="s">
+        <v>22</v>
+      </c>
+      <c r="M40" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A41" t="s">
+        <v>222</v>
+      </c>
+      <c r="B41" t="s">
+        <v>19</v>
+      </c>
+      <c r="C41" s="2">
+        <v>1.1752620093781614</v>
+      </c>
+      <c r="D41">
+        <v>115130419.2</v>
+      </c>
+      <c r="E41">
+        <v>635904</v>
+      </c>
+      <c r="F41" t="s">
+        <v>97</v>
+      </c>
+      <c r="G41" t="s">
+        <v>223</v>
+      </c>
+      <c r="H41" t="s">
+        <v>160</v>
+      </c>
+      <c r="J41" t="s">
+        <v>21</v>
+      </c>
+      <c r="K41" t="s">
+        <v>161</v>
+      </c>
+      <c r="L41" t="s">
+        <v>22</v>
+      </c>
+      <c r="M41" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A42" t="s">
+        <v>224</v>
+      </c>
+      <c r="B42" t="s">
+        <v>68</v>
+      </c>
+      <c r="C42" s="2">
+        <v>1.1325320248600941</v>
+      </c>
+      <c r="D42">
+        <v>110944526.19</v>
+      </c>
+      <c r="E42">
+        <v>569209</v>
+      </c>
+      <c r="F42" t="s">
+        <v>90</v>
+      </c>
+      <c r="G42" t="s">
+        <v>225</v>
+      </c>
+      <c r="H42" t="s">
+        <v>160</v>
+      </c>
+      <c r="J42" t="s">
+        <v>21</v>
+      </c>
+      <c r="K42" t="s">
+        <v>161</v>
+      </c>
+      <c r="L42" t="s">
+        <v>22</v>
+      </c>
+      <c r="M42" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A43" t="s">
+        <v>226</v>
+      </c>
+      <c r="B43" t="s">
+        <v>57</v>
+      </c>
+      <c r="C43" s="2">
+        <v>1.1315539564512627</v>
+      </c>
+      <c r="D43">
+        <v>110848713.15000001</v>
+      </c>
+      <c r="E43">
+        <v>386785</v>
+      </c>
+      <c r="F43" t="s">
         <v>92</v>
       </c>
-      <c r="G36" t="s">
-[...15 lines deleted...]
-      <c r="M36" t="s">
+      <c r="G43" t="s">
+        <v>227</v>
+      </c>
+      <c r="H43" t="s">
+        <v>160</v>
+      </c>
+      <c r="J43" t="s">
+        <v>21</v>
+      </c>
+      <c r="K43" t="s">
+        <v>161</v>
+      </c>
+      <c r="L43" t="s">
+        <v>22</v>
+      </c>
+      <c r="M43" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="37" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
-[...246 lines deleted...]
-      <c r="G43" t="s">
+    <row r="44" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A44" t="s">
         <v>228</v>
-      </c>
-[...18 lines deleted...]
-        <v>104</v>
       </c>
       <c r="B44" t="s">
         <v>19</v>
       </c>
       <c r="C44" s="2">
-        <v>1.0596114851584382</v>
-[...5 lines deleted...]
-        <v>102874</v>
+        <v>1.064917921330772</v>
+      </c>
+      <c r="D44">
+        <v>104320947.77</v>
+      </c>
+      <c r="E44">
+        <v>325403</v>
       </c>
       <c r="F44" t="s">
-        <v>105</v>
+        <v>88</v>
       </c>
       <c r="G44" t="s">
-        <v>106</v>
+        <v>229</v>
       </c>
       <c r="H44" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="J44" t="s">
-        <v>188</v>
+        <v>21</v>
       </c>
       <c r="K44" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="L44" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="45" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="M44" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A45" t="s">
-        <v>229</v>
+        <v>94</v>
       </c>
       <c r="B45" t="s">
-        <v>69</v>
+        <v>19</v>
       </c>
       <c r="C45" s="2">
-        <v>1.0047667228028661</v>
-[...5 lines deleted...]
-        <v>390448</v>
+        <v>1.0628813184045496</v>
+      </c>
+      <c r="D45">
+        <v>104121439.11</v>
+      </c>
+      <c r="E45">
+        <v>101907</v>
       </c>
       <c r="F45" t="s">
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="G45" t="s">
+        <v>96</v>
+      </c>
+      <c r="H45" t="s">
+        <v>160</v>
+      </c>
+      <c r="J45" t="s">
+        <v>202</v>
+      </c>
+      <c r="K45" t="s">
+        <v>161</v>
+      </c>
+      <c r="L45" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A46" t="s">
         <v>230</v>
       </c>
-      <c r="H45" t="s">
-[...16 lines deleted...]
-      <c r="A46" t="s">
+      <c r="B46" t="s">
+        <v>41</v>
+      </c>
+      <c r="C46" s="2">
+        <v>0.96407891427889048</v>
+      </c>
+      <c r="D46">
+        <v>94442608.25</v>
+      </c>
+      <c r="E46">
+        <v>527465</v>
+      </c>
+      <c r="F46" t="s">
+        <v>101</v>
+      </c>
+      <c r="G46" t="s">
         <v>231</v>
       </c>
-      <c r="B46" t="s">
-[...11 lines deleted...]
-      <c r="F46" t="s">
+      <c r="H46" t="s">
+        <v>160</v>
+      </c>
+      <c r="J46" t="s">
+        <v>21</v>
+      </c>
+      <c r="K46" t="s">
+        <v>161</v>
+      </c>
+      <c r="L46" t="s">
+        <v>22</v>
+      </c>
+      <c r="M46" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A47" t="s">
+        <v>232</v>
+      </c>
+      <c r="B47" t="s">
+        <v>68</v>
+      </c>
+      <c r="C47" s="2">
+        <v>0.88674426223000824</v>
+      </c>
+      <c r="D47">
+        <v>86866790.400000006</v>
+      </c>
+      <c r="E47">
+        <v>636480</v>
+      </c>
+      <c r="F47" t="s">
+        <v>99</v>
+      </c>
+      <c r="G47" t="s">
+        <v>233</v>
+      </c>
+      <c r="H47" t="s">
+        <v>160</v>
+      </c>
+      <c r="J47" t="s">
+        <v>21</v>
+      </c>
+      <c r="K47" t="s">
+        <v>161</v>
+      </c>
+      <c r="L47" t="s">
+        <v>22</v>
+      </c>
+      <c r="M47" t="s">
         <v>100</v>
       </c>
-      <c r="G46" t="s">
-[...37 lines deleted...]
-      <c r="G47" t="s">
+    </row>
+    <row r="48" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A48" t="s">
         <v>234</v>
       </c>
-      <c r="H47" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B48" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="C48" s="2">
-        <v>0.87305862405340673</v>
-[...5 lines deleted...]
-        <v>279417</v>
+        <v>0.87839362986944691</v>
+      </c>
+      <c r="D48">
+        <v>86048750</v>
+      </c>
+      <c r="E48">
+        <v>115</v>
       </c>
       <c r="F48" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G48" t="s">
         <v>235</v>
       </c>
       <c r="H48" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="J48" t="s">
         <v>21</v>
       </c>
       <c r="K48" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="L48" t="s">
         <v>22</v>
       </c>
       <c r="M48" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A49" t="s">
         <v>236</v>
       </c>
       <c r="B49" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="C49" s="2">
-        <v>0.86536543454077708</v>
-[...5 lines deleted...]
-        <v>642506</v>
+        <v>0.86598697106006428</v>
+      </c>
+      <c r="D49">
+        <v>84833375.200000003</v>
+      </c>
+      <c r="E49">
+        <v>2611865</v>
       </c>
       <c r="F49" t="s">
-        <v>94</v>
+        <v>109</v>
       </c>
       <c r="G49" t="s">
         <v>237</v>
       </c>
       <c r="H49" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="J49" t="s">
         <v>21</v>
       </c>
       <c r="K49" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="L49" t="s">
         <v>22</v>
       </c>
       <c r="M49" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A50" t="s">
         <v>238</v>
       </c>
       <c r="B50" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="C50" s="2">
-        <v>0.86270976388980603</v>
-[...5 lines deleted...]
-        <v>532458</v>
+        <v>0.76325163599822099</v>
+      </c>
+      <c r="D50">
+        <v>74769268.560000002</v>
+      </c>
+      <c r="E50">
+        <v>656908</v>
       </c>
       <c r="F50" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="G50" t="s">
         <v>239</v>
       </c>
       <c r="H50" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="J50" t="s">
         <v>21</v>
       </c>
       <c r="K50" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="L50" t="s">
         <v>22</v>
       </c>
       <c r="M50" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A51" t="s">
         <v>240</v>
       </c>
       <c r="B51" t="s">
-        <v>38</v>
+        <v>106</v>
       </c>
       <c r="C51" s="2">
-        <v>0.83447994822379079</v>
-[...5 lines deleted...]
-        <v>116</v>
+        <v>0.76283170527421051</v>
+      </c>
+      <c r="D51">
+        <v>74728131.519999996</v>
+      </c>
+      <c r="E51">
+        <v>452788</v>
       </c>
       <c r="F51" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
       <c r="G51" t="s">
         <v>241</v>
       </c>
       <c r="H51" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="J51" t="s">
-        <v>21</v>
+        <v>242</v>
       </c>
       <c r="K51" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="L51" t="s">
         <v>22</v>
       </c>
       <c r="M51" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A52" t="s">
-        <v>242</v>
+        <v>149</v>
       </c>
       <c r="B52" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="C52" s="2">
-        <v>0.82965094727337518</v>
-[...5 lines deleted...]
-        <v>457075</v>
+        <v>0.74274469667219778</v>
+      </c>
+      <c r="D52">
+        <v>72760378.200000003</v>
+      </c>
+      <c r="E52">
+        <v>389927</v>
       </c>
       <c r="F52" t="s">
-        <v>121</v>
+        <v>150</v>
       </c>
       <c r="G52" t="s">
         <v>243</v>
       </c>
       <c r="H52" t="s">
-        <v>161</v>
-      </c>
+        <v>160</v>
+      </c>
+      <c r="I52" s="1"/>
       <c r="J52" t="s">
+        <v>21</v>
+      </c>
+      <c r="K52" t="s">
+        <v>161</v>
+      </c>
+      <c r="L52" t="s">
+        <v>22</v>
+      </c>
+      <c r="M52" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A53" t="s">
         <v>244</v>
       </c>
-      <c r="K52" t="s">
-[...5 lines deleted...]
-      <c r="M52" t="s">
+      <c r="B53" t="s">
+        <v>26</v>
+      </c>
+      <c r="C53" s="2">
+        <v>0.74140888156610207</v>
+      </c>
+      <c r="D53">
+        <v>72629519.760000005</v>
+      </c>
+      <c r="E53">
+        <v>120423</v>
+      </c>
+      <c r="F53" t="s">
+        <v>79</v>
+      </c>
+      <c r="G53" t="s">
+        <v>245</v>
+      </c>
+      <c r="H53" t="s">
+        <v>160</v>
+      </c>
+      <c r="J53" t="s">
+        <v>21</v>
+      </c>
+      <c r="K53" t="s">
+        <v>161</v>
+      </c>
+      <c r="L53" t="s">
+        <v>22</v>
+      </c>
+      <c r="M53" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A54" t="s">
+        <v>246</v>
+      </c>
+      <c r="B54" t="s">
+        <v>64</v>
+      </c>
+      <c r="C54" s="2">
+        <v>0.7254538423155269</v>
+      </c>
+      <c r="D54">
+        <v>71066540.319999993</v>
+      </c>
+      <c r="E54">
+        <v>403856</v>
+      </c>
+      <c r="F54" t="s">
+        <v>120</v>
+      </c>
+      <c r="G54" t="s">
+        <v>247</v>
+      </c>
+      <c r="H54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J54" t="s">
+        <v>21</v>
+      </c>
+      <c r="K54" t="s">
+        <v>161</v>
+      </c>
+      <c r="L54" t="s">
+        <v>22</v>
+      </c>
+      <c r="M54" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A55" t="s">
+        <v>248</v>
+      </c>
+      <c r="B55" t="s">
+        <v>57</v>
+      </c>
+      <c r="C55" s="2">
+        <v>0.71939734366848851</v>
+      </c>
+      <c r="D55">
+        <v>70473236.680000007</v>
+      </c>
+      <c r="E55">
+        <v>257089</v>
+      </c>
+      <c r="F55" t="s">
+        <v>126</v>
+      </c>
+      <c r="G55" t="s">
+        <v>249</v>
+      </c>
+      <c r="H55" t="s">
+        <v>160</v>
+      </c>
+      <c r="J55" t="s">
+        <v>21</v>
+      </c>
+      <c r="K55" t="s">
+        <v>161</v>
+      </c>
+      <c r="L55" t="s">
+        <v>22</v>
+      </c>
+      <c r="M55" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A56" t="s">
+        <v>250</v>
+      </c>
+      <c r="B56" t="s">
+        <v>68</v>
+      </c>
+      <c r="C56" s="2">
+        <v>0.71550233344939118</v>
+      </c>
+      <c r="D56">
+        <v>70091675.670000002</v>
+      </c>
+      <c r="E56">
+        <v>290391</v>
+      </c>
+      <c r="F56" t="s">
+        <v>128</v>
+      </c>
+      <c r="G56" t="s">
+        <v>251</v>
+      </c>
+      <c r="H56" t="s">
+        <v>160</v>
+      </c>
+      <c r="J56" t="s">
+        <v>21</v>
+      </c>
+      <c r="K56" t="s">
+        <v>161</v>
+      </c>
+      <c r="L56" t="s">
+        <v>22</v>
+      </c>
+      <c r="M56" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A57" t="s">
+        <v>252</v>
+      </c>
+      <c r="B57" t="s">
+        <v>29</v>
+      </c>
+      <c r="C57" s="2">
+        <v>0.69317059370962131</v>
+      </c>
+      <c r="D57">
+        <v>67904025.140000001</v>
+      </c>
+      <c r="E57">
+        <v>172319</v>
+      </c>
+      <c r="F57" t="s">
+        <v>118</v>
+      </c>
+      <c r="G57" t="s">
+        <v>253</v>
+      </c>
+      <c r="H57" t="s">
+        <v>160</v>
+      </c>
+      <c r="J57" t="s">
+        <v>21</v>
+      </c>
+      <c r="K57" t="s">
+        <v>161</v>
+      </c>
+      <c r="L57" t="s">
+        <v>22</v>
+      </c>
+      <c r="M57" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A58" t="s">
+        <v>254</v>
+      </c>
+      <c r="B58" t="s">
+        <v>64</v>
+      </c>
+      <c r="C58" s="2">
+        <v>0.69228933783259694</v>
+      </c>
+      <c r="D58">
+        <v>67817696</v>
+      </c>
+      <c r="E58">
+        <v>1325600</v>
+      </c>
+      <c r="F58" t="s">
+        <v>124</v>
+      </c>
+      <c r="G58" t="s">
+        <v>255</v>
+      </c>
+      <c r="H58" t="s">
+        <v>160</v>
+      </c>
+      <c r="J58" t="s">
+        <v>21</v>
+      </c>
+      <c r="K58" t="s">
+        <v>161</v>
+      </c>
+      <c r="L58" t="s">
+        <v>22</v>
+      </c>
+      <c r="M58" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A59" t="s">
+        <v>256</v>
+      </c>
+      <c r="B59" t="s">
+        <v>68</v>
+      </c>
+      <c r="C59" s="2">
+        <v>0.67944230026424868</v>
+      </c>
+      <c r="D59">
+        <v>66559181.039999999</v>
+      </c>
+      <c r="E59">
+        <v>236916</v>
+      </c>
+      <c r="F59" t="s">
+        <v>134</v>
+      </c>
+      <c r="G59" t="s">
+        <v>257</v>
+      </c>
+      <c r="H59" t="s">
+        <v>160</v>
+      </c>
+      <c r="J59" t="s">
+        <v>21</v>
+      </c>
+      <c r="K59" t="s">
+        <v>161</v>
+      </c>
+      <c r="L59" t="s">
+        <v>22</v>
+      </c>
+      <c r="M59" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A60" t="s">
+        <v>258</v>
+      </c>
+      <c r="B60" t="s">
+        <v>41</v>
+      </c>
+      <c r="C60" s="2">
+        <v>0.67193933537823158</v>
+      </c>
+      <c r="D60">
+        <v>65824179.409999996</v>
+      </c>
+      <c r="E60">
+        <v>479873</v>
+      </c>
+      <c r="F60" t="s">
         <v>122</v>
       </c>
-    </row>
-[...168 lines deleted...]
-      <c r="F57" t="s">
+      <c r="G60" t="s">
+        <v>259</v>
+      </c>
+      <c r="H60" t="s">
+        <v>160</v>
+      </c>
+      <c r="J60" t="s">
+        <v>21</v>
+      </c>
+      <c r="K60" t="s">
+        <v>161</v>
+      </c>
+      <c r="L60" t="s">
+        <v>22</v>
+      </c>
+      <c r="M60" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A61" t="s">
+        <v>260</v>
+      </c>
+      <c r="B61" t="s">
+        <v>85</v>
+      </c>
+      <c r="C61" s="2">
+        <v>0.67155225541991181</v>
+      </c>
+      <c r="D61">
+        <v>65786260.479999997</v>
+      </c>
+      <c r="E61">
+        <v>565952</v>
+      </c>
+      <c r="F61" t="s">
+        <v>132</v>
+      </c>
+      <c r="G61" t="s">
+        <v>261</v>
+      </c>
+      <c r="H61" t="s">
+        <v>160</v>
+      </c>
+      <c r="J61" t="s">
+        <v>21</v>
+      </c>
+      <c r="K61" t="s">
+        <v>161</v>
+      </c>
+      <c r="L61" t="s">
+        <v>22</v>
+      </c>
+      <c r="M61" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A62" t="s">
+        <v>103</v>
+      </c>
+      <c r="B62" t="s">
+        <v>36</v>
+      </c>
+      <c r="C62" s="2">
+        <v>0.67083639933184402</v>
+      </c>
+      <c r="D62">
+        <v>65716134.149999999</v>
+      </c>
+      <c r="E62">
+        <v>201059</v>
+      </c>
+      <c r="F62" t="s">
+        <v>104</v>
+      </c>
+      <c r="G62" t="s">
+        <v>262</v>
+      </c>
+      <c r="H62" t="s">
+        <v>160</v>
+      </c>
+      <c r="J62" t="s">
+        <v>21</v>
+      </c>
+      <c r="K62" t="s">
+        <v>161</v>
+      </c>
+      <c r="L62" t="s">
+        <v>22</v>
+      </c>
+      <c r="M62" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A63" t="s">
+        <v>263</v>
+      </c>
+      <c r="B63" t="s">
+        <v>57</v>
+      </c>
+      <c r="C63" s="2">
+        <v>0.6467309890654851</v>
+      </c>
+      <c r="D63">
+        <v>63354732.210000001</v>
+      </c>
+      <c r="E63">
+        <v>191653</v>
+      </c>
+      <c r="F63" t="s">
         <v>136</v>
       </c>
-      <c r="G57" t="s">
-[...14 lines deleted...]
-      <c r="M57" t="s">
+      <c r="G63" t="s">
+        <v>264</v>
+      </c>
+      <c r="H63" t="s">
+        <v>160</v>
+      </c>
+      <c r="J63" t="s">
+        <v>21</v>
+      </c>
+      <c r="K63" t="s">
+        <v>161</v>
+      </c>
+      <c r="L63" t="s">
+        <v>22</v>
+      </c>
+      <c r="M63" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="58" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
-[...33 lines deleted...]
-      <c r="M58" t="s">
+    <row r="64" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A64" t="s">
+        <v>265</v>
+      </c>
+      <c r="B64" t="s">
+        <v>68</v>
+      </c>
+      <c r="C64" s="2">
+        <v>0.61223364850419659</v>
+      </c>
+      <c r="D64">
+        <v>59975321.280000001</v>
+      </c>
+      <c r="E64">
+        <v>204387</v>
+      </c>
+      <c r="F64" t="s">
+        <v>130</v>
+      </c>
+      <c r="G64" t="s">
+        <v>266</v>
+      </c>
+      <c r="H64" t="s">
+        <v>160</v>
+      </c>
+      <c r="J64" t="s">
+        <v>21</v>
+      </c>
+      <c r="K64" t="s">
+        <v>161</v>
+      </c>
+      <c r="L64" t="s">
+        <v>22</v>
+      </c>
+      <c r="M64" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A65" t="s">
+        <v>138</v>
+      </c>
+      <c r="B65" t="s">
+        <v>68</v>
+      </c>
+      <c r="C65" s="2">
+        <v>0.53886347825864533</v>
+      </c>
+      <c r="D65">
+        <v>52787869.979999997</v>
+      </c>
+      <c r="E65">
+        <v>238363</v>
+      </c>
+      <c r="F65" t="s">
+        <v>139</v>
+      </c>
+      <c r="G65" t="s">
+        <v>267</v>
+      </c>
+      <c r="H65" t="s">
+        <v>160</v>
+      </c>
+      <c r="J65" t="s">
+        <v>21</v>
+      </c>
+      <c r="K65" t="s">
+        <v>161</v>
+      </c>
+      <c r="L65" t="s">
+        <v>22</v>
+      </c>
+      <c r="M65" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A66" t="s">
+        <v>268</v>
+      </c>
+      <c r="B66" t="s">
+        <v>54</v>
+      </c>
+      <c r="C66" s="2">
+        <v>0.47419097000255728</v>
+      </c>
+      <c r="D66">
+        <v>46452454.619999997</v>
+      </c>
+      <c r="E66">
+        <v>535722</v>
+      </c>
+      <c r="F66" t="s">
         <v>143</v>
       </c>
-    </row>
-[...92 lines deleted...]
-      <c r="F61" t="s">
+      <c r="G66" t="s">
+        <v>269</v>
+      </c>
+      <c r="H66" t="s">
+        <v>160</v>
+      </c>
+      <c r="J66" t="s">
+        <v>21</v>
+      </c>
+      <c r="K66" t="s">
+        <v>161</v>
+      </c>
+      <c r="L66" t="s">
+        <v>22</v>
+      </c>
+      <c r="M66" t="s">
         <v>144</v>
       </c>
-      <c r="G61" t="s">
-[...133 lines deleted...]
-      <c r="A65" t="s">
+    </row>
+    <row r="67" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A67" t="s">
         <v>270</v>
       </c>
-      <c r="B65" t="s">
-[...14 lines deleted...]
-      <c r="G65" t="s">
+      <c r="B67" t="s">
+        <v>26</v>
+      </c>
+      <c r="C67" s="2">
+        <v>0.46825814464621129</v>
+      </c>
+      <c r="D67">
+        <v>45871266.200000003</v>
+      </c>
+      <c r="E67">
+        <v>309314</v>
+      </c>
+      <c r="F67" t="s">
         <v>271</v>
       </c>
-      <c r="H65" t="s">
-[...34 lines deleted...]
-      <c r="G66" t="s">
+      <c r="G67" t="s">
         <v>272</v>
       </c>
-      <c r="H66" t="s">
-[...16 lines deleted...]
-      <c r="A67" t="s">
+      <c r="H67" t="s">
+        <v>160</v>
+      </c>
+      <c r="J67" t="s">
+        <v>21</v>
+      </c>
+      <c r="K67" t="s">
+        <v>161</v>
+      </c>
+      <c r="L67" t="s">
+        <v>22</v>
+      </c>
+      <c r="M67" t="s">
         <v>273</v>
       </c>
-      <c r="B67" t="s">
-[...14 lines deleted...]
-      <c r="G67" t="s">
+    </row>
+    <row r="68" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A68" t="s">
         <v>274</v>
       </c>
-      <c r="H67" t="s">
-[...16 lines deleted...]
-      <c r="A68" t="s">
+      <c r="B68" t="s">
+        <v>68</v>
+      </c>
+      <c r="C68" s="2">
+        <v>0.46548251979432448</v>
+      </c>
+      <c r="D68">
+        <v>45599361.850000001</v>
+      </c>
+      <c r="E68">
+        <v>203251</v>
+      </c>
+      <c r="F68" t="s">
         <v>275</v>
-      </c>
-[...13 lines deleted...]
-        <v>149</v>
       </c>
       <c r="G68" t="s">
         <v>276</v>
       </c>
       <c r="H68" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="J68" t="s">
         <v>21</v>
       </c>
       <c r="K68" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="L68" t="s">
         <v>22</v>
       </c>
       <c r="M68" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A69" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B69" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="C69" s="2">
-        <v>0.4623453199488583</v>
-[...5 lines deleted...]
-        <v>160800</v>
+        <v>0.40432831556921389</v>
+      </c>
+      <c r="D69">
+        <v>39608604.799999997</v>
+      </c>
+      <c r="E69">
+        <v>41746</v>
       </c>
       <c r="F69" t="s">
-        <v>151</v>
+        <v>279</v>
       </c>
       <c r="G69" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="H69" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="J69" t="s">
         <v>21</v>
       </c>
       <c r="K69" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="L69" t="s">
         <v>22</v>
       </c>
       <c r="M69" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A70" t="s">
+        <v>282</v>
+      </c>
+      <c r="B70" t="s">
+        <v>41</v>
+      </c>
+      <c r="C70" s="2">
+        <v>0.39524078987450989</v>
+      </c>
+      <c r="D70">
+        <v>38718377.229999997</v>
+      </c>
+      <c r="E70">
+        <v>159289</v>
+      </c>
+      <c r="F70" t="s">
+        <v>145</v>
+      </c>
+      <c r="G70" t="s">
+        <v>283</v>
+      </c>
+      <c r="H70" t="s">
+        <v>160</v>
+      </c>
+      <c r="J70" t="s">
+        <v>21</v>
+      </c>
+      <c r="K70" t="s">
+        <v>161</v>
+      </c>
+      <c r="L70" t="s">
+        <v>22</v>
+      </c>
+      <c r="M70" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A71" t="s">
+        <v>284</v>
+      </c>
+      <c r="B71" t="s">
+        <v>57</v>
+      </c>
+      <c r="C71" s="2">
+        <v>0.38850292767266786</v>
+      </c>
+      <c r="D71">
+        <v>38058326.200000003</v>
+      </c>
+      <c r="E71">
+        <v>1037860</v>
+      </c>
+      <c r="F71" t="s">
+        <v>285</v>
+      </c>
+      <c r="G71" t="s">
+        <v>286</v>
+      </c>
+      <c r="H71" t="s">
+        <v>160</v>
+      </c>
+      <c r="J71" t="s">
+        <v>21</v>
+      </c>
+      <c r="K71" t="s">
+        <v>161</v>
+      </c>
+      <c r="L71" t="s">
+        <v>22</v>
+      </c>
+      <c r="M71" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A72" t="s">
+        <v>288</v>
+      </c>
+      <c r="B72" t="s">
+        <v>36</v>
+      </c>
+      <c r="C72" s="2">
+        <v>0.30938475183765124</v>
+      </c>
+      <c r="D72">
+        <v>30307791.699999999</v>
+      </c>
+      <c r="E72">
+        <v>290110</v>
+      </c>
+      <c r="F72" t="s">
+        <v>289</v>
+      </c>
+      <c r="G72" t="s">
+        <v>290</v>
+      </c>
+      <c r="H72" t="s">
+        <v>160</v>
+      </c>
+      <c r="J72" t="s">
+        <v>21</v>
+      </c>
+      <c r="K72" t="s">
+        <v>161</v>
+      </c>
+      <c r="L72" t="s">
+        <v>22</v>
+      </c>
+      <c r="M72" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A73" t="s">
+        <v>292</v>
+      </c>
+      <c r="B73" t="s">
+        <v>26</v>
+      </c>
+      <c r="C73" s="2">
+        <v>0.27260278425763274</v>
+      </c>
+      <c r="D73">
+        <v>26704575.299999997</v>
+      </c>
+      <c r="E73">
+        <v>276159</v>
+      </c>
+      <c r="F73" t="s">
+        <v>141</v>
+      </c>
+      <c r="G73" t="s">
+        <v>293</v>
+      </c>
+      <c r="H73" t="s">
+        <v>160</v>
+      </c>
+      <c r="J73" t="s">
+        <v>21</v>
+      </c>
+      <c r="K73" t="s">
+        <v>161</v>
+      </c>
+      <c r="L73" t="s">
+        <v>22</v>
+      </c>
+      <c r="M73" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A74" t="s">
+        <v>294</v>
+      </c>
+      <c r="B74" t="s">
+        <v>54</v>
+      </c>
+      <c r="C74" s="2">
+        <v>0.15310051683415363</v>
+      </c>
+      <c r="D74">
+        <v>14997954.960000001</v>
+      </c>
+      <c r="E74">
+        <v>161199</v>
+      </c>
+      <c r="F74" t="s">
+        <v>295</v>
+      </c>
+      <c r="G74" t="s">
+        <v>296</v>
+      </c>
+      <c r="H74" t="s">
+        <v>160</v>
+      </c>
+      <c r="J74" t="s">
+        <v>21</v>
+      </c>
+      <c r="K74" t="s">
+        <v>161</v>
+      </c>
+      <c r="L74" t="s">
+        <v>22</v>
+      </c>
+      <c r="M74" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A75" t="s">
+        <v>298</v>
+      </c>
+      <c r="B75" t="s">
+        <v>68</v>
+      </c>
+      <c r="C75" s="2">
+        <v>0.11997748956786027</v>
+      </c>
+      <c r="D75">
+        <v>11753173.810000001</v>
+      </c>
+      <c r="E75">
+        <v>10969</v>
+      </c>
+      <c r="F75" t="s">
+        <v>299</v>
+      </c>
+      <c r="G75" t="s">
+        <v>300</v>
+      </c>
+      <c r="H75" t="s">
+        <v>160</v>
+      </c>
+      <c r="J75" t="s">
+        <v>21</v>
+      </c>
+      <c r="K75" t="s">
+        <v>161</v>
+      </c>
+      <c r="L75" t="s">
+        <v>22</v>
+      </c>
+      <c r="M75" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="C76" s="2"/>
+    </row>
+    <row r="77" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="C77" s="2"/>
+    </row>
+    <row r="78" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="C78" s="2"/>
+    </row>
+    <row r="79" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A79" t="s">
         <v>152</v>
       </c>
-    </row>
-[...115 lines deleted...]
-      <c r="A78" t="s">
+      <c r="C79" s="2"/>
+    </row>
+    <row r="80" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A80" t="s">
         <v>153</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" t="s">
+      <c r="C80" s="2"/>
+    </row>
+    <row r="81" spans="1:3" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A81" t="s">
         <v>154</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" t="s">
+      <c r="C81" s="2"/>
+    </row>
+    <row r="82" spans="1:3" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A82" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="81" spans="1:1" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A81" t="s">
+    <row r="83" spans="1:3" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A83" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="82" spans="1:1" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A82" t="s">
+    <row r="84" spans="1:3" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A84" t="s">
         <v>157</v>
-      </c>
-[...3 lines deleted...]
-        <v>158</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:M5 A7:M10 A6:B6 D6:M6 A73:M83" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:M5 A7:M10 A6:B6 D6:M6 A79:M84" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_Flow_SignoffStatus xmlns="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba" xsi:nil="true"/>
+    <TaxCatchAll xmlns="aa71bc78-42bd-452f-85da-b0a25b97c36d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100434CE3F8FEBB244F858BBE1DD8B45B8C" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2dd9e93ca72a48091795bd8bd10dac6f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba" xmlns:ns3="aa71bc78-42bd-452f-85da-b0a25b97c36d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="42a349b0c0865e57489f8dd83e6a8e2d" ns2:_="" ns3:_="">
     <xsd:import namespace="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
     <xsd:import namespace="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -4045,105 +4220,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2743189D-D478-4DB4-AB63-EC3226410375}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
+    <ds:schemaRef ds:uri="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35F7B540-B189-4BF8-ADB9-D07F3B824477}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB0DFE6F-AB61-4502-BBD8-3B4DF8E3ADA0}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD0C8CCD-9880-41EE-811A-4C80CB7F7771}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
     <ds:schemaRef ds:uri="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>