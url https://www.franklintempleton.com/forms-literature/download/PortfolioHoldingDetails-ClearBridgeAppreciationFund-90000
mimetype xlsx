--- v2 (2026-07-27)
+++ v3 (2026-09-06)
@@ -1,83 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton.sharepoint.com/teams/LMUSFundOperations/Shared Documents/Oversight/RIKs/Non_Pro Rata RIKs/2026/GS/CB Appreciation Fund - LMA0500 - 7.8.26/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton-my.sharepoint.com/personal/tara_jacques-kelly_franklintempleton_com/Documents/RIK/8.19.26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="12" documentId="11_EE27F2886115B4D32F99B09DEF8F1056898C3F41" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D7100AFA-28C8-4051-B955-26E831AEBD0D}"/>
+  <xr:revisionPtr revIDLastSave="13" documentId="8_{4F7ACE69-78C0-4770-B47D-01EC63E45F53}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1A532515-5F62-4DDB-B724-203189FD7FC9}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="3165" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="2160" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="605" uniqueCount="302">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="614" uniqueCount="306">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>ClearBridge Appreciation Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Sector Name</t>
   </si>
   <si>
@@ -137,402 +120,438 @@
   <si>
     <t>Communication Services</t>
   </si>
   <si>
     <t>GOOGL</t>
   </si>
   <si>
     <t>02079K305</t>
   </si>
   <si>
     <t>Consumer Discretionary</t>
   </si>
   <si>
     <t>AMZN</t>
   </si>
   <si>
     <t>023135106</t>
   </si>
   <si>
     <t>MSFT</t>
   </si>
   <si>
     <t>594918104</t>
   </si>
   <si>
+    <t>Financials</t>
+  </si>
+  <si>
+    <t>JPM</t>
+  </si>
+  <si>
+    <t>46625H100</t>
+  </si>
+  <si>
     <t>AVGO</t>
   </si>
   <si>
     <t>11135F101</t>
   </si>
   <si>
     <t>Health Care</t>
   </si>
   <si>
     <t>LLY</t>
   </si>
   <si>
     <t>532457108</t>
   </si>
   <si>
+    <t>V</t>
+  </si>
+  <si>
+    <t>92826C839</t>
+  </si>
+  <si>
+    <t>JNJ</t>
+  </si>
+  <si>
+    <t>478160104</t>
+  </si>
+  <si>
+    <t>Materials</t>
+  </si>
+  <si>
+    <t>LIN</t>
+  </si>
+  <si>
+    <t>IE000S9YS762</t>
+  </si>
+  <si>
+    <t>TXN</t>
+  </si>
+  <si>
+    <t>882508104</t>
+  </si>
+  <si>
+    <t>TMO</t>
+  </si>
+  <si>
+    <t>883556102</t>
+  </si>
+  <si>
+    <t>TJX</t>
+  </si>
+  <si>
+    <t>872540109</t>
+  </si>
+  <si>
+    <t>AMD</t>
+  </si>
+  <si>
+    <t>007903107</t>
+  </si>
+  <si>
+    <t>TRV</t>
+  </si>
+  <si>
+    <t>89417E109</t>
+  </si>
+  <si>
+    <t>EXXONMOBIL HOLDINGS CORP</t>
+  </si>
+  <si>
+    <t>Energy</t>
+  </si>
+  <si>
+    <t>XOM</t>
+  </si>
+  <si>
+    <t>30233Q108</t>
+  </si>
+  <si>
+    <t>Consumer Staples</t>
+  </si>
+  <si>
+    <t>WMT</t>
+  </si>
+  <si>
+    <t>931142103</t>
+  </si>
+  <si>
+    <t>BAC</t>
+  </si>
+  <si>
+    <t>060505104</t>
+  </si>
+  <si>
+    <t>Industrials</t>
+  </si>
+  <si>
+    <t>ETN</t>
+  </si>
+  <si>
+    <t>IE00B8KQN827</t>
+  </si>
+  <si>
+    <t>ASML</t>
+  </si>
+  <si>
+    <t>N07059210</t>
+  </si>
+  <si>
     <t>NFLX</t>
   </si>
   <si>
     <t>64110L106</t>
   </si>
   <si>
-    <t>Financials</t>
-[...59 lines deleted...]
-    <t>89417E109</t>
+    <t>GOOG</t>
+  </si>
+  <si>
+    <t>02079K107</t>
+  </si>
+  <si>
+    <t>KO</t>
+  </si>
+  <si>
+    <t>191216100</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>742718109</t>
   </si>
   <si>
-    <t>Energy</t>
-[...23 lines deleted...]
-    <t>883556102</t>
+    <t>RTX</t>
+  </si>
+  <si>
+    <t>75513E101</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>097023105</t>
   </si>
   <si>
-    <t>BAC</t>
-[...2 lines deleted...]
-    <t>060505104</t>
+    <t>Utilities</t>
+  </si>
+  <si>
+    <t>ETR</t>
+  </si>
+  <si>
+    <t>29364G103</t>
+  </si>
+  <si>
+    <t>ANET</t>
+  </si>
+  <si>
+    <t>040413205</t>
+  </si>
+  <si>
+    <t>MRSH</t>
+  </si>
+  <si>
+    <t>571748102</t>
   </si>
   <si>
     <t>WM</t>
   </si>
   <si>
     <t>94106L109</t>
   </si>
   <si>
+    <t>ASM INTERNATIONAL NV</t>
+  </si>
+  <si>
+    <t>ASMIY</t>
+  </si>
+  <si>
+    <t>USN070451026</t>
+  </si>
+  <si>
+    <t>VMC</t>
+  </si>
+  <si>
+    <t>929160109</t>
+  </si>
+  <si>
+    <t>DIAMONDBACK ENERGY INC</t>
+  </si>
+  <si>
+    <t>FANG</t>
+  </si>
+  <si>
+    <t>25278X109</t>
+  </si>
+  <si>
+    <t>EQT</t>
+  </si>
+  <si>
+    <t>26884L109</t>
+  </si>
+  <si>
+    <t>KMI</t>
+  </si>
+  <si>
+    <t>49456B101</t>
+  </si>
+  <si>
+    <t>BRK/A</t>
+  </si>
+  <si>
+    <t>084670108</t>
+  </si>
+  <si>
+    <t>CL</t>
+  </si>
+  <si>
+    <t>194162103</t>
+  </si>
+  <si>
+    <t>CVX</t>
+  </si>
+  <si>
+    <t>166764100</t>
+  </si>
+  <si>
+    <t>Real Estate</t>
+  </si>
+  <si>
+    <t>AMT</t>
+  </si>
+  <si>
+    <t>03027X100</t>
+  </si>
+  <si>
+    <t>ADP</t>
+  </si>
+  <si>
+    <t>053015103</t>
+  </si>
+  <si>
+    <t>CSCO</t>
+  </si>
+  <si>
+    <t>17275R102</t>
+  </si>
+  <si>
+    <t>EMR</t>
+  </si>
+  <si>
+    <t>291011104</t>
+  </si>
+  <si>
+    <t>ICE</t>
+  </si>
+  <si>
+    <t>45866F104</t>
+  </si>
+  <si>
+    <t>ECL</t>
+  </si>
+  <si>
+    <t>278865100</t>
+  </si>
+  <si>
+    <t>LHX</t>
+  </si>
+  <si>
+    <t>502431109</t>
+  </si>
+  <si>
+    <t>UNP</t>
+  </si>
+  <si>
+    <t>907818108</t>
+  </si>
+  <si>
     <t>META</t>
   </si>
   <si>
     <t>30303M102</t>
   </si>
   <si>
-    <t>AMD</t>
-[...17 lines deleted...]
-    <t>29364G103</t>
+    <t>SHW</t>
+  </si>
+  <si>
+    <t>824348106</t>
+  </si>
+  <si>
+    <t>STRYKER CORP</t>
+  </si>
+  <si>
+    <t>SYK</t>
+  </si>
+  <si>
+    <t>863667101</t>
+  </si>
+  <si>
+    <t>WEC</t>
+  </si>
+  <si>
+    <t>92939U106</t>
+  </si>
+  <si>
+    <t>FERGUSON ENTERPRISES INC</t>
+  </si>
+  <si>
+    <t>FERG</t>
+  </si>
+  <si>
+    <t>31488V107</t>
+  </si>
+  <si>
+    <t>URI</t>
+  </si>
+  <si>
+    <t>911363109</t>
+  </si>
+  <si>
+    <t>TSLA</t>
+  </si>
+  <si>
+    <t>88160R101</t>
+  </si>
+  <si>
+    <t>BJ</t>
+  </si>
+  <si>
+    <t>05550J101</t>
   </si>
   <si>
     <t>PANW</t>
   </si>
   <si>
     <t>697435105</t>
   </si>
   <si>
-    <t>RTX</t>
-[...65 lines deleted...]
-    <t>084670108</t>
+    <t>WAEXX</t>
+  </si>
+  <si>
+    <t>US52470G4780</t>
+  </si>
+  <si>
+    <t>52470G478</t>
   </si>
   <si>
     <t>JTSXX</t>
   </si>
   <si>
     <t>4812A2835</t>
   </si>
   <si>
-    <t>WAEXX</t>
-[...86 lines deleted...]
-    <t>05550J101</t>
+    <t>CVS</t>
+  </si>
+  <si>
+    <t>126650100</t>
   </si>
   <si>
     <t>CME</t>
   </si>
   <si>
     <t>12572Q105</t>
   </si>
   <si>
-    <t>CSCO</t>
-[...11 lines deleted...]
-    <t>25278X109</t>
+    <t>IP</t>
+  </si>
+  <si>
+    <t>460146103</t>
+  </si>
+  <si>
+    <t>XPO</t>
+  </si>
+  <si>
+    <t>983793100</t>
+  </si>
+  <si>
+    <t>MU</t>
+  </si>
+  <si>
+    <t>595112103</t>
   </si>
   <si>
     <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
   </si>
   <si>
     <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
   </si>
   <si>
     <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
   </si>
   <si>
     <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
   </si>
   <si>
     <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
   </si>
   <si>
     <t>© Franklin Templeton. All rights reserved.</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
@@ -551,496 +570,488 @@
   <si>
     <t>ALPHABET INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>AMAZON.COM INC</t>
   </si>
   <si>
     <t>US0231351067</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>ELI LILLY &amp; CO</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
+    <t>JPMORGAN CHASE &amp; CO</t>
+  </si>
+  <si>
+    <t>US46625H1005</t>
+  </si>
+  <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
-    <t>JPMORGAN CHASE &amp; CO</t>
-[...4 lines deleted...]
-  <si>
     <t>JOHNSON &amp; JOHNSON</t>
   </si>
   <si>
     <t>US4781601046</t>
   </si>
   <si>
+    <t>JPMORGAN 100 US TREASU-L</t>
+  </si>
+  <si>
+    <t>US4812A28358</t>
+  </si>
+  <si>
+    <t>3.543895</t>
+  </si>
+  <si>
+    <t>Open-End Fund</t>
+  </si>
+  <si>
+    <t>Fixed Income</t>
+  </si>
+  <si>
+    <t>WESTERN ASSET PREMIER INSTITUTIONAL US TREASURY RESERVES</t>
+  </si>
+  <si>
+    <t>3.631276</t>
+  </si>
+  <si>
+    <t>THERMO FISHER SCIENTIFIC INC</t>
+  </si>
+  <si>
+    <t>US8835561023</t>
+  </si>
+  <si>
+    <t>LINDE PLC</t>
+  </si>
+  <si>
+    <t>TEXAS INSTRUMENTS INC</t>
+  </si>
+  <si>
+    <t>US8825081040</t>
+  </si>
+  <si>
+    <t>ADVANCED MICRO DEVICES INC</t>
+  </si>
+  <si>
+    <t>US0079031078</t>
+  </si>
+  <si>
+    <t>TJX COS INC/THE</t>
+  </si>
+  <si>
+    <t>US8725401090</t>
+  </si>
+  <si>
+    <t>TRAVELERS COS INC/THE</t>
+  </si>
+  <si>
+    <t>US89417E1091</t>
+  </si>
+  <si>
+    <t>WALMART INC</t>
+  </si>
+  <si>
+    <t>US9311421039</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP</t>
+  </si>
+  <si>
+    <t>US0605051046</t>
+  </si>
+  <si>
+    <t>NETFLIX INC</t>
+  </si>
+  <si>
+    <t>US64110L1061</t>
+  </si>
+  <si>
+    <t>EATON CORP PLC</t>
+  </si>
+  <si>
+    <t>ASML HOLDING NV</t>
+  </si>
+  <si>
+    <t>USN070592100</t>
+  </si>
+  <si>
+    <t>NY Reg Shrs</t>
+  </si>
+  <si>
+    <t>US30233Q1085</t>
+  </si>
+  <si>
+    <t>COCA-COLA CO/THE</t>
+  </si>
+  <si>
+    <t>US1912161007</t>
+  </si>
+  <si>
+    <t>US02079K1079</t>
+  </si>
+  <si>
+    <t>US25278X1090</t>
+  </si>
+  <si>
+    <t>COLGATE-PALMOLIVE CO</t>
+  </si>
+  <si>
+    <t>US1941621039</t>
+  </si>
+  <si>
+    <t>BOEING CO/THE</t>
+  </si>
+  <si>
+    <t>US0970231058</t>
+  </si>
+  <si>
+    <t>ENTERGY CORP</t>
+  </si>
+  <si>
+    <t>US29364G1031</t>
+  </si>
+  <si>
+    <t>ARISTA NETWORKS INC</t>
+  </si>
+  <si>
+    <t>US0404132054</t>
+  </si>
+  <si>
     <t>VISA INC</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
-    <t>WESTERN ASSET PREMIER INSTITUTIONAL US TREASURY RESERVES</t>
-[...92 lines deleted...]
-    <t>US02079K1079</t>
+    <t>MASTERCARD INC</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>US57636Q1040</t>
+  </si>
+  <si>
+    <t>57636Q104</t>
+  </si>
+  <si>
+    <t>MARSH &amp; MCLENNAN COS INC</t>
+  </si>
+  <si>
+    <t>US5717481023</t>
+  </si>
+  <si>
+    <t>VULCAN MATERIALS CO</t>
+  </si>
+  <si>
+    <t>US9291601097</t>
+  </si>
+  <si>
+    <t>EQT CORP</t>
+  </si>
+  <si>
+    <t>US26884L1098</t>
+  </si>
+  <si>
+    <t>KINDER MORGAN INC</t>
+  </si>
+  <si>
+    <t>US49456B1017</t>
+  </si>
+  <si>
+    <t>RTX CORP</t>
+  </si>
+  <si>
+    <t>US75513E1010</t>
+  </si>
+  <si>
+    <t>PROCTER &amp; GAMBLE CO/THE</t>
+  </si>
+  <si>
+    <t>US7427181091</t>
+  </si>
+  <si>
+    <t>BERKSHIRE HATHAWAY INC</t>
+  </si>
+  <si>
+    <t>US0846701086</t>
+  </si>
+  <si>
+    <t>CHEVRON CORP</t>
+  </si>
+  <si>
+    <t>US1667641005</t>
+  </si>
+  <si>
+    <t>AUTOMATIC DATA PROCESSING INC</t>
+  </si>
+  <si>
+    <t>US0530151036</t>
+  </si>
+  <si>
+    <t>EMERSON ELECTRIC CO</t>
+  </si>
+  <si>
+    <t>US2910111044</t>
+  </si>
+  <si>
+    <t>AMERICAN TOWER CORP</t>
+  </si>
+  <si>
+    <t>US03027X1000</t>
+  </si>
+  <si>
+    <t>REIT</t>
+  </si>
+  <si>
+    <t>UNITED RENTALS INC</t>
+  </si>
+  <si>
+    <t>US9113631090</t>
+  </si>
+  <si>
+    <t>INTERCONTINENTAL EXCHANGE INC</t>
+  </si>
+  <si>
+    <t>US45866F1049</t>
+  </si>
+  <si>
+    <t>ECOLAB INC</t>
+  </si>
+  <si>
+    <t>US2788651006</t>
+  </si>
+  <si>
+    <t>CISCO SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>US17275R1023</t>
+  </si>
+  <si>
+    <t>UNION PACIFIC CORP</t>
+  </si>
+  <si>
+    <t>US9078181081</t>
+  </si>
+  <si>
+    <t>L3HARRIS TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US5024311095</t>
+  </si>
+  <si>
+    <t>US8636671013</t>
+  </si>
+  <si>
+    <t>SHERWIN-WILLIAMS CO/THE</t>
+  </si>
+  <si>
+    <t>US8243481061</t>
+  </si>
+  <si>
+    <t>META PLATFORMS INC</t>
+  </si>
+  <si>
+    <t>US30303M1027</t>
+  </si>
+  <si>
+    <t>WEC ENERGY GROUP INC</t>
+  </si>
+  <si>
+    <t>US92939U1060</t>
+  </si>
+  <si>
+    <t>TESLA INC</t>
+  </si>
+  <si>
+    <t>US88160R1014</t>
   </si>
   <si>
     <t>WASTE MANAGEMENT INC</t>
   </si>
   <si>
     <t>US94106L1098</t>
   </si>
   <si>
-    <t>BOEING CO/THE</t>
-[...38 lines deleted...]
-    <t>US9291601097</t>
+    <t>US31488V1070</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
-    <t>MARSH &amp; MCLENNAN COS INC</t>
-[...110 lines deleted...]
-    <t>US31488V1070</t>
+    <t>XPO INC</t>
+  </si>
+  <si>
+    <t>US9837931008</t>
   </si>
   <si>
     <t>BJ'S WHOLESALE CLUB HOLDINGS INC</t>
   </si>
   <si>
     <t>US05550J1016</t>
   </si>
   <si>
-    <t>SPACE EXPLORATION TECHNOLOGIES CORP</t>
-[...20 lines deleted...]
-    <t>43849R105</t>
+    <t>INTERNATIONAL PAPER CO</t>
+  </si>
+  <si>
+    <t>US4601461035</t>
+  </si>
+  <si>
+    <t>CME GROUP INC</t>
+  </si>
+  <si>
+    <t>US12572Q1058</t>
+  </si>
+  <si>
+    <t>CVS HEALTH CORP</t>
+  </si>
+  <si>
+    <t>US1266501006</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
-    <t>MU</t>
-[...1 lines deleted...]
-  <si>
     <t>US5951121038</t>
   </si>
   <si>
-    <t>595112103</t>
-[...59 lines deleted...]
-    <t>911363109</t>
+    <t>SERVICENOW INC</t>
+  </si>
+  <si>
+    <t>NOW</t>
+  </si>
+  <si>
+    <t>US81762P1021</t>
+  </si>
+  <si>
+    <t>81762P102</t>
+  </si>
+  <si>
+    <t>HOWMET AEROSPACE INC</t>
+  </si>
+  <si>
+    <t>HWM</t>
+  </si>
+  <si>
+    <t>US4432011082</t>
+  </si>
+  <si>
+    <t>443201108</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="1" x14ac:knownFonts="1">
+  <numFmts count="3">
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="165" formatCode="mm/dd/yy;@"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+  </numFmts>
+  <fonts count="2" x14ac:knownFonts="1">
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1324,3003 +1335,2689 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J5" sqref="J5"/>
+      <selection activeCell="H7" sqref="H7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.5"/>
+  <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="48.8125" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="13" width="10.8125" customWidth="1"/>
+    <col min="1" max="1" width="48.796875" customWidth="1"/>
+    <col min="2" max="2" width="22.796875" customWidth="1"/>
+    <col min="3" max="3" width="10.796875" customWidth="1"/>
+    <col min="4" max="4" width="16.796875" customWidth="1"/>
+    <col min="5" max="5" width="12.09765625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="10.796875" customWidth="1"/>
+    <col min="7" max="7" width="12.796875" customWidth="1"/>
+    <col min="8" max="8" width="10.796875" customWidth="1"/>
+    <col min="9" max="9" width="18.796875" customWidth="1"/>
+    <col min="10" max="10" width="20.796875" customWidth="1"/>
+    <col min="11" max="11" width="11.796875" customWidth="1"/>
+    <col min="12" max="13" width="10.796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="3" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1">
-        <v>46211</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>46253</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
       <c r="H10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
         <v>14</v>
       </c>
       <c r="J10" t="s">
         <v>15</v>
       </c>
       <c r="K10" t="s">
         <v>16</v>
       </c>
       <c r="L10" t="s">
         <v>17</v>
       </c>
       <c r="M10" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
       <c r="B11" t="s">
         <v>19</v>
       </c>
-      <c r="C11" s="2">
-[...6 lines deleted...]
-        <v>4189472</v>
+      <c r="C11" s="4">
+        <v>8.8969100373733134</v>
+      </c>
+      <c r="D11" s="3">
+        <v>904584021.60000002</v>
+      </c>
+      <c r="E11" s="3">
+        <v>4157860</v>
       </c>
       <c r="F11" t="s">
         <v>20</v>
       </c>
       <c r="G11" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="H11" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="J11" t="s">
         <v>21</v>
       </c>
       <c r="K11" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="L11" t="s">
         <v>22</v>
       </c>
       <c r="M11" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="12" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="B12" t="s">
         <v>19</v>
       </c>
-      <c r="C12" s="2">
-[...6 lines deleted...]
-        <v>2321187</v>
+      <c r="C12" s="4">
+        <v>7.4722884547882531</v>
+      </c>
+      <c r="D12" s="3">
+        <v>759737112.38999999</v>
+      </c>
+      <c r="E12" s="3">
+        <v>2397933</v>
       </c>
       <c r="F12" t="s">
         <v>24</v>
       </c>
       <c r="G12" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="H12" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="J12" t="s">
         <v>21</v>
       </c>
       <c r="K12" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="L12" t="s">
         <v>22</v>
       </c>
       <c r="M12" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>176</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
-      <c r="C13" s="2">
-[...6 lines deleted...]
-        <v>1685435</v>
+      <c r="C13" s="4">
+        <v>5.6711914119104385</v>
+      </c>
+      <c r="D13" s="3">
+        <v>576612454.55999994</v>
+      </c>
+      <c r="E13" s="3">
+        <v>1672698</v>
       </c>
       <c r="F13" t="s">
         <v>27</v>
       </c>
       <c r="G13" t="s">
-        <v>165</v>
+        <v>177</v>
       </c>
       <c r="H13" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="J13" t="s">
         <v>21</v>
       </c>
       <c r="K13" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="L13" t="s">
         <v>22</v>
       </c>
       <c r="M13" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="14" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>178</v>
       </c>
       <c r="B14" t="s">
         <v>29</v>
       </c>
-      <c r="C14" s="2">
-[...6 lines deleted...]
-        <v>1654215</v>
+      <c r="C14" s="4">
+        <v>4.7800027164432528</v>
+      </c>
+      <c r="D14" s="3">
+        <v>486001776.16000003</v>
+      </c>
+      <c r="E14" s="3">
+        <v>1828174</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
       <c r="G14" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="H14" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="J14" t="s">
         <v>21</v>
       </c>
       <c r="K14" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="L14" t="s">
         <v>22</v>
       </c>
       <c r="M14" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="15" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
-      <c r="C15" s="2">
-[...6 lines deleted...]
-        <v>801823</v>
+      <c r="C15" s="4">
+        <v>3.7904274420187964</v>
+      </c>
+      <c r="D15" s="3">
+        <v>385387745.25999999</v>
+      </c>
+      <c r="E15" s="3">
+        <v>795746</v>
       </c>
       <c r="F15" t="s">
         <v>32</v>
       </c>
       <c r="G15" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="H15" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="J15" t="s">
         <v>21</v>
       </c>
       <c r="K15" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="L15" t="s">
         <v>22</v>
       </c>
       <c r="M15" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="B16" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="4">
+        <v>2.8616444326608392</v>
+      </c>
+      <c r="D16" s="3">
+        <v>290954704.31999999</v>
+      </c>
+      <c r="E16" s="3">
+        <v>227248</v>
+      </c>
+      <c r="F16" t="s">
+        <v>40</v>
+      </c>
+      <c r="G16" t="s">
+        <v>183</v>
+      </c>
+      <c r="H16" t="s">
+        <v>172</v>
+      </c>
+      <c r="J16" t="s">
+        <v>21</v>
+      </c>
+      <c r="K16" t="s">
+        <v>173</v>
+      </c>
+      <c r="L16" t="s">
+        <v>22</v>
+      </c>
+      <c r="M16" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A17" t="s">
+        <v>184</v>
+      </c>
+      <c r="B17" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" s="4">
+        <v>2.8295599341960993</v>
+      </c>
+      <c r="D17" s="3">
+        <v>287692546.5</v>
+      </c>
+      <c r="E17" s="3">
+        <v>805275</v>
+      </c>
+      <c r="F17" t="s">
+        <v>35</v>
+      </c>
+      <c r="G17" t="s">
+        <v>185</v>
+      </c>
+      <c r="H17" t="s">
+        <v>172</v>
+      </c>
+      <c r="J17" t="s">
+        <v>21</v>
+      </c>
+      <c r="K17" t="s">
+        <v>173</v>
+      </c>
+      <c r="L17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M17" t="s">
         <v>36</v>
       </c>
-      <c r="C16" s="2">
-[...8 lines deleted...]
-      <c r="F16" t="s">
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A18" t="s">
+        <v>186</v>
+      </c>
+      <c r="B18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C18" s="4">
+        <v>2.4911536089072501</v>
+      </c>
+      <c r="D18" s="3">
+        <v>253285437.36000001</v>
+      </c>
+      <c r="E18" s="3">
+        <v>698757</v>
+      </c>
+      <c r="F18" t="s">
         <v>37</v>
       </c>
-      <c r="G16" t="s">
-[...14 lines deleted...]
-      <c r="M16" t="s">
+      <c r="G18" t="s">
+        <v>187</v>
+      </c>
+      <c r="H18" t="s">
+        <v>172</v>
+      </c>
+      <c r="J18" t="s">
+        <v>21</v>
+      </c>
+      <c r="K18" t="s">
+        <v>173</v>
+      </c>
+      <c r="L18" t="s">
+        <v>22</v>
+      </c>
+      <c r="M18" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
-[...75 lines deleted...]
-    <row r="19" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
-        <v>176</v>
+        <v>188</v>
       </c>
       <c r="B19" t="s">
-        <v>36</v>
-[...8 lines deleted...]
-        <v>869158</v>
+        <v>39</v>
+      </c>
+      <c r="C19" s="4">
+        <v>2.3195302367559076</v>
+      </c>
+      <c r="D19" s="3">
+        <v>235835810.52000001</v>
+      </c>
+      <c r="E19" s="3">
+        <v>862572</v>
       </c>
       <c r="F19" t="s">
+        <v>44</v>
+      </c>
+      <c r="G19" t="s">
+        <v>189</v>
+      </c>
+      <c r="H19" t="s">
+        <v>172</v>
+      </c>
+      <c r="J19" t="s">
+        <v>21</v>
+      </c>
+      <c r="K19" t="s">
+        <v>173</v>
+      </c>
+      <c r="L19" t="s">
+        <v>22</v>
+      </c>
+      <c r="M19" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A20" t="s">
+        <v>190</v>
+      </c>
+      <c r="C20" s="4">
+        <v>2.1566768765417228</v>
+      </c>
+      <c r="D20" s="3">
+        <v>219277865.47</v>
+      </c>
+      <c r="E20" s="3">
+        <v>219277865.47</v>
+      </c>
+      <c r="F20" t="s">
+        <v>152</v>
+      </c>
+      <c r="G20" t="s">
+        <v>191</v>
+      </c>
+      <c r="H20" t="s">
+        <v>192</v>
+      </c>
+      <c r="I20" s="2">
+        <v>73020</v>
+      </c>
+      <c r="J20" t="s">
+        <v>193</v>
+      </c>
+      <c r="K20" t="s">
+        <v>194</v>
+      </c>
+      <c r="L20" t="s">
+        <v>22</v>
+      </c>
+      <c r="M20" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A21" t="s">
+        <v>195</v>
+      </c>
+      <c r="C21" s="4">
+        <v>2.1566768755581864</v>
+      </c>
+      <c r="D21" s="3">
+        <v>219277865.37</v>
+      </c>
+      <c r="E21" s="3">
+        <v>219277865.37</v>
+      </c>
+      <c r="F21" t="s">
+        <v>149</v>
+      </c>
+      <c r="G21" t="s">
+        <v>150</v>
+      </c>
+      <c r="H21" t="s">
+        <v>196</v>
+      </c>
+      <c r="I21" s="2">
+        <v>73020</v>
+      </c>
+      <c r="J21" t="s">
+        <v>193</v>
+      </c>
+      <c r="K21" t="s">
+        <v>194</v>
+      </c>
+      <c r="L21" t="s">
+        <v>22</v>
+      </c>
+      <c r="M21" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A22" t="s">
+        <v>197</v>
+      </c>
+      <c r="B22" t="s">
+        <v>39</v>
+      </c>
+      <c r="C22" s="4">
+        <v>2.0279221756663977</v>
+      </c>
+      <c r="D22" s="3">
+        <v>206186865.94</v>
+      </c>
+      <c r="E22" s="3">
+        <v>336061</v>
+      </c>
+      <c r="F22" t="s">
+        <v>51</v>
+      </c>
+      <c r="G22" t="s">
+        <v>198</v>
+      </c>
+      <c r="H22" t="s">
+        <v>172</v>
+      </c>
+      <c r="J22" t="s">
+        <v>21</v>
+      </c>
+      <c r="K22" t="s">
+        <v>173</v>
+      </c>
+      <c r="L22" t="s">
+        <v>22</v>
+      </c>
+      <c r="M22" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A23" t="s">
+        <v>199</v>
+      </c>
+      <c r="B23" t="s">
+        <v>46</v>
+      </c>
+      <c r="C23" s="4">
+        <v>1.9582180631243635</v>
+      </c>
+      <c r="D23" s="3">
+        <v>199099773.21000001</v>
+      </c>
+      <c r="E23" s="3">
+        <v>413817</v>
+      </c>
+      <c r="F23" t="s">
+        <v>47</v>
+      </c>
+      <c r="G23" t="s">
         <v>48</v>
       </c>
-      <c r="G19" t="s">
-[...153 lines deleted...]
-      </c>
       <c r="H23" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="J23" t="s">
         <v>21</v>
       </c>
       <c r="K23" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="L23" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="24" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A24" t="s">
-        <v>188</v>
+        <v>200</v>
       </c>
       <c r="B24" t="s">
         <v>19</v>
       </c>
-      <c r="C24" s="2">
-[...6 lines deleted...]
-        <v>634734</v>
+      <c r="C24" s="4">
+        <v>1.843875955767895</v>
+      </c>
+      <c r="D24" s="3">
+        <v>187474159.05000001</v>
+      </c>
+      <c r="E24" s="3">
+        <v>700969</v>
       </c>
       <c r="F24" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="G24" t="s">
-        <v>189</v>
+        <v>201</v>
       </c>
       <c r="H24" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="J24" t="s">
         <v>21</v>
       </c>
       <c r="K24" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="L24" t="s">
         <v>22</v>
       </c>
       <c r="M24" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A25" t="s">
+        <v>202</v>
+      </c>
+      <c r="B25" t="s">
+        <v>19</v>
+      </c>
+      <c r="C25" s="4">
+        <v>1.8391151598009068</v>
+      </c>
+      <c r="D25" s="3">
+        <v>186990110.09999999</v>
+      </c>
+      <c r="E25" s="3">
+        <v>400905</v>
+      </c>
+      <c r="F25" t="s">
+        <v>55</v>
+      </c>
+      <c r="G25" t="s">
+        <v>203</v>
+      </c>
+      <c r="H25" t="s">
+        <v>172</v>
+      </c>
+      <c r="J25" t="s">
+        <v>21</v>
+      </c>
+      <c r="K25" t="s">
+        <v>173</v>
+      </c>
+      <c r="L25" t="s">
+        <v>22</v>
+      </c>
+      <c r="M25" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A26" t="s">
+        <v>204</v>
+      </c>
+      <c r="B26" t="s">
+        <v>29</v>
+      </c>
+      <c r="C26" s="4">
+        <v>1.7432358050643006</v>
+      </c>
+      <c r="D26" s="3">
+        <v>177241677</v>
+      </c>
+      <c r="E26" s="3">
+        <v>1226586</v>
+      </c>
+      <c r="F26" t="s">
         <v>53</v>
       </c>
-    </row>
-[...56 lines deleted...]
-      </c>
       <c r="G26" t="s">
-        <v>193</v>
+        <v>205</v>
       </c>
       <c r="H26" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="J26" t="s">
         <v>21</v>
       </c>
       <c r="K26" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="L26" t="s">
         <v>22</v>
       </c>
       <c r="M26" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A27" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="B27" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="4">
+        <v>1.7157630363661254</v>
+      </c>
+      <c r="D27" s="3">
+        <v>174448411.97999999</v>
+      </c>
+      <c r="E27" s="3">
+        <v>481609</v>
+      </c>
+      <c r="F27" t="s">
+        <v>57</v>
+      </c>
+      <c r="G27" t="s">
+        <v>207</v>
+      </c>
+      <c r="H27" t="s">
+        <v>172</v>
+      </c>
+      <c r="J27" t="s">
+        <v>21</v>
+      </c>
+      <c r="K27" t="s">
+        <v>173</v>
+      </c>
+      <c r="L27" t="s">
+        <v>22</v>
+      </c>
+      <c r="M27" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A28" t="s">
+        <v>208</v>
+      </c>
+      <c r="B28" t="s">
+        <v>63</v>
+      </c>
+      <c r="C28" s="4">
+        <v>1.6582613375355402</v>
+      </c>
+      <c r="D28" s="3">
+        <v>168601986.90000001</v>
+      </c>
+      <c r="E28" s="3">
+        <v>1475083</v>
+      </c>
+      <c r="F28" t="s">
+        <v>64</v>
+      </c>
+      <c r="G28" t="s">
+        <v>209</v>
+      </c>
+      <c r="H28" t="s">
+        <v>172</v>
+      </c>
+      <c r="J28" t="s">
+        <v>21</v>
+      </c>
+      <c r="K28" t="s">
+        <v>173</v>
+      </c>
+      <c r="L28" t="s">
+        <v>22</v>
+      </c>
+      <c r="M28" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A29" t="s">
+        <v>210</v>
+      </c>
+      <c r="B29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C29" s="4">
+        <v>1.6069134641005431</v>
+      </c>
+      <c r="D29" s="3">
+        <v>163381245.58000001</v>
+      </c>
+      <c r="E29" s="3">
+        <v>2586374</v>
+      </c>
+      <c r="F29" t="s">
+        <v>66</v>
+      </c>
+      <c r="G29" t="s">
+        <v>211</v>
+      </c>
+      <c r="H29" t="s">
+        <v>172</v>
+      </c>
+      <c r="J29" t="s">
+        <v>21</v>
+      </c>
+      <c r="K29" t="s">
+        <v>173</v>
+      </c>
+      <c r="L29" t="s">
+        <v>22</v>
+      </c>
+      <c r="M29" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A30" t="s">
+        <v>212</v>
+      </c>
+      <c r="B30" t="s">
         <v>26</v>
       </c>
-      <c r="C27" s="2">
-[...34 lines deleted...]
-      <c r="B28" t="s">
+      <c r="C30" s="4">
+        <v>1.5828990993128682</v>
+      </c>
+      <c r="D30" s="3">
+        <v>160939610.16</v>
+      </c>
+      <c r="E30" s="3">
+        <v>2006228</v>
+      </c>
+      <c r="F30" t="s">
+        <v>73</v>
+      </c>
+      <c r="G30" t="s">
+        <v>213</v>
+      </c>
+      <c r="H30" t="s">
+        <v>172</v>
+      </c>
+      <c r="J30" t="s">
+        <v>21</v>
+      </c>
+      <c r="K30" t="s">
+        <v>173</v>
+      </c>
+      <c r="L30" t="s">
+        <v>22</v>
+      </c>
+      <c r="M30" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A31" t="s">
+        <v>214</v>
+      </c>
+      <c r="B31" t="s">
+        <v>68</v>
+      </c>
+      <c r="C31" s="4">
+        <v>1.5565573881324901</v>
+      </c>
+      <c r="D31" s="3">
+        <v>158261344.22999999</v>
+      </c>
+      <c r="E31" s="3">
+        <v>372669</v>
+      </c>
+      <c r="F31" t="s">
+        <v>69</v>
+      </c>
+      <c r="G31" t="s">
+        <v>70</v>
+      </c>
+      <c r="H31" t="s">
+        <v>172</v>
+      </c>
+      <c r="J31" t="s">
+        <v>21</v>
+      </c>
+      <c r="K31" t="s">
+        <v>173</v>
+      </c>
+      <c r="L31" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A32" t="s">
+        <v>215</v>
+      </c>
+      <c r="B32" t="s">
         <v>19</v>
       </c>
-      <c r="C28" s="2">
-[...158 lines deleted...]
-        <v>311326</v>
+      <c r="C32" s="4">
+        <v>1.5478095775547949</v>
+      </c>
+      <c r="D32" s="3">
+        <v>157371919.74000001</v>
+      </c>
+      <c r="E32" s="3">
+        <v>89838</v>
       </c>
       <c r="F32" t="s">
         <v>71</v>
       </c>
       <c r="G32" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="H32" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="J32" t="s">
-        <v>21</v>
+        <v>217</v>
       </c>
       <c r="K32" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="L32" t="s">
         <v>22</v>
       </c>
       <c r="M32" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="33" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="33" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A33" t="s">
-        <v>208</v>
+        <v>59</v>
       </c>
       <c r="B33" t="s">
-        <v>41</v>
-[...8 lines deleted...]
-        <v>2606053</v>
+        <v>60</v>
+      </c>
+      <c r="C33" s="4">
+        <v>1.4742071303407009</v>
+      </c>
+      <c r="D33" s="3">
+        <v>149888467.91</v>
+      </c>
+      <c r="E33" s="3">
+        <v>909683</v>
       </c>
       <c r="F33" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="G33" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="H33" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="J33" t="s">
         <v>21</v>
       </c>
       <c r="K33" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="L33" t="s">
         <v>22</v>
       </c>
       <c r="M33" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A34" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="B34" t="s">
-        <v>68</v>
-[...8 lines deleted...]
-        <v>375533</v>
+        <v>63</v>
+      </c>
+      <c r="C34" s="4">
+        <v>1.3725379210049167</v>
+      </c>
+      <c r="D34" s="3">
+        <v>139551357.40000001</v>
+      </c>
+      <c r="E34" s="3">
+        <v>1544564</v>
       </c>
       <c r="F34" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="G34" t="s">
-        <v>70</v>
+        <v>220</v>
       </c>
       <c r="H34" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="J34" t="s">
         <v>21</v>
       </c>
       <c r="K34" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="L34" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="35" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="M34" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A35" t="s">
-        <v>164</v>
+        <v>176</v>
       </c>
       <c r="B35" t="s">
         <v>26</v>
       </c>
-      <c r="C35" s="2">
-[...6 lines deleted...]
-        <v>402213</v>
+      <c r="C35" s="4">
+        <v>1.3414337327977186</v>
+      </c>
+      <c r="D35" s="3">
+        <v>136388871.59999999</v>
+      </c>
+      <c r="E35" s="3">
+        <v>399148</v>
       </c>
       <c r="F35" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="G35" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="H35" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="J35" t="s">
         <v>21</v>
       </c>
       <c r="K35" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="L35" t="s">
         <v>22</v>
       </c>
       <c r="M35" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A36" t="s">
-        <v>212</v>
+        <v>99</v>
       </c>
       <c r="B36" t="s">
+        <v>60</v>
+      </c>
+      <c r="C36" s="4">
+        <v>1.299798298797386</v>
+      </c>
+      <c r="D36" s="3">
+        <v>132155632.40000001</v>
+      </c>
+      <c r="E36" s="3">
+        <v>633688</v>
+      </c>
+      <c r="F36" t="s">
+        <v>100</v>
+      </c>
+      <c r="G36" t="s">
+        <v>222</v>
+      </c>
+      <c r="H36" t="s">
+        <v>172</v>
+      </c>
+      <c r="J36" t="s">
+        <v>21</v>
+      </c>
+      <c r="K36" t="s">
+        <v>173</v>
+      </c>
+      <c r="L36" t="s">
+        <v>22</v>
+      </c>
+      <c r="M36" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A37" t="s">
+        <v>223</v>
+      </c>
+      <c r="B37" t="s">
+        <v>63</v>
+      </c>
+      <c r="C37" s="4">
+        <v>1.2313733370597018</v>
+      </c>
+      <c r="D37" s="3">
+        <v>125198595.98999999</v>
+      </c>
+      <c r="E37" s="3">
+        <v>1377777</v>
+      </c>
+      <c r="F37" t="s">
+        <v>108</v>
+      </c>
+      <c r="G37" t="s">
+        <v>224</v>
+      </c>
+      <c r="H37" t="s">
+        <v>172</v>
+      </c>
+      <c r="J37" t="s">
+        <v>21</v>
+      </c>
+      <c r="K37" t="s">
+        <v>173</v>
+      </c>
+      <c r="L37" t="s">
+        <v>22</v>
+      </c>
+      <c r="M37" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A38" t="s">
+        <v>225</v>
+      </c>
+      <c r="B38" t="s">
         <v>68</v>
       </c>
-      <c r="C36" s="2">
-[...82 lines deleted...]
-        <v>879384</v>
+      <c r="C38" s="4">
+        <v>1.2161737020530625</v>
+      </c>
+      <c r="D38" s="3">
+        <v>123653189</v>
+      </c>
+      <c r="E38" s="3">
+        <v>556495</v>
       </c>
       <c r="F38" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="G38" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="H38" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="J38" t="s">
         <v>21</v>
       </c>
       <c r="K38" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="L38" t="s">
         <v>22</v>
       </c>
       <c r="M38" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A39" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="B39" t="s">
-        <v>54</v>
-[...8 lines deleted...]
-        <v>1556332</v>
+        <v>85</v>
+      </c>
+      <c r="C39" s="4">
+        <v>1.1603140945692152</v>
+      </c>
+      <c r="D39" s="3">
+        <v>117973721.84</v>
+      </c>
+      <c r="E39" s="3">
+        <v>1092754</v>
       </c>
       <c r="F39" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="G39" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="H39" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="J39" t="s">
         <v>21</v>
       </c>
       <c r="K39" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="L39" t="s">
         <v>22</v>
       </c>
       <c r="M39" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A40" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="B40" t="s">
-        <v>85</v>
-[...8 lines deleted...]
-        <v>1101090</v>
+        <v>19</v>
+      </c>
+      <c r="C40" s="4">
+        <v>1.1572672169972402</v>
+      </c>
+      <c r="D40" s="3">
+        <v>117663933.75</v>
+      </c>
+      <c r="E40" s="3">
+        <v>631075</v>
       </c>
       <c r="F40" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G40" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="H40" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="J40" t="s">
         <v>21</v>
       </c>
       <c r="K40" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="L40" t="s">
         <v>22</v>
       </c>
       <c r="M40" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A41" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="B41" t="s">
-        <v>19</v>
-[...8 lines deleted...]
-        <v>635904</v>
+        <v>34</v>
+      </c>
+      <c r="C41" s="4">
+        <v>1.1360923917251629</v>
+      </c>
+      <c r="D41" s="3">
+        <v>115511005.53999999</v>
+      </c>
+      <c r="E41" s="3">
+        <v>316001</v>
       </c>
       <c r="F41" t="s">
-        <v>97</v>
+        <v>42</v>
       </c>
       <c r="G41" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="H41" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="J41" t="s">
         <v>21</v>
       </c>
       <c r="K41" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="L41" t="s">
         <v>22</v>
       </c>
       <c r="M41" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A42" t="s">
-        <v>224</v>
+        <v>233</v>
       </c>
       <c r="B42" t="s">
-        <v>68</v>
-[...8 lines deleted...]
-        <v>569209</v>
+        <v>34</v>
+      </c>
+      <c r="C42" s="4">
+        <v>1.1012264536786771</v>
+      </c>
+      <c r="D42" s="3">
+        <v>111966047.76000001</v>
+      </c>
+      <c r="E42" s="3">
+        <v>195158</v>
       </c>
       <c r="F42" t="s">
+        <v>234</v>
+      </c>
+      <c r="G42" t="s">
+        <v>235</v>
+      </c>
+      <c r="H42" t="s">
+        <v>172</v>
+      </c>
+      <c r="J42" t="s">
+        <v>21</v>
+      </c>
+      <c r="K42" t="s">
+        <v>173</v>
+      </c>
+      <c r="L42" t="s">
+        <v>22</v>
+      </c>
+      <c r="M42" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A43" t="s">
+        <v>237</v>
+      </c>
+      <c r="B43" t="s">
+        <v>34</v>
+      </c>
+      <c r="C43" s="4">
+        <v>1.0922223171789258</v>
+      </c>
+      <c r="D43" s="3">
+        <v>111050561.59999999</v>
+      </c>
+      <c r="E43" s="3">
+        <v>586948</v>
+      </c>
+      <c r="F43" t="s">
         <v>90</v>
       </c>
-      <c r="G42" t="s">
-[...14 lines deleted...]
-      <c r="M42" t="s">
+      <c r="G43" t="s">
+        <v>238</v>
+      </c>
+      <c r="H43" t="s">
+        <v>172</v>
+      </c>
+      <c r="J43" t="s">
+        <v>21</v>
+      </c>
+      <c r="K43" t="s">
+        <v>173</v>
+      </c>
+      <c r="L43" t="s">
+        <v>22</v>
+      </c>
+      <c r="M43" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="43" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
-[...37 lines deleted...]
-    <row r="44" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="44" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A44" t="s">
-        <v>228</v>
+        <v>94</v>
       </c>
       <c r="B44" t="s">
         <v>19</v>
       </c>
-      <c r="C44" s="2">
-[...6 lines deleted...]
-        <v>325403</v>
+      <c r="C44" s="4">
+        <v>1.0641699080940064</v>
+      </c>
+      <c r="D44" s="3">
+        <v>108198362.25</v>
+      </c>
+      <c r="E44" s="3">
+        <v>112995</v>
       </c>
       <c r="F44" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="G44" t="s">
-        <v>229</v>
+        <v>96</v>
       </c>
       <c r="H44" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="J44" t="s">
-        <v>21</v>
+        <v>217</v>
       </c>
       <c r="K44" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="L44" t="s">
         <v>22</v>
       </c>
-      <c r="M44" t="s">
-[...3 lines deleted...]
-    <row r="45" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A45" t="s">
-        <v>94</v>
+        <v>239</v>
       </c>
       <c r="B45" t="s">
+        <v>46</v>
+      </c>
+      <c r="C45" s="4">
+        <v>1.0430782187645189</v>
+      </c>
+      <c r="D45" s="3">
+        <v>106053886.8</v>
+      </c>
+      <c r="E45" s="3">
+        <v>383836</v>
+      </c>
+      <c r="F45" t="s">
+        <v>97</v>
+      </c>
+      <c r="G45" t="s">
+        <v>240</v>
+      </c>
+      <c r="H45" t="s">
+        <v>172</v>
+      </c>
+      <c r="J45" t="s">
+        <v>21</v>
+      </c>
+      <c r="K45" t="s">
+        <v>173</v>
+      </c>
+      <c r="L45" t="s">
+        <v>22</v>
+      </c>
+      <c r="M45" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A46" t="s">
+        <v>241</v>
+      </c>
+      <c r="B46" t="s">
+        <v>60</v>
+      </c>
+      <c r="C46" s="4">
+        <v>0.97278822411920218</v>
+      </c>
+      <c r="D46" s="3">
+        <v>98907225.120000005</v>
+      </c>
+      <c r="E46" s="3">
+        <v>1843908</v>
+      </c>
+      <c r="F46" t="s">
+        <v>102</v>
+      </c>
+      <c r="G46" t="s">
+        <v>242</v>
+      </c>
+      <c r="H46" t="s">
+        <v>172</v>
+      </c>
+      <c r="J46" t="s">
+        <v>21</v>
+      </c>
+      <c r="K46" t="s">
+        <v>173</v>
+      </c>
+      <c r="L46" t="s">
+        <v>22</v>
+      </c>
+      <c r="M46" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A47" t="s">
+        <v>243</v>
+      </c>
+      <c r="B47" t="s">
+        <v>60</v>
+      </c>
+      <c r="C47" s="4">
+        <v>0.94001409200431507</v>
+      </c>
+      <c r="D47" s="3">
+        <v>95574949.519999996</v>
+      </c>
+      <c r="E47" s="3">
+        <v>2979269</v>
+      </c>
+      <c r="F47" t="s">
+        <v>104</v>
+      </c>
+      <c r="G47" t="s">
+        <v>244</v>
+      </c>
+      <c r="H47" t="s">
+        <v>172</v>
+      </c>
+      <c r="J47" t="s">
+        <v>21</v>
+      </c>
+      <c r="K47" t="s">
+        <v>173</v>
+      </c>
+      <c r="L47" t="s">
+        <v>22</v>
+      </c>
+      <c r="M47" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A48" t="s">
+        <v>245</v>
+      </c>
+      <c r="B48" t="s">
+        <v>68</v>
+      </c>
+      <c r="C48" s="4">
+        <v>0.85580117624941532</v>
+      </c>
+      <c r="D48" s="3">
+        <v>87012689.400000006</v>
+      </c>
+      <c r="E48" s="3">
+        <v>394884</v>
+      </c>
+      <c r="F48" t="s">
+        <v>81</v>
+      </c>
+      <c r="G48" t="s">
+        <v>246</v>
+      </c>
+      <c r="H48" t="s">
+        <v>172</v>
+      </c>
+      <c r="J48" t="s">
+        <v>21</v>
+      </c>
+      <c r="K48" t="s">
+        <v>173</v>
+      </c>
+      <c r="L48" t="s">
+        <v>22</v>
+      </c>
+      <c r="M48" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A49" t="s">
+        <v>247</v>
+      </c>
+      <c r="B49" t="s">
+        <v>63</v>
+      </c>
+      <c r="C49" s="4">
+        <v>0.84877995033916331</v>
+      </c>
+      <c r="D49" s="3">
+        <v>86298813.599999994</v>
+      </c>
+      <c r="E49" s="3">
+        <v>597720</v>
+      </c>
+      <c r="F49" t="s">
+        <v>79</v>
+      </c>
+      <c r="G49" t="s">
+        <v>248</v>
+      </c>
+      <c r="H49" t="s">
+        <v>172</v>
+      </c>
+      <c r="J49" t="s">
+        <v>21</v>
+      </c>
+      <c r="K49" t="s">
+        <v>173</v>
+      </c>
+      <c r="L49" t="s">
+        <v>22</v>
+      </c>
+      <c r="M49" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A50" t="s">
+        <v>249</v>
+      </c>
+      <c r="B50" t="s">
+        <v>34</v>
+      </c>
+      <c r="C50" s="4">
+        <v>0.84849213228096987</v>
+      </c>
+      <c r="D50" s="3">
+        <v>86269550</v>
+      </c>
+      <c r="E50" s="3">
+        <v>115</v>
+      </c>
+      <c r="F50" t="s">
+        <v>106</v>
+      </c>
+      <c r="G50" t="s">
+        <v>250</v>
+      </c>
+      <c r="H50" t="s">
+        <v>172</v>
+      </c>
+      <c r="J50" t="s">
+        <v>21</v>
+      </c>
+      <c r="K50" t="s">
+        <v>173</v>
+      </c>
+      <c r="L50" t="s">
+        <v>22</v>
+      </c>
+      <c r="M50" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A51" t="s">
+        <v>251</v>
+      </c>
+      <c r="B51" t="s">
+        <v>60</v>
+      </c>
+      <c r="C51" s="4">
+        <v>0.81105992775407021</v>
+      </c>
+      <c r="D51" s="3">
+        <v>82463669.760000005</v>
+      </c>
+      <c r="E51" s="3">
+        <v>400776</v>
+      </c>
+      <c r="F51" t="s">
+        <v>110</v>
+      </c>
+      <c r="G51" t="s">
+        <v>252</v>
+      </c>
+      <c r="H51" t="s">
+        <v>172</v>
+      </c>
+      <c r="J51" t="s">
+        <v>21</v>
+      </c>
+      <c r="K51" t="s">
+        <v>173</v>
+      </c>
+      <c r="L51" t="s">
+        <v>22</v>
+      </c>
+      <c r="M51" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A52" t="s">
+        <v>253</v>
+      </c>
+      <c r="B52" t="s">
+        <v>68</v>
+      </c>
+      <c r="C52" s="4">
+        <v>0.78570695681715064</v>
+      </c>
+      <c r="D52" s="3">
+        <v>79885932.959999993</v>
+      </c>
+      <c r="E52" s="3">
+        <v>288168</v>
+      </c>
+      <c r="F52" t="s">
+        <v>115</v>
+      </c>
+      <c r="G52" t="s">
+        <v>254</v>
+      </c>
+      <c r="H52" t="s">
+        <v>172</v>
+      </c>
+      <c r="J52" t="s">
+        <v>21</v>
+      </c>
+      <c r="K52" t="s">
+        <v>173</v>
+      </c>
+      <c r="L52" t="s">
+        <v>22</v>
+      </c>
+      <c r="M52" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A53" t="s">
+        <v>255</v>
+      </c>
+      <c r="B53" t="s">
+        <v>68</v>
+      </c>
+      <c r="C53" s="4">
+        <v>0.77367941866926582</v>
+      </c>
+      <c r="D53" s="3">
+        <v>78663045.599999994</v>
+      </c>
+      <c r="E53" s="3">
+        <v>499131</v>
+      </c>
+      <c r="F53" t="s">
+        <v>119</v>
+      </c>
+      <c r="G53" t="s">
+        <v>256</v>
+      </c>
+      <c r="H53" t="s">
+        <v>172</v>
+      </c>
+      <c r="J53" t="s">
+        <v>21</v>
+      </c>
+      <c r="K53" t="s">
+        <v>173</v>
+      </c>
+      <c r="L53" t="s">
+        <v>22</v>
+      </c>
+      <c r="M53" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A54" t="s">
+        <v>257</v>
+      </c>
+      <c r="B54" t="s">
+        <v>112</v>
+      </c>
+      <c r="C54" s="4">
+        <v>0.77114304155462743</v>
+      </c>
+      <c r="D54" s="3">
+        <v>78405162.109999999</v>
+      </c>
+      <c r="E54" s="3">
+        <v>449339</v>
+      </c>
+      <c r="F54" t="s">
+        <v>113</v>
+      </c>
+      <c r="G54" t="s">
+        <v>258</v>
+      </c>
+      <c r="H54" t="s">
+        <v>172</v>
+      </c>
+      <c r="J54" t="s">
+        <v>259</v>
+      </c>
+      <c r="K54" t="s">
+        <v>173</v>
+      </c>
+      <c r="L54" t="s">
+        <v>22</v>
+      </c>
+      <c r="M54" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A55" t="s">
+        <v>260</v>
+      </c>
+      <c r="B55" t="s">
+        <v>68</v>
+      </c>
+      <c r="C55" s="4">
+        <v>0.75202532227515462</v>
+      </c>
+      <c r="D55" s="3">
+        <v>76461388</v>
+      </c>
+      <c r="E55" s="3">
+        <v>68450</v>
+      </c>
+      <c r="F55" t="s">
+        <v>141</v>
+      </c>
+      <c r="G55" t="s">
+        <v>261</v>
+      </c>
+      <c r="H55" t="s">
+        <v>172</v>
+      </c>
+      <c r="J55" t="s">
+        <v>21</v>
+      </c>
+      <c r="K55" t="s">
+        <v>173</v>
+      </c>
+      <c r="L55" t="s">
+        <v>22</v>
+      </c>
+      <c r="M55" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A56" t="s">
+        <v>262</v>
+      </c>
+      <c r="B56" t="s">
+        <v>34</v>
+      </c>
+      <c r="C56" s="4">
+        <v>0.73647999194903402</v>
+      </c>
+      <c r="D56" s="3">
+        <v>74880832.799999997</v>
+      </c>
+      <c r="E56" s="3">
+        <v>476220</v>
+      </c>
+      <c r="F56" t="s">
+        <v>121</v>
+      </c>
+      <c r="G56" t="s">
+        <v>263</v>
+      </c>
+      <c r="H56" t="s">
+        <v>172</v>
+      </c>
+      <c r="J56" t="s">
+        <v>21</v>
+      </c>
+      <c r="K56" t="s">
+        <v>173</v>
+      </c>
+      <c r="L56" t="s">
+        <v>22</v>
+      </c>
+      <c r="M56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A57" t="s">
+        <v>264</v>
+      </c>
+      <c r="B57" t="s">
+        <v>46</v>
+      </c>
+      <c r="C57" s="4">
+        <v>0.71667128419849313</v>
+      </c>
+      <c r="D57" s="3">
+        <v>72866803.159999996</v>
+      </c>
+      <c r="E57" s="3">
+        <v>255118</v>
+      </c>
+      <c r="F57" t="s">
+        <v>123</v>
+      </c>
+      <c r="G57" t="s">
+        <v>265</v>
+      </c>
+      <c r="H57" t="s">
+        <v>172</v>
+      </c>
+      <c r="J57" t="s">
+        <v>21</v>
+      </c>
+      <c r="K57" t="s">
+        <v>173</v>
+      </c>
+      <c r="L57" t="s">
+        <v>22</v>
+      </c>
+      <c r="M57" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A58" t="s">
+        <v>266</v>
+      </c>
+      <c r="B58" t="s">
         <v>19</v>
       </c>
-      <c r="C45" s="2">
-[...462 lines deleted...]
-      <c r="F57" t="s">
+      <c r="C58" s="4">
+        <v>0.70883203797178995</v>
+      </c>
+      <c r="D58" s="3">
+        <v>72069756</v>
+      </c>
+      <c r="E58" s="3">
+        <v>651920</v>
+      </c>
+      <c r="F58" t="s">
+        <v>117</v>
+      </c>
+      <c r="G58" t="s">
+        <v>267</v>
+      </c>
+      <c r="H58" t="s">
+        <v>172</v>
+      </c>
+      <c r="J58" t="s">
+        <v>21</v>
+      </c>
+      <c r="K58" t="s">
+        <v>173</v>
+      </c>
+      <c r="L58" t="s">
+        <v>22</v>
+      </c>
+      <c r="M58" t="s">
         <v>118</v>
       </c>
-      <c r="G57" t="s">
-[...56 lines deleted...]
-    <row r="59" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A59" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="B59" t="s">
         <v>68</v>
       </c>
-      <c r="C59" s="2">
-[...6 lines deleted...]
-        <v>236916</v>
+      <c r="C59" s="4">
+        <v>0.69783823713712856</v>
+      </c>
+      <c r="D59" s="3">
+        <v>70951972.799999997</v>
+      </c>
+      <c r="E59" s="3">
+        <v>235096</v>
       </c>
       <c r="F59" t="s">
+        <v>127</v>
+      </c>
+      <c r="G59" t="s">
+        <v>269</v>
+      </c>
+      <c r="H59" t="s">
+        <v>172</v>
+      </c>
+      <c r="J59" t="s">
+        <v>21</v>
+      </c>
+      <c r="K59" t="s">
+        <v>173</v>
+      </c>
+      <c r="L59" t="s">
+        <v>22</v>
+      </c>
+      <c r="M59" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A60" t="s">
+        <v>270</v>
+      </c>
+      <c r="B60" t="s">
+        <v>68</v>
+      </c>
+      <c r="C60" s="4">
+        <v>0.68296904821514226</v>
+      </c>
+      <c r="D60" s="3">
+        <v>69440163.569999993</v>
+      </c>
+      <c r="E60" s="3">
+        <v>250587</v>
+      </c>
+      <c r="F60" t="s">
+        <v>125</v>
+      </c>
+      <c r="G60" t="s">
+        <v>271</v>
+      </c>
+      <c r="H60" t="s">
+        <v>172</v>
+      </c>
+      <c r="J60" t="s">
+        <v>21</v>
+      </c>
+      <c r="K60" t="s">
+        <v>173</v>
+      </c>
+      <c r="L60" t="s">
+        <v>22</v>
+      </c>
+      <c r="M60" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A61" t="s">
+        <v>133</v>
+      </c>
+      <c r="B61" t="s">
+        <v>39</v>
+      </c>
+      <c r="C61" s="4">
+        <v>0.66712670406373653</v>
+      </c>
+      <c r="D61" s="3">
+        <v>67829409.799999997</v>
+      </c>
+      <c r="E61" s="3">
+        <v>199510</v>
+      </c>
+      <c r="F61" t="s">
         <v>134</v>
       </c>
-      <c r="G59" t="s">
-[...2 lines deleted...]
-      <c r="H59" t="s">
+      <c r="G61" t="s">
+        <v>272</v>
+      </c>
+      <c r="H61" t="s">
+        <v>172</v>
+      </c>
+      <c r="J61" t="s">
+        <v>21</v>
+      </c>
+      <c r="K61" t="s">
+        <v>173</v>
+      </c>
+      <c r="L61" t="s">
+        <v>22</v>
+      </c>
+      <c r="M61" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A62" t="s">
+        <v>273</v>
+      </c>
+      <c r="B62" t="s">
+        <v>46</v>
+      </c>
+      <c r="C62" s="4">
+        <v>0.66136529598293503</v>
+      </c>
+      <c r="D62" s="3">
+        <v>67243624.659999996</v>
+      </c>
+      <c r="E62" s="3">
+        <v>190174</v>
+      </c>
+      <c r="F62" t="s">
+        <v>131</v>
+      </c>
+      <c r="G62" t="s">
+        <v>274</v>
+      </c>
+      <c r="H62" t="s">
+        <v>172</v>
+      </c>
+      <c r="J62" t="s">
+        <v>21</v>
+      </c>
+      <c r="K62" t="s">
+        <v>173</v>
+      </c>
+      <c r="L62" t="s">
+        <v>22</v>
+      </c>
+      <c r="M62" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A63" t="s">
+        <v>275</v>
+      </c>
+      <c r="B63" t="s">
+        <v>26</v>
+      </c>
+      <c r="C63" s="4">
+        <v>0.64166636501950991</v>
+      </c>
+      <c r="D63" s="3">
+        <v>65240756.460000001</v>
+      </c>
+      <c r="E63" s="3">
+        <v>119482</v>
+      </c>
+      <c r="F63" t="s">
+        <v>129</v>
+      </c>
+      <c r="G63" t="s">
+        <v>276</v>
+      </c>
+      <c r="H63" t="s">
+        <v>172</v>
+      </c>
+      <c r="J63" t="s">
+        <v>21</v>
+      </c>
+      <c r="K63" t="s">
+        <v>173</v>
+      </c>
+      <c r="L63" t="s">
+        <v>22</v>
+      </c>
+      <c r="M63" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A64" t="s">
+        <v>277</v>
+      </c>
+      <c r="B64" t="s">
+        <v>85</v>
+      </c>
+      <c r="C64" s="4">
+        <v>0.60399639497787916</v>
+      </c>
+      <c r="D64" s="3">
+        <v>61410701.659999996</v>
+      </c>
+      <c r="E64" s="3">
+        <v>561649</v>
+      </c>
+      <c r="F64" t="s">
+        <v>136</v>
+      </c>
+      <c r="G64" t="s">
+        <v>278</v>
+      </c>
+      <c r="H64" t="s">
+        <v>172</v>
+      </c>
+      <c r="J64" t="s">
+        <v>21</v>
+      </c>
+      <c r="K64" t="s">
+        <v>173</v>
+      </c>
+      <c r="L64" t="s">
+        <v>22</v>
+      </c>
+      <c r="M64" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A65" t="s">
+        <v>279</v>
+      </c>
+      <c r="B65" t="s">
+        <v>29</v>
+      </c>
+      <c r="C65" s="4">
+        <v>0.5904816521517231</v>
+      </c>
+      <c r="D65" s="3">
+        <v>60036604.32</v>
+      </c>
+      <c r="E65" s="3">
+        <v>170986</v>
+      </c>
+      <c r="F65" t="s">
+        <v>143</v>
+      </c>
+      <c r="G65" t="s">
+        <v>280</v>
+      </c>
+      <c r="H65" t="s">
+        <v>172</v>
+      </c>
+      <c r="J65" t="s">
+        <v>21</v>
+      </c>
+      <c r="K65" t="s">
+        <v>173</v>
+      </c>
+      <c r="L65" t="s">
+        <v>22</v>
+      </c>
+      <c r="M65" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A66" t="s">
+        <v>281</v>
+      </c>
+      <c r="B66" t="s">
+        <v>68</v>
+      </c>
+      <c r="C66" s="4">
+        <v>0.58565012804129901</v>
+      </c>
+      <c r="D66" s="3">
+        <v>59545364.159999996</v>
+      </c>
+      <c r="E66" s="3">
+        <v>249472</v>
+      </c>
+      <c r="F66" t="s">
+        <v>92</v>
+      </c>
+      <c r="G66" t="s">
+        <v>282</v>
+      </c>
+      <c r="H66" t="s">
+        <v>172</v>
+      </c>
+      <c r="J66" t="s">
+        <v>21</v>
+      </c>
+      <c r="K66" t="s">
+        <v>173</v>
+      </c>
+      <c r="L66" t="s">
+        <v>22</v>
+      </c>
+      <c r="M66" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A67" t="s">
+        <v>138</v>
+      </c>
+      <c r="B67" t="s">
+        <v>68</v>
+      </c>
+      <c r="C67" s="4">
+        <v>0.56575413884203263</v>
+      </c>
+      <c r="D67" s="3">
+        <v>57522460.270000003</v>
+      </c>
+      <c r="E67" s="3">
+        <v>236533</v>
+      </c>
+      <c r="F67" t="s">
+        <v>139</v>
+      </c>
+      <c r="G67" t="s">
+        <v>283</v>
+      </c>
+      <c r="H67" t="s">
+        <v>172</v>
+      </c>
+      <c r="J67" t="s">
+        <v>21</v>
+      </c>
+      <c r="K67" t="s">
+        <v>173</v>
+      </c>
+      <c r="L67" t="s">
+        <v>22</v>
+      </c>
+      <c r="M67" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A68" t="s">
+        <v>284</v>
+      </c>
+      <c r="B68" t="s">
+        <v>19</v>
+      </c>
+      <c r="C68" s="4">
+        <v>0.55450493385531008</v>
+      </c>
+      <c r="D68" s="3">
+        <v>56378709.119999997</v>
+      </c>
+      <c r="E68" s="3">
+        <v>156712</v>
+      </c>
+      <c r="F68" t="s">
+        <v>147</v>
+      </c>
+      <c r="G68" t="s">
+        <v>285</v>
+      </c>
+      <c r="H68" t="s">
+        <v>172</v>
+      </c>
+      <c r="I68" s="1"/>
+      <c r="J68" t="s">
+        <v>21</v>
+      </c>
+      <c r="K68" t="s">
+        <v>173</v>
+      </c>
+      <c r="L68" t="s">
+        <v>22</v>
+      </c>
+      <c r="M68" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A69" t="s">
+        <v>286</v>
+      </c>
+      <c r="B69" t="s">
+        <v>68</v>
+      </c>
+      <c r="C69" s="4">
+        <v>0.48942560702925769</v>
+      </c>
+      <c r="D69" s="3">
+        <v>49761836.640000001</v>
+      </c>
+      <c r="E69" s="3">
+        <v>252048</v>
+      </c>
+      <c r="F69" t="s">
         <v>160</v>
       </c>
-      <c r="J59" t="s">
-[...2 lines deleted...]
-      <c r="K59" t="s">
+      <c r="G69" t="s">
+        <v>287</v>
+      </c>
+      <c r="H69" t="s">
+        <v>172</v>
+      </c>
+      <c r="J69" t="s">
+        <v>21</v>
+      </c>
+      <c r="K69" t="s">
+        <v>173</v>
+      </c>
+      <c r="L69" t="s">
+        <v>22</v>
+      </c>
+      <c r="M69" t="s">
         <v>161</v>
       </c>
-      <c r="L59" t="s">
-[...386 lines deleted...]
-    <row r="70" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    </row>
+    <row r="70" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A70" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="B70" t="s">
-        <v>41</v>
-[...8 lines deleted...]
-        <v>159289</v>
+        <v>63</v>
+      </c>
+      <c r="C70" s="4">
+        <v>0.47996439820974113</v>
+      </c>
+      <c r="D70" s="3">
+        <v>48799878.130000003</v>
+      </c>
+      <c r="E70" s="3">
+        <v>531647</v>
       </c>
       <c r="F70" t="s">
         <v>145</v>
       </c>
       <c r="G70" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="H70" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="J70" t="s">
         <v>21</v>
       </c>
       <c r="K70" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="L70" t="s">
         <v>22</v>
       </c>
       <c r="M70" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="71" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="71" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A71" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="B71" t="s">
-        <v>57</v>
-[...8 lines deleted...]
-        <v>1037860</v>
+        <v>46</v>
+      </c>
+      <c r="C71" s="4">
+        <v>0.41595429536640016</v>
+      </c>
+      <c r="D71" s="3">
+        <v>42291717.880000003</v>
+      </c>
+      <c r="E71" s="3">
+        <v>1029998</v>
       </c>
       <c r="F71" t="s">
-        <v>285</v>
+        <v>158</v>
       </c>
       <c r="G71" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="H71" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="J71" t="s">
         <v>21</v>
       </c>
       <c r="K71" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="L71" t="s">
         <v>22</v>
       </c>
       <c r="M71" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A72" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="B72" t="s">
-        <v>36</v>
-[...8 lines deleted...]
-        <v>290110</v>
+        <v>34</v>
+      </c>
+      <c r="C72" s="4">
+        <v>0.41496568249086135</v>
+      </c>
+      <c r="D72" s="3">
+        <v>42191201.700000003</v>
+      </c>
+      <c r="E72" s="3">
+        <v>158055</v>
       </c>
       <c r="F72" t="s">
-        <v>289</v>
+        <v>156</v>
       </c>
       <c r="G72" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="H72" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="J72" t="s">
         <v>21</v>
       </c>
       <c r="K72" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="L72" t="s">
         <v>22</v>
       </c>
       <c r="M72" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A73" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B73" t="s">
-        <v>26</v>
-[...8 lines deleted...]
-        <v>276159</v>
+        <v>39</v>
+      </c>
+      <c r="C73" s="4">
+        <v>0.38931536794901589</v>
+      </c>
+      <c r="D73" s="3">
+        <v>39583232.799999997</v>
+      </c>
+      <c r="E73" s="3">
+        <v>422672</v>
       </c>
       <c r="F73" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
       <c r="G73" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="H73" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="J73" t="s">
         <v>21</v>
       </c>
       <c r="K73" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="L73" t="s">
         <v>22</v>
       </c>
       <c r="M73" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A74" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B74" t="s">
-        <v>54</v>
-[...8 lines deleted...]
-        <v>161199</v>
+        <v>19</v>
+      </c>
+      <c r="C74" s="4">
+        <v>0.36879965818670701</v>
+      </c>
+      <c r="D74" s="3">
+        <v>37497319.469999999</v>
+      </c>
+      <c r="E74" s="3">
+        <v>40014</v>
       </c>
       <c r="F74" t="s">
-        <v>295</v>
+        <v>162</v>
       </c>
       <c r="G74" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="H74" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="J74" t="s">
         <v>21</v>
       </c>
       <c r="K74" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="L74" t="s">
         <v>22</v>
       </c>
       <c r="M74" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A75" t="s">
         <v>298</v>
       </c>
       <c r="B75" t="s">
-        <v>68</v>
-[...8 lines deleted...]
-        <v>10969</v>
+        <v>19</v>
+      </c>
+      <c r="C75" s="4">
+        <v>0.32526128383195174</v>
+      </c>
+      <c r="D75" s="3">
+        <v>33070600.800000001</v>
+      </c>
+      <c r="E75" s="3">
+        <v>259989</v>
       </c>
       <c r="F75" t="s">
         <v>299</v>
       </c>
       <c r="G75" t="s">
         <v>300</v>
       </c>
       <c r="H75" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="J75" t="s">
         <v>21</v>
       </c>
       <c r="K75" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="L75" t="s">
         <v>22</v>
       </c>
       <c r="M75" t="s">
         <v>301</v>
       </c>
     </row>
-    <row r="76" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
-[...8 lines deleted...]
-    <row r="79" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="76" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A76" t="s">
+        <v>302</v>
+      </c>
+      <c r="B76" t="s">
+        <v>68</v>
+      </c>
+      <c r="C76" s="4">
+        <v>0.14695943982525381</v>
+      </c>
+      <c r="D76" s="3">
+        <v>14941947.32</v>
+      </c>
+      <c r="E76" s="3">
+        <v>52709</v>
+      </c>
+      <c r="F76" t="s">
+        <v>303</v>
+      </c>
+      <c r="G76" t="s">
+        <v>304</v>
+      </c>
+      <c r="H76" t="s">
+        <v>172</v>
+      </c>
+      <c r="J76" t="s">
+        <v>21</v>
+      </c>
+      <c r="K76" t="s">
+        <v>173</v>
+      </c>
+      <c r="L76" t="s">
+        <v>22</v>
+      </c>
+      <c r="M76" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A79" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-    <row r="80" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A80" t="s">
-        <v>153</v>
-[...3 lines deleted...]
-    <row r="81" spans="1:3" ht="15.75" x14ac:dyDescent="0.5">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="81" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A81" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-    <row r="82" spans="1:3" ht="15.75" x14ac:dyDescent="0.5">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="82" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A82" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:3" ht="15.75" x14ac:dyDescent="0.5">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="83" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A83" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:3" ht="15.75" x14ac:dyDescent="0.5">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="84" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A84" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:M5 A7:M10 A6:B6 D6:M6 A79:M84" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:M5 A78:M84 A6:B6 D6:M6 A7:M10" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
-</file>
-[...330 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Jacques-Kelly, Tara</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>