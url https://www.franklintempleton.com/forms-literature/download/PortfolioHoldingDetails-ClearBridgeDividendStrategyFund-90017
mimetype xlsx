--- v0 (2026-06-01)
+++ v1 (2026-06-24)
@@ -1,83 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton.sharepoint.com/teams/LMUSFundOperations/Shared Documents/Oversight/RIKs/Non_Pro Rata RIKs/2026/MS/CB Dividend Strategy Fund - LMA0700 5.6.26/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton.sharepoint.com/teams/LMUSFundOperations/Shared Documents/Oversight/RIKs/Non_Pro Rata RIKs/2026/GS/CB Dividend Strategy Fund - LMA0700 6.3.26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="8" documentId="11_5C51556F11653AC8573AA919074E0588898C34EB" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{86222A9F-4A83-4C81-A69D-8B5989B5DF62}"/>
+  <xr:revisionPtr revIDLastSave="11" documentId="11_D3DA632EDB95BBC98FDAB75AD7CD1DD0898C2A7C" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6B93298E-4971-4721-A9C8-D1705B44C1BA}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="498" uniqueCount="257">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="489" uniqueCount="253">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>ClearBridge Dividend Strategy Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Sector Name</t>
   </si>
   <si>
@@ -107,785 +94,774 @@
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Energy</t>
   </si>
   <si>
     <t>WMB</t>
   </si>
   <si>
     <t>Common Stock</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>969457100</t>
   </si>
   <si>
+    <t>Information Technology</t>
+  </si>
+  <si>
+    <t>TXN</t>
+  </si>
+  <si>
+    <t>882508104</t>
+  </si>
+  <si>
+    <t>MSFT</t>
+  </si>
+  <si>
+    <t>594918104</t>
+  </si>
+  <si>
+    <t>Communication Services</t>
+  </si>
+  <si>
+    <t>GOOGL</t>
+  </si>
+  <si>
+    <t>02079K305</t>
+  </si>
+  <si>
+    <t>AVGO</t>
+  </si>
+  <si>
+    <t>11135F101</t>
+  </si>
+  <si>
     <t>XOM</t>
   </si>
   <si>
     <t>30231G102</t>
   </si>
   <si>
-    <t>Information Technology</t>
-[...20 lines deleted...]
-    <t>882508104</t>
+    <t>Financials</t>
+  </si>
+  <si>
+    <t>APO</t>
+  </si>
+  <si>
+    <t>03769M106</t>
   </si>
   <si>
     <t>Consumer Staples</t>
   </si>
   <si>
     <t>NSRGY</t>
   </si>
   <si>
     <t>641069406</t>
   </si>
   <si>
     <t>Materials</t>
   </si>
   <si>
     <t>APD</t>
   </si>
   <si>
     <t>009158106</t>
   </si>
   <si>
-    <t>AVGO</t>
-[...11 lines deleted...]
-    <t>03769M106</t>
+    <t>UNILEVER PLC</t>
+  </si>
+  <si>
+    <t>ULVR</t>
+  </si>
+  <si>
+    <t>GB00BVZK7T90</t>
+  </si>
+  <si>
+    <t>Real Estate</t>
+  </si>
+  <si>
+    <t>PSA</t>
+  </si>
+  <si>
+    <t>74460D109</t>
+  </si>
+  <si>
+    <t>Industrials</t>
+  </si>
+  <si>
+    <t>UNP</t>
+  </si>
+  <si>
+    <t>907818108</t>
+  </si>
+  <si>
+    <t>JPM</t>
+  </si>
+  <si>
+    <t>46625H100</t>
   </si>
   <si>
     <t>CMCSA</t>
   </si>
   <si>
     <t>20030N101</t>
   </si>
   <si>
-    <t>JPM</t>
-[...20 lines deleted...]
-    <t>907818108</t>
+    <t>AMT</t>
+  </si>
+  <si>
+    <t>03027X100</t>
   </si>
   <si>
     <t>Health Care</t>
   </si>
   <si>
     <t>BDX</t>
   </si>
   <si>
     <t>075887109</t>
   </si>
   <si>
     <t>MRSH</t>
   </si>
   <si>
     <t>571748102</t>
   </si>
   <si>
+    <t>LIN</t>
+  </si>
+  <si>
+    <t>IE000S9YS762</t>
+  </si>
+  <si>
+    <t>Utilities</t>
+  </si>
+  <si>
+    <t>SRE</t>
+  </si>
+  <si>
+    <t>816851109</t>
+  </si>
+  <si>
+    <t>KO</t>
+  </si>
+  <si>
+    <t>191216100</t>
+  </si>
+  <si>
     <t>TMUS</t>
   </si>
   <si>
     <t>872590104</t>
   </si>
   <si>
-    <t>Utilities</t>
-[...17 lines deleted...]
-    <t>IE000S9YS762</t>
+    <t>ADP</t>
+  </si>
+  <si>
+    <t>053015103</t>
+  </si>
+  <si>
+    <t>MET</t>
+  </si>
+  <si>
+    <t>59156R108</t>
+  </si>
+  <si>
+    <t>CVS</t>
+  </si>
+  <si>
+    <t>126650100</t>
+  </si>
+  <si>
+    <t>JNJ</t>
+  </si>
+  <si>
+    <t>478160104</t>
+  </si>
+  <si>
+    <t>AAPL</t>
+  </si>
+  <si>
+    <t>037833100</t>
+  </si>
+  <si>
+    <t>VMC</t>
+  </si>
+  <si>
+    <t>929160109</t>
   </si>
   <si>
     <t>HLN</t>
   </si>
   <si>
     <t>GB00BMX86B70</t>
   </si>
   <si>
-    <t>JNJ</t>
-[...25 lines deleted...]
-  <si>
     <t>TRV</t>
   </si>
   <si>
     <t>89417E109</t>
   </si>
   <si>
-    <t>AAPL</t>
-[...8 lines deleted...]
-    <t>59156R108</t>
+    <t>V</t>
+  </si>
+  <si>
+    <t>92826C839</t>
   </si>
   <si>
     <t>META</t>
   </si>
   <si>
     <t>30303M102</t>
   </si>
   <si>
     <t>RHHBY</t>
   </si>
   <si>
     <t>771195104</t>
   </si>
   <si>
+    <t>BX</t>
+  </si>
+  <si>
+    <t>09260D107</t>
+  </si>
+  <si>
     <t>WM</t>
   </si>
   <si>
     <t>94106L109</t>
   </si>
   <si>
-    <t>V</t>
-[...16 lines deleted...]
-  <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>Consumer Discretionary</t>
   </si>
   <si>
     <t>IDEXY</t>
   </si>
   <si>
     <t>455793109</t>
   </si>
   <si>
-    <t>BX</t>
-[...4 lines deleted...]
-  <si>
     <t>PNC</t>
   </si>
   <si>
     <t>693475105</t>
   </si>
   <si>
+    <t>OTIS</t>
+  </si>
+  <si>
+    <t>68902V107</t>
+  </si>
+  <si>
+    <t>ODFL</t>
+  </si>
+  <si>
+    <t>679580100</t>
+  </si>
+  <si>
+    <t>TEL</t>
+  </si>
+  <si>
+    <t>IE000IVNQZ81</t>
+  </si>
+  <si>
     <t>AZN</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
-    <t>TEL</t>
-[...4 lines deleted...]
-  <si>
     <t>HD</t>
   </si>
   <si>
     <t>437076102</t>
   </si>
   <si>
+    <t>COF</t>
+  </si>
+  <si>
+    <t>14040H105</t>
+  </si>
+  <si>
     <t>HON</t>
   </si>
   <si>
     <t>438516106</t>
   </si>
   <si>
-    <t>ODFL</t>
-[...8 lines deleted...]
-    <t>14040H105</t>
+    <t>TSM</t>
+  </si>
+  <si>
+    <t>874039100</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>742718109</t>
   </si>
   <si>
     <t>PCG</t>
   </si>
   <si>
     <t>69331C108</t>
   </si>
   <si>
     <t>RTX</t>
   </si>
   <si>
     <t>75513E101</t>
   </si>
   <si>
-    <t>TSM</t>
-[...10 lines deleted...]
-  <si>
     <t>FCX</t>
   </si>
   <si>
     <t>35671D857</t>
   </si>
   <si>
     <t>DIS</t>
   </si>
   <si>
     <t>254687106</t>
   </si>
   <si>
-    <t>WAT</t>
-[...2 lines deleted...]
-    <t>941848103</t>
+    <t>WAEXX</t>
+  </si>
+  <si>
+    <t>US52470G4780</t>
+  </si>
+  <si>
+    <t>52470G478</t>
   </si>
   <si>
     <t>JTSXX</t>
   </si>
   <si>
     <t>4812A2835</t>
   </si>
   <si>
-    <t>WAEXX</t>
-[...7 lines deleted...]
-  <si>
     <t>FINM</t>
   </si>
   <si>
     <t>US80382SCG12</t>
   </si>
   <si>
     <t>80382SCG1</t>
   </si>
   <si>
     <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
   </si>
   <si>
     <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
   </si>
   <si>
     <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
   </si>
   <si>
     <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
   </si>
   <si>
     <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
   </si>
   <si>
     <t>© Franklin Templeton. All rights reserved.</t>
   </si>
   <si>
     <t>WILLIAMS COS INC/THE</t>
   </si>
   <si>
     <t>US9694571004</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
+    <t>EXXON MOBIL CORP</t>
+  </si>
+  <si>
+    <t>US30231G1022</t>
+  </si>
+  <si>
     <t>ALPHABET INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
+    <t>APOLLO GLOBAL MANAGEMENT INC</t>
+  </si>
+  <si>
+    <t>US03769M1062</t>
+  </si>
+  <si>
+    <t>NESTLE SA</t>
+  </si>
+  <si>
+    <t>US6410694060</t>
+  </si>
+  <si>
+    <t>ADR</t>
+  </si>
+  <si>
+    <t>AIR PRODUCTS AND CHEMICALS INC</t>
+  </si>
+  <si>
+    <t>US0091581068</t>
+  </si>
+  <si>
+    <t>JPMORGAN 100 US TREASU-L</t>
+  </si>
+  <si>
+    <t>US4812A28358</t>
+  </si>
+  <si>
+    <t>3.480312</t>
+  </si>
+  <si>
+    <t>Open-End Fund</t>
+  </si>
+  <si>
+    <t>Fixed Income</t>
+  </si>
+  <si>
+    <t>WESTERN ASSET PREMIER INSTITUTIONAL US TREASURY RESERVES</t>
+  </si>
+  <si>
+    <t>3.548968</t>
+  </si>
+  <si>
+    <t>PUBLIC STORAGE</t>
+  </si>
+  <si>
+    <t>US74460D1090</t>
+  </si>
+  <si>
+    <t>REIT</t>
+  </si>
+  <si>
+    <t>MARSH &amp; MCLENNAN COS INC</t>
+  </si>
+  <si>
+    <t>US5717481023</t>
+  </si>
+  <si>
+    <t>UNION PACIFIC CORP</t>
+  </si>
+  <si>
+    <t>US9078181081</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO</t>
+  </si>
+  <si>
+    <t>US46625H1005</t>
+  </si>
+  <si>
     <t>TEXAS INSTRUMENTS INC</t>
   </si>
   <si>
     <t>US8825081040</t>
   </si>
   <si>
-    <t>EXXON MOBIL CORP</t>
-[...44 lines deleted...]
-    <t>US46625H1005</t>
+    <t>OTIS WORLDWIDE CORP</t>
+  </si>
+  <si>
+    <t>US68902V1070</t>
+  </si>
+  <si>
+    <t>AMERICAN TOWER CORP</t>
+  </si>
+  <si>
+    <t>US03027X1000</t>
+  </si>
+  <si>
+    <t>AUTOMATIC DATA PROCESSING INC</t>
+  </si>
+  <si>
+    <t>US0530151036</t>
+  </si>
+  <si>
+    <t>APPLE INC</t>
+  </si>
+  <si>
+    <t>US0378331005</t>
+  </si>
+  <si>
+    <t>CVS HEALTH CORP</t>
+  </si>
+  <si>
+    <t>US1266501006</t>
   </si>
   <si>
     <t>COMCAST CORP</t>
   </si>
   <si>
     <t>US20030N1019</t>
   </si>
   <si>
-    <t>AMERICAN TOWER CORP</t>
-[...2 lines deleted...]
-    <t>US03027X1000</t>
+    <t>BECTON DICKINSON &amp; CO</t>
+  </si>
+  <si>
+    <t>US0758871091</t>
+  </si>
+  <si>
+    <t>HALEON PLC</t>
+  </si>
+  <si>
+    <t>COCA-COLA CO/THE</t>
+  </si>
+  <si>
+    <t>US1912161007</t>
+  </si>
+  <si>
+    <t>METLIFE INC</t>
+  </si>
+  <si>
+    <t>US59156R1086</t>
+  </si>
+  <si>
+    <t>SEMPRA</t>
+  </si>
+  <si>
+    <t>US8168511090</t>
+  </si>
+  <si>
+    <t>META PLATFORMS INC</t>
+  </si>
+  <si>
+    <t>US30303M1027</t>
+  </si>
+  <si>
+    <t>T-MOBILE US INC</t>
+  </si>
+  <si>
+    <t>US8725901040</t>
+  </si>
+  <si>
+    <t>JOHNSON &amp; JOHNSON</t>
+  </si>
+  <si>
+    <t>US4781601046</t>
+  </si>
+  <si>
+    <t>US4557931098</t>
+  </si>
+  <si>
+    <t>TRAVELERS COS INC/THE</t>
+  </si>
+  <si>
+    <t>US89417E1091</t>
+  </si>
+  <si>
+    <t>VULCAN MATERIALS CO</t>
+  </si>
+  <si>
+    <t>US9291601097</t>
+  </si>
+  <si>
+    <t>VISA INC</t>
+  </si>
+  <si>
+    <t>US92826C8394</t>
+  </si>
+  <si>
+    <t>ROCHE HOLDING AG</t>
+  </si>
+  <si>
+    <t>US7711951043</t>
+  </si>
+  <si>
+    <t>TAIWAN SEMICONDUCTOR MANUFACTURING CO LTD</t>
+  </si>
+  <si>
+    <t>US8740391003</t>
+  </si>
+  <si>
+    <t>WASTE MANAGEMENT INC</t>
+  </si>
+  <si>
+    <t>US94106L1098</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
-    <t>MARSH &amp; MCLENNAN COS INC</t>
-[...113 lines deleted...]
-    <t>3.556341</t>
+    <t>OLD DOMINION FREIGHT LINE INC</t>
+  </si>
+  <si>
+    <t>US6795801009</t>
+  </si>
+  <si>
+    <t>PNC FINANCIAL SERVICES GROUP INC/THE</t>
+  </si>
+  <si>
+    <t>US6934751057</t>
   </si>
   <si>
     <t>BLACKSTONE INC</t>
   </si>
   <si>
     <t>US09260D1072</t>
   </si>
   <si>
-    <t>WASTE MANAGEMENT INC</t>
-[...16 lines deleted...]
-  <si>
     <t>TE CONNECTIVITY PLC</t>
   </si>
   <si>
+    <t>ASTRAZENECA PLC</t>
+  </si>
+  <si>
+    <t>HOME DEPOT INC/THE</t>
+  </si>
+  <si>
+    <t>US4370761029</t>
+  </si>
+  <si>
+    <t>HONEYWELL INTERNATIONAL INC</t>
+  </si>
+  <si>
+    <t>US4385161066</t>
+  </si>
+  <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US14040H1059</t>
   </si>
   <si>
-    <t>ASTRAZENECA PLC</t>
-[...23 lines deleted...]
-    <t>US4385161066</t>
+    <t>FREEPORT-MCMORAN INC</t>
+  </si>
+  <si>
+    <t>US35671D8570</t>
+  </si>
+  <si>
+    <t>PG&amp;E CORP</t>
+  </si>
+  <si>
+    <t>US69331C1080</t>
+  </si>
+  <si>
+    <t>RTX CORP</t>
+  </si>
+  <si>
+    <t>US75513E1010</t>
+  </si>
+  <si>
+    <t>WALT DISNEY CO/THE</t>
+  </si>
+  <si>
+    <t>US2546871060</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE CO/THE</t>
   </si>
   <si>
     <t>US7427181091</t>
-  </si>
-[...28 lines deleted...]
-    <t>US9418481035</t>
   </si>
   <si>
     <t>British Pound Sterling</t>
   </si>
   <si>
     <t>Cash &amp; Cash Equivalents</t>
   </si>
   <si>
     <t>FINANCE AMERICA NIM TRUST</t>
   </si>
   <si>
     <t>5.25</t>
   </si>
   <si>
     <t>ABS Home</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1185,2207 +1161,2169 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M79"/>
+  <dimension ref="A1:M78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H33" sqref="H33"/>
+      <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="72.83203125" customWidth="1"/>
     <col min="2" max="2" width="22.83203125" customWidth="1"/>
     <col min="3" max="3" width="10.83203125" customWidth="1"/>
     <col min="4" max="4" width="16.83203125" customWidth="1"/>
     <col min="5" max="6" width="10.83203125" customWidth="1"/>
     <col min="7" max="7" width="12.83203125" customWidth="1"/>
     <col min="8" max="8" width="10.83203125" customWidth="1"/>
     <col min="9" max="9" width="18.83203125" customWidth="1"/>
     <col min="10" max="10" width="20.83203125" customWidth="1"/>
     <col min="11" max="11" width="11.83203125" customWidth="1"/>
     <col min="12" max="13" width="10.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1">
-        <v>46148</v>
+        <v>46176</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
       <c r="H10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
         <v>14</v>
       </c>
       <c r="J10" t="s">
         <v>15</v>
       </c>
       <c r="K10" t="s">
         <v>16</v>
       </c>
       <c r="L10" t="s">
         <v>17</v>
       </c>
       <c r="M10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B11" t="s">
         <v>19</v>
       </c>
-      <c r="C11">
-        <v>4.4519047129912916</v>
+      <c r="C11" s="2">
+        <v>4.3865061229181244</v>
       </c>
       <c r="D11">
-        <v>413967821.12</v>
+        <v>402181860.92000002</v>
       </c>
       <c r="E11">
         <v>5612362</v>
       </c>
       <c r="F11" t="s">
         <v>20</v>
       </c>
       <c r="G11" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="H11" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J11" t="s">
         <v>21</v>
       </c>
       <c r="K11" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L11" t="s">
         <v>22</v>
       </c>
       <c r="M11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B12" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>3.8698028221646883</v>
+        <v>19</v>
+      </c>
+      <c r="C12" s="2">
+        <v>3.7446630772053617</v>
       </c>
       <c r="D12">
-        <v>359840101.19999999</v>
+        <v>343333742.77999997</v>
       </c>
       <c r="E12">
-        <v>904030</v>
+        <v>2250926</v>
       </c>
       <c r="F12" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="G12" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="H12" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J12" t="s">
         <v>21</v>
       </c>
       <c r="K12" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L12" t="s">
         <v>22</v>
       </c>
       <c r="M12" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>3.8091023587979422</v>
+        <v>29</v>
+      </c>
+      <c r="C13" s="2">
+        <v>3.5396592357261234</v>
       </c>
       <c r="D13">
-        <v>354195766.88</v>
+        <v>324537729.69999999</v>
       </c>
       <c r="E13">
-        <v>855628</v>
+        <v>904030</v>
       </c>
       <c r="F13" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="G13" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="H13" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J13" t="s">
         <v>21</v>
       </c>
       <c r="K13" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L13" t="s">
         <v>22</v>
       </c>
       <c r="M13" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B14" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>3.7090598503398478</v>
+        <v>24</v>
+      </c>
+      <c r="C14" s="2">
+        <v>3.4678402735588252</v>
       </c>
       <c r="D14">
-        <v>344893146.56</v>
+        <v>317952925.51999998</v>
       </c>
       <c r="E14">
-        <v>810674</v>
+        <v>744028</v>
       </c>
       <c r="F14" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="G14" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="H14" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J14" t="s">
         <v>21</v>
       </c>
       <c r="K14" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L14" t="s">
         <v>22</v>
       </c>
       <c r="M14" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B15" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>3.3981950051368219</v>
+        <v>24</v>
+      </c>
+      <c r="C15" s="2">
+        <v>3.2044474672692238</v>
       </c>
       <c r="D15">
-        <v>315986857.92000002</v>
+        <v>293803453.01999998</v>
       </c>
       <c r="E15">
-        <v>1091718</v>
+        <v>613074</v>
       </c>
       <c r="F15" t="s">
         <v>32</v>
       </c>
       <c r="G15" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="H15" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J15" t="s">
         <v>21</v>
       </c>
       <c r="K15" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L15" t="s">
         <v>22</v>
       </c>
       <c r="M15" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B16" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>3.1354515559508545</v>
+        <v>36</v>
+      </c>
+      <c r="C16" s="2">
+        <v>2.8644477135254784</v>
       </c>
       <c r="D16">
-        <v>291555217.94</v>
+        <v>262630184.40000001</v>
       </c>
       <c r="E16">
-        <v>1960826</v>
+        <v>2112024</v>
       </c>
       <c r="F16" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="G16" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="H16" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J16" t="s">
         <v>21</v>
       </c>
       <c r="K16" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L16" t="s">
         <v>22</v>
       </c>
       <c r="M16" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
+        <v>160</v>
+      </c>
+      <c r="B17" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" s="2">
+        <v>2.7396585552150579</v>
+      </c>
+      <c r="D17">
+        <v>251188746.84</v>
+      </c>
+      <c r="E17">
+        <v>2572074</v>
+      </c>
+      <c r="F17" t="s">
+        <v>40</v>
+      </c>
+      <c r="G17" t="s">
+        <v>161</v>
+      </c>
+      <c r="H17" t="s">
+        <v>148</v>
+      </c>
+      <c r="J17" t="s">
         <v>162</v>
       </c>
-      <c r="B17" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K17" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L17" t="s">
         <v>22</v>
       </c>
       <c r="M17" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
+        <v>163</v>
+      </c>
+      <c r="B18" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" s="2">
+        <v>2.6683285378852832</v>
+      </c>
+      <c r="D18">
+        <v>244648772.13</v>
+      </c>
+      <c r="E18">
+        <v>866719</v>
+      </c>
+      <c r="F18" t="s">
+        <v>43</v>
+      </c>
+      <c r="G18" t="s">
         <v>164</v>
       </c>
-      <c r="B18" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H18" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J18" t="s">
-        <v>166</v>
+        <v>21</v>
       </c>
       <c r="K18" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L18" t="s">
         <v>22</v>
       </c>
       <c r="M18" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A19" t="s">
+        <v>165</v>
+      </c>
+      <c r="C19" s="2">
+        <v>2.450039237890751</v>
+      </c>
+      <c r="D19">
+        <v>224634666.5</v>
+      </c>
+      <c r="E19">
+        <v>224634666.5</v>
+      </c>
+      <c r="F19" t="s">
+        <v>135</v>
+      </c>
+      <c r="G19" t="s">
+        <v>166</v>
+      </c>
+      <c r="H19" t="s">
         <v>167</v>
       </c>
-      <c r="B19" t="s">
-[...14 lines deleted...]
-      <c r="G19" t="s">
+      <c r="I19" s="1">
+        <v>73020</v>
+      </c>
+      <c r="J19" t="s">
         <v>168</v>
       </c>
-      <c r="H19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K19" t="s">
-        <v>151</v>
+        <v>169</v>
       </c>
       <c r="L19" t="s">
         <v>22</v>
       </c>
       <c r="M19" t="s">
-        <v>39</v>
+        <v>136</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A20" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>2.544111663326873</v>
+        <v>170</v>
+      </c>
+      <c r="C20" s="2">
+        <v>2.4500392371272768</v>
       </c>
       <c r="D20">
-        <v>236568486.94</v>
+        <v>224634666.43000001</v>
       </c>
       <c r="E20">
-        <v>3979474</v>
+        <v>224634666.43000001</v>
       </c>
       <c r="F20" t="s">
-        <v>76</v>
+        <v>132</v>
       </c>
       <c r="G20" t="s">
-        <v>77</v>
+        <v>133</v>
       </c>
       <c r="H20" t="s">
-        <v>150</v>
+        <v>171</v>
+      </c>
+      <c r="I20" s="1">
+        <v>73020</v>
       </c>
       <c r="J20" t="s">
-        <v>21</v>
+        <v>168</v>
       </c>
       <c r="K20" t="s">
-        <v>151</v>
+        <v>169</v>
       </c>
       <c r="L20" t="s">
         <v>22</v>
+      </c>
+      <c r="M20" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A21" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B21" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>2.4416041081560063</v>
+        <v>48</v>
+      </c>
+      <c r="C21" s="2">
+        <v>2.4200573671009473</v>
       </c>
       <c r="D21">
-        <v>227036650.12</v>
+        <v>221885744.18000001</v>
       </c>
       <c r="E21">
         <v>734794</v>
       </c>
       <c r="F21" t="s">
+        <v>49</v>
+      </c>
+      <c r="G21" t="s">
+        <v>173</v>
+      </c>
+      <c r="H21" t="s">
+        <v>148</v>
+      </c>
+      <c r="J21" t="s">
+        <v>174</v>
+      </c>
+      <c r="K21" t="s">
+        <v>149</v>
+      </c>
+      <c r="L21" t="s">
+        <v>22</v>
+      </c>
+      <c r="M21" t="s">
         <v>50</v>
-      </c>
-[...16 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B22" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>2.3577881940331658</v>
+        <v>36</v>
+      </c>
+      <c r="C22" s="2">
+        <v>2.3997926687993867</v>
       </c>
       <c r="D22">
-        <v>219242886.87</v>
+        <v>220027752</v>
       </c>
       <c r="E22">
-        <v>817369</v>
+        <v>1398600</v>
       </c>
       <c r="F22" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="G22" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="H22" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J22" t="s">
         <v>21</v>
       </c>
       <c r="K22" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L22" t="s">
         <v>22</v>
       </c>
       <c r="M22" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>45</v>
       </c>
       <c r="B23" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>2.3427514604904687</v>
+        <v>39</v>
+      </c>
+      <c r="C23" s="2">
+        <v>2.3940728633907815</v>
       </c>
       <c r="D23">
-        <v>217844671</v>
+        <v>219503325.06</v>
       </c>
       <c r="E23">
-        <v>691790</v>
+        <v>3979474</v>
       </c>
       <c r="F23" t="s">
+        <v>46</v>
+      </c>
+      <c r="G23" t="s">
         <v>47</v>
       </c>
-      <c r="G23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H23" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J23" t="s">
         <v>21</v>
       </c>
       <c r="K23" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L23" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B24" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>2.1758205143797889</v>
+        <v>51</v>
+      </c>
+      <c r="C24" s="2">
+        <v>2.3368516903277983</v>
       </c>
       <c r="D24">
-        <v>202322317.19999999</v>
+        <v>214256935.97</v>
       </c>
       <c r="E24">
-        <v>7652130</v>
+        <v>817369</v>
       </c>
       <c r="F24" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="G24" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="H24" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J24" t="s">
         <v>21</v>
       </c>
       <c r="K24" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L24" t="s">
         <v>22</v>
       </c>
       <c r="M24" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B25" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>1.993595232121061</v>
+        <v>36</v>
+      </c>
+      <c r="C25" s="2">
+        <v>2.2699722932651456</v>
       </c>
       <c r="D25">
-        <v>185377793.91999999</v>
+        <v>208125021.5</v>
       </c>
       <c r="E25">
-        <v>1028962</v>
+        <v>691790</v>
       </c>
       <c r="F25" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="G25" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="H25" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J25" t="s">
-        <v>171</v>
+        <v>21</v>
       </c>
       <c r="K25" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L25" t="s">
         <v>22</v>
       </c>
       <c r="M25" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B26" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>1.9211367942029294</v>
+        <v>24</v>
+      </c>
+      <c r="C26" s="2">
+        <v>2.2254752906747943</v>
       </c>
       <c r="D26">
-        <v>178640124.63</v>
+        <v>204045262.62</v>
       </c>
       <c r="E26">
-        <v>355949</v>
+        <v>661218</v>
       </c>
       <c r="F26" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="G26" t="s">
-        <v>68</v>
+        <v>182</v>
       </c>
       <c r="H26" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J26" t="s">
         <v>21</v>
       </c>
       <c r="K26" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L26" t="s">
         <v>22</v>
+      </c>
+      <c r="M26" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B27" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>1.9142032779428659</v>
+        <v>51</v>
+      </c>
+      <c r="C27" s="2">
+        <v>2.2203143954142761</v>
       </c>
       <c r="D27">
-        <v>177995400</v>
+        <v>203572080</v>
       </c>
       <c r="E27">
-        <v>1086000</v>
+        <v>2911500</v>
       </c>
       <c r="F27" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="G27" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="H27" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J27" t="s">
         <v>21</v>
       </c>
       <c r="K27" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L27" t="s">
         <v>22</v>
       </c>
       <c r="M27" t="s">
-        <v>59</v>
+        <v>107</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B28" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>1.9126843790416583</v>
+        <v>48</v>
+      </c>
+      <c r="C28" s="2">
+        <v>2.0452165751013611</v>
       </c>
       <c r="D28">
-        <v>177854162.63999999</v>
+        <v>187518034.88</v>
       </c>
       <c r="E28">
-        <v>1228614</v>
+        <v>1028962</v>
       </c>
       <c r="F28" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G28" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="H28" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J28" t="s">
-        <v>21</v>
+        <v>174</v>
       </c>
       <c r="K28" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L28" t="s">
         <v>22</v>
       </c>
       <c r="M28" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B29" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>1.8851534876259834</v>
+        <v>51</v>
+      </c>
+      <c r="C29" s="2">
+        <v>2.0314294886988962</v>
       </c>
       <c r="D29">
-        <v>175294156.56</v>
+        <v>186253950</v>
       </c>
       <c r="E29">
-        <v>2212472</v>
+        <v>817800</v>
       </c>
       <c r="F29" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G29" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="H29" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J29" t="s">
         <v>21</v>
       </c>
       <c r="K29" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L29" t="s">
         <v>22</v>
       </c>
       <c r="M29" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B30" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>1.8798917105514747</v>
+        <v>24</v>
+      </c>
+      <c r="C30" s="2">
+        <v>2.0068191325475335</v>
       </c>
       <c r="D30">
-        <v>174804881.40000001</v>
+        <v>183997521.18000001</v>
       </c>
       <c r="E30">
-        <v>2012490</v>
+        <v>593043</v>
       </c>
       <c r="F30" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="G30" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="H30" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J30" t="s">
         <v>21</v>
       </c>
       <c r="K30" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L30" t="s">
         <v>22</v>
       </c>
       <c r="M30" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
     </row>
     <row r="31" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A31" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B31" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>1.8604600831638827</v>
+        <v>60</v>
+      </c>
+      <c r="C31" s="2">
+        <v>2.0055505671288727</v>
       </c>
       <c r="D31">
-        <v>172997998.96000001</v>
+        <v>183881211.30000001</v>
       </c>
       <c r="E31">
-        <v>1846888</v>
+        <v>2012490</v>
       </c>
       <c r="F31" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="G31" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="H31" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J31" t="s">
         <v>21</v>
       </c>
       <c r="K31" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L31" t="s">
         <v>22</v>
       </c>
       <c r="M31" t="s">
-        <v>64</v>
+        <v>79</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A32" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B32" t="s">
         <v>29</v>
       </c>
-      <c r="C32">
-        <v>1.8437458055179459</v>
+      <c r="C32" s="2">
+        <v>1.9629801933573381</v>
       </c>
       <c r="D32">
-        <v>171443793.84</v>
+        <v>179978097.59999999</v>
       </c>
       <c r="E32">
-        <v>887574</v>
+        <v>7652130</v>
       </c>
       <c r="F32" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="G32" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="H32" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J32" t="s">
         <v>21</v>
       </c>
       <c r="K32" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L32" t="s">
         <v>22</v>
       </c>
       <c r="M32" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A33" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B33" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>1.8336583290065562</v>
+        <v>60</v>
+      </c>
+      <c r="C33" s="2">
+        <v>1.9512050991568208</v>
       </c>
       <c r="D33">
-        <v>170505792.93000001</v>
+        <v>178898484.53999999</v>
       </c>
       <c r="E33">
-        <v>593043</v>
+        <v>1228614</v>
       </c>
       <c r="F33" t="s">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="G33" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="H33" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J33" t="s">
         <v>21</v>
       </c>
       <c r="K33" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L33" t="s">
         <v>22</v>
       </c>
       <c r="M33" t="s">
-        <v>83</v>
+        <v>62</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A34" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B34" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>1.8295564152010877</v>
+        <v>60</v>
+      </c>
+      <c r="C34" s="2">
+        <v>1.9306967543518583</v>
       </c>
       <c r="D34">
-        <v>170124369.59999999</v>
+        <v>177018153.34999999</v>
       </c>
       <c r="E34">
-        <v>2122310</v>
+        <v>40964412</v>
       </c>
       <c r="F34" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G34" t="s">
-        <v>196</v>
+        <v>87</v>
       </c>
       <c r="H34" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J34" t="s">
         <v>21</v>
       </c>
       <c r="K34" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L34" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A35" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B35" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>1.8222843023661692</v>
+        <v>39</v>
+      </c>
+      <c r="C35" s="2">
+        <v>1.9005519766245835</v>
       </c>
       <c r="D35">
-        <v>169448160</v>
+        <v>174254294.72</v>
       </c>
       <c r="E35">
-        <v>817800</v>
+        <v>2212472</v>
       </c>
       <c r="F35" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="G35" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H35" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J35" t="s">
         <v>21</v>
       </c>
       <c r="K35" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L35" t="s">
         <v>22</v>
       </c>
       <c r="M35" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A36" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B36" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>1.711017279118185</v>
+        <v>36</v>
+      </c>
+      <c r="C36" s="2">
+        <v>1.874025864397928</v>
       </c>
       <c r="D36">
-        <v>159101809.36000001</v>
+        <v>171822217.59999999</v>
       </c>
       <c r="E36">
-        <v>259597</v>
+        <v>2122310</v>
       </c>
       <c r="F36" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="G36" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="H36" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J36" t="s">
         <v>21</v>
       </c>
       <c r="K36" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L36" t="s">
         <v>22</v>
       </c>
       <c r="M36" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A37" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B37" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>1.6995604563146125</v>
+        <v>67</v>
+      </c>
+      <c r="C37" s="2">
+        <v>1.8034553919891367</v>
       </c>
       <c r="D37">
-        <v>158036477.49000001</v>
+        <v>165351882.63999999</v>
       </c>
       <c r="E37">
-        <v>524011</v>
+        <v>1846888</v>
       </c>
       <c r="F37" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="G37" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="H37" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J37" t="s">
         <v>21</v>
       </c>
       <c r="K37" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L37" t="s">
         <v>22</v>
       </c>
       <c r="M37" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A38" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B38" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>1.6919019566171196</v>
+        <v>29</v>
+      </c>
+      <c r="C38" s="2">
+        <v>1.7638840548032912</v>
       </c>
       <c r="D38">
-        <v>157324339.06</v>
+        <v>161723739.06</v>
       </c>
       <c r="E38">
-        <v>34528112</v>
+        <v>259597</v>
       </c>
       <c r="F38" t="s">
-        <v>69</v>
+        <v>92</v>
       </c>
       <c r="G38" t="s">
-        <v>70</v>
+        <v>205</v>
       </c>
       <c r="H38" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J38" t="s">
         <v>21</v>
       </c>
       <c r="K38" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L38" t="s">
         <v>22</v>
+      </c>
+      <c r="M38" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A39" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B39" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>1.6881234851723685</v>
+        <v>29</v>
+      </c>
+      <c r="C39" s="2">
+        <v>1.7565390331646211</v>
       </c>
       <c r="D39">
-        <v>156972991.56</v>
+        <v>161050302.30000001</v>
       </c>
       <c r="E39">
-        <v>698838</v>
+        <v>887574</v>
       </c>
       <c r="F39" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G39" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="H39" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J39" t="s">
         <v>21</v>
       </c>
       <c r="K39" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L39" t="s">
         <v>22</v>
       </c>
       <c r="M39" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="40" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A40" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B40" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>1.6794564258184128</v>
+        <v>60</v>
+      </c>
+      <c r="C40" s="2">
+        <v>1.7015502791605477</v>
       </c>
       <c r="D40">
-        <v>156167070.52000001</v>
+        <v>156008595.12</v>
       </c>
       <c r="E40">
-        <v>528091</v>
+        <v>698838</v>
       </c>
       <c r="F40" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="G40" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="H40" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J40" t="s">
         <v>21</v>
       </c>
       <c r="K40" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L40" t="s">
         <v>22</v>
       </c>
       <c r="M40" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A41" t="s">
-        <v>208</v>
+        <v>100</v>
       </c>
       <c r="B41" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>1.6518414961261121</v>
+        <v>101</v>
+      </c>
+      <c r="C41" s="2">
+        <v>1.6725550153929019</v>
       </c>
       <c r="D41">
-        <v>153599250</v>
+        <v>153350131</v>
       </c>
       <c r="E41">
-        <v>2975000</v>
+        <v>9817550</v>
       </c>
       <c r="F41" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="G41" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="H41" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J41" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="K41" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L41" t="s">
         <v>22</v>
       </c>
       <c r="M41" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
     </row>
     <row r="42" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A42" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B42" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>1.6480413258736737</v>
+        <v>36</v>
+      </c>
+      <c r="C42" s="2">
+        <v>1.6571422017780728</v>
       </c>
       <c r="D42">
-        <v>153245884.80000001</v>
+        <v>151936989.44999999</v>
       </c>
       <c r="E42">
-        <v>480696</v>
+        <v>524011</v>
       </c>
       <c r="F42" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="G42" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="H42" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J42" t="s">
         <v>21</v>
       </c>
       <c r="K42" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L42" t="s">
         <v>22</v>
       </c>
       <c r="M42" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
     </row>
     <row r="43" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A43" t="s">
-        <v>98</v>
+        <v>213</v>
       </c>
       <c r="B43" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>1.6428276025654924</v>
+        <v>42</v>
+      </c>
+      <c r="C43" s="2">
+        <v>1.6432619467787624</v>
       </c>
       <c r="D43">
-        <v>152761078</v>
+        <v>150664362.30000001</v>
       </c>
       <c r="E43">
-        <v>9817550</v>
+        <v>528091</v>
       </c>
       <c r="F43" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="G43" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="H43" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J43" t="s">
-        <v>166</v>
+        <v>21</v>
       </c>
       <c r="K43" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L43" t="s">
         <v>22</v>
       </c>
       <c r="M43" t="s">
-        <v>101</v>
+        <v>85</v>
       </c>
     </row>
     <row r="44" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A44" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>1.5945105480865658</v>
+        <v>215</v>
+      </c>
+      <c r="B44" t="s">
+        <v>36</v>
+      </c>
+      <c r="C44" s="2">
+        <v>1.6378638370658796</v>
       </c>
       <c r="D44">
-        <v>148268235.71000001</v>
+        <v>150169430.40000001</v>
       </c>
       <c r="E44">
-        <v>148268235.71000001</v>
+        <v>480696</v>
       </c>
       <c r="F44" t="s">
-        <v>134</v>
+        <v>90</v>
       </c>
       <c r="G44" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="H44" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>73020</v>
+        <v>148</v>
       </c>
       <c r="J44" t="s">
-        <v>216</v>
+        <v>21</v>
       </c>
       <c r="K44" t="s">
-        <v>217</v>
+        <v>149</v>
       </c>
       <c r="L44" t="s">
         <v>22</v>
       </c>
       <c r="M44" t="s">
-        <v>135</v>
+        <v>91</v>
       </c>
     </row>
     <row r="45" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A45" t="s">
+        <v>217</v>
+      </c>
+      <c r="B45" t="s">
+        <v>60</v>
+      </c>
+      <c r="C45" s="2">
+        <v>1.5899347837459636</v>
+      </c>
+      <c r="D45">
+        <v>145775000</v>
+      </c>
+      <c r="E45">
+        <v>2975000</v>
+      </c>
+      <c r="F45" t="s">
+        <v>94</v>
+      </c>
+      <c r="G45" t="s">
         <v>218</v>
       </c>
-      <c r="C45">
-[...13 lines deleted...]
-      </c>
       <c r="H45" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>73020</v>
+        <v>148</v>
       </c>
       <c r="J45" t="s">
-        <v>216</v>
+        <v>162</v>
       </c>
       <c r="K45" t="s">
-        <v>217</v>
+        <v>149</v>
       </c>
       <c r="L45" t="s">
         <v>22</v>
       </c>
       <c r="M45" t="s">
-        <v>138</v>
+        <v>95</v>
       </c>
     </row>
     <row r="46" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A46" t="s">
+        <v>219</v>
+      </c>
+      <c r="B46" t="s">
+        <v>24</v>
+      </c>
+      <c r="C46" s="2">
+        <v>1.5507932560760525</v>
+      </c>
+      <c r="D46">
+        <v>142186264</v>
+      </c>
+      <c r="E46">
+        <v>325600</v>
+      </c>
+      <c r="F46" t="s">
+        <v>120</v>
+      </c>
+      <c r="G46" t="s">
         <v>220</v>
       </c>
-      <c r="B46" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H46" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J46" t="s">
-        <v>21</v>
+        <v>162</v>
       </c>
       <c r="K46" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L46" t="s">
         <v>22</v>
       </c>
       <c r="M46" t="s">
-        <v>103</v>
+        <v>121</v>
       </c>
     </row>
     <row r="47" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A47" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="B47" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>1.5090519790525678</v>
+        <v>51</v>
+      </c>
+      <c r="C47" s="2">
+        <v>1.512967826848844</v>
       </c>
       <c r="D47">
-        <v>140321727.44</v>
+        <v>138718196</v>
       </c>
       <c r="E47">
         <v>636322</v>
       </c>
       <c r="F47" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="G47" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="H47" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J47" t="s">
         <v>21</v>
       </c>
       <c r="K47" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L47" t="s">
         <v>22</v>
       </c>
       <c r="M47" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
     </row>
     <row r="48" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A48" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="B48" t="s">
         <v>42</v>
       </c>
-      <c r="C48">
-        <v>1.477542067029588</v>
+      <c r="C48" s="2">
+        <v>1.5121393694480605</v>
       </c>
       <c r="D48">
-        <v>137391725.46000001</v>
+        <v>138642237.93000001</v>
       </c>
       <c r="E48">
-        <v>617713</v>
+        <v>273149</v>
       </c>
       <c r="F48" t="s">
-        <v>104</v>
+        <v>65</v>
       </c>
       <c r="G48" t="s">
-        <v>225</v>
+        <v>66</v>
       </c>
       <c r="H48" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J48" t="s">
         <v>21</v>
       </c>
       <c r="K48" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L48" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="49" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A49" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="B49" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>1.4591012695540382</v>
+        <v>51</v>
+      </c>
+      <c r="C49" s="2">
+        <v>1.5056569298841849</v>
       </c>
       <c r="D49">
-        <v>135676977</v>
+        <v>138047888</v>
       </c>
       <c r="E49">
-        <v>1768700</v>
+        <v>584800</v>
       </c>
       <c r="F49" t="s">
-        <v>126</v>
+        <v>108</v>
       </c>
       <c r="G49" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="H49" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J49" t="s">
         <v>21</v>
       </c>
       <c r="K49" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L49" t="s">
         <v>22</v>
       </c>
       <c r="M49" t="s">
-        <v>127</v>
+        <v>109</v>
       </c>
     </row>
     <row r="50" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A50" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="B50" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>1.3549477826584624</v>
+        <v>36</v>
+      </c>
+      <c r="C50" s="2">
+        <v>1.4705407049197794</v>
       </c>
       <c r="D50">
-        <v>125992090.45999999</v>
+        <v>134828216.50999999</v>
       </c>
       <c r="E50">
-        <v>582838</v>
+        <v>617713</v>
       </c>
       <c r="F50" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="G50" t="s">
-        <v>109</v>
+        <v>227</v>
       </c>
       <c r="H50" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J50" t="s">
         <v>21</v>
       </c>
       <c r="K50" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L50" t="s">
         <v>22</v>
+      </c>
+      <c r="M50" t="s">
+        <v>105</v>
       </c>
     </row>
     <row r="51" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A51" t="s">
+        <v>228</v>
+      </c>
+      <c r="B51" t="s">
+        <v>36</v>
+      </c>
+      <c r="C51" s="2">
+        <v>1.4217082860482166</v>
+      </c>
+      <c r="D51">
+        <v>130350960</v>
+      </c>
+      <c r="E51">
+        <v>1182000</v>
+      </c>
+      <c r="F51" t="s">
+        <v>96</v>
+      </c>
+      <c r="G51" t="s">
         <v>229</v>
       </c>
-      <c r="B51" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H51" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J51" t="s">
         <v>21</v>
       </c>
       <c r="K51" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L51" t="s">
         <v>22</v>
       </c>
       <c r="M51" t="s">
-        <v>117</v>
+        <v>97</v>
       </c>
     </row>
     <row r="52" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A52" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B52" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>1.2662098436854077</v>
+        <v>24</v>
+      </c>
+      <c r="C52" s="2">
+        <v>1.3882793640081457</v>
       </c>
       <c r="D52">
-        <v>117740644.48</v>
+        <v>127285990.81999999</v>
       </c>
       <c r="E52">
-        <v>639522</v>
+        <v>582838</v>
       </c>
       <c r="F52" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="G52" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="H52" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J52" t="s">
         <v>21</v>
       </c>
       <c r="K52" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="53" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A53" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B53" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>1.2617138395481065</v>
+        <v>60</v>
+      </c>
+      <c r="C53" s="2">
+        <v>1.2364544980774055</v>
       </c>
       <c r="D53">
-        <v>117322576</v>
+        <v>113365753.3</v>
       </c>
       <c r="E53">
-        <v>584800</v>
+        <v>639522</v>
       </c>
       <c r="F53" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="G53" t="s">
-        <v>233</v>
+        <v>113</v>
       </c>
       <c r="H53" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J53" t="s">
         <v>21</v>
       </c>
       <c r="K53" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L53" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A54" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="B54" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>1.2512407568236197</v>
+        <v>101</v>
+      </c>
+      <c r="C54" s="2">
+        <v>1.2293932679365187</v>
       </c>
       <c r="D54">
-        <v>116348718.84999999</v>
+        <v>112718336.29000001</v>
       </c>
       <c r="E54">
         <v>360157</v>
       </c>
       <c r="F54" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="G54" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="H54" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J54" t="s">
         <v>21</v>
       </c>
       <c r="K54" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L54" t="s">
         <v>22</v>
       </c>
       <c r="M54" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
     </row>
     <row r="55" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A55" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="B55" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>1.1896559244962928</v>
+        <v>51</v>
+      </c>
+      <c r="C55" s="2">
+        <v>1.2272632157011727</v>
       </c>
       <c r="D55">
-        <v>110622150</v>
+        <v>112523040</v>
       </c>
       <c r="E55">
-        <v>263700</v>
+        <v>504000</v>
       </c>
       <c r="F55" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="G55" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="H55" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J55" t="s">
-        <v>166</v>
+        <v>21</v>
       </c>
       <c r="K55" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L55" t="s">
         <v>22</v>
       </c>
       <c r="M55" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
     </row>
     <row r="56" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A56" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="B56" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>1.1754096899063893</v>
+        <v>36</v>
+      </c>
+      <c r="C56" s="2">
+        <v>1.1837361873046803</v>
       </c>
       <c r="D56">
-        <v>109297440</v>
+        <v>108532214.31999999</v>
       </c>
       <c r="E56">
-        <v>504000</v>
+        <v>611036</v>
       </c>
       <c r="F56" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="G56" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="H56" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J56" t="s">
         <v>21</v>
       </c>
       <c r="K56" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L56" t="s">
         <v>22</v>
       </c>
       <c r="M56" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
     </row>
     <row r="57" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A57" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="B57" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>1.0847442777972454</v>
+        <v>42</v>
+      </c>
+      <c r="C57" s="2">
+        <v>1.0324582323270235</v>
       </c>
       <c r="D57">
-        <v>100866764.7</v>
+        <v>94662120.959999993</v>
       </c>
       <c r="E57">
-        <v>681993</v>
+        <v>1340064</v>
       </c>
       <c r="F57" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="G57" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="H57" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J57" t="s">
         <v>21</v>
       </c>
       <c r="K57" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L57" t="s">
         <v>22</v>
       </c>
       <c r="M57" t="s">
-        <v>119</v>
+        <v>129</v>
       </c>
     </row>
     <row r="58" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A58" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="B58" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>0.9110234244958304</v>
+        <v>67</v>
+      </c>
+      <c r="C58" s="2">
+        <v>0.96101777029065383</v>
       </c>
       <c r="D58">
-        <v>84713040</v>
+        <v>88112020</v>
       </c>
       <c r="E58">
         <v>5229200</v>
       </c>
       <c r="F58" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="G58" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="H58" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J58" t="s">
         <v>21</v>
       </c>
       <c r="K58" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L58" t="s">
         <v>22</v>
       </c>
       <c r="M58" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
     </row>
     <row r="59" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A59" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="B59" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>0.90058891944886055</v>
+        <v>51</v>
+      </c>
+      <c r="C59" s="2">
+        <v>0.89171012121192406</v>
       </c>
       <c r="D59">
-        <v>83742770.060000002</v>
+        <v>81757468.450000003</v>
       </c>
       <c r="E59">
         <v>473819</v>
       </c>
       <c r="F59" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="G59" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="H59" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J59" t="s">
         <v>21</v>
       </c>
       <c r="K59" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L59" t="s">
         <v>22</v>
       </c>
       <c r="M59" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="60" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A60" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="B60" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>0.87750740721101272</v>
+        <v>29</v>
+      </c>
+      <c r="C60" s="2">
+        <v>0.67619691050002595</v>
       </c>
       <c r="D60">
-        <v>81596496.959999993</v>
+        <v>61997891.759999998</v>
       </c>
       <c r="E60">
-        <v>1340064</v>
+        <v>623784</v>
       </c>
       <c r="F60" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="G60" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="H60" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J60" t="s">
         <v>21</v>
       </c>
       <c r="K60" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L60" t="s">
         <v>22</v>
       </c>
       <c r="M60" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="61" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A61" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="B61" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>0.72490061954246843</v>
+        <v>39</v>
+      </c>
+      <c r="C61" s="2">
+        <v>0.48285395764136207</v>
       </c>
       <c r="D61">
-        <v>67406099.040000007</v>
+        <v>44271020.670000002</v>
       </c>
       <c r="E61">
-        <v>623784</v>
+        <v>315793</v>
       </c>
       <c r="F61" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="G61" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="H61" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J61" t="s">
         <v>21</v>
       </c>
       <c r="K61" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L61" t="s">
         <v>22</v>
       </c>
       <c r="M61" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
     </row>
     <row r="62" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A62" t="s">
-        <v>250</v>
-[...5 lines deleted...]
-        <v>0.62527472561096387</v>
+        <v>248</v>
+      </c>
+      <c r="C62" s="2">
+        <v>1.8712749843752018E-6</v>
       </c>
       <c r="D62">
-        <v>58142218.32</v>
+        <v>171.57</v>
       </c>
       <c r="E62">
-        <v>166344</v>
-[...5 lines deleted...]
-        <v>251</v>
+        <v>127.84</v>
       </c>
       <c r="H62" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="K62" t="s">
-        <v>151</v>
+        <v>249</v>
       </c>
       <c r="L62" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="63" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A63" t="s">
+        <v>250</v>
+      </c>
+      <c r="C63" s="2">
+        <v>7.9619440379664113E-9</v>
+      </c>
+      <c r="D63">
+        <v>0.73</v>
+      </c>
+      <c r="E63">
+        <v>73416.86</v>
+      </c>
+      <c r="F63" t="s">
+        <v>137</v>
+      </c>
+      <c r="G63" t="s">
+        <v>138</v>
+      </c>
+      <c r="H63" t="s">
+        <v>251</v>
+      </c>
+      <c r="I63">
+        <v>49122</v>
+      </c>
+      <c r="J63" t="s">
         <v>252</v>
       </c>
-      <c r="C63">
-[...10 lines deleted...]
-      </c>
       <c r="K63" t="s">
-        <v>253</v>
+        <v>169</v>
       </c>
       <c r="L63" t="s">
         <v>22</v>
       </c>
+      <c r="M63" t="s">
+        <v>139</v>
+      </c>
     </row>
     <row r="64" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A64" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="I64" s="1"/>
     </row>
     <row r="65" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
       <c r="I65" s="1"/>
     </row>
     <row r="66" spans="1:9" ht="15.5" x14ac:dyDescent="0.35"/>
-    <row r="67" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-    <row r="68" spans="1:9" ht="15.5" x14ac:dyDescent="0.35"/>
+    <row r="67" spans="1:9" ht="15.5" x14ac:dyDescent="0.35"/>
+    <row r="73" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A73" t="s">
+        <v>140</v>
+      </c>
+    </row>
     <row r="74" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A74" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="75" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A75" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="76" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A76" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="77" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A77" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="78" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A78" t="s">
-        <v>146</v>
-[...4 lines deleted...]
-        <v>147</v>
+        <v>145</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:M5 A7:M10 A6:B6 D6:M6 A69:M79" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:M5 A68:M78 A7:M10 A6:B6 D6:M6" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_Flow_SignoffStatus xmlns="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba" xsi:nil="true"/>
     <TaxCatchAll xmlns="aa71bc78-42bd-452f-85da-b0a25b97c36d" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
@@ -3641,70 +3579,70 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05BB872C-E940-46E6-A26A-E027632A6D25}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A208ECB0-BE41-43AD-8E5B-4C89B8C2BFAA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
     <ds:schemaRef ds:uri="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3C95F84-9CB6-4984-88F0-63B2BA24E710}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E12392B-A34E-4A71-880C-664E81F028A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DC0B495-9AD7-4695-863C-28C597E89643}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FAEBFB7-E08C-423D-A81F-BDC3531B8A65}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
     <ds:schemaRef ds:uri="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>