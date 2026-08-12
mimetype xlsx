--- v1 (2026-06-24)
+++ v2 (2026-08-12)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton.sharepoint.com/teams/LMUSFundOperations/Shared Documents/Oversight/RIKs/Non_Pro Rata RIKs/2026/GS/CB Dividend Strategy Fund - LMA0700 6.3.26/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton.sharepoint.com/teams/LMUSFundOperations/Shared Documents/Oversight/RIKs/Non_Pro Rata RIKs/2026/MS/CB Dividend Strategy Fund - LMA0700 7.29.26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="11" documentId="11_D3DA632EDB95BBC98FDAB75AD7CD1DD0898C2A7C" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6B93298E-4971-4721-A9C8-D1705B44C1BA}"/>
+  <xr:revisionPtr revIDLastSave="16" documentId="11_8E8B76756615B6B0CBFAAAB0FFC934F0898C2960" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1F27E1F1-D3C4-48BF-A17D-BEDE3E2E4E79}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="3165" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="489" uniqueCount="253">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="490" uniqueCount="254">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>ClearBridge Dividend Strategy Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Sector Name</t>
   </si>
   <si>
@@ -94,720 +94,723 @@
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Energy</t>
   </si>
   <si>
     <t>WMB</t>
   </si>
   <si>
     <t>Common Stock</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>969457100</t>
   </si>
   <si>
+    <t>XOM</t>
+  </si>
+  <si>
+    <t>Communication Services</t>
+  </si>
+  <si>
+    <t>GOOGL</t>
+  </si>
+  <si>
+    <t>02079K305</t>
+  </si>
+  <si>
     <t>Information Technology</t>
   </si>
   <si>
+    <t>MSFT</t>
+  </si>
+  <si>
+    <t>594918104</t>
+  </si>
+  <si>
+    <t>NVDA</t>
+  </si>
+  <si>
+    <t>67066G104</t>
+  </si>
+  <si>
+    <t>Consumer Staples</t>
+  </si>
+  <si>
+    <t>NSRGY</t>
+  </si>
+  <si>
+    <t>641069406</t>
+  </si>
+  <si>
+    <t>Materials</t>
+  </si>
+  <si>
+    <t>APD</t>
+  </si>
+  <si>
+    <t>009158106</t>
+  </si>
+  <si>
+    <t>Financials</t>
+  </si>
+  <si>
+    <t>APO</t>
+  </si>
+  <si>
+    <t>03769M106</t>
+  </si>
+  <si>
+    <t>UNILEVER PLC</t>
+  </si>
+  <si>
+    <t>ULVR</t>
+  </si>
+  <si>
+    <t>GB00BVZK7T90</t>
+  </si>
+  <si>
+    <t>Real Estate</t>
+  </si>
+  <si>
+    <t>PSA</t>
+  </si>
+  <si>
+    <t>74460D109</t>
+  </si>
+  <si>
+    <t>MRSH</t>
+  </si>
+  <si>
+    <t>571748102</t>
+  </si>
+  <si>
+    <t>AVGO</t>
+  </si>
+  <si>
+    <t>11135F101</t>
+  </si>
+  <si>
+    <t>JPM</t>
+  </si>
+  <si>
+    <t>46625H100</t>
+  </si>
+  <si>
+    <t>Industrials</t>
+  </si>
+  <si>
+    <t>OTIS</t>
+  </si>
+  <si>
+    <t>68902V107</t>
+  </si>
+  <si>
+    <t>UNP</t>
+  </si>
+  <si>
+    <t>907818108</t>
+  </si>
+  <si>
+    <t>Health Care</t>
+  </si>
+  <si>
+    <t>HLN</t>
+  </si>
+  <si>
+    <t>GB00BMX86B70</t>
+  </si>
+  <si>
+    <t>CVS</t>
+  </si>
+  <si>
+    <t>126650100</t>
+  </si>
+  <si>
+    <t>CMCSA</t>
+  </si>
+  <si>
+    <t>20030N101</t>
+  </si>
+  <si>
     <t>TXN</t>
   </si>
   <si>
     <t>882508104</t>
   </si>
   <si>
-    <t>MSFT</t>
-[...91 lines deleted...]
-  <si>
     <t>AMT</t>
   </si>
   <si>
     <t>03027X100</t>
   </si>
   <si>
-    <t>Health Care</t>
-[...1 lines deleted...]
-  <si>
     <t>BDX</t>
   </si>
   <si>
     <t>075887109</t>
   </si>
   <si>
-    <t>MRSH</t>
-[...2 lines deleted...]
-    <t>571748102</t>
+    <t>ADP</t>
+  </si>
+  <si>
+    <t>053015103</t>
+  </si>
+  <si>
+    <t>KO</t>
+  </si>
+  <si>
+    <t>191216100</t>
+  </si>
+  <si>
+    <t>MET</t>
+  </si>
+  <si>
+    <t>59156R108</t>
+  </si>
+  <si>
+    <t>JNJ</t>
+  </si>
+  <si>
+    <t>478160104</t>
+  </si>
+  <si>
+    <t>TRV</t>
+  </si>
+  <si>
+    <t>89417E109</t>
+  </si>
+  <si>
+    <t>AAPL</t>
+  </si>
+  <si>
+    <t>037833100</t>
+  </si>
+  <si>
+    <t>Utilities</t>
+  </si>
+  <si>
+    <t>SRE</t>
+  </si>
+  <si>
+    <t>816851109</t>
+  </si>
+  <si>
+    <t>BX</t>
+  </si>
+  <si>
+    <t>09260D107</t>
+  </si>
+  <si>
+    <t>V</t>
+  </si>
+  <si>
+    <t>92826C839</t>
+  </si>
+  <si>
+    <t>VMC</t>
+  </si>
+  <si>
+    <t>929160109</t>
+  </si>
+  <si>
+    <t>TSM</t>
+  </si>
+  <si>
+    <t>874039100</t>
+  </si>
+  <si>
+    <t>INDUSTRIA DE DISENO TEXTIL SA</t>
+  </si>
+  <si>
+    <t>Consumer Discretionary</t>
+  </si>
+  <si>
+    <t>IDEXY</t>
+  </si>
+  <si>
+    <t>455793109</t>
+  </si>
+  <si>
+    <t>RHHBY</t>
+  </si>
+  <si>
+    <t>771195104</t>
+  </si>
+  <si>
+    <t>PNC</t>
+  </si>
+  <si>
+    <t>693475105</t>
+  </si>
+  <si>
+    <t>TMUS</t>
+  </si>
+  <si>
+    <t>872590104</t>
+  </si>
+  <si>
+    <t>META</t>
+  </si>
+  <si>
+    <t>30303M102</t>
+  </si>
+  <si>
+    <t>WM</t>
+  </si>
+  <si>
+    <t>94106L109</t>
   </si>
   <si>
     <t>LIN</t>
   </si>
   <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
-    <t>Utilities</t>
-[...119 lines deleted...]
-    <t>68902V107</t>
+    <t>HD</t>
+  </si>
+  <si>
+    <t>437076102</t>
   </si>
   <si>
     <t>ODFL</t>
   </si>
   <si>
     <t>679580100</t>
   </si>
   <si>
+    <t>COF</t>
+  </si>
+  <si>
+    <t>14040H105</t>
+  </si>
+  <si>
+    <t>AZN</t>
+  </si>
+  <si>
+    <t>GB0009895292</t>
+  </si>
+  <si>
     <t>TEL</t>
   </si>
   <si>
     <t>IE000IVNQZ81</t>
   </si>
   <si>
-    <t>AZN</t>
-[...26 lines deleted...]
-    <t>874039100</t>
+    <t>RTX</t>
+  </si>
+  <si>
+    <t>75513E101</t>
+  </si>
+  <si>
+    <t>PCG</t>
+  </si>
+  <si>
+    <t>69331C108</t>
+  </si>
+  <si>
+    <t>DIS</t>
+  </si>
+  <si>
+    <t>254687106</t>
+  </si>
+  <si>
+    <t>HONEYWELL AEROSPACE INC</t>
+  </si>
+  <si>
+    <t>HONA</t>
+  </si>
+  <si>
+    <t>43849R105</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>742718109</t>
   </si>
   <si>
-    <t>PCG</t>
-[...20 lines deleted...]
-    <t>254687106</t>
+    <t>JTSXX</t>
+  </si>
+  <si>
+    <t>4812A2835</t>
   </si>
   <si>
     <t>WAEXX</t>
   </si>
   <si>
     <t>US52470G4780</t>
   </si>
   <si>
     <t>52470G478</t>
   </si>
   <si>
-    <t>JTSXX</t>
-[...4 lines deleted...]
-  <si>
     <t>FINM</t>
   </si>
   <si>
     <t>US80382SCG12</t>
   </si>
   <si>
     <t>80382SCG1</t>
   </si>
   <si>
     <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
   </si>
   <si>
     <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
   </si>
   <si>
     <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
   </si>
   <si>
     <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
   </si>
   <si>
     <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
   </si>
   <si>
     <t>© Franklin Templeton. All rights reserved.</t>
   </si>
   <si>
+    <t>EXXONMOBIL HOLDINGS CORP</t>
+  </si>
+  <si>
+    <t>US30233Q1085</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>Equity</t>
+  </si>
+  <si>
+    <t>30233Q108</t>
+  </si>
+  <si>
     <t>WILLIAMS COS INC/THE</t>
   </si>
   <si>
     <t>US9694571004</t>
   </si>
   <si>
-    <t>0</t>
-[...10 lines deleted...]
-  <si>
     <t>ALPHABET INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
+    <t>MARSH &amp; MCLENNAN COS INC</t>
+  </si>
+  <si>
+    <t>US5717481023</t>
+  </si>
+  <si>
+    <t>NESTLE SA</t>
+  </si>
+  <si>
+    <t>US6410694060</t>
+  </si>
+  <si>
+    <t>ADR</t>
+  </si>
+  <si>
+    <t>NVIDIA CORP</t>
+  </si>
+  <si>
+    <t>US67066G1040</t>
+  </si>
+  <si>
+    <t>AMERICAN TOWER CORP</t>
+  </si>
+  <si>
+    <t>US03027X1000</t>
+  </si>
+  <si>
+    <t>REIT</t>
+  </si>
+  <si>
+    <t>AIR PRODUCTS AND CHEMICALS INC</t>
+  </si>
+  <si>
+    <t>US0091581068</t>
+  </si>
+  <si>
+    <t>APOLLO GLOBAL MANAGEMENT INC</t>
+  </si>
+  <si>
+    <t>US03769M1062</t>
+  </si>
+  <si>
+    <t>PUBLIC STORAGE</t>
+  </si>
+  <si>
+    <t>US74460D1090</t>
+  </si>
+  <si>
+    <t>UNION PACIFIC CORP</t>
+  </si>
+  <si>
+    <t>US9078181081</t>
+  </si>
+  <si>
+    <t>HALEON PLC</t>
+  </si>
+  <si>
+    <t>OTIS WORLDWIDE CORP</t>
+  </si>
+  <si>
+    <t>US68902V1070</t>
+  </si>
+  <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
-    <t>APOLLO GLOBAL MANAGEMENT INC</t>
-[...17 lines deleted...]
-    <t>US0091581068</t>
+    <t>AUTOMATIC DATA PROCESSING INC</t>
+  </si>
+  <si>
+    <t>US0530151036</t>
+  </si>
+  <si>
+    <t>CVS HEALTH CORP</t>
+  </si>
+  <si>
+    <t>US1266501006</t>
   </si>
   <si>
     <t>JPMORGAN 100 US TREASU-L</t>
   </si>
   <si>
     <t>US4812A28358</t>
   </si>
   <si>
-    <t>3.480312</t>
+    <t>3.549187</t>
   </si>
   <si>
     <t>Open-End Fund</t>
   </si>
   <si>
     <t>Fixed Income</t>
   </si>
   <si>
     <t>WESTERN ASSET PREMIER INSTITUTIONAL US TREASURY RESERVES</t>
   </si>
   <si>
-    <t>3.548968</t>
-[...20 lines deleted...]
-    <t>US9078181081</t>
+    <t>3.629597</t>
+  </si>
+  <si>
+    <t>BECTON DICKINSON &amp; CO</t>
+  </si>
+  <si>
+    <t>US0758871091</t>
+  </si>
+  <si>
+    <t>METLIFE INC</t>
+  </si>
+  <si>
+    <t>US59156R1086</t>
+  </si>
+  <si>
+    <t>COMCAST CORP</t>
+  </si>
+  <si>
+    <t>US20030N1019</t>
+  </si>
+  <si>
+    <t>APPLE INC</t>
+  </si>
+  <si>
+    <t>US0378331005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
+    <t>BLACKSTONE INC</t>
+  </si>
+  <si>
+    <t>US09260D1072</t>
+  </si>
+  <si>
     <t>TEXAS INSTRUMENTS INC</t>
   </si>
   <si>
     <t>US8825081040</t>
   </si>
   <si>
-    <t>OTIS WORLDWIDE CORP</t>
-[...41 lines deleted...]
-    <t>HALEON PLC</t>
+    <t>JOHNSON &amp; JOHNSON</t>
+  </si>
+  <si>
+    <t>US4781601046</t>
   </si>
   <si>
     <t>COCA-COLA CO/THE</t>
   </si>
   <si>
     <t>US1912161007</t>
   </si>
   <si>
-    <t>METLIFE INC</t>
-[...4 lines deleted...]
-  <si>
     <t>SEMPRA</t>
   </si>
   <si>
     <t>US8168511090</t>
   </si>
   <si>
+    <t>T-MOBILE US INC</t>
+  </si>
+  <si>
+    <t>US8725901040</t>
+  </si>
+  <si>
+    <t>US4557931098</t>
+  </si>
+  <si>
+    <t>PNC FINANCIAL SERVICES GROUP INC/THE</t>
+  </si>
+  <si>
+    <t>US6934751057</t>
+  </si>
+  <si>
+    <t>TRAVELERS COS INC/THE</t>
+  </si>
+  <si>
+    <t>US89417E1091</t>
+  </si>
+  <si>
     <t>META PLATFORMS INC</t>
   </si>
   <si>
     <t>US30303M1027</t>
   </si>
   <si>
-    <t>T-MOBILE US INC</t>
-[...19 lines deleted...]
-  <si>
     <t>VULCAN MATERIALS CO</t>
   </si>
   <si>
     <t>US9291601097</t>
   </si>
   <si>
     <t>VISA INC</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
+    <t>OLD DOMINION FREIGHT LINE INC</t>
+  </si>
+  <si>
+    <t>US6795801009</t>
+  </si>
+  <si>
+    <t>WASTE MANAGEMENT INC</t>
+  </si>
+  <si>
+    <t>US94106L1098</t>
+  </si>
+  <si>
+    <t>CAPITAL ONE FINANCIAL CORP</t>
+  </si>
+  <si>
+    <t>US14040H1059</t>
+  </si>
+  <si>
+    <t>TAIWAN SEMICONDUCTOR MANUFACTURING CO LTD</t>
+  </si>
+  <si>
+    <t>US8740391003</t>
+  </si>
+  <si>
+    <t>HOME DEPOT INC/THE</t>
+  </si>
+  <si>
+    <t>US4370761029</t>
+  </si>
+  <si>
+    <t>TE CONNECTIVITY PLC</t>
+  </si>
+  <si>
+    <t>LINDE PLC</t>
+  </si>
+  <si>
+    <t>BNZHB81</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA PLC</t>
+  </si>
+  <si>
     <t>ROCHE HOLDING AG</t>
   </si>
   <si>
     <t>US7711951043</t>
   </si>
   <si>
-    <t>TAIWAN SEMICONDUCTOR MANUFACTURING CO LTD</t>
-[...59 lines deleted...]
-    <t>US35671D8570</t>
+    <t>US43849R1059</t>
   </si>
   <si>
     <t>PG&amp;E CORP</t>
   </si>
   <si>
     <t>US69331C1080</t>
   </si>
   <si>
+    <t>WALT DISNEY CO/THE</t>
+  </si>
+  <si>
+    <t>US2546871060</t>
+  </si>
+  <si>
+    <t>PROCTER &amp; GAMBLE CO/THE</t>
+  </si>
+  <si>
+    <t>US7427181091</t>
+  </si>
+  <si>
     <t>RTX CORP</t>
   </si>
   <si>
     <t>US75513E1010</t>
-  </si>
-[...10 lines deleted...]
-    <t>US7427181091</t>
   </si>
   <si>
     <t>British Pound Sterling</t>
   </si>
   <si>
     <t>Cash &amp; Cash Equivalents</t>
   </si>
   <si>
     <t>FINANCE AMERICA NIM TRUST</t>
   </si>
   <si>
     <t>5.25</t>
   </si>
   <si>
     <t>ABS Home</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
@@ -1161,2204 +1164,2202 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M78"/>
+  <dimension ref="A1:M73"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C7" sqref="C7"/>
+    <sheetView tabSelected="1" topLeftCell="A2" workbookViewId="0">
+      <selection activeCell="H22" sqref="H22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.5"/>
   <cols>
-    <col min="1" max="1" width="72.83203125" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="13" width="10.83203125" customWidth="1"/>
+    <col min="1" max="1" width="72.8125" customWidth="1"/>
+    <col min="2" max="2" width="22.8125" customWidth="1"/>
+    <col min="3" max="3" width="10.8125" customWidth="1"/>
+    <col min="4" max="4" width="16.8125" customWidth="1"/>
+    <col min="5" max="6" width="10.8125" customWidth="1"/>
+    <col min="7" max="7" width="12.8125" customWidth="1"/>
+    <col min="8" max="8" width="10.8125" customWidth="1"/>
+    <col min="9" max="9" width="18.8125" customWidth="1"/>
+    <col min="10" max="10" width="20.8125" customWidth="1"/>
+    <col min="11" max="11" width="11.8125" customWidth="1"/>
+    <col min="12" max="13" width="10.8125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1">
-        <v>46176</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+        <v>46232</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
       <c r="H10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
         <v>14</v>
       </c>
       <c r="J10" t="s">
         <v>15</v>
       </c>
       <c r="K10" t="s">
         <v>16</v>
       </c>
       <c r="L10" t="s">
         <v>17</v>
       </c>
       <c r="M10" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A11" t="s">
         <v>146</v>
       </c>
       <c r="B11" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="2">
-        <v>4.3865061229181244</v>
+        <v>4.4176509594564397</v>
       </c>
       <c r="D11">
-        <v>402181860.92000002</v>
+        <v>420423250.5</v>
       </c>
       <c r="E11">
-        <v>5612362</v>
+        <v>2682126</v>
       </c>
       <c r="F11" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G11" t="s">
         <v>147</v>
       </c>
       <c r="H11" t="s">
         <v>148</v>
       </c>
       <c r="J11" t="s">
         <v>21</v>
       </c>
       <c r="K11" t="s">
         <v>149</v>
       </c>
       <c r="L11" t="s">
         <v>22</v>
       </c>
       <c r="M11" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A12" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B12" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="2">
-        <v>3.7446630772053617</v>
+        <v>3.9564613854392818</v>
       </c>
       <c r="D12">
-        <v>343333742.77999997</v>
+        <v>376532318.06</v>
       </c>
       <c r="E12">
-        <v>2250926</v>
+        <v>5369062</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="G12" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="H12" t="s">
         <v>148</v>
       </c>
       <c r="J12" t="s">
         <v>21</v>
       </c>
       <c r="K12" t="s">
         <v>149</v>
       </c>
       <c r="L12" t="s">
         <v>22</v>
       </c>
       <c r="M12" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A13" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B13" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C13" s="2">
-        <v>3.5396592357261234</v>
+        <v>3.1984792005184093</v>
       </c>
       <c r="D13">
-        <v>324537729.69999999</v>
+        <v>304395941.30000001</v>
       </c>
       <c r="E13">
         <v>904030</v>
       </c>
       <c r="F13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="G13" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H13" t="s">
         <v>148</v>
       </c>
       <c r="J13" t="s">
         <v>21</v>
       </c>
       <c r="K13" t="s">
         <v>149</v>
       </c>
       <c r="L13" t="s">
         <v>22</v>
       </c>
       <c r="M13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A14" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C14" s="2">
-        <v>3.4678402735588252</v>
+        <v>3.0532296771458207</v>
       </c>
       <c r="D14">
-        <v>317952925.51999998</v>
+        <v>290572695.12</v>
       </c>
       <c r="E14">
         <v>744028</v>
       </c>
       <c r="F14" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G14" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H14" t="s">
         <v>148</v>
       </c>
       <c r="J14" t="s">
         <v>21</v>
       </c>
       <c r="K14" t="s">
         <v>149</v>
       </c>
       <c r="L14" t="s">
         <v>22</v>
       </c>
       <c r="M14" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A15" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B15" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="C15" s="2">
-        <v>3.2044474672692238</v>
+        <v>2.903776315283225</v>
       </c>
       <c r="D15">
-        <v>293803453.01999998</v>
+        <v>276349374</v>
       </c>
       <c r="E15">
-        <v>613074</v>
+        <v>1398600</v>
       </c>
       <c r="F15" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="G15" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H15" t="s">
         <v>148</v>
       </c>
       <c r="J15" t="s">
         <v>21</v>
       </c>
       <c r="K15" t="s">
         <v>149</v>
       </c>
       <c r="L15" t="s">
         <v>22</v>
       </c>
       <c r="M15" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" t="s">
         <v>33</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C16" s="2">
-        <v>2.8644477135254784</v>
+        <v>2.7670255444885878</v>
       </c>
       <c r="D16">
-        <v>262630184.40000001</v>
+        <v>263334945.27000001</v>
       </c>
       <c r="E16">
-        <v>2112024</v>
+        <v>3979474</v>
       </c>
       <c r="F16" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G16" t="s">
+        <v>44</v>
+      </c>
+      <c r="H16" t="s">
+        <v>148</v>
+      </c>
+      <c r="J16" t="s">
+        <v>21</v>
+      </c>
+      <c r="K16" t="s">
+        <v>149</v>
+      </c>
+      <c r="L16" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A17" t="s">
         <v>159</v>
       </c>
-      <c r="H16" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B17" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="C17" s="2">
-        <v>2.7396585552150579</v>
+        <v>2.7491249813463683</v>
       </c>
       <c r="D17">
-        <v>251188746.84</v>
+        <v>261631367.28</v>
       </c>
       <c r="E17">
         <v>2572074</v>
       </c>
       <c r="F17" t="s">
+        <v>34</v>
+      </c>
+      <c r="G17" t="s">
+        <v>160</v>
+      </c>
+      <c r="H17" t="s">
+        <v>148</v>
+      </c>
+      <c r="J17" t="s">
+        <v>161</v>
+      </c>
+      <c r="K17" t="s">
+        <v>149</v>
+      </c>
+      <c r="L17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M17" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A18" t="s">
+        <v>162</v>
+      </c>
+      <c r="B18" t="s">
+        <v>28</v>
+      </c>
+      <c r="C18" s="2">
+        <v>2.7346804579424986</v>
+      </c>
+      <c r="D18">
+        <v>260256697</v>
+      </c>
+      <c r="E18">
+        <v>1369700</v>
+      </c>
+      <c r="F18" t="s">
+        <v>31</v>
+      </c>
+      <c r="G18" t="s">
+        <v>163</v>
+      </c>
+      <c r="H18" t="s">
+        <v>148</v>
+      </c>
+      <c r="J18" t="s">
+        <v>21</v>
+      </c>
+      <c r="K18" t="s">
+        <v>149</v>
+      </c>
+      <c r="L18" t="s">
+        <v>22</v>
+      </c>
+      <c r="M18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A19" t="s">
+        <v>164</v>
+      </c>
+      <c r="B19" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" s="2">
+        <v>2.681417578498607</v>
+      </c>
+      <c r="D19">
+        <v>255187724.12</v>
+      </c>
+      <c r="E19">
+        <v>1423562</v>
+      </c>
+      <c r="F19" t="s">
+        <v>68</v>
+      </c>
+      <c r="G19" t="s">
+        <v>165</v>
+      </c>
+      <c r="H19" t="s">
+        <v>148</v>
+      </c>
+      <c r="J19" t="s">
+        <v>166</v>
+      </c>
+      <c r="K19" t="s">
+        <v>149</v>
+      </c>
+      <c r="L19" t="s">
+        <v>22</v>
+      </c>
+      <c r="M19" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A20" t="s">
+        <v>167</v>
+      </c>
+      <c r="B20" t="s">
+        <v>36</v>
+      </c>
+      <c r="C20" s="2">
+        <v>2.6799641215206385</v>
+      </c>
+      <c r="D20">
+        <v>255049400.13</v>
+      </c>
+      <c r="E20">
+        <v>866719</v>
+      </c>
+      <c r="F20" t="s">
+        <v>37</v>
+      </c>
+      <c r="G20" t="s">
+        <v>168</v>
+      </c>
+      <c r="H20" t="s">
+        <v>148</v>
+      </c>
+      <c r="J20" t="s">
+        <v>21</v>
+      </c>
+      <c r="K20" t="s">
+        <v>149</v>
+      </c>
+      <c r="L20" t="s">
+        <v>22</v>
+      </c>
+      <c r="M20" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A21" t="s">
+        <v>169</v>
+      </c>
+      <c r="B21" t="s">
+        <v>39</v>
+      </c>
+      <c r="C21" s="2">
+        <v>2.657979163033716</v>
+      </c>
+      <c r="D21">
+        <v>252957114.47999999</v>
+      </c>
+      <c r="E21">
+        <v>2112024</v>
+      </c>
+      <c r="F21" t="s">
         <v>40</v>
       </c>
-      <c r="G17" t="s">
+      <c r="G21" t="s">
+        <v>170</v>
+      </c>
+      <c r="H21" t="s">
+        <v>148</v>
+      </c>
+      <c r="J21" t="s">
+        <v>21</v>
+      </c>
+      <c r="K21" t="s">
+        <v>149</v>
+      </c>
+      <c r="L21" t="s">
+        <v>22</v>
+      </c>
+      <c r="M21" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A22" t="s">
+        <v>171</v>
+      </c>
+      <c r="B22" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22" s="2">
+        <v>2.5435870435744086</v>
+      </c>
+      <c r="D22">
+        <v>242070535.36000001</v>
+      </c>
+      <c r="E22">
+        <v>734794</v>
+      </c>
+      <c r="F22" t="s">
+        <v>46</v>
+      </c>
+      <c r="G22" t="s">
+        <v>172</v>
+      </c>
+      <c r="H22" t="s">
+        <v>148</v>
+      </c>
+      <c r="J22" t="s">
+        <v>166</v>
+      </c>
+      <c r="K22" t="s">
+        <v>149</v>
+      </c>
+      <c r="L22" t="s">
+        <v>22</v>
+      </c>
+      <c r="M22" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A23" t="s">
+        <v>173</v>
+      </c>
+      <c r="B23" t="s">
+        <v>54</v>
+      </c>
+      <c r="C23" s="2">
+        <v>2.5095056873580086</v>
+      </c>
+      <c r="D23">
+        <v>238827048.11000001</v>
+      </c>
+      <c r="E23">
+        <v>817369</v>
+      </c>
+      <c r="F23" t="s">
+        <v>57</v>
+      </c>
+      <c r="G23" t="s">
+        <v>174</v>
+      </c>
+      <c r="H23" t="s">
+        <v>148</v>
+      </c>
+      <c r="J23" t="s">
+        <v>21</v>
+      </c>
+      <c r="K23" t="s">
+        <v>149</v>
+      </c>
+      <c r="L23" t="s">
+        <v>22</v>
+      </c>
+      <c r="M23" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A24" t="s">
+        <v>175</v>
+      </c>
+      <c r="B24" t="s">
+        <v>59</v>
+      </c>
+      <c r="C24" s="2">
+        <v>2.4312367440382392</v>
+      </c>
+      <c r="D24">
+        <v>231378274.12</v>
+      </c>
+      <c r="E24">
+        <v>45482112</v>
+      </c>
+      <c r="F24" t="s">
+        <v>60</v>
+      </c>
+      <c r="G24" t="s">
+        <v>61</v>
+      </c>
+      <c r="H24" t="s">
+        <v>148</v>
+      </c>
+      <c r="J24" t="s">
+        <v>21</v>
+      </c>
+      <c r="K24" t="s">
+        <v>149</v>
+      </c>
+      <c r="L24" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A25" t="s">
+        <v>176</v>
+      </c>
+      <c r="B25" t="s">
+        <v>54</v>
+      </c>
+      <c r="C25" s="2">
+        <v>2.4215154009312205</v>
+      </c>
+      <c r="D25">
+        <v>230453104</v>
+      </c>
+      <c r="E25">
+        <v>3141400</v>
+      </c>
+      <c r="F25" t="s">
+        <v>55</v>
+      </c>
+      <c r="G25" t="s">
+        <v>177</v>
+      </c>
+      <c r="H25" t="s">
+        <v>148</v>
+      </c>
+      <c r="J25" t="s">
+        <v>21</v>
+      </c>
+      <c r="K25" t="s">
+        <v>149</v>
+      </c>
+      <c r="L25" t="s">
+        <v>22</v>
+      </c>
+      <c r="M25" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A26" t="s">
+        <v>180</v>
+      </c>
+      <c r="B26" t="s">
+        <v>54</v>
+      </c>
+      <c r="C26" s="2">
+        <v>2.349106099094981</v>
+      </c>
+      <c r="D26">
+        <v>223561986</v>
+      </c>
+      <c r="E26">
+        <v>817800</v>
+      </c>
+      <c r="F26" t="s">
+        <v>72</v>
+      </c>
+      <c r="G26" t="s">
+        <v>181</v>
+      </c>
+      <c r="H26" t="s">
+        <v>148</v>
+      </c>
+      <c r="J26" t="s">
+        <v>21</v>
+      </c>
+      <c r="K26" t="s">
+        <v>149</v>
+      </c>
+      <c r="L26" t="s">
+        <v>22</v>
+      </c>
+      <c r="M26" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A27" t="s">
+        <v>184</v>
+      </c>
+      <c r="C27" s="2">
+        <v>2.2239917614606708</v>
+      </c>
+      <c r="D27">
+        <v>211654984.52000001</v>
+      </c>
+      <c r="E27">
+        <v>211654984.52000001</v>
+      </c>
+      <c r="F27" t="s">
+        <v>132</v>
+      </c>
+      <c r="G27" t="s">
+        <v>185</v>
+      </c>
+      <c r="H27" t="s">
+        <v>186</v>
+      </c>
+      <c r="I27" s="1">
+        <v>73020</v>
+      </c>
+      <c r="J27" t="s">
+        <v>187</v>
+      </c>
+      <c r="K27" t="s">
+        <v>188</v>
+      </c>
+      <c r="L27" t="s">
+        <v>22</v>
+      </c>
+      <c r="M27" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A28" t="s">
+        <v>189</v>
+      </c>
+      <c r="C28" s="2">
+        <v>2.2239917603048318</v>
+      </c>
+      <c r="D28">
+        <v>211654984.41</v>
+      </c>
+      <c r="E28">
+        <v>211654984.41</v>
+      </c>
+      <c r="F28" t="s">
+        <v>134</v>
+      </c>
+      <c r="G28" t="s">
+        <v>135</v>
+      </c>
+      <c r="H28" t="s">
+        <v>190</v>
+      </c>
+      <c r="I28" s="1">
+        <v>73020</v>
+      </c>
+      <c r="J28" t="s">
+        <v>187</v>
+      </c>
+      <c r="K28" t="s">
+        <v>188</v>
+      </c>
+      <c r="L28" t="s">
+        <v>22</v>
+      </c>
+      <c r="M28" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A29" t="s">
+        <v>191</v>
+      </c>
+      <c r="B29" t="s">
+        <v>59</v>
+      </c>
+      <c r="C29" s="2">
+        <v>2.1740134188840057</v>
+      </c>
+      <c r="D29">
+        <v>206898597.59999999</v>
+      </c>
+      <c r="E29">
+        <v>1228614</v>
+      </c>
+      <c r="F29" t="s">
+        <v>70</v>
+      </c>
+      <c r="G29" t="s">
+        <v>192</v>
+      </c>
+      <c r="H29" t="s">
+        <v>148</v>
+      </c>
+      <c r="I29" s="1"/>
+      <c r="J29" t="s">
+        <v>21</v>
+      </c>
+      <c r="K29" t="s">
+        <v>149</v>
+      </c>
+      <c r="L29" t="s">
+        <v>22</v>
+      </c>
+      <c r="M29" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A30" t="s">
+        <v>193</v>
+      </c>
+      <c r="B30" t="s">
+        <v>39</v>
+      </c>
+      <c r="C30" s="2">
+        <v>2.1635889969631039</v>
+      </c>
+      <c r="D30">
+        <v>205906516.19999999</v>
+      </c>
+      <c r="E30">
+        <v>2122310</v>
+      </c>
+      <c r="F30" t="s">
+        <v>76</v>
+      </c>
+      <c r="G30" t="s">
+        <v>194</v>
+      </c>
+      <c r="H30" t="s">
+        <v>148</v>
+      </c>
+      <c r="I30" s="1"/>
+      <c r="J30" t="s">
+        <v>21</v>
+      </c>
+      <c r="K30" t="s">
+        <v>149</v>
+      </c>
+      <c r="L30" t="s">
+        <v>22</v>
+      </c>
+      <c r="M30" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A31" t="s">
+        <v>195</v>
+      </c>
+      <c r="B31" t="s">
+        <v>25</v>
+      </c>
+      <c r="C31" s="2">
+        <v>2.1257433183520402</v>
+      </c>
+      <c r="D31">
+        <v>202304782.30000001</v>
+      </c>
+      <c r="E31">
+        <v>8220430</v>
+      </c>
+      <c r="F31" t="s">
+        <v>64</v>
+      </c>
+      <c r="G31" t="s">
+        <v>196</v>
+      </c>
+      <c r="H31" t="s">
+        <v>148</v>
+      </c>
+      <c r="J31" t="s">
+        <v>21</v>
+      </c>
+      <c r="K31" t="s">
+        <v>149</v>
+      </c>
+      <c r="L31" t="s">
+        <v>22</v>
+      </c>
+      <c r="M31" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A32" t="s">
+        <v>197</v>
+      </c>
+      <c r="B32" t="s">
+        <v>28</v>
+      </c>
+      <c r="C32" s="2">
+        <v>2.1074225326949345</v>
+      </c>
+      <c r="D32">
+        <v>200561212.16999999</v>
+      </c>
+      <c r="E32">
+        <v>593043</v>
+      </c>
+      <c r="F32" t="s">
+        <v>82</v>
+      </c>
+      <c r="G32" t="s">
+        <v>198</v>
+      </c>
+      <c r="H32" t="s">
+        <v>148</v>
+      </c>
+      <c r="J32" t="s">
+        <v>21</v>
+      </c>
+      <c r="K32" t="s">
+        <v>149</v>
+      </c>
+      <c r="L32" t="s">
+        <v>22</v>
+      </c>
+      <c r="M32" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A33" t="s">
+        <v>199</v>
+      </c>
+      <c r="B33" t="s">
+        <v>39</v>
+      </c>
+      <c r="C33" s="2">
+        <v>2.0138426595358077</v>
+      </c>
+      <c r="D33">
+        <v>191655312.90000001</v>
+      </c>
+      <c r="E33">
+        <v>555990</v>
+      </c>
+      <c r="F33" t="s">
+        <v>52</v>
+      </c>
+      <c r="G33" t="s">
+        <v>200</v>
+      </c>
+      <c r="H33" t="s">
+        <v>148</v>
+      </c>
+      <c r="J33" t="s">
+        <v>21</v>
+      </c>
+      <c r="K33" t="s">
+        <v>149</v>
+      </c>
+      <c r="L33" t="s">
+        <v>22</v>
+      </c>
+      <c r="M33" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A34" t="s">
+        <v>201</v>
+      </c>
+      <c r="B34" t="s">
+        <v>39</v>
+      </c>
+      <c r="C34" s="2">
+        <v>1.9266764990575631</v>
+      </c>
+      <c r="D34">
+        <v>183359800</v>
+      </c>
+      <c r="E34">
+        <v>1417000</v>
+      </c>
+      <c r="F34" t="s">
+        <v>87</v>
+      </c>
+      <c r="G34" t="s">
+        <v>202</v>
+      </c>
+      <c r="H34" t="s">
+        <v>148</v>
+      </c>
+      <c r="J34" t="s">
+        <v>21</v>
+      </c>
+      <c r="K34" t="s">
+        <v>149</v>
+      </c>
+      <c r="L34" t="s">
+        <v>22</v>
+      </c>
+      <c r="M34" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A35" t="s">
+        <v>182</v>
+      </c>
+      <c r="B35" t="s">
+        <v>59</v>
+      </c>
+      <c r="C35" s="2">
+        <v>1.9109547848646009</v>
+      </c>
+      <c r="D35">
+        <v>181863580.80000001</v>
+      </c>
+      <c r="E35">
+        <v>1716990</v>
+      </c>
+      <c r="F35" t="s">
+        <v>62</v>
+      </c>
+      <c r="G35" t="s">
+        <v>183</v>
+      </c>
+      <c r="H35" t="s">
+        <v>148</v>
+      </c>
+      <c r="J35" t="s">
+        <v>21</v>
+      </c>
+      <c r="K35" t="s">
+        <v>149</v>
+      </c>
+      <c r="L35" t="s">
+        <v>22</v>
+      </c>
+      <c r="M35" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A36" t="s">
+        <v>203</v>
+      </c>
+      <c r="B36" t="s">
+        <v>28</v>
+      </c>
+      <c r="C36" s="2">
+        <v>1.8849469627546376</v>
+      </c>
+      <c r="D36">
+        <v>179388443.40000001</v>
+      </c>
+      <c r="E36">
+        <v>661218</v>
+      </c>
+      <c r="F36" t="s">
+        <v>66</v>
+      </c>
+      <c r="G36" t="s">
+        <v>204</v>
+      </c>
+      <c r="H36" t="s">
+        <v>148</v>
+      </c>
+      <c r="J36" t="s">
+        <v>21</v>
+      </c>
+      <c r="K36" t="s">
+        <v>149</v>
+      </c>
+      <c r="L36" t="s">
+        <v>22</v>
+      </c>
+      <c r="M36" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A37" t="s">
+        <v>178</v>
+      </c>
+      <c r="B37" t="s">
+        <v>28</v>
+      </c>
+      <c r="C37" s="2">
+        <v>1.8501571353149358</v>
+      </c>
+      <c r="D37">
+        <v>176077531.68000001</v>
+      </c>
+      <c r="E37">
+        <v>475474</v>
+      </c>
+      <c r="F37" t="s">
+        <v>50</v>
+      </c>
+      <c r="G37" t="s">
+        <v>179</v>
+      </c>
+      <c r="H37" t="s">
+        <v>148</v>
+      </c>
+      <c r="J37" t="s">
+        <v>21</v>
+      </c>
+      <c r="K37" t="s">
+        <v>149</v>
+      </c>
+      <c r="L37" t="s">
+        <v>22</v>
+      </c>
+      <c r="M37" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A38" t="s">
+        <v>205</v>
+      </c>
+      <c r="B38" t="s">
+        <v>59</v>
+      </c>
+      <c r="C38" s="2">
+        <v>1.8078055691025607</v>
+      </c>
+      <c r="D38">
+        <v>172046977.13999999</v>
+      </c>
+      <c r="E38">
+        <v>647938</v>
+      </c>
+      <c r="F38" t="s">
+        <v>78</v>
+      </c>
+      <c r="G38" t="s">
+        <v>206</v>
+      </c>
+      <c r="H38" t="s">
+        <v>148</v>
+      </c>
+      <c r="J38" t="s">
+        <v>21</v>
+      </c>
+      <c r="K38" t="s">
+        <v>149</v>
+      </c>
+      <c r="L38" t="s">
+        <v>22</v>
+      </c>
+      <c r="M38" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A39" t="s">
+        <v>207</v>
+      </c>
+      <c r="B39" t="s">
+        <v>33</v>
+      </c>
+      <c r="C39" s="2">
+        <v>1.764089683693471</v>
+      </c>
+      <c r="D39">
+        <v>167886581.75999999</v>
+      </c>
+      <c r="E39">
+        <v>1884672</v>
+      </c>
+      <c r="F39" t="s">
+        <v>74</v>
+      </c>
+      <c r="G39" t="s">
+        <v>208</v>
+      </c>
+      <c r="H39" t="s">
+        <v>148</v>
+      </c>
+      <c r="J39" t="s">
+        <v>21</v>
+      </c>
+      <c r="K39" t="s">
+        <v>149</v>
+      </c>
+      <c r="L39" t="s">
+        <v>22</v>
+      </c>
+      <c r="M39" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A40" t="s">
+        <v>209</v>
+      </c>
+      <c r="B40" t="s">
+        <v>84</v>
+      </c>
+      <c r="C40" s="2">
+        <v>1.7236774571425049</v>
+      </c>
+      <c r="D40">
+        <v>164040592.16</v>
+      </c>
+      <c r="E40">
+        <v>1846888</v>
+      </c>
+      <c r="F40" t="s">
+        <v>85</v>
+      </c>
+      <c r="G40" t="s">
+        <v>210</v>
+      </c>
+      <c r="H40" t="s">
+        <v>148</v>
+      </c>
+      <c r="J40" t="s">
+        <v>21</v>
+      </c>
+      <c r="K40" t="s">
+        <v>149</v>
+      </c>
+      <c r="L40" t="s">
+        <v>22</v>
+      </c>
+      <c r="M40" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A41" t="s">
+        <v>211</v>
+      </c>
+      <c r="B41" t="s">
+        <v>25</v>
+      </c>
+      <c r="C41" s="2">
+        <v>1.6929094456102938</v>
+      </c>
+      <c r="D41">
+        <v>161112432.47999999</v>
+      </c>
+      <c r="E41">
+        <v>887574</v>
+      </c>
+      <c r="F41" t="s">
+        <v>103</v>
+      </c>
+      <c r="G41" t="s">
+        <v>212</v>
+      </c>
+      <c r="H41" t="s">
+        <v>148</v>
+      </c>
+      <c r="J41" t="s">
+        <v>21</v>
+      </c>
+      <c r="K41" t="s">
+        <v>149</v>
+      </c>
+      <c r="L41" t="s">
+        <v>22</v>
+      </c>
+      <c r="M41" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A42" t="s">
+        <v>95</v>
+      </c>
+      <c r="B42" t="s">
+        <v>96</v>
+      </c>
+      <c r="C42" s="2">
+        <v>1.6845890754574215</v>
+      </c>
+      <c r="D42">
+        <v>160320591.5</v>
+      </c>
+      <c r="E42">
+        <v>9817550</v>
+      </c>
+      <c r="F42" t="s">
+        <v>97</v>
+      </c>
+      <c r="G42" t="s">
+        <v>213</v>
+      </c>
+      <c r="H42" t="s">
+        <v>148</v>
+      </c>
+      <c r="J42" t="s">
         <v>161</v>
       </c>
-      <c r="H17" t="s">
-[...171 lines deleted...]
-      <c r="B22" t="s">
+      <c r="K42" t="s">
+        <v>149</v>
+      </c>
+      <c r="L42" t="s">
+        <v>22</v>
+      </c>
+      <c r="M42" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A43" t="s">
+        <v>214</v>
+      </c>
+      <c r="B43" t="s">
+        <v>39</v>
+      </c>
+      <c r="C43" s="2">
+        <v>1.6128735909070033</v>
+      </c>
+      <c r="D43">
+        <v>153495503.37</v>
+      </c>
+      <c r="E43">
+        <v>617713</v>
+      </c>
+      <c r="F43" t="s">
+        <v>101</v>
+      </c>
+      <c r="G43" t="s">
+        <v>215</v>
+      </c>
+      <c r="H43" t="s">
+        <v>148</v>
+      </c>
+      <c r="J43" t="s">
+        <v>21</v>
+      </c>
+      <c r="K43" t="s">
+        <v>149</v>
+      </c>
+      <c r="L43" t="s">
+        <v>22</v>
+      </c>
+      <c r="M43" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A44" t="s">
+        <v>216</v>
+      </c>
+      <c r="B44" t="s">
+        <v>39</v>
+      </c>
+      <c r="C44" s="2">
+        <v>1.6027820310849472</v>
+      </c>
+      <c r="D44">
+        <v>152535100.11000001</v>
+      </c>
+      <c r="E44">
+        <v>392111</v>
+      </c>
+      <c r="F44" t="s">
+        <v>80</v>
+      </c>
+      <c r="G44" t="s">
+        <v>217</v>
+      </c>
+      <c r="H44" t="s">
+        <v>148</v>
+      </c>
+      <c r="J44" t="s">
+        <v>21</v>
+      </c>
+      <c r="K44" t="s">
+        <v>149</v>
+      </c>
+      <c r="L44" t="s">
+        <v>22</v>
+      </c>
+      <c r="M44" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A45" t="s">
+        <v>218</v>
+      </c>
+      <c r="B45" t="s">
+        <v>25</v>
+      </c>
+      <c r="C45" s="2">
+        <v>1.597396862052024</v>
+      </c>
+      <c r="D45">
+        <v>152022599.16999999</v>
+      </c>
+      <c r="E45">
+        <v>259597</v>
+      </c>
+      <c r="F45" t="s">
+        <v>105</v>
+      </c>
+      <c r="G45" t="s">
+        <v>219</v>
+      </c>
+      <c r="H45" t="s">
+        <v>148</v>
+      </c>
+      <c r="J45" t="s">
+        <v>21</v>
+      </c>
+      <c r="K45" t="s">
+        <v>149</v>
+      </c>
+      <c r="L45" t="s">
+        <v>22</v>
+      </c>
+      <c r="M45" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A46" t="s">
+        <v>220</v>
+      </c>
+      <c r="B46" t="s">
         <v>36</v>
       </c>
-      <c r="C22" s="2">
-[...34 lines deleted...]
-      <c r="B23" t="s">
+      <c r="C46" s="2">
+        <v>1.5754674174633492</v>
+      </c>
+      <c r="D46">
+        <v>149935596.72</v>
+      </c>
+      <c r="E46">
+        <v>528091</v>
+      </c>
+      <c r="F46" t="s">
+        <v>91</v>
+      </c>
+      <c r="G46" t="s">
+        <v>221</v>
+      </c>
+      <c r="H46" t="s">
+        <v>148</v>
+      </c>
+      <c r="J46" t="s">
+        <v>21</v>
+      </c>
+      <c r="K46" t="s">
+        <v>149</v>
+      </c>
+      <c r="L46" t="s">
+        <v>22</v>
+      </c>
+      <c r="M46" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A47" t="s">
+        <v>222</v>
+      </c>
+      <c r="B47" t="s">
         <v>39</v>
       </c>
-      <c r="C23" s="2">
-[...69 lines deleted...]
-      <c r="B25" t="s">
+      <c r="C47" s="2">
+        <v>1.5459010376309237</v>
+      </c>
+      <c r="D47">
+        <v>147121795.08000001</v>
+      </c>
+      <c r="E47">
+        <v>398996</v>
+      </c>
+      <c r="F47" t="s">
+        <v>89</v>
+      </c>
+      <c r="G47" t="s">
+        <v>223</v>
+      </c>
+      <c r="H47" t="s">
+        <v>148</v>
+      </c>
+      <c r="J47" t="s">
+        <v>21</v>
+      </c>
+      <c r="K47" t="s">
+        <v>149</v>
+      </c>
+      <c r="L47" t="s">
+        <v>22</v>
+      </c>
+      <c r="M47" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A48" t="s">
+        <v>224</v>
+      </c>
+      <c r="B48" t="s">
+        <v>54</v>
+      </c>
+      <c r="C48" s="2">
+        <v>1.369013500370311</v>
+      </c>
+      <c r="D48">
+        <v>130287592</v>
+      </c>
+      <c r="E48">
+        <v>584800</v>
+      </c>
+      <c r="F48" t="s">
+        <v>113</v>
+      </c>
+      <c r="G48" t="s">
+        <v>225</v>
+      </c>
+      <c r="H48" t="s">
+        <v>148</v>
+      </c>
+      <c r="J48" t="s">
+        <v>21</v>
+      </c>
+      <c r="K48" t="s">
+        <v>149</v>
+      </c>
+      <c r="L48" t="s">
+        <v>22</v>
+      </c>
+      <c r="M48" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A49" t="s">
+        <v>226</v>
+      </c>
+      <c r="B49" t="s">
+        <v>54</v>
+      </c>
+      <c r="C49" s="2">
+        <v>1.34081095638373</v>
+      </c>
+      <c r="D49">
+        <v>127603585.19999999</v>
+      </c>
+      <c r="E49">
+        <v>539322</v>
+      </c>
+      <c r="F49" t="s">
+        <v>107</v>
+      </c>
+      <c r="G49" t="s">
+        <v>227</v>
+      </c>
+      <c r="H49" t="s">
+        <v>148</v>
+      </c>
+      <c r="J49" t="s">
+        <v>21</v>
+      </c>
+      <c r="K49" t="s">
+        <v>149</v>
+      </c>
+      <c r="L49" t="s">
+        <v>22</v>
+      </c>
+      <c r="M49" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A50" t="s">
+        <v>228</v>
+      </c>
+      <c r="B50" t="s">
+        <v>39</v>
+      </c>
+      <c r="C50" s="2">
+        <v>1.3400306427240867</v>
+      </c>
+      <c r="D50">
+        <v>127529323.56</v>
+      </c>
+      <c r="E50">
+        <v>611036</v>
+      </c>
+      <c r="F50" t="s">
+        <v>115</v>
+      </c>
+      <c r="G50" t="s">
+        <v>229</v>
+      </c>
+      <c r="H50" t="s">
+        <v>148</v>
+      </c>
+      <c r="J50" t="s">
+        <v>21</v>
+      </c>
+      <c r="K50" t="s">
+        <v>149</v>
+      </c>
+      <c r="L50" t="s">
+        <v>22</v>
+      </c>
+      <c r="M50" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A51" t="s">
+        <v>230</v>
+      </c>
+      <c r="B51" t="s">
+        <v>28</v>
+      </c>
+      <c r="C51" s="2">
+        <v>1.2818523089491682</v>
+      </c>
+      <c r="D51">
+        <v>121992552</v>
+      </c>
+      <c r="E51">
+        <v>325600</v>
+      </c>
+      <c r="F51" t="s">
+        <v>93</v>
+      </c>
+      <c r="G51" t="s">
+        <v>231</v>
+      </c>
+      <c r="H51" t="s">
+        <v>148</v>
+      </c>
+      <c r="J51" t="s">
+        <v>161</v>
+      </c>
+      <c r="K51" t="s">
+        <v>149</v>
+      </c>
+      <c r="L51" t="s">
+        <v>22</v>
+      </c>
+      <c r="M51" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A52" t="s">
+        <v>232</v>
+      </c>
+      <c r="B52" t="s">
+        <v>96</v>
+      </c>
+      <c r="C52" s="2">
+        <v>1.2801475135114047</v>
+      </c>
+      <c r="D52">
+        <v>121830308.39</v>
+      </c>
+      <c r="E52">
+        <v>360157</v>
+      </c>
+      <c r="F52" t="s">
+        <v>111</v>
+      </c>
+      <c r="G52" t="s">
+        <v>233</v>
+      </c>
+      <c r="H52" t="s">
+        <v>148</v>
+      </c>
+      <c r="J52" t="s">
+        <v>21</v>
+      </c>
+      <c r="K52" t="s">
+        <v>149</v>
+      </c>
+      <c r="L52" t="s">
+        <v>22</v>
+      </c>
+      <c r="M52" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A53" t="s">
+        <v>234</v>
+      </c>
+      <c r="B53" t="s">
+        <v>28</v>
+      </c>
+      <c r="C53" s="2">
+        <v>1.2674124339096053</v>
+      </c>
+      <c r="D53">
+        <v>120618324.09999999</v>
+      </c>
+      <c r="E53">
+        <v>582838</v>
+      </c>
+      <c r="F53" t="s">
+        <v>119</v>
+      </c>
+      <c r="G53" t="s">
+        <v>120</v>
+      </c>
+      <c r="H53" t="s">
+        <v>148</v>
+      </c>
+      <c r="J53" t="s">
+        <v>21</v>
+      </c>
+      <c r="K53" t="s">
+        <v>149</v>
+      </c>
+      <c r="L53" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A54" t="s">
+        <v>235</v>
+      </c>
+      <c r="B54" t="s">
         <v>36</v>
       </c>
-      <c r="C25" s="2">
-[...8 lines deleted...]
-      <c r="F25" t="s">
+      <c r="C54" s="2">
+        <v>1.2404695761603395</v>
+      </c>
+      <c r="D54">
+        <v>118054200.33000001</v>
+      </c>
+      <c r="E54">
+        <v>230949</v>
+      </c>
+      <c r="F54" t="s">
+        <v>109</v>
+      </c>
+      <c r="G54" t="s">
+        <v>110</v>
+      </c>
+      <c r="H54" t="s">
+        <v>148</v>
+      </c>
+      <c r="J54" t="s">
+        <v>21</v>
+      </c>
+      <c r="K54" t="s">
+        <v>149</v>
+      </c>
+      <c r="L54" t="s">
+        <v>22</v>
+      </c>
+      <c r="M54" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A55" t="s">
+        <v>237</v>
+      </c>
+      <c r="B55" t="s">
+        <v>59</v>
+      </c>
+      <c r="C55" s="2">
+        <v>1.1687747654723419</v>
+      </c>
+      <c r="D55">
+        <v>111231079.70999999</v>
+      </c>
+      <c r="E55">
+        <v>639522</v>
+      </c>
+      <c r="F55" t="s">
+        <v>117</v>
+      </c>
+      <c r="G55" t="s">
+        <v>118</v>
+      </c>
+      <c r="H55" t="s">
+        <v>148</v>
+      </c>
+      <c r="J55" t="s">
+        <v>21</v>
+      </c>
+      <c r="K55" t="s">
+        <v>149</v>
+      </c>
+      <c r="L55" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A56" t="s">
+        <v>238</v>
+      </c>
+      <c r="B56" t="s">
+        <v>59</v>
+      </c>
+      <c r="C56" s="2">
+        <v>1.0608280396114989</v>
+      </c>
+      <c r="D56">
+        <v>100957902</v>
+      </c>
+      <c r="E56">
+        <v>1836600</v>
+      </c>
+      <c r="F56" t="s">
+        <v>99</v>
+      </c>
+      <c r="G56" t="s">
+        <v>239</v>
+      </c>
+      <c r="H56" t="s">
+        <v>148</v>
+      </c>
+      <c r="J56" t="s">
+        <v>161</v>
+      </c>
+      <c r="K56" t="s">
+        <v>149</v>
+      </c>
+      <c r="L56" t="s">
+        <v>22</v>
+      </c>
+      <c r="M56" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A57" t="s">
+        <v>127</v>
+      </c>
+      <c r="B57" t="s">
         <v>54</v>
       </c>
-      <c r="G25" t="s">
-[...1190 lines deleted...]
-      </c>
       <c r="C57" s="2">
-        <v>1.0324582323270235</v>
+        <v>1.0064488600711217</v>
       </c>
       <c r="D57">
-        <v>94662120.959999993</v>
+        <v>95782692</v>
       </c>
       <c r="E57">
-        <v>1340064</v>
+        <v>466800</v>
       </c>
       <c r="F57" t="s">
         <v>128</v>
       </c>
       <c r="G57" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="H57" t="s">
         <v>148</v>
       </c>
       <c r="J57" t="s">
         <v>21</v>
       </c>
       <c r="K57" t="s">
         <v>149</v>
       </c>
       <c r="L57" t="s">
         <v>22</v>
       </c>
       <c r="M57" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="58" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A58" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B58" t="s">
-        <v>67</v>
+        <v>84</v>
       </c>
       <c r="C58" s="2">
-        <v>0.96101777029065383</v>
+        <v>0.97310227335828092</v>
       </c>
       <c r="D58">
-        <v>88112020</v>
+        <v>92609132</v>
       </c>
       <c r="E58">
         <v>5229200</v>
       </c>
       <c r="F58" t="s">
+        <v>123</v>
+      </c>
+      <c r="G58" t="s">
+        <v>242</v>
+      </c>
+      <c r="H58" t="s">
+        <v>148</v>
+      </c>
+      <c r="J58" t="s">
+        <v>21</v>
+      </c>
+      <c r="K58" t="s">
+        <v>149</v>
+      </c>
+      <c r="L58" t="s">
+        <v>22</v>
+      </c>
+      <c r="M58" t="s">
         <v>124</v>
       </c>
-      <c r="G58" t="s">
-[...14 lines deleted...]
-      <c r="M58" t="s">
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A59" t="s">
+        <v>243</v>
+      </c>
+      <c r="B59" t="s">
+        <v>25</v>
+      </c>
+      <c r="C59" s="2">
+        <v>0.64548617401095731</v>
+      </c>
+      <c r="D59">
+        <v>61430248.32</v>
+      </c>
+      <c r="E59">
+        <v>623784</v>
+      </c>
+      <c r="F59" t="s">
         <v>125</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F59" t="s">
+      <c r="G59" t="s">
+        <v>244</v>
+      </c>
+      <c r="H59" t="s">
+        <v>148</v>
+      </c>
+      <c r="J59" t="s">
+        <v>21</v>
+      </c>
+      <c r="K59" t="s">
+        <v>149</v>
+      </c>
+      <c r="L59" t="s">
+        <v>22</v>
+      </c>
+      <c r="M59" t="s">
         <v>126</v>
       </c>
-      <c r="G59" t="s">
-[...18 lines deleted...]
-    <row r="60" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A60" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B60" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C60" s="2">
-        <v>0.67619691050002595</v>
+        <v>0.48479416992455215</v>
       </c>
       <c r="D60">
-        <v>61997891.759999998</v>
+        <v>46137357.299999997</v>
       </c>
       <c r="E60">
-        <v>623784</v>
+        <v>315793</v>
       </c>
       <c r="F60" t="s">
         <v>130</v>
       </c>
       <c r="G60" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="H60" t="s">
         <v>148</v>
       </c>
       <c r="J60" t="s">
         <v>21</v>
       </c>
       <c r="K60" t="s">
         <v>149</v>
       </c>
       <c r="L60" t="s">
         <v>22</v>
       </c>
       <c r="M60" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="61" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A61" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B61" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="C61" s="2">
-        <v>0.48285395764136207</v>
+        <v>0.27326440849633665</v>
       </c>
       <c r="D61">
-        <v>44271020.670000002</v>
+        <v>26006289.75</v>
       </c>
       <c r="E61">
-        <v>315793</v>
+        <v>120819</v>
       </c>
       <c r="F61" t="s">
+        <v>121</v>
+      </c>
+      <c r="G61" t="s">
+        <v>248</v>
+      </c>
+      <c r="H61" t="s">
+        <v>148</v>
+      </c>
+      <c r="I61" s="1"/>
+      <c r="J61" t="s">
+        <v>21</v>
+      </c>
+      <c r="K61" t="s">
+        <v>149</v>
+      </c>
+      <c r="L61" t="s">
+        <v>22</v>
+      </c>
+      <c r="M61" t="s">
         <v>122</v>
       </c>
-      <c r="G61" t="s">
-[...18 lines deleted...]
-    <row r="62" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A62" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C62" s="2">
-        <v>1.8712749843752018E-6</v>
+        <v>2.0093736299602081E-6</v>
       </c>
       <c r="D62">
-        <v>171.57</v>
+        <v>191.23</v>
       </c>
       <c r="E62">
-        <v>127.84</v>
+        <v>143.25</v>
       </c>
       <c r="H62" t="s">
         <v>148</v>
       </c>
       <c r="K62" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="L62" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="63" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A63" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C63" s="2">
-        <v>7.9619440379664113E-9</v>
+        <v>7.6705681633161737E-9</v>
       </c>
       <c r="D63">
         <v>0.73</v>
       </c>
       <c r="E63">
         <v>73416.86</v>
       </c>
       <c r="F63" t="s">
         <v>137</v>
       </c>
       <c r="G63" t="s">
         <v>138</v>
       </c>
       <c r="H63" t="s">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="I63">
+        <v>252</v>
+      </c>
+      <c r="I63" s="1">
         <v>49122</v>
       </c>
       <c r="J63" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="K63" t="s">
-        <v>169</v>
+        <v>188</v>
       </c>
       <c r="L63" t="s">
         <v>22</v>
       </c>
       <c r="M63" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="64" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-    <row r="73" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:1" x14ac:dyDescent="0.5">
+      <c r="A68" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="69" spans="1:1" x14ac:dyDescent="0.5">
+      <c r="A69" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1" x14ac:dyDescent="0.5">
+      <c r="A70" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="71" spans="1:1" x14ac:dyDescent="0.5">
+      <c r="A71" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="72" spans="1:1" x14ac:dyDescent="0.5">
+      <c r="A72" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="73" spans="1:1" x14ac:dyDescent="0.5">
       <c r="A73" t="s">
-        <v>140</v>
-[...23 lines deleted...]
-      <c r="A78" t="s">
         <v>145</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:M5 A68:M78 A7:M10 A6:B6 D6:M6" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:M5 A64:M73 A7:M10 A6:B6 D6:M6" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_Flow_SignoffStatus xmlns="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba" xsi:nil="true"/>
     <TaxCatchAll xmlns="aa71bc78-42bd-452f-85da-b0a25b97c36d" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100434CE3F8FEBB244F858BBE1DD8B45B8C" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2dd9e93ca72a48091795bd8bd10dac6f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba" xmlns:ns3="aa71bc78-42bd-452f-85da-b0a25b97c36d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="42a349b0c0865e57489f8dd83e6a8e2d" ns2:_="" ns3:_="">
     <xsd:import namespace="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
     <xsd:import namespace="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
@@ -3579,70 +3580,70 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A208ECB0-BE41-43AD-8E5B-4C89B8C2BFAA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F490869-9F91-4BF0-BE73-3BE9BB2F465E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A224AE3-6984-4D7B-892A-662A8A198733}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
     <ds:schemaRef ds:uri="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FAEBFB7-E08C-423D-A81F-BDC3531B8A65}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B2A710F-BE60-424A-92DC-30FF4C0EF7AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
     <ds:schemaRef ds:uri="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>