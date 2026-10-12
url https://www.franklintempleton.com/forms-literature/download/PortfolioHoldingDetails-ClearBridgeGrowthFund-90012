--- v4 (2026-08-09)
+++ v5 (2026-10-12)
@@ -1,66 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton-my.sharepoint.com/personal/tara_jacques-kelly_franklintempleton_com/Documents/RIK/7.23.26/LMA0100 - SAGYX CB Growth/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton.sharepoint.com/teams/LMUSFundOperations/Shared Documents/Oversight/RIKs/Non_Pro Rata RIKs/2026/MS/CB Growth Fund - LMA0100 9.11.26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="13" documentId="8_{42746C5B-D241-44BF-B82F-E192ECC391CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{653C9485-F5B0-4002-A651-E6E580CC7F8E}"/>
+  <xr:revisionPtr revIDLastSave="11" documentId="11_09B9B47697353FE32F5AB336478932BE898C2EF4" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A50CDE25-75A7-48F3-96B8-4390F1B3594E}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="2160" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="3165" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="449" uniqueCount="249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="495" uniqueCount="249">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>ClearBridge Growth Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Sector Name</t>
   </si>
   <si>
@@ -75,804 +79,796 @@
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Coupon</t>
   </si>
   <si>
     <t>Effective Maturity</t>
   </si>
   <si>
     <t>Investment Category</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
+    <t>Health Care</t>
+  </si>
+  <si>
+    <t>VRTX</t>
+  </si>
+  <si>
+    <t>Common Stock</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>92532F100</t>
+  </si>
+  <si>
+    <t>Information Technology</t>
+  </si>
+  <si>
+    <t>CRWD</t>
+  </si>
+  <si>
+    <t>22788C105</t>
+  </si>
+  <si>
+    <t>SNOWFLAKE INC</t>
+  </si>
+  <si>
+    <t>SNOW</t>
+  </si>
+  <si>
+    <t>833445109</t>
+  </si>
+  <si>
+    <t>AVGO</t>
+  </si>
+  <si>
+    <t>11135F101</t>
+  </si>
+  <si>
     <t>Industrials</t>
   </si>
   <si>
     <t>VRT</t>
   </si>
   <si>
-    <t>Common Stock</t>
-[...4 lines deleted...]
-  <si>
     <t>92537N108</t>
   </si>
   <si>
-    <t>Information Technology</t>
-[...20 lines deleted...]
-    <t>22788C105</t>
+    <t>NET</t>
+  </si>
+  <si>
+    <t>18915M107</t>
+  </si>
+  <si>
+    <t>Materials</t>
+  </si>
+  <si>
+    <t>FCX</t>
+  </si>
+  <si>
+    <t>35671D857</t>
+  </si>
+  <si>
+    <t>JCI</t>
+  </si>
+  <si>
+    <t>IE00BY7QL619</t>
+  </si>
+  <si>
+    <t>Communication Services</t>
+  </si>
+  <si>
+    <t>MSGS</t>
+  </si>
+  <si>
+    <t>55825T103</t>
+  </si>
+  <si>
+    <t>ADSK</t>
+  </si>
+  <si>
+    <t>052769106</t>
+  </si>
+  <si>
+    <t>LITE</t>
+  </si>
+  <si>
+    <t>55024U109</t>
+  </si>
+  <si>
+    <t>SHOP</t>
+  </si>
+  <si>
+    <t>82509L107</t>
   </si>
   <si>
     <t>TEL</t>
   </si>
   <si>
     <t>IE000IVNQZ81</t>
   </si>
   <si>
-    <t>JCI</t>
-[...13 lines deleted...]
-  <si>
     <t>Consumer Discretionary</t>
   </si>
   <si>
+    <t>HLT</t>
+  </si>
+  <si>
+    <t>43300A203</t>
+  </si>
+  <si>
+    <t>ABNB</t>
+  </si>
+  <si>
+    <t>009066101</t>
+  </si>
+  <si>
+    <t>LHX</t>
+  </si>
+  <si>
+    <t>502431109</t>
+  </si>
+  <si>
     <t>TJX</t>
   </si>
   <si>
     <t>872540109</t>
   </si>
   <si>
-    <t>HLT</t>
-[...26 lines deleted...]
-    <t>35671D857</t>
+    <t>Financials</t>
+  </si>
+  <si>
+    <t>HOOD</t>
+  </si>
+  <si>
+    <t>770700102</t>
   </si>
   <si>
     <t>Vistra Corp</t>
   </si>
   <si>
     <t>Utilities</t>
   </si>
   <si>
     <t>VST</t>
   </si>
   <si>
     <t>92840M102</t>
   </si>
   <si>
     <t>TKO GROUP HOLDINGS INC</t>
   </si>
   <si>
     <t>TKO</t>
   </si>
   <si>
     <t>87256C101</t>
   </si>
   <si>
-    <t>ABNB</t>
-[...8 lines deleted...]
-    <t>052769106</t>
+    <t>CRDO</t>
+  </si>
+  <si>
+    <t>KYG254571055</t>
+  </si>
+  <si>
+    <t>NATERA INC</t>
+  </si>
+  <si>
+    <t>NTRA</t>
+  </si>
+  <si>
+    <t>632307104</t>
+  </si>
+  <si>
+    <t>AXON</t>
+  </si>
+  <si>
+    <t>05464C101</t>
   </si>
   <si>
     <t>HOWMET AEROSPACE INC</t>
   </si>
   <si>
     <t>HWM</t>
   </si>
   <si>
     <t>443201108</t>
   </si>
   <si>
-    <t>NET</t>
-[...29 lines deleted...]
-    <t>384802104</t>
+    <t>IDXX</t>
+  </si>
+  <si>
+    <t>45168D104</t>
+  </si>
+  <si>
+    <t>ARES</t>
+  </si>
+  <si>
+    <t>03990B101</t>
+  </si>
+  <si>
+    <t>CTAS</t>
+  </si>
+  <si>
+    <t>172908105</t>
+  </si>
+  <si>
+    <t>FWONK</t>
+  </si>
+  <si>
+    <t>531229755</t>
+  </si>
+  <si>
+    <t>XPO</t>
+  </si>
+  <si>
+    <t>983793100</t>
+  </si>
+  <si>
+    <t>SBUX</t>
+  </si>
+  <si>
+    <t>855244109</t>
   </si>
   <si>
     <t>ALNYLAM PHARMACEUTICALS INC</t>
   </si>
   <si>
     <t>ALNY</t>
   </si>
   <si>
     <t>02043Q107</t>
   </si>
   <si>
-    <t>IDXX</t>
-[...29 lines deleted...]
-    <t>531229755</t>
+    <t>CLH</t>
+  </si>
+  <si>
+    <t>184496107</t>
+  </si>
+  <si>
+    <t>MSGE</t>
+  </si>
+  <si>
+    <t>558256103</t>
+  </si>
+  <si>
+    <t>W</t>
+  </si>
+  <si>
+    <t>94419L101</t>
+  </si>
+  <si>
+    <t>VIKING HOLDINGS LTD</t>
+  </si>
+  <si>
+    <t>VIK</t>
+  </si>
+  <si>
+    <t>BMG93A5A1010</t>
+  </si>
+  <si>
+    <t>FAST</t>
+  </si>
+  <si>
+    <t>311900104</t>
+  </si>
+  <si>
+    <t>PODD</t>
+  </si>
+  <si>
+    <t>45784P101</t>
+  </si>
+  <si>
+    <t>CAVA GROUP INC</t>
+  </si>
+  <si>
+    <t>CAVA</t>
+  </si>
+  <si>
+    <t>148929102</t>
   </si>
   <si>
     <t>APP</t>
   </si>
   <si>
     <t>03831W108</t>
   </si>
   <si>
-    <t>CTAS</t>
-[...17 lines deleted...]
-    <t>BMG93A5A1010</t>
+    <t>ROCKET LAB CORP</t>
+  </si>
+  <si>
+    <t>RKLB</t>
+  </si>
+  <si>
+    <t>773121108</t>
+  </si>
+  <si>
+    <t>MTZ</t>
+  </si>
+  <si>
+    <t>576323109</t>
+  </si>
+  <si>
+    <t>ASTERA LABS INC</t>
+  </si>
+  <si>
+    <t>ALAB</t>
+  </si>
+  <si>
+    <t>04626A103</t>
+  </si>
+  <si>
+    <t>SPOT</t>
+  </si>
+  <si>
+    <t>LU1778762911</t>
+  </si>
+  <si>
+    <t>MTSI</t>
+  </si>
+  <si>
+    <t>55405Y100</t>
   </si>
   <si>
     <t>MSCI INC</t>
   </si>
   <si>
     <t>MSCI</t>
   </si>
   <si>
     <t>55354G100</t>
   </si>
   <si>
-    <t>MSGE</t>
-[...62 lines deleted...]
-    <t>45784P101</t>
+    <t>NOW</t>
+  </si>
+  <si>
+    <t>81762P102</t>
   </si>
   <si>
     <t>RBLX</t>
   </si>
   <si>
     <t>771049103</t>
   </si>
   <si>
-    <t>MTZ</t>
-[...2 lines deleted...]
-    <t>576323109</t>
+    <t>SHW</t>
+  </si>
+  <si>
+    <t>824348106</t>
   </si>
   <si>
     <t>ON HOLDING AG</t>
   </si>
   <si>
     <t>ONON</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
-    <t>NOW</t>
-[...16 lines deleted...]
-  <si>
     <t>BLDR</t>
   </si>
   <si>
     <t>12008R107</t>
   </si>
   <si>
+    <t>CNS</t>
+  </si>
+  <si>
+    <t>19247A100</t>
+  </si>
+  <si>
     <t>WAEXX</t>
   </si>
   <si>
     <t>US52470G4780</t>
   </si>
   <si>
     <t>52470G478</t>
   </si>
   <si>
     <t>JTSXX</t>
   </si>
   <si>
     <t>4812A2835</t>
   </si>
   <si>
-    <t>CNS</t>
-[...4 lines deleted...]
-  <si>
     <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
   </si>
   <si>
     <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
   </si>
   <si>
     <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
   </si>
   <si>
     <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
   </si>
   <si>
     <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
   </si>
   <si>
     <t>© Franklin Templeton. All rights reserved.</t>
   </si>
   <si>
+    <t>CROWDSTRIKE HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US22788C1053</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>Equity</t>
+  </si>
+  <si>
+    <t>VERTEX PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>US92532F1003</t>
+  </si>
+  <si>
+    <t>US8334451098</t>
+  </si>
+  <si>
+    <t>BROADCOM INC</t>
+  </si>
+  <si>
+    <t>US11135F1012</t>
+  </si>
+  <si>
     <t>VERTIV HOLDINGS CO</t>
   </si>
   <si>
     <t>US92537N1081</t>
   </si>
   <si>
-    <t>Equity</t>
-[...17 lines deleted...]
-    <t>US22788C1053</t>
+    <t>CLOUDFLARE INC</t>
+  </si>
+  <si>
+    <t>US18915M1071</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC</t>
   </si>
   <si>
     <t>MADISON SQUARE GARDEN SPORTS CORP</t>
   </si>
   <si>
     <t>US55825T1034</t>
   </si>
   <si>
+    <t>ROBINHOOD MARKETS INC</t>
+  </si>
+  <si>
+    <t>US7707001027</t>
+  </si>
+  <si>
+    <t>LUMENTUM HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US55024U1097</t>
+  </si>
+  <si>
+    <t>FREEPORT-MCMORAN INC</t>
+  </si>
+  <si>
+    <t>US35671D8570</t>
+  </si>
+  <si>
+    <t>HILTON WORLDWIDE HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US43300A2033</t>
+  </si>
+  <si>
+    <t>AUTODESK INC</t>
+  </si>
+  <si>
+    <t>US0527691069</t>
+  </si>
+  <si>
+    <t>US92840M1027</t>
+  </si>
+  <si>
+    <t>AIRBNB INC</t>
+  </si>
+  <si>
+    <t>US0090661010</t>
+  </si>
+  <si>
+    <t>SHOPIFY INC</t>
+  </si>
+  <si>
+    <t>CA82509L1076</t>
+  </si>
+  <si>
+    <t>US87256C1018</t>
+  </si>
+  <si>
+    <t>L3HARRIS TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US5024311095</t>
+  </si>
+  <si>
     <t>TE CONNECTIVITY PLC</t>
   </si>
   <si>
+    <t>BRC3N84</t>
+  </si>
+  <si>
+    <t>US6323071042</t>
+  </si>
+  <si>
+    <t>JPMORGAN 100 US TREASU-L</t>
+  </si>
+  <si>
+    <t>US4812A28358</t>
+  </si>
+  <si>
+    <t>3.578205</t>
+  </si>
+  <si>
+    <t>Open-End Fund</t>
+  </si>
+  <si>
+    <t>Fixed Income</t>
+  </si>
+  <si>
+    <t>WESTERN ASSET PREMIER INSTITUTIONAL US TREASURY RESERVES</t>
+  </si>
+  <si>
+    <t>3.662629</t>
+  </si>
+  <si>
     <t>TJX COS INC/THE</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
-    <t>US8334451098</t>
-[...34 lines deleted...]
-  <si>
     <t>US4432011082</t>
   </si>
   <si>
-    <t>ROBINHOOD MARKETS INC</t>
-[...23 lines deleted...]
-    <t>US0090661010</t>
+    <t>CINTAS CORP</t>
+  </si>
+  <si>
+    <t>US1729081059</t>
+  </si>
+  <si>
+    <t>ARES MANAGEMENT CORP</t>
+  </si>
+  <si>
+    <t>US03990B1017</t>
+  </si>
+  <si>
+    <t>AXON ENTERPRISE INC</t>
+  </si>
+  <si>
+    <t>US05464C1018</t>
+  </si>
+  <si>
+    <t>IDEXX LABORATORIES INC</t>
+  </si>
+  <si>
+    <t>US45168D1046</t>
+  </si>
+  <si>
+    <t>LIBERTY MEDIA CORP-LIBERTY FORMULA ONE</t>
+  </si>
+  <si>
+    <t>US5312297550</t>
+  </si>
+  <si>
+    <t>Tracking Stk</t>
+  </si>
+  <si>
+    <t>US02043Q1076</t>
   </si>
   <si>
     <t>CREDO TECHNOLOGY GROUP HOLDING LTD</t>
   </si>
   <si>
-    <t>IDEXX LABORATORIES INC</t>
-[...16 lines deleted...]
-  <si>
     <t>XPO INC</t>
   </si>
   <si>
     <t>US9837931008</t>
   </si>
   <si>
-    <t>AXON ENTERPRISE INC</t>
-[...25 lines deleted...]
-  <si>
     <t>STARBUCKS CORP</t>
   </si>
   <si>
     <t>US8552441094</t>
   </si>
   <si>
     <t>CLEAN HARBORS INC</t>
   </si>
   <si>
     <t>US1844961078</t>
   </si>
   <si>
+    <t>FASTENAL CO</t>
+  </si>
+  <si>
+    <t>US3119001044</t>
+  </si>
+  <si>
     <t>MADISON SQUARE GARDEN ENTERTAINMENT CORP</t>
   </si>
   <si>
     <t>US5582561032</t>
   </si>
   <si>
+    <t>WAYFAIR INC</t>
+  </si>
+  <si>
+    <t>US94419L1017</t>
+  </si>
+  <si>
     <t>APPLOVIN CORP</t>
   </si>
   <si>
     <t>US03831W1080</t>
   </si>
   <si>
     <t>INSULET CORP</t>
   </si>
   <si>
     <t>US45784P1012</t>
   </si>
   <si>
-    <t>WAYFAIR INC</t>
-[...4 lines deleted...]
-  <si>
     <t>MASTEC INC</t>
   </si>
   <si>
     <t>US5763231090</t>
   </si>
   <si>
-    <t>FASTENAL CO</t>
-[...4 lines deleted...]
-  <si>
     <t>US7731211089</t>
   </si>
   <si>
+    <t>US04626A1034</t>
+  </si>
+  <si>
+    <t>MACOM TECHNOLOGY SOLUTIONS HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US55405Y1001</t>
+  </si>
+  <si>
+    <t>SPOTIFY TECHNOLOGY SA</t>
+  </si>
+  <si>
     <t>US1489291021</t>
   </si>
   <si>
+    <t>ROBLOX CORP</t>
+  </si>
+  <si>
+    <t>US7710491033</t>
+  </si>
+  <si>
     <t>US55354G1004</t>
   </si>
   <si>
-    <t>MACOM TECHNOLOGY SOLUTIONS HOLDINGS INC</t>
-[...23 lines deleted...]
-    <t>US7710491033</t>
+    <t>SERVICENOW INC</t>
+  </si>
+  <si>
+    <t>US81762P1021</t>
   </si>
   <si>
     <t>SHERWIN-WILLIAMS CO/THE</t>
   </si>
   <si>
     <t>US8243481061</t>
   </si>
   <si>
     <t>BUILDERS FIRSTSOURCE INC</t>
   </si>
   <si>
     <t>US12008R1077</t>
   </si>
   <si>
-    <t>SERVICENOW INC</t>
-[...4 lines deleted...]
-  <si>
     <t>COHEN &amp; STEERS INC</t>
   </si>
   <si>
     <t>US19247A1007</t>
-  </si>
-[...13 lines deleted...]
-    <t>WESTERN ASSET PREMIER INSTITUTIONAL US TREASURY RESERVES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
-[...2 lines deleted...]
-  </numFmts>
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1153,2226 +1149,2535 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M75"/>
+  <dimension ref="A1:M76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F15" sqref="F15"/>
+      <selection activeCell="F5" sqref="F5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.5"/>
   <cols>
-    <col min="1" max="1" width="48.796875" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="13" width="10.796875" customWidth="1"/>
+    <col min="1" max="1" width="48.8125" customWidth="1"/>
+    <col min="2" max="2" width="22.8125" customWidth="1"/>
+    <col min="3" max="3" width="10.8125" customWidth="1"/>
+    <col min="4" max="4" width="16.8125" customWidth="1"/>
+    <col min="5" max="6" width="10.8125" customWidth="1"/>
+    <col min="7" max="7" width="12.8125" customWidth="1"/>
+    <col min="8" max="8" width="10.8125" customWidth="1"/>
+    <col min="9" max="9" width="18.8125" customWidth="1"/>
+    <col min="10" max="10" width="19.8125" customWidth="1"/>
+    <col min="11" max="11" width="11.8125" customWidth="1"/>
+    <col min="12" max="13" width="10.8125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1">
-        <v>46226</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" x14ac:dyDescent="0.3">
+        <v>46276</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
       <c r="H10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
         <v>14</v>
       </c>
       <c r="J10" t="s">
         <v>15</v>
       </c>
       <c r="K10" t="s">
         <v>16</v>
       </c>
       <c r="L10" t="s">
         <v>17</v>
       </c>
       <c r="M10" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A11" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="2">
+        <v>4.1651486248047229</v>
+      </c>
+      <c r="D11">
+        <v>165976660.72</v>
+      </c>
+      <c r="E11">
+        <v>802828</v>
+      </c>
+      <c r="F11" t="s">
+        <v>25</v>
+      </c>
+      <c r="G11" t="s">
+        <v>155</v>
+      </c>
+      <c r="H11" t="s">
+        <v>156</v>
+      </c>
+      <c r="J11" t="s">
+        <v>21</v>
+      </c>
+      <c r="K11" t="s">
+        <v>157</v>
+      </c>
+      <c r="L11" t="s">
+        <v>22</v>
+      </c>
+      <c r="M11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A12" t="s">
+        <v>158</v>
+      </c>
+      <c r="B12" t="s">
         <v>19</v>
       </c>
-      <c r="C11" s="5">
-[...8 lines deleted...]
-      <c r="F11" t="s">
+      <c r="C12" s="2">
+        <v>4.1152891133545841</v>
+      </c>
+      <c r="D12">
+        <v>163989813.19999999</v>
+      </c>
+      <c r="E12">
+        <v>318155</v>
+      </c>
+      <c r="F12" t="s">
         <v>20</v>
       </c>
-      <c r="G11" t="s">
-[...14 lines deleted...]
-      <c r="M11" t="s">
+      <c r="G12" t="s">
+        <v>159</v>
+      </c>
+      <c r="H12" t="s">
+        <v>156</v>
+      </c>
+      <c r="J12" t="s">
+        <v>21</v>
+      </c>
+      <c r="K12" t="s">
+        <v>157</v>
+      </c>
+      <c r="L12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M12" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B12" t="s">
+    <row r="13" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" t="s">
         <v>24</v>
       </c>
-      <c r="C12" s="5">
-[...41 lines deleted...]
-        <v>162151124.41</v>
+      <c r="C13" s="2">
+        <v>3.9794671946157636</v>
+      </c>
+      <c r="D13">
+        <v>158577456.87</v>
       </c>
       <c r="E13">
-        <v>342749</v>
+        <v>482013</v>
       </c>
       <c r="F13" t="s">
         <v>28</v>
       </c>
       <c r="G13" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>160</v>
+      </c>
+      <c r="H13" t="s">
+        <v>156</v>
       </c>
       <c r="J13" t="s">
         <v>21</v>
       </c>
       <c r="K13" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="L13" t="s">
         <v>22</v>
       </c>
       <c r="M13" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B14" t="s">
         <v>24</v>
       </c>
-      <c r="C14" s="5">
-[...3 lines deleted...]
-        <v>147254711.75999999</v>
+      <c r="C14" s="2">
+        <v>3.6115411438486609</v>
+      </c>
+      <c r="D14">
+        <v>143916002.31</v>
       </c>
       <c r="E14">
-        <v>802828</v>
+        <v>397569</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
       <c r="G14" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>162</v>
+      </c>
+      <c r="H14" t="s">
+        <v>156</v>
       </c>
       <c r="J14" t="s">
         <v>21</v>
       </c>
       <c r="K14" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="L14" t="s">
         <v>22</v>
       </c>
       <c r="M14" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B15" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>131942721.61000001</v>
+        <v>32</v>
+      </c>
+      <c r="C15" s="2">
+        <v>3.5936739261570172</v>
+      </c>
+      <c r="D15">
+        <v>143204013.03999999</v>
       </c>
       <c r="E15">
+        <v>557084</v>
+      </c>
+      <c r="F15" t="s">
+        <v>33</v>
+      </c>
+      <c r="G15" t="s">
+        <v>164</v>
+      </c>
+      <c r="H15" t="s">
+        <v>156</v>
+      </c>
+      <c r="J15" t="s">
+        <v>21</v>
+      </c>
+      <c r="K15" t="s">
+        <v>157</v>
+      </c>
+      <c r="L15" t="s">
+        <v>22</v>
+      </c>
+      <c r="M15" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A16" t="s">
+        <v>165</v>
+      </c>
+      <c r="B16" t="s">
+        <v>24</v>
+      </c>
+      <c r="C16" s="2">
+        <v>3.4730754649114766</v>
+      </c>
+      <c r="D16">
+        <v>138398295</v>
+      </c>
+      <c r="E16">
+        <v>451500</v>
+      </c>
+      <c r="F16" t="s">
+        <v>35</v>
+      </c>
+      <c r="G16" t="s">
+        <v>166</v>
+      </c>
+      <c r="H16" t="s">
+        <v>156</v>
+      </c>
+      <c r="J16" t="s">
+        <v>21</v>
+      </c>
+      <c r="K16" t="s">
+        <v>157</v>
+      </c>
+      <c r="L16" t="s">
+        <v>22</v>
+      </c>
+      <c r="M16" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A17" t="s">
+        <v>167</v>
+      </c>
+      <c r="B17" t="s">
+        <v>32</v>
+      </c>
+      <c r="C17" s="2">
+        <v>3.3739266489795252</v>
+      </c>
+      <c r="D17">
+        <v>134447322.09</v>
+      </c>
+      <c r="E17">
         <v>920809</v>
       </c>
-      <c r="F15" t="s">
-[...31 lines deleted...]
-      <c r="E16">
+      <c r="F17" t="s">
+        <v>40</v>
+      </c>
+      <c r="G17" t="s">
+        <v>41</v>
+      </c>
+      <c r="H17" t="s">
+        <v>156</v>
+      </c>
+      <c r="J17" t="s">
+        <v>21</v>
+      </c>
+      <c r="K17" t="s">
+        <v>157</v>
+      </c>
+      <c r="L17" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A18" t="s">
+        <v>168</v>
+      </c>
+      <c r="B18" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" s="2">
+        <v>3.2540628458477285</v>
+      </c>
+      <c r="D18">
+        <v>129670879.38</v>
+      </c>
+      <c r="E18">
         <v>330734</v>
       </c>
-      <c r="F16" t="s">
+      <c r="F18" t="s">
+        <v>43</v>
+      </c>
+      <c r="G18" t="s">
+        <v>169</v>
+      </c>
+      <c r="H18" t="s">
+        <v>156</v>
+      </c>
+      <c r="J18" t="s">
+        <v>21</v>
+      </c>
+      <c r="K18" t="s">
+        <v>157</v>
+      </c>
+      <c r="L18" t="s">
+        <v>22</v>
+      </c>
+      <c r="M18" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A19" t="s">
+        <v>170</v>
+      </c>
+      <c r="B19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C19" s="2">
+        <v>3.0500660738657666</v>
+      </c>
+      <c r="D19">
+        <v>121541829</v>
+      </c>
+      <c r="E19">
+        <v>1079700</v>
+      </c>
+      <c r="F19" t="s">
+        <v>63</v>
+      </c>
+      <c r="G19" t="s">
+        <v>171</v>
+      </c>
+      <c r="H19" t="s">
+        <v>156</v>
+      </c>
+      <c r="J19" t="s">
+        <v>21</v>
+      </c>
+      <c r="K19" t="s">
+        <v>157</v>
+      </c>
+      <c r="L19" t="s">
+        <v>22</v>
+      </c>
+      <c r="M19" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A20" t="s">
+        <v>172</v>
+      </c>
+      <c r="B20" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" s="2">
+        <v>2.8218769348360415</v>
+      </c>
+      <c r="D20">
+        <v>112448739</v>
+      </c>
+      <c r="E20">
+        <v>121300</v>
+      </c>
+      <c r="F20" t="s">
+        <v>47</v>
+      </c>
+      <c r="G20" t="s">
+        <v>173</v>
+      </c>
+      <c r="H20" t="s">
+        <v>156</v>
+      </c>
+      <c r="J20" t="s">
+        <v>21</v>
+      </c>
+      <c r="K20" t="s">
+        <v>157</v>
+      </c>
+      <c r="L20" t="s">
+        <v>22</v>
+      </c>
+      <c r="M20" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A21" t="s">
+        <v>174</v>
+      </c>
+      <c r="B21" t="s">
         <v>37</v>
       </c>
-      <c r="G16" t="s">
-[...14 lines deleted...]
-      <c r="M16" t="s">
+      <c r="C21" s="2">
+        <v>2.613658260634308</v>
+      </c>
+      <c r="D21">
+        <v>104151450.39</v>
+      </c>
+      <c r="E21">
+        <v>1465477</v>
+      </c>
+      <c r="F21" t="s">
         <v>38</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B17" t="s">
+      <c r="G21" t="s">
+        <v>175</v>
+      </c>
+      <c r="H21" t="s">
+        <v>156</v>
+      </c>
+      <c r="J21" t="s">
+        <v>21</v>
+      </c>
+      <c r="K21" t="s">
+        <v>157</v>
+      </c>
+      <c r="L21" t="s">
+        <v>22</v>
+      </c>
+      <c r="M21" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A22" t="s">
+        <v>176</v>
+      </c>
+      <c r="B22" t="s">
+        <v>53</v>
+      </c>
+      <c r="C22" s="2">
+        <v>2.5865037262383503</v>
+      </c>
+      <c r="D22">
+        <v>103069371.61</v>
+      </c>
+      <c r="E22">
+        <v>336619</v>
+      </c>
+      <c r="F22" t="s">
+        <v>54</v>
+      </c>
+      <c r="G22" t="s">
+        <v>177</v>
+      </c>
+      <c r="H22" t="s">
+        <v>156</v>
+      </c>
+      <c r="J22" t="s">
+        <v>21</v>
+      </c>
+      <c r="K22" t="s">
+        <v>157</v>
+      </c>
+      <c r="L22" t="s">
+        <v>22</v>
+      </c>
+      <c r="M22" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A23" t="s">
+        <v>178</v>
+      </c>
+      <c r="B23" t="s">
         <v>24</v>
       </c>
-      <c r="C17" s="5">
-[...8 lines deleted...]
-      <c r="F17" t="s">
+      <c r="C23" s="2">
+        <v>2.4774721648690918</v>
+      </c>
+      <c r="D23">
+        <v>98724582</v>
+      </c>
+      <c r="E23">
+        <v>464805</v>
+      </c>
+      <c r="F23" t="s">
+        <v>45</v>
+      </c>
+      <c r="G23" t="s">
+        <v>179</v>
+      </c>
+      <c r="H23" t="s">
+        <v>156</v>
+      </c>
+      <c r="J23" t="s">
+        <v>21</v>
+      </c>
+      <c r="K23" t="s">
+        <v>157</v>
+      </c>
+      <c r="L23" t="s">
+        <v>22</v>
+      </c>
+      <c r="M23" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A24" t="s">
+        <v>65</v>
+      </c>
+      <c r="B24" t="s">
+        <v>66</v>
+      </c>
+      <c r="C24" s="2">
+        <v>2.4542011684133653</v>
+      </c>
+      <c r="D24">
+        <v>97797258</v>
+      </c>
+      <c r="E24">
+        <v>659100</v>
+      </c>
+      <c r="F24" t="s">
+        <v>67</v>
+      </c>
+      <c r="G24" t="s">
+        <v>180</v>
+      </c>
+      <c r="H24" t="s">
+        <v>156</v>
+      </c>
+      <c r="J24" t="s">
+        <v>21</v>
+      </c>
+      <c r="K24" t="s">
+        <v>157</v>
+      </c>
+      <c r="L24" t="s">
+        <v>22</v>
+      </c>
+      <c r="M24" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A25" t="s">
+        <v>181</v>
+      </c>
+      <c r="B25" t="s">
+        <v>53</v>
+      </c>
+      <c r="C25" s="2">
+        <v>2.4533480671802774</v>
+      </c>
+      <c r="D25">
+        <v>97763262.840000004</v>
+      </c>
+      <c r="E25">
+        <v>574436</v>
+      </c>
+      <c r="F25" t="s">
+        <v>56</v>
+      </c>
+      <c r="G25" t="s">
+        <v>182</v>
+      </c>
+      <c r="H25" t="s">
+        <v>156</v>
+      </c>
+      <c r="J25" t="s">
+        <v>21</v>
+      </c>
+      <c r="K25" t="s">
+        <v>157</v>
+      </c>
+      <c r="L25" t="s">
+        <v>22</v>
+      </c>
+      <c r="M25" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A26" t="s">
+        <v>183</v>
+      </c>
+      <c r="B26" t="s">
+        <v>24</v>
+      </c>
+      <c r="C26" s="2">
+        <v>2.3861541241652446</v>
+      </c>
+      <c r="D26">
+        <v>95085657</v>
+      </c>
+      <c r="E26">
+        <v>738300</v>
+      </c>
+      <c r="F26" t="s">
+        <v>49</v>
+      </c>
+      <c r="G26" t="s">
+        <v>184</v>
+      </c>
+      <c r="H26" t="s">
+        <v>156</v>
+      </c>
+      <c r="J26" t="s">
+        <v>21</v>
+      </c>
+      <c r="K26" t="s">
+        <v>157</v>
+      </c>
+      <c r="L26" t="s">
+        <v>22</v>
+      </c>
+      <c r="M26" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A27" t="s">
+        <v>69</v>
+      </c>
+      <c r="B27" t="s">
+        <v>42</v>
+      </c>
+      <c r="C27" s="2">
+        <v>2.3662933802621553</v>
+      </c>
+      <c r="D27">
+        <v>94294227.870000005</v>
+      </c>
+      <c r="E27">
+        <v>495477</v>
+      </c>
+      <c r="F27" t="s">
+        <v>70</v>
+      </c>
+      <c r="G27" t="s">
+        <v>185</v>
+      </c>
+      <c r="H27" t="s">
+        <v>156</v>
+      </c>
+      <c r="J27" t="s">
+        <v>21</v>
+      </c>
+      <c r="K27" t="s">
+        <v>157</v>
+      </c>
+      <c r="L27" t="s">
+        <v>22</v>
+      </c>
+      <c r="M27" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A28" t="s">
+        <v>186</v>
+      </c>
+      <c r="B28" t="s">
         <v>32</v>
       </c>
-      <c r="G17" t="s">
-[...406 lines deleted...]
-        <v>88903438.109999999</v>
+      <c r="C28" s="2">
+        <v>2.3242887520982269</v>
+      </c>
+      <c r="D28">
+        <v>92620388.939999998</v>
       </c>
       <c r="E28">
-        <v>495477</v>
+        <v>377211</v>
       </c>
       <c r="F28" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G28" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>187</v>
+      </c>
+      <c r="H28" t="s">
+        <v>156</v>
       </c>
       <c r="J28" t="s">
         <v>21</v>
       </c>
       <c r="K28" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="L28" t="s">
         <v>22</v>
       </c>
       <c r="M28" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:13" x14ac:dyDescent="0.3">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="B29" t="s">
         <v>24</v>
       </c>
-      <c r="C29" s="5">
-[...3 lines deleted...]
-        <v>82689600</v>
+      <c r="C29" s="2">
+        <v>2.2915493532125986</v>
+      </c>
+      <c r="D29">
+        <v>91315759.359999985</v>
       </c>
       <c r="E29">
-        <v>738300</v>
+        <v>430816</v>
       </c>
       <c r="F29" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
       <c r="G29" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>52</v>
+      </c>
+      <c r="H29" t="s">
+        <v>156</v>
       </c>
       <c r="J29" t="s">
         <v>21</v>
       </c>
       <c r="K29" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="L29" t="s">
         <v>22</v>
       </c>
       <c r="M29" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:13" x14ac:dyDescent="0.3">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>74</v>
       </c>
       <c r="B30" t="s">
         <v>19</v>
       </c>
-      <c r="C30" s="5">
-[...3 lines deleted...]
-        <v>81090378</v>
+      <c r="C30" s="2">
+        <v>2.1238642338104547</v>
+      </c>
+      <c r="D30">
+        <v>84633689</v>
       </c>
       <c r="E30">
-        <v>59300</v>
+        <v>257300</v>
       </c>
       <c r="F30" t="s">
         <v>75</v>
       </c>
       <c r="G30" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>190</v>
+      </c>
+      <c r="H30" t="s">
+        <v>156</v>
       </c>
       <c r="J30" t="s">
         <v>21</v>
       </c>
       <c r="K30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="L30" t="s">
         <v>22</v>
       </c>
       <c r="M30" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="31" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A31" t="s">
-        <v>188</v>
-[...8 lines deleted...]
-        <v>79025160.519999996</v>
+        <v>191</v>
+      </c>
+      <c r="C31" s="2">
+        <v>2.1091938759195825</v>
+      </c>
+      <c r="D31">
+        <v>84049091.129999995</v>
       </c>
       <c r="E31">
-        <v>574436</v>
+        <v>84049091.129999995</v>
       </c>
       <c r="F31" t="s">
-        <v>59</v>
+        <v>146</v>
       </c>
       <c r="G31" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>192</v>
+      </c>
+      <c r="H31" t="s">
+        <v>193</v>
+      </c>
+      <c r="I31" s="1">
+        <v>73020</v>
       </c>
       <c r="J31" t="s">
-        <v>21</v>
+        <v>194</v>
       </c>
       <c r="K31" t="s">
-        <v>155</v>
+        <v>195</v>
       </c>
       <c r="L31" t="s">
         <v>22</v>
       </c>
       <c r="M31" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A32" t="s">
+        <v>196</v>
+      </c>
+      <c r="C32" s="2">
+        <v>2.109193873912</v>
+      </c>
+      <c r="D32">
+        <v>84049091.049999997</v>
+      </c>
+      <c r="E32">
+        <v>84049091.049999997</v>
+      </c>
+      <c r="F32" t="s">
+        <v>143</v>
+      </c>
+      <c r="G32" t="s">
+        <v>144</v>
+      </c>
+      <c r="H32" t="s">
+        <v>197</v>
+      </c>
+      <c r="I32" s="1">
+        <v>73020</v>
+      </c>
+      <c r="J32" t="s">
+        <v>194</v>
+      </c>
+      <c r="K32" t="s">
+        <v>195</v>
+      </c>
+      <c r="L32" t="s">
+        <v>22</v>
+      </c>
+      <c r="M32" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A33" t="s">
+        <v>198</v>
+      </c>
+      <c r="B33" t="s">
+        <v>53</v>
+      </c>
+      <c r="C33" s="2">
+        <v>1.9374022406212419</v>
+      </c>
+      <c r="D33">
+        <v>77203380.560000002</v>
+      </c>
+      <c r="E33">
+        <v>612628</v>
+      </c>
+      <c r="F33" t="s">
         <v>60</v>
       </c>
-    </row>
-[...51 lines deleted...]
-      <c r="F33" t="s">
+      <c r="G33" t="s">
+        <v>199</v>
+      </c>
+      <c r="H33" t="s">
+        <v>156</v>
+      </c>
+      <c r="J33" t="s">
+        <v>21</v>
+      </c>
+      <c r="K33" t="s">
+        <v>157</v>
+      </c>
+      <c r="L33" t="s">
+        <v>22</v>
+      </c>
+      <c r="M33" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A34" t="s">
+        <v>79</v>
+      </c>
+      <c r="B34" t="s">
+        <v>32</v>
+      </c>
+      <c r="C34" s="2">
+        <v>1.9066502990242433</v>
+      </c>
+      <c r="D34">
+        <v>75977949</v>
+      </c>
+      <c r="E34">
+        <v>330900</v>
+      </c>
+      <c r="F34" t="s">
         <v>80</v>
       </c>
-      <c r="G33" t="s">
-[...14 lines deleted...]
-      <c r="M33" t="s">
+      <c r="G34" t="s">
+        <v>200</v>
+      </c>
+      <c r="H34" t="s">
+        <v>156</v>
+      </c>
+      <c r="J34" t="s">
+        <v>21</v>
+      </c>
+      <c r="K34" t="s">
+        <v>157</v>
+      </c>
+      <c r="L34" t="s">
+        <v>22</v>
+      </c>
+      <c r="M34" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="34" spans="1:13" x14ac:dyDescent="0.3">
-[...37 lines deleted...]
-    <row r="35" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A35" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="B35" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>72560250</v>
+        <v>32</v>
+      </c>
+      <c r="C35" s="2">
+        <v>1.8052059102761309</v>
+      </c>
+      <c r="D35">
+        <v>71935500</v>
       </c>
       <c r="E35">
         <v>357000</v>
       </c>
       <c r="F35" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="G35" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>202</v>
+      </c>
+      <c r="H35" t="s">
+        <v>156</v>
       </c>
       <c r="J35" t="s">
         <v>21</v>
       </c>
       <c r="K35" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="L35" t="s">
         <v>22</v>
       </c>
       <c r="M35" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:13" x14ac:dyDescent="0.3">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A36" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="B36" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>71786432</v>
+        <v>62</v>
+      </c>
+      <c r="C36" s="2">
+        <v>1.7462182089065508</v>
+      </c>
+      <c r="D36">
+        <v>69584904</v>
       </c>
       <c r="E36">
-        <v>335200</v>
+        <v>528600</v>
       </c>
       <c r="F36" t="s">
+        <v>84</v>
+      </c>
+      <c r="G36" t="s">
+        <v>204</v>
+      </c>
+      <c r="H36" t="s">
+        <v>156</v>
+      </c>
+      <c r="J36" t="s">
+        <v>21</v>
+      </c>
+      <c r="K36" t="s">
+        <v>157</v>
+      </c>
+      <c r="L36" t="s">
+        <v>22</v>
+      </c>
+      <c r="M36" t="s">
         <v>85</v>
       </c>
-      <c r="G36" t="s">
-[...18 lines deleted...]
-    <row r="37" spans="1:13" x14ac:dyDescent="0.3">
+    </row>
+    <row r="37" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A37" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="B37" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>70735220</v>
+        <v>32</v>
+      </c>
+      <c r="C37" s="2">
+        <v>1.7297607477304973</v>
+      </c>
+      <c r="D37">
+        <v>68929092</v>
       </c>
       <c r="E37">
         <v>143800</v>
       </c>
       <c r="F37" t="s">
+        <v>77</v>
+      </c>
+      <c r="G37" t="s">
+        <v>206</v>
+      </c>
+      <c r="H37" t="s">
+        <v>156</v>
+      </c>
+      <c r="J37" t="s">
+        <v>21</v>
+      </c>
+      <c r="K37" t="s">
+        <v>157</v>
+      </c>
+      <c r="L37" t="s">
+        <v>22</v>
+      </c>
+      <c r="M37" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A38" t="s">
+        <v>207</v>
+      </c>
+      <c r="B38" t="s">
+        <v>19</v>
+      </c>
+      <c r="C38" s="2">
+        <v>1.7224859703015258</v>
+      </c>
+      <c r="D38">
+        <v>68639200</v>
+      </c>
+      <c r="E38">
+        <v>136000</v>
+      </c>
+      <c r="F38" t="s">
+        <v>82</v>
+      </c>
+      <c r="G38" t="s">
+        <v>208</v>
+      </c>
+      <c r="H38" t="s">
+        <v>156</v>
+      </c>
+      <c r="J38" t="s">
+        <v>21</v>
+      </c>
+      <c r="K38" t="s">
+        <v>157</v>
+      </c>
+      <c r="L38" t="s">
+        <v>22</v>
+      </c>
+      <c r="M38" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A39" t="s">
+        <v>209</v>
+      </c>
+      <c r="B39" t="s">
+        <v>42</v>
+      </c>
+      <c r="C39" s="2">
+        <v>1.6494101080467511</v>
+      </c>
+      <c r="D39">
+        <v>65727206.049999997</v>
+      </c>
+      <c r="E39">
+        <v>687595</v>
+      </c>
+      <c r="F39" t="s">
+        <v>88</v>
+      </c>
+      <c r="G39" t="s">
+        <v>210</v>
+      </c>
+      <c r="H39" t="s">
+        <v>156</v>
+      </c>
+      <c r="J39" t="s">
+        <v>211</v>
+      </c>
+      <c r="K39" t="s">
+        <v>157</v>
+      </c>
+      <c r="L39" t="s">
+        <v>22</v>
+      </c>
+      <c r="M39" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A40" t="s">
+        <v>94</v>
+      </c>
+      <c r="B40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C40" s="2">
+        <v>1.5738720433521072</v>
+      </c>
+      <c r="D40">
+        <v>62717096</v>
+      </c>
+      <c r="E40">
+        <v>252200</v>
+      </c>
+      <c r="F40" t="s">
+        <v>95</v>
+      </c>
+      <c r="G40" t="s">
+        <v>212</v>
+      </c>
+      <c r="H40" t="s">
+        <v>156</v>
+      </c>
+      <c r="J40" t="s">
+        <v>21</v>
+      </c>
+      <c r="K40" t="s">
+        <v>157</v>
+      </c>
+      <c r="L40" t="s">
+        <v>22</v>
+      </c>
+      <c r="M40" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A41" t="s">
+        <v>213</v>
+      </c>
+      <c r="B41" t="s">
+        <v>24</v>
+      </c>
+      <c r="C41" s="2">
+        <v>1.5338571287489318</v>
+      </c>
+      <c r="D41">
+        <v>61122545</v>
+      </c>
+      <c r="E41">
+        <v>375100</v>
+      </c>
+      <c r="F41" t="s">
+        <v>72</v>
+      </c>
+      <c r="G41" t="s">
         <v>73</v>
       </c>
-      <c r="G37" t="s">
-[...128 lines deleted...]
-      <c r="M40" t="s">
+      <c r="H41" t="s">
+        <v>156</v>
+      </c>
+      <c r="J41" t="s">
+        <v>21</v>
+      </c>
+      <c r="K41" t="s">
+        <v>157</v>
+      </c>
+      <c r="L41" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A42" t="s">
+        <v>214</v>
+      </c>
+      <c r="B42" t="s">
+        <v>32</v>
+      </c>
+      <c r="C42" s="2">
+        <v>1.5324566138898343</v>
+      </c>
+      <c r="D42">
+        <v>61066736</v>
+      </c>
+      <c r="E42">
+        <v>335200</v>
+      </c>
+      <c r="F42" t="s">
         <v>90</v>
       </c>
-    </row>
-[...51 lines deleted...]
-      <c r="E42">
+      <c r="G42" t="s">
+        <v>215</v>
+      </c>
+      <c r="H42" t="s">
+        <v>156</v>
+      </c>
+      <c r="J42" t="s">
+        <v>21</v>
+      </c>
+      <c r="K42" t="s">
+        <v>157</v>
+      </c>
+      <c r="L42" t="s">
+        <v>22</v>
+      </c>
+      <c r="M42" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A43" t="s">
+        <v>216</v>
+      </c>
+      <c r="B43" t="s">
+        <v>53</v>
+      </c>
+      <c r="C43" s="2">
+        <v>1.5206621151038668</v>
+      </c>
+      <c r="D43">
+        <v>60596738</v>
+      </c>
+      <c r="E43">
         <v>613700</v>
       </c>
-      <c r="F42" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="F43" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="G43" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>217</v>
+      </c>
+      <c r="H43" t="s">
+        <v>156</v>
       </c>
       <c r="J43" t="s">
         <v>21</v>
       </c>
       <c r="K43" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="L43" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="44" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M43" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A44" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="B44" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>56206598</v>
+        <v>32</v>
+      </c>
+      <c r="C44" s="2">
+        <v>1.4857414669615068</v>
+      </c>
+      <c r="D44">
+        <v>59205188</v>
       </c>
       <c r="E44">
         <v>183400</v>
       </c>
       <c r="F44" t="s">
+        <v>97</v>
+      </c>
+      <c r="G44" t="s">
+        <v>219</v>
+      </c>
+      <c r="H44" t="s">
+        <v>156</v>
+      </c>
+      <c r="J44" t="s">
+        <v>21</v>
+      </c>
+      <c r="K44" t="s">
+        <v>157</v>
+      </c>
+      <c r="L44" t="s">
+        <v>22</v>
+      </c>
+      <c r="M44" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A45" t="s">
+        <v>220</v>
+      </c>
+      <c r="B45" t="s">
+        <v>32</v>
+      </c>
+      <c r="C45" s="2">
+        <v>1.4764222675837289</v>
+      </c>
+      <c r="D45">
+        <v>58833828</v>
+      </c>
+      <c r="E45">
+        <v>1192900</v>
+      </c>
+      <c r="F45" t="s">
+        <v>106</v>
+      </c>
+      <c r="G45" t="s">
+        <v>221</v>
+      </c>
+      <c r="H45" t="s">
+        <v>156</v>
+      </c>
+      <c r="J45" t="s">
+        <v>21</v>
+      </c>
+      <c r="K45" t="s">
+        <v>157</v>
+      </c>
+      <c r="L45" t="s">
+        <v>22</v>
+      </c>
+      <c r="M45" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A46" t="s">
+        <v>222</v>
+      </c>
+      <c r="B46" t="s">
+        <v>42</v>
+      </c>
+      <c r="C46" s="2">
+        <v>1.3511870424018024</v>
+      </c>
+      <c r="D46">
+        <v>53843339.939999998</v>
+      </c>
+      <c r="E46">
+        <v>679926</v>
+      </c>
+      <c r="F46" t="s">
+        <v>99</v>
+      </c>
+      <c r="G46" t="s">
+        <v>223</v>
+      </c>
+      <c r="H46" t="s">
+        <v>156</v>
+      </c>
+      <c r="J46" t="s">
+        <v>21</v>
+      </c>
+      <c r="K46" t="s">
+        <v>157</v>
+      </c>
+      <c r="L46" t="s">
+        <v>22</v>
+      </c>
+      <c r="M46" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A47" t="s">
+        <v>224</v>
+      </c>
+      <c r="B47" t="s">
+        <v>53</v>
+      </c>
+      <c r="C47" s="2">
+        <v>1.2805790768445742</v>
+      </c>
+      <c r="D47">
+        <v>51029689</v>
+      </c>
+      <c r="E47">
+        <v>517700</v>
+      </c>
+      <c r="F47" t="s">
+        <v>101</v>
+      </c>
+      <c r="G47" t="s">
+        <v>225</v>
+      </c>
+      <c r="H47" t="s">
+        <v>156</v>
+      </c>
+      <c r="J47" t="s">
+        <v>21</v>
+      </c>
+      <c r="K47" t="s">
+        <v>157</v>
+      </c>
+      <c r="L47" t="s">
+        <v>22</v>
+      </c>
+      <c r="M47" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A48" t="s">
+        <v>103</v>
+      </c>
+      <c r="B48" t="s">
+        <v>53</v>
+      </c>
+      <c r="C48" s="2">
+        <v>1.1419595997491754</v>
+      </c>
+      <c r="D48">
+        <v>45505853</v>
+      </c>
+      <c r="E48">
+        <v>535300</v>
+      </c>
+      <c r="F48" t="s">
+        <v>104</v>
+      </c>
+      <c r="G48" t="s">
         <v>105</v>
       </c>
-      <c r="G44" t="s">
-[...69 lines deleted...]
-      <c r="E46">
+      <c r="H48" t="s">
+        <v>156</v>
+      </c>
+      <c r="J48" t="s">
+        <v>21</v>
+      </c>
+      <c r="K48" t="s">
+        <v>157</v>
+      </c>
+      <c r="L48" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A49" t="s">
+        <v>226</v>
+      </c>
+      <c r="B49" t="s">
+        <v>42</v>
+      </c>
+      <c r="C49" s="2">
+        <v>1.0227170860282666</v>
+      </c>
+      <c r="D49">
+        <v>40754168</v>
+      </c>
+      <c r="E49">
         <v>125800</v>
       </c>
-      <c r="F46" t="s">
-[...75 lines deleted...]
-      <c r="F48" t="s">
+      <c r="F49" t="s">
+        <v>113</v>
+      </c>
+      <c r="G49" t="s">
+        <v>227</v>
+      </c>
+      <c r="H49" t="s">
+        <v>156</v>
+      </c>
+      <c r="J49" t="s">
+        <v>21</v>
+      </c>
+      <c r="K49" t="s">
+        <v>157</v>
+      </c>
+      <c r="L49" t="s">
+        <v>22</v>
+      </c>
+      <c r="M49" t="s">
         <v>114</v>
       </c>
-      <c r="G48" t="s">
-[...56 lines deleted...]
-    <row r="50" spans="1:13" x14ac:dyDescent="0.3">
+    </row>
+    <row r="50" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A50" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="B50" t="s">
         <v>19</v>
       </c>
-      <c r="C50" s="5">
-[...3 lines deleted...]
-        <v>42356470</v>
+      <c r="C50" s="2">
+        <v>0.93781901909008525</v>
+      </c>
+      <c r="D50">
+        <v>37371072</v>
       </c>
       <c r="E50">
-        <v>917800</v>
+        <v>283200</v>
       </c>
       <c r="F50" t="s">
+        <v>108</v>
+      </c>
+      <c r="G50" t="s">
+        <v>229</v>
+      </c>
+      <c r="H50" t="s">
+        <v>156</v>
+      </c>
+      <c r="J50" t="s">
+        <v>21</v>
+      </c>
+      <c r="K50" t="s">
+        <v>157</v>
+      </c>
+      <c r="L50" t="s">
+        <v>22</v>
+      </c>
+      <c r="M50" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A51" t="s">
+        <v>230</v>
+      </c>
+      <c r="B51" t="s">
+        <v>32</v>
+      </c>
+      <c r="C51" s="2">
+        <v>0.92064148815168245</v>
+      </c>
+      <c r="D51">
+        <v>36686566</v>
+      </c>
+      <c r="E51">
+        <v>152600</v>
+      </c>
+      <c r="F51" t="s">
+        <v>118</v>
+      </c>
+      <c r="G51" t="s">
+        <v>231</v>
+      </c>
+      <c r="H51" t="s">
+        <v>156</v>
+      </c>
+      <c r="J51" t="s">
+        <v>21</v>
+      </c>
+      <c r="K51" t="s">
+        <v>157</v>
+      </c>
+      <c r="L51" t="s">
+        <v>22</v>
+      </c>
+      <c r="M51" t="s">
         <v>119</v>
       </c>
-      <c r="G50" t="s">
-[...14 lines deleted...]
-      <c r="M50" t="s">
+    </row>
+    <row r="52" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A52" t="s">
+        <v>115</v>
+      </c>
+      <c r="B52" t="s">
+        <v>32</v>
+      </c>
+      <c r="C52" s="2">
+        <v>0.91907918721333992</v>
+      </c>
+      <c r="D52">
+        <v>36624310</v>
+      </c>
+      <c r="E52">
+        <v>581800</v>
+      </c>
+      <c r="F52" t="s">
+        <v>116</v>
+      </c>
+      <c r="G52" t="s">
+        <v>232</v>
+      </c>
+      <c r="H52" t="s">
+        <v>156</v>
+      </c>
+      <c r="J52" t="s">
+        <v>21</v>
+      </c>
+      <c r="K52" t="s">
+        <v>157</v>
+      </c>
+      <c r="L52" t="s">
+        <v>22</v>
+      </c>
+      <c r="M52" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A53" t="s">
         <v>120</v>
       </c>
-    </row>
-[...79 lines deleted...]
-      </c>
       <c r="B53" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>34338496.5</v>
+        <v>24</v>
+      </c>
+      <c r="C53" s="2">
+        <v>0.89158860302986731</v>
+      </c>
+      <c r="D53">
+        <v>35528840</v>
       </c>
       <c r="E53">
-        <v>62150</v>
+        <v>122000</v>
       </c>
       <c r="F53" t="s">
-        <v>101</v>
+        <v>121</v>
       </c>
       <c r="G53" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>233</v>
+      </c>
+      <c r="H53" t="s">
+        <v>156</v>
       </c>
       <c r="J53" t="s">
         <v>21</v>
       </c>
       <c r="K53" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="L53" t="s">
         <v>22</v>
       </c>
       <c r="M53" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:13" x14ac:dyDescent="0.3">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A54" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="B54" t="s">
         <v>24</v>
       </c>
-      <c r="C54" s="5">
-[...3 lines deleted...]
-        <v>32637428</v>
+      <c r="C54" s="2">
+        <v>0.8885340657930535</v>
+      </c>
+      <c r="D54">
+        <v>35407120</v>
       </c>
       <c r="E54">
-        <v>115400</v>
+        <v>128800</v>
       </c>
       <c r="F54" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="G54" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>235</v>
+      </c>
+      <c r="H54" t="s">
+        <v>156</v>
       </c>
       <c r="J54" t="s">
         <v>21</v>
       </c>
       <c r="K54" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="L54" t="s">
         <v>22</v>
       </c>
       <c r="M54" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:13" x14ac:dyDescent="0.3">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A55" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="B55" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>30865968</v>
+        <v>42</v>
+      </c>
+      <c r="C55" s="2">
+        <v>0.84175061085980807</v>
+      </c>
+      <c r="D55">
+        <v>33542850</v>
       </c>
       <c r="E55">
-        <v>94400</v>
+        <v>63800</v>
       </c>
       <c r="F55" t="s">
-        <v>230</v>
+        <v>123</v>
       </c>
       <c r="G55" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>124</v>
+      </c>
+      <c r="H55" t="s">
+        <v>156</v>
       </c>
       <c r="J55" t="s">
         <v>21</v>
       </c>
       <c r="K55" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="L55" t="s">
         <v>22</v>
       </c>
-      <c r="M55" t="s">
-[...3 lines deleted...]
-    <row r="56" spans="1:13" x14ac:dyDescent="0.3">
+    </row>
+    <row r="56" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A56" t="s">
-        <v>233</v>
+        <v>110</v>
       </c>
       <c r="B56" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>29921562</v>
+        <v>53</v>
+      </c>
+      <c r="C56" s="2">
+        <v>0.83899404910072961</v>
+      </c>
+      <c r="D56">
+        <v>33433004</v>
       </c>
       <c r="E56">
-        <v>63800</v>
+        <v>598300</v>
       </c>
       <c r="F56" t="s">
-        <v>134</v>
+        <v>111</v>
       </c>
       <c r="G56" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>237</v>
+      </c>
+      <c r="H56" t="s">
+        <v>156</v>
       </c>
       <c r="J56" t="s">
         <v>21</v>
       </c>
       <c r="K56" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="L56" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="57" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M56" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A57" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="B57" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>29899440</v>
+        <v>42</v>
+      </c>
+      <c r="C57" s="2">
+        <v>0.71797183831855227</v>
+      </c>
+      <c r="D57">
+        <v>28610400</v>
       </c>
       <c r="E57">
         <v>628800</v>
       </c>
       <c r="F57" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="G57" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>239</v>
+      </c>
+      <c r="H57" t="s">
+        <v>156</v>
       </c>
       <c r="J57" t="s">
         <v>21</v>
       </c>
       <c r="K57" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="L57" t="s">
         <v>22</v>
       </c>
       <c r="M57" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:13" x14ac:dyDescent="0.3">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A58" t="s">
+        <v>127</v>
+      </c>
+      <c r="B58" t="s">
+        <v>62</v>
+      </c>
+      <c r="C58" s="2">
+        <v>0.69937039163398884</v>
+      </c>
+      <c r="D58">
+        <v>27869152.5</v>
+      </c>
+      <c r="E58">
+        <v>50250</v>
+      </c>
+      <c r="F58" t="s">
+        <v>128</v>
+      </c>
+      <c r="G58" t="s">
+        <v>240</v>
+      </c>
+      <c r="H58" t="s">
+        <v>156</v>
+      </c>
+      <c r="J58" t="s">
+        <v>21</v>
+      </c>
+      <c r="K58" t="s">
+        <v>157</v>
+      </c>
+      <c r="L58" t="s">
+        <v>22</v>
+      </c>
+      <c r="M58" t="s">
         <v>129</v>
       </c>
-      <c r="B58" t="s">
-[...8 lines deleted...]
-      <c r="E58">
+    </row>
+    <row r="59" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A59" t="s">
+        <v>241</v>
+      </c>
+      <c r="B59" t="s">
+        <v>24</v>
+      </c>
+      <c r="C59" s="2">
+        <v>0.65052880045190464</v>
+      </c>
+      <c r="D59">
+        <v>25922868</v>
+      </c>
+      <c r="E59">
+        <v>195600</v>
+      </c>
+      <c r="F59" t="s">
+        <v>130</v>
+      </c>
+      <c r="G59" t="s">
+        <v>242</v>
+      </c>
+      <c r="H59" t="s">
+        <v>156</v>
+      </c>
+      <c r="J59" t="s">
+        <v>21</v>
+      </c>
+      <c r="K59" t="s">
+        <v>157</v>
+      </c>
+      <c r="L59" t="s">
+        <v>22</v>
+      </c>
+      <c r="M59" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A60" t="s">
+        <v>243</v>
+      </c>
+      <c r="B60" t="s">
+        <v>37</v>
+      </c>
+      <c r="C60" s="2">
+        <v>0.58173041833925743</v>
+      </c>
+      <c r="D60">
+        <v>23181327</v>
+      </c>
+      <c r="E60">
+        <v>71700</v>
+      </c>
+      <c r="F60" t="s">
+        <v>134</v>
+      </c>
+      <c r="G60" t="s">
+        <v>244</v>
+      </c>
+      <c r="H60" t="s">
+        <v>156</v>
+      </c>
+      <c r="J60" t="s">
+        <v>21</v>
+      </c>
+      <c r="K60" t="s">
+        <v>157</v>
+      </c>
+      <c r="L60" t="s">
+        <v>22</v>
+      </c>
+      <c r="M60" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A61" t="s">
+        <v>136</v>
+      </c>
+      <c r="B61" t="s">
+        <v>53</v>
+      </c>
+      <c r="C61" s="2">
+        <v>0.472070122438281</v>
+      </c>
+      <c r="D61">
+        <v>18811483</v>
+      </c>
+      <c r="E61">
         <v>686300</v>
       </c>
-      <c r="F58" t="s">
-[...52 lines deleted...]
-      <c r="M59" t="s">
+      <c r="F61" t="s">
         <v>137</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E60">
+      <c r="G61" t="s">
+        <v>138</v>
+      </c>
+      <c r="H61" t="s">
+        <v>156</v>
+      </c>
+      <c r="J61" t="s">
+        <v>21</v>
+      </c>
+      <c r="K61" t="s">
+        <v>157</v>
+      </c>
+      <c r="L61" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A62" t="s">
+        <v>245</v>
+      </c>
+      <c r="B62" t="s">
+        <v>32</v>
+      </c>
+      <c r="C62" s="2">
+        <v>0.40707302308130933</v>
+      </c>
+      <c r="D62">
+        <v>16221419</v>
+      </c>
+      <c r="E62">
         <v>268700</v>
       </c>
-      <c r="F60" t="s">
-[...17 lines deleted...]
-      <c r="M60" t="s">
+      <c r="F62" t="s">
         <v>139</v>
       </c>
-    </row>
-[...56 lines deleted...]
-      </c>
       <c r="G62" t="s">
-        <v>243</v>
-[...4 lines deleted...]
-      <c r="I62" s="1"/>
+        <v>246</v>
+      </c>
+      <c r="H62" t="s">
+        <v>156</v>
+      </c>
       <c r="J62" t="s">
         <v>21</v>
       </c>
       <c r="K62" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="L62" t="s">
         <v>22</v>
       </c>
       <c r="M62" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:13" x14ac:dyDescent="0.3">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A63" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>247</v>
+      </c>
+      <c r="B63" t="s">
+        <v>62</v>
+      </c>
+      <c r="C63" s="2">
+        <v>8.241150499045935E-2</v>
+      </c>
+      <c r="D63">
+        <v>3284009.2</v>
       </c>
       <c r="E63">
-        <v>0</v>
+        <v>43816</v>
       </c>
       <c r="F63" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="G63" t="s">
-        <v>245</v>
-[...5 lines deleted...]
-        <v>73020</v>
+        <v>248</v>
+      </c>
+      <c r="H63" t="s">
+        <v>156</v>
       </c>
       <c r="J63" t="s">
-        <v>246</v>
+        <v>21</v>
       </c>
       <c r="K63" t="s">
-        <v>247</v>
+        <v>157</v>
       </c>
       <c r="L63" t="s">
         <v>22</v>
       </c>
       <c r="M63" t="s">
-        <v>144</v>
-[...36 lines deleted...]
-      <c r="M64" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="70" spans="1:1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-    <row r="71" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="I64" s="1"/>
+    </row>
+    <row r="65" spans="1:1" ht="15.75" x14ac:dyDescent="0.5"/>
+    <row r="71" spans="1:1" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A71" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="72" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:1" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A72" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="73" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:1" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A73" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="74" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:1" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A74" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="75" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:1" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A75" t="s">
         <v>152</v>
+      </c>
+    </row>
+    <row r="76" spans="1:1" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A76" t="s">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:M5 A7:M10 A6:B6 D6:M6 A65:M75" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:M5 A7:M10 A6:B6 D6:M6 A66:M76" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100434CE3F8FEBB244F858BBE1DD8B45B8C" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2dd9e93ca72a48091795bd8bd10dac6f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba" xmlns:ns3="aa71bc78-42bd-452f-85da-b0a25b97c36d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="42a349b0c0865e57489f8dd83e6a8e2d" ns2:_="" ns3:_="">
+    <xsd:import namespace="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
+    <xsd:import namespace="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="11" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="12" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="16" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="5a2cf999-78fc-4b4f-9c94-c21be84841be" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="24" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="25" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="26" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="aa71bc78-42bd-452f-85da-b0a25b97c36d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="13" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="14" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{bfc1d731-e37f-429c-9f8a-5666b065a31e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="aa71bc78-42bd-452f-85da-b0a25b97c36d">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_Flow_SignoffStatus xmlns="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba" xsi:nil="true"/>
+    <TaxCatchAll xmlns="aa71bc78-42bd-452f-85da-b0a25b97c36d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CEFF45F-E143-478A-9AFF-5FF848D10E77}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7E92E5D-5FB3-486A-AE6F-760396687128}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
+    <ds:schemaRef ds:uri="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8BD774F-66CB-4AF2-B8AC-0D8B963F104C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
+    <ds:schemaRef ds:uri="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Jacques-Kelly, Tara</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100434CE3F8FEBB244F858BBE1DD8B45B8C</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>