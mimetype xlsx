--- v1 (2026-02-11)
+++ v2 (2026-06-01)
@@ -1,967 +1,934 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton.sharepoint.com/teams/LMUSFundOperations/Shared Documents/Oversight/RIKs/Non_Pro Rata RIKs/2026/CB Growth Fund - LMA0100 1.28.26/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton-my.sharepoint.com/personal/tara_jacques-kelly_franklintempleton_com/Documents/RIK/5.14.26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="6" documentId="8_{C2A3A077-A51F-45D0-93E8-E4A90B0FC63B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4AB2A010-0AC2-4F3F-BC3E-89F78C23F523}"/>
+  <xr:revisionPtr revIDLastSave="19" documentId="8_{3D92D3DD-CE11-4D1C-8EB3-345A646C93EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0D47225D-BAFC-4297-A432-328C95F7954C}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{01DDE1CA-3FDA-4F5A-B23D-487B0A852887}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="WEB Holdings File" sheetId="1" r:id="rId1"/>
+    <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="486" uniqueCount="247">
-[...50 lines deleted...]
-</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="494" uniqueCount="249">
+  <si>
+    <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
+  </si>
+  <si>
+    <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
+  </si>
+  <si>
+    <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
+  </si>
+  <si>
+    <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
+  </si>
+  <si>
+    <t>ClearBridge Growth Fund</t>
+  </si>
+  <si>
+    <t>As of</t>
+  </si>
+  <si>
+    <t>Security Name</t>
+  </si>
+  <si>
+    <t>Sector Name</t>
+  </si>
+  <si>
+    <t>Weight (%)</t>
+  </si>
+  <si>
+    <t>Market Value ($)</t>
+  </si>
+  <si>
+    <t>Quantity</t>
+  </si>
+  <si>
+    <t>Ticker</t>
+  </si>
+  <si>
+    <t>ISIN</t>
+  </si>
+  <si>
+    <t>Coupon</t>
+  </si>
+  <si>
+    <t>Investment Category</t>
+  </si>
+  <si>
+    <t>Asset Class</t>
+  </si>
+  <si>
+    <t>Currency</t>
+  </si>
+  <si>
+    <t>CUSIP</t>
+  </si>
+  <si>
+    <t>Industrials</t>
+  </si>
+  <si>
+    <t>VRT</t>
+  </si>
+  <si>
+    <t>Common Stock</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>92537N108</t>
+  </si>
+  <si>
+    <t>Information Technology</t>
+  </si>
+  <si>
+    <t>AVGO</t>
+  </si>
+  <si>
+    <t>11135F101</t>
+  </si>
+  <si>
+    <t>Health Care</t>
+  </si>
+  <si>
+    <t>VRTX</t>
+  </si>
+  <si>
+    <t>92532F100</t>
+  </si>
+  <si>
+    <t>TEL</t>
+  </si>
+  <si>
+    <t>IE000IVNQZ81</t>
+  </si>
+  <si>
+    <t>Consumer Discretionary</t>
+  </si>
+  <si>
+    <t>TJX</t>
+  </si>
+  <si>
+    <t>872540109</t>
+  </si>
+  <si>
+    <t>JCI</t>
+  </si>
+  <si>
+    <t>IE00BY7QL619</t>
+  </si>
+  <si>
+    <t>Communication Services</t>
+  </si>
+  <si>
+    <t>MSGS</t>
+  </si>
+  <si>
+    <t>55825T103</t>
+  </si>
+  <si>
+    <t>LHX</t>
+  </si>
+  <si>
+    <t>502431109</t>
+  </si>
+  <si>
+    <t>HLT</t>
+  </si>
+  <si>
+    <t>43300A203</t>
+  </si>
+  <si>
+    <t>CRWD</t>
+  </si>
+  <si>
+    <t>22788C105</t>
+  </si>
+  <si>
+    <t>ADSK</t>
+  </si>
+  <si>
+    <t>052769106</t>
+  </si>
+  <si>
+    <t>Vistra Corp</t>
+  </si>
+  <si>
+    <t>Utilities</t>
+  </si>
+  <si>
+    <t>VST</t>
+  </si>
+  <si>
+    <t>92840M102</t>
+  </si>
+  <si>
+    <t>Materials</t>
+  </si>
+  <si>
+    <t>FCX</t>
+  </si>
+  <si>
+    <t>35671D857</t>
+  </si>
+  <si>
+    <t>MSCI INC</t>
+  </si>
+  <si>
+    <t>Financials</t>
+  </si>
+  <si>
+    <t>MSCI</t>
+  </si>
+  <si>
+    <t>55354G100</t>
+  </si>
+  <si>
+    <t>TKO GROUP HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>TKO</t>
+  </si>
+  <si>
+    <t>87256C101</t>
+  </si>
+  <si>
+    <t>SHOP</t>
+  </si>
+  <si>
+    <t>82509L107</t>
+  </si>
+  <si>
+    <t>ABNB</t>
+  </si>
+  <si>
+    <t>009066101</t>
+  </si>
+  <si>
+    <t>HOWMET AEROSPACE INC</t>
+  </si>
+  <si>
+    <t>HWM</t>
+  </si>
+  <si>
+    <t>443201108</t>
+  </si>
+  <si>
+    <t>XPO</t>
+  </si>
+  <si>
+    <t>983793100</t>
+  </si>
+  <si>
+    <t>ALNYLAM PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>ALNY</t>
+  </si>
+  <si>
+    <t>02043Q107</t>
+  </si>
+  <si>
+    <t>SBUX</t>
+  </si>
+  <si>
+    <t>855244109</t>
+  </si>
+  <si>
+    <t>GWW</t>
+  </si>
+  <si>
+    <t>384802104</t>
+  </si>
+  <si>
+    <t>ARES</t>
+  </si>
+  <si>
+    <t>03990B101</t>
+  </si>
+  <si>
+    <t>CTAS</t>
+  </si>
+  <si>
+    <t>172908105</t>
+  </si>
+  <si>
+    <t>FWONK</t>
+  </si>
+  <si>
+    <t>531229755</t>
+  </si>
+  <si>
+    <t>IDXX</t>
+  </si>
+  <si>
+    <t>45168D104</t>
+  </si>
+  <si>
+    <t>AXON</t>
+  </si>
+  <si>
+    <t>05464C101</t>
+  </si>
+  <si>
+    <t>CLH</t>
+  </si>
+  <si>
+    <t>184496107</t>
+  </si>
+  <si>
+    <t>APP</t>
+  </si>
+  <si>
+    <t>03831W108</t>
+  </si>
+  <si>
+    <t>HOOD</t>
+  </si>
+  <si>
+    <t>770700102</t>
+  </si>
+  <si>
+    <t>CAVA GROUP INC</t>
+  </si>
+  <si>
+    <t>CAVA</t>
+  </si>
+  <si>
+    <t>148929102</t>
+  </si>
+  <si>
+    <t>MSGE</t>
+  </si>
+  <si>
+    <t>558256103</t>
+  </si>
+  <si>
+    <t>PODD</t>
+  </si>
+  <si>
+    <t>45784P101</t>
+  </si>
+  <si>
+    <t>VIKING HOLDINGS LTD</t>
+  </si>
+  <si>
+    <t>VIK</t>
+  </si>
+  <si>
+    <t>BMG93A5A1010</t>
+  </si>
+  <si>
+    <t>SNOWFLAKE INC</t>
+  </si>
+  <si>
+    <t>SNOW</t>
+  </si>
+  <si>
+    <t>833445109</t>
+  </si>
+  <si>
+    <t>RBLX</t>
+  </si>
+  <si>
+    <t>771049103</t>
+  </si>
+  <si>
+    <t>NATERA INC</t>
+  </si>
+  <si>
+    <t>NTRA</t>
+  </si>
+  <si>
+    <t>632307104</t>
+  </si>
+  <si>
+    <t>FAST</t>
+  </si>
+  <si>
+    <t>311900104</t>
+  </si>
+  <si>
+    <t>W</t>
+  </si>
+  <si>
+    <t>94419L101</t>
+  </si>
+  <si>
+    <t>ON HOLDING AG</t>
+  </si>
+  <si>
+    <t>ONON</t>
+  </si>
+  <si>
+    <t>CH1134540470</t>
+  </si>
+  <si>
+    <t>SPOT</t>
+  </si>
+  <si>
+    <t>LU1778762911</t>
+  </si>
+  <si>
+    <t>NOW</t>
+  </si>
+  <si>
+    <t>81762P102</t>
+  </si>
+  <si>
+    <t>TSCO</t>
+  </si>
+  <si>
+    <t>892356106</t>
+  </si>
+  <si>
+    <t>Consumer Staples</t>
+  </si>
+  <si>
+    <t>ELF</t>
+  </si>
+  <si>
+    <t>26856L103</t>
+  </si>
+  <si>
+    <t>CNS</t>
+  </si>
+  <si>
+    <t>19247A100</t>
+  </si>
+  <si>
+    <t>SHW</t>
+  </si>
+  <si>
+    <t>824348106</t>
+  </si>
+  <si>
+    <t>PLTR</t>
+  </si>
+  <si>
+    <t>69608A108</t>
+  </si>
+  <si>
+    <t>DOCS</t>
+  </si>
+  <si>
+    <t>26622P107</t>
+  </si>
+  <si>
+    <t>BLDR</t>
+  </si>
+  <si>
+    <t>12008R107</t>
+  </si>
+  <si>
+    <t>DOCU</t>
+  </si>
+  <si>
+    <t>256163106</t>
+  </si>
+  <si>
+    <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
+  </si>
+  <si>
+    <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
+  </si>
+  <si>
+    <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
+  </si>
+  <si>
+    <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
+  </si>
+  <si>
+    <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
+  </si>
+  <si>
+    <t>© Franklin Templeton. All rights reserved.</t>
+  </si>
+  <si>
+    <t>VERTIV HOLDINGS CO</t>
+  </si>
+  <si>
+    <t>US92537N1081</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>Equity</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
-    <t>Information Technology</t>
-[...4 lines deleted...]
-  <si>
     <t>US11135F1012</t>
   </si>
   <si>
-    <t>0</t>
-[...11 lines deleted...]
-    <t>11135F101</t>
+    <t>VERTEX PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>US92532F1003</t>
   </si>
   <si>
     <t>TE CONNECTIVITY PLC</t>
   </si>
   <si>
-    <t>TEL</t>
-[...17 lines deleted...]
-    <t>92532F100</t>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC</t>
+  </si>
+  <si>
+    <t>TJX COS INC/THE</t>
+  </si>
+  <si>
+    <t>US8725401090</t>
+  </si>
+  <si>
+    <t>CROWDSTRIKE HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US22788C1053</t>
+  </si>
+  <si>
+    <t>MADISON SQUARE GARDEN SPORTS CORP</t>
+  </si>
+  <si>
+    <t>US55825T1034</t>
+  </si>
+  <si>
+    <t>HILTON WORLDWIDE HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US43300A2033</t>
+  </si>
+  <si>
+    <t>L3HARRIS TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US5024311095</t>
+  </si>
+  <si>
+    <t>FREEPORT-MCMORAN INC</t>
+  </si>
+  <si>
+    <t>US35671D8570</t>
   </si>
   <si>
     <t>AUTODESK INC</t>
   </si>
   <si>
-    <t>ADSK</t>
-[...1 lines deleted...]
-  <si>
     <t>US0527691069</t>
   </si>
   <si>
-    <t>052769106</t>
-[...62 lines deleted...]
-    <t>22788C105</t>
+    <t>US87256C1018</t>
+  </si>
+  <si>
+    <t>US92840M1027</t>
+  </si>
+  <si>
+    <t>US4432011082</t>
+  </si>
+  <si>
+    <t>JPMORGAN 100 US TREASU-L</t>
+  </si>
+  <si>
+    <t>JTSXX</t>
+  </si>
+  <si>
+    <t>US4812A28358</t>
+  </si>
+  <si>
+    <t>3.485933</t>
+  </si>
+  <si>
+    <t>Open-End Fund</t>
+  </si>
+  <si>
+    <t>Fixed Income</t>
+  </si>
+  <si>
+    <t>4812A2835</t>
+  </si>
+  <si>
+    <t>WESTERN ASSET PREMIER INSTITUTIONAL US TREASURY RESERVES</t>
+  </si>
+  <si>
+    <t>WAEXX</t>
+  </si>
+  <si>
+    <t>US52470G4780</t>
+  </si>
+  <si>
+    <t>3.55437</t>
+  </si>
+  <si>
+    <t>52470G478</t>
+  </si>
+  <si>
+    <t>AIRBNB INC</t>
+  </si>
+  <si>
+    <t>US0090661010</t>
+  </si>
+  <si>
+    <t>WW GRAINGER INC</t>
+  </si>
+  <si>
+    <t>US3848021040</t>
+  </si>
+  <si>
+    <t>ARES MANAGEMENT CORP</t>
+  </si>
+  <si>
+    <t>US03990B1017</t>
+  </si>
+  <si>
+    <t>US02043Q1076</t>
   </si>
   <si>
     <t>SHOPIFY INC</t>
   </si>
   <si>
-    <t>SHOP</t>
-[...1 lines deleted...]
-  <si>
     <t>CA82509L1076</t>
   </si>
   <si>
-    <t>82509L107</t>
-[...65 lines deleted...]
-    <t>92840M102</t>
+    <t>US55354G1004</t>
+  </si>
+  <si>
+    <t>STARBUCKS CORP</t>
+  </si>
+  <si>
+    <t>US8552441094</t>
+  </si>
+  <si>
+    <t>XPO INC</t>
+  </si>
+  <si>
+    <t>US9837931008</t>
+  </si>
+  <si>
+    <t>IDEXX LABORATORIES INC</t>
+  </si>
+  <si>
+    <t>US45168D1046</t>
+  </si>
+  <si>
+    <t>LIBERTY MEDIA CORP-LIBERTY FORMULA ONE</t>
+  </si>
+  <si>
+    <t>US5312297550</t>
+  </si>
+  <si>
+    <t>Tracking Stk</t>
+  </si>
+  <si>
+    <t>CINTAS CORP</t>
+  </si>
+  <si>
+    <t>US1729081059</t>
+  </si>
+  <si>
+    <t>ROBINHOOD MARKETS INC</t>
+  </si>
+  <si>
+    <t>US7707001027</t>
+  </si>
+  <si>
+    <t>APPLOVIN CORP</t>
+  </si>
+  <si>
+    <t>US03831W1080</t>
+  </si>
+  <si>
+    <t>CLEAN HARBORS INC</t>
+  </si>
+  <si>
+    <t>US1844961078</t>
+  </si>
+  <si>
+    <t>AXON ENTERPRISE INC</t>
+  </si>
+  <si>
+    <t>US05464C1018</t>
+  </si>
+  <si>
+    <t>MADISON SQUARE GARDEN ENTERTAINMENT CORP</t>
+  </si>
+  <si>
+    <t>US5582561032</t>
+  </si>
+  <si>
+    <t>US6323071042</t>
+  </si>
+  <si>
+    <t>US8334451098</t>
+  </si>
+  <si>
+    <t>US1489291021</t>
   </si>
   <si>
     <t>INSULET CORP</t>
   </si>
   <si>
-    <t>PODD</t>
-[...1 lines deleted...]
-  <si>
     <t>US45784P1012</t>
   </si>
   <si>
-    <t>45784P101</t>
-[...89 lines deleted...]
-    <t>009066101</t>
+    <t>CLOUDFLARE INC</t>
+  </si>
+  <si>
+    <t>NET</t>
+  </si>
+  <si>
+    <t>US18915M1071</t>
+  </si>
+  <si>
+    <t>18915M107</t>
+  </si>
+  <si>
+    <t>FASTENAL CO</t>
+  </si>
+  <si>
+    <t>US3119001044</t>
+  </si>
+  <si>
+    <t>WAYFAIR INC</t>
+  </si>
+  <si>
+    <t>US94419L1017</t>
+  </si>
+  <si>
+    <t>ROBLOX CORP</t>
+  </si>
+  <si>
+    <t>US7710491033</t>
+  </si>
+  <si>
+    <t>SERVICENOW INC</t>
+  </si>
+  <si>
+    <t>US81762P1021</t>
+  </si>
+  <si>
+    <t>SPOTIFY TECHNOLOGY SA</t>
   </si>
   <si>
     <t>TRACTOR SUPPLY CO</t>
   </si>
   <si>
-    <t>TSCO</t>
-[...1 lines deleted...]
-  <si>
     <t>US8923561067</t>
   </si>
   <si>
-    <t>892356106</t>
-[...128 lines deleted...]
-    <t>384802104</t>
+    <t>SHERWIN-WILLIAMS CO/THE</t>
+  </si>
+  <si>
+    <t>US8243481061</t>
+  </si>
+  <si>
+    <t>ELF BEAUTY INC</t>
+  </si>
+  <si>
+    <t>US26856L1035</t>
+  </si>
+  <si>
+    <t>BUILDERS FIRSTSOURCE INC</t>
+  </si>
+  <si>
+    <t>US12008R1077</t>
   </si>
   <si>
     <t>COHEN &amp; STEERS INC</t>
   </si>
   <si>
-    <t>CNS</t>
-[...1 lines deleted...]
-  <si>
     <t>US19247A1007</t>
   </si>
   <si>
-    <t>19247A100</t>
-[...37 lines deleted...]
-  <si>
     <t>DOXIMITY INC</t>
   </si>
   <si>
-    <t>DOCS</t>
-[...1 lines deleted...]
-  <si>
     <t>US26622P1075</t>
   </si>
   <si>
-    <t>26622P107</t>
-[...11 lines deleted...]
-    <t>558256103</t>
+    <t>DOCUSIGN INC</t>
+  </si>
+  <si>
+    <t>US2561631068</t>
   </si>
   <si>
     <t>PALANTIR TECHNOLOGIES INC</t>
   </si>
   <si>
-    <t>PLTR</t>
-[...1 lines deleted...]
-  <si>
     <t>US69608A1088</t>
-  </si>
-[...172 lines deleted...]
-    <t>3.524842</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
-[...4 lines deleted...]
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="1" x14ac:knownFonts="1">
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...3 lines deleted...]
-      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -989,96 +956,92 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -1156,3061 +1119,2247 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C0C7A6E-9CA1-40C7-B7B3-24EF53886318}">
-  <dimension ref="A1:M74"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:L72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I48" sqref="I48"/>
+      <selection activeCell="F8" sqref="F8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="62" customWidth="1"/>
-[...830 lines deleted...]
-    <col min="16134" max="16134" width="10" customWidth="1"/>
+    <col min="1" max="1" width="35.8984375" customWidth="1"/>
+    <col min="2" max="2" width="22.8984375" customWidth="1"/>
+    <col min="3" max="3" width="10.8984375" customWidth="1"/>
+    <col min="4" max="4" width="16.8984375" customWidth="1"/>
+    <col min="5" max="6" width="10.8984375" customWidth="1"/>
+    <col min="7" max="7" width="12.8984375" customWidth="1"/>
+    <col min="8" max="8" width="10.8984375" customWidth="1"/>
+    <col min="9" max="9" width="19.8984375" customWidth="1"/>
+    <col min="10" max="10" width="11.8984375" customWidth="1"/>
+    <col min="11" max="12" width="10.8984375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="1">
+        <v>46156</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F10" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" t="s">
+        <v>12</v>
+      </c>
+      <c r="H10" t="s">
+        <v>13</v>
+      </c>
+      <c r="I10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J10" t="s">
+        <v>15</v>
+      </c>
+      <c r="K10" t="s">
+        <v>16</v>
+      </c>
+      <c r="L10" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A11" t="s">
+        <v>145</v>
+      </c>
+      <c r="B11" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" s="2">
+        <v>6.987873677760585</v>
+      </c>
+      <c r="D11">
+        <v>286909988.16000003</v>
+      </c>
+      <c r="E11">
+        <v>762592</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>146</v>
+      </c>
+      <c r="H11" t="s">
+        <v>147</v>
+      </c>
+      <c r="I11" t="s">
+        <v>20</v>
+      </c>
+      <c r="J11" t="s">
+        <v>148</v>
+      </c>
+      <c r="K11" t="s">
+        <v>21</v>
+      </c>
+      <c r="L11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A12" t="s">
+        <v>149</v>
+      </c>
+      <c r="B12" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" s="2">
+        <v>6.235694814520671</v>
+      </c>
+      <c r="D12">
+        <v>256026827.03</v>
+      </c>
+      <c r="E12">
+        <v>582157</v>
+      </c>
+      <c r="F12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" t="s">
+        <v>150</v>
+      </c>
+      <c r="H12" t="s">
+        <v>147</v>
+      </c>
+      <c r="I12" t="s">
+        <v>20</v>
+      </c>
+      <c r="J12" t="s">
+        <v>148</v>
+      </c>
+      <c r="K12" t="s">
+        <v>21</v>
+      </c>
+      <c r="L12" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A13" t="s">
+        <v>151</v>
+      </c>
+      <c r="B13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="2">
+        <v>4.6312680093992347</v>
+      </c>
+      <c r="D13">
+        <v>190151841.75</v>
+      </c>
+      <c r="E13">
+        <v>422175</v>
+      </c>
+      <c r="F13" t="s">
+        <v>27</v>
+      </c>
+      <c r="G13" t="s">
+        <v>152</v>
+      </c>
+      <c r="H13" t="s">
+        <v>147</v>
+      </c>
+      <c r="I13" t="s">
+        <v>20</v>
+      </c>
+      <c r="J13" t="s">
+        <v>148</v>
+      </c>
+      <c r="K13" t="s">
+        <v>21</v>
+      </c>
+      <c r="L13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A14" t="s">
+        <v>153</v>
+      </c>
+      <c r="B14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" s="2">
+        <v>4.100538147978332</v>
+      </c>
+      <c r="D14">
+        <v>168360993.02000001</v>
+      </c>
+      <c r="E14">
+        <v>814558</v>
+      </c>
+      <c r="F14" t="s">
+        <v>29</v>
+      </c>
+      <c r="G14" t="s">
+        <v>30</v>
+      </c>
+      <c r="H14" t="s">
+        <v>147</v>
+      </c>
+      <c r="I14" t="s">
+        <v>20</v>
+      </c>
+      <c r="J14" t="s">
+        <v>148</v>
+      </c>
+      <c r="K14" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A15" t="s">
+        <v>154</v>
+      </c>
+      <c r="B15" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="2">
+        <v>3.794103897756937</v>
+      </c>
+      <c r="D15">
+        <v>155779333.53999999</v>
+      </c>
+      <c r="E15">
+        <v>1074118</v>
+      </c>
+      <c r="F15" t="s">
+        <v>34</v>
+      </c>
+      <c r="G15" t="s">
+        <v>35</v>
+      </c>
+      <c r="H15" t="s">
+        <v>147</v>
+      </c>
+      <c r="I15" t="s">
+        <v>20</v>
+      </c>
+      <c r="J15" t="s">
+        <v>148</v>
+      </c>
+      <c r="K15" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A16" t="s">
+        <v>155</v>
+      </c>
+      <c r="B16" t="s">
+        <v>31</v>
+      </c>
+      <c r="C16" s="2">
+        <v>3.7457440715655723</v>
+      </c>
+      <c r="D16">
+        <v>153793762.84999999</v>
+      </c>
+      <c r="E16">
+        <v>1043731</v>
+      </c>
+      <c r="F16" t="s">
+        <v>32</v>
+      </c>
+      <c r="G16" t="s">
+        <v>156</v>
+      </c>
+      <c r="H16" t="s">
+        <v>147</v>
+      </c>
+      <c r="I16" t="s">
+        <v>20</v>
+      </c>
+      <c r="J16" t="s">
+        <v>148</v>
+      </c>
+      <c r="K16" t="s">
+        <v>21</v>
+      </c>
+      <c r="L16" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A17" t="s">
+        <v>157</v>
+      </c>
+      <c r="B17" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17" s="2">
+        <v>3.6699840828041586</v>
+      </c>
+      <c r="D17">
+        <v>150683188.94999999</v>
+      </c>
+      <c r="E17">
+        <v>259821</v>
+      </c>
+      <c r="F17" t="s">
+        <v>43</v>
+      </c>
+      <c r="G17" t="s">
+        <v>158</v>
+      </c>
+      <c r="H17" t="s">
+        <v>147</v>
+      </c>
+      <c r="I17" t="s">
+        <v>20</v>
+      </c>
+      <c r="J17" t="s">
+        <v>148</v>
+      </c>
+      <c r="K17" t="s">
+        <v>21</v>
+      </c>
+      <c r="L17" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A18" t="s">
+        <v>159</v>
+      </c>
+      <c r="B18" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" s="2">
+        <v>3.485609797845711</v>
+      </c>
+      <c r="D18">
+        <v>143113100.19999999</v>
+      </c>
+      <c r="E18">
+        <v>409714</v>
+      </c>
+      <c r="F18" t="s">
+        <v>37</v>
+      </c>
+      <c r="G18" t="s">
+        <v>160</v>
+      </c>
+      <c r="H18" t="s">
+        <v>147</v>
+      </c>
+      <c r="I18" t="s">
+        <v>20</v>
+      </c>
+      <c r="J18" t="s">
+        <v>148</v>
+      </c>
+      <c r="K18" t="s">
+        <v>21</v>
+      </c>
+      <c r="L18" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A19" t="s">
+        <v>161</v>
+      </c>
+      <c r="B19" t="s">
+        <v>31</v>
+      </c>
+      <c r="C19" s="2">
+        <v>3.3264525667923079</v>
+      </c>
+      <c r="D19">
+        <v>136578380</v>
+      </c>
+      <c r="E19">
+        <v>431500</v>
+      </c>
+      <c r="F19" t="s">
+        <v>41</v>
+      </c>
+      <c r="G19" t="s">
+        <v>162</v>
+      </c>
+      <c r="H19" t="s">
+        <v>147</v>
+      </c>
+      <c r="I19" t="s">
+        <v>20</v>
+      </c>
+      <c r="J19" t="s">
+        <v>148</v>
+      </c>
+      <c r="K19" t="s">
+        <v>21</v>
+      </c>
+      <c r="L19" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A20" t="s">
+        <v>163</v>
+      </c>
+      <c r="B20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" s="2">
+        <v>3.2568038066339677</v>
+      </c>
+      <c r="D20">
+        <v>133718722.56000002</v>
+      </c>
+      <c r="E20">
+        <v>434688</v>
+      </c>
+      <c r="F20" t="s">
+        <v>39</v>
+      </c>
+      <c r="G20" t="s">
+        <v>164</v>
+      </c>
+      <c r="H20" t="s">
+        <v>147</v>
+      </c>
+      <c r="I20" t="s">
+        <v>20</v>
+      </c>
+      <c r="J20" t="s">
+        <v>148</v>
+      </c>
+      <c r="K20" t="s">
+        <v>21</v>
+      </c>
+      <c r="L20" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B21" t="s">
+        <v>51</v>
+      </c>
+      <c r="C21" s="2">
+        <v>2.7393360480833984</v>
+      </c>
+      <c r="D21">
+        <v>112472392.8</v>
+      </c>
+      <c r="E21">
+        <v>1700520</v>
+      </c>
+      <c r="F21" t="s">
+        <v>52</v>
+      </c>
+      <c r="G21" t="s">
+        <v>166</v>
+      </c>
+      <c r="H21" t="s">
+        <v>147</v>
+      </c>
+      <c r="I21" t="s">
+        <v>20</v>
+      </c>
+      <c r="J21" t="s">
+        <v>148</v>
+      </c>
+      <c r="K21" t="s">
+        <v>21</v>
+      </c>
+      <c r="L21" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A22" t="s">
+        <v>167</v>
+      </c>
+      <c r="B22" t="s">
+        <v>23</v>
+      </c>
+      <c r="C22" s="2">
+        <v>2.6474399279893723</v>
+      </c>
+      <c r="D22">
+        <v>108699297.3</v>
+      </c>
+      <c r="E22">
+        <v>464805</v>
+      </c>
+      <c r="F22" t="s">
+        <v>45</v>
+      </c>
+      <c r="G22" t="s">
+        <v>168</v>
+      </c>
+      <c r="H22" t="s">
+        <v>147</v>
+      </c>
+      <c r="I22" t="s">
+        <v>20</v>
+      </c>
+      <c r="J22" t="s">
+        <v>148</v>
+      </c>
+      <c r="K22" t="s">
+        <v>21</v>
+      </c>
+      <c r="L22" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A23" t="s">
+        <v>58</v>
+      </c>
+      <c r="B23" t="s">
+        <v>36</v>
+      </c>
+      <c r="C23" s="2">
+        <v>2.3230235425917067</v>
+      </c>
+      <c r="D23">
+        <v>95379322.5</v>
+      </c>
+      <c r="E23">
+        <v>495477</v>
+      </c>
+      <c r="F23" t="s">
+        <v>59</v>
+      </c>
+      <c r="G23" t="s">
+        <v>169</v>
+      </c>
+      <c r="H23" t="s">
+        <v>147</v>
+      </c>
+      <c r="I23" t="s">
+        <v>20</v>
+      </c>
+      <c r="J23" t="s">
+        <v>148</v>
+      </c>
+      <c r="K23" t="s">
+        <v>21</v>
+      </c>
+      <c r="L23" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A24" t="s">
+        <v>47</v>
+      </c>
+      <c r="B24" t="s">
+        <v>48</v>
+      </c>
+      <c r="C24" s="2">
+        <v>2.2778917675920725</v>
+      </c>
+      <c r="D24">
+        <v>93526290</v>
+      </c>
+      <c r="E24">
+        <v>659100</v>
+      </c>
+      <c r="F24" t="s">
+        <v>49</v>
+      </c>
+      <c r="G24" t="s">
+        <v>170</v>
+      </c>
+      <c r="H24" t="s">
+        <v>147</v>
+      </c>
+      <c r="I24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J24" t="s">
+        <v>148</v>
+      </c>
+      <c r="K24" t="s">
+        <v>21</v>
+      </c>
+      <c r="L24" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B25" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="2">
+        <v>2.1951055910220814</v>
+      </c>
+      <c r="D25">
+        <v>90127233</v>
+      </c>
+      <c r="E25">
+        <v>330900</v>
+      </c>
+      <c r="F25" t="s">
+        <v>66</v>
+      </c>
+      <c r="G25" t="s">
+        <v>171</v>
+      </c>
+      <c r="H25" t="s">
+        <v>147</v>
+      </c>
+      <c r="I25" t="s">
+        <v>20</v>
+      </c>
+      <c r="J25" t="s">
+        <v>148</v>
+      </c>
+      <c r="K25" t="s">
+        <v>21</v>
+      </c>
+      <c r="L25" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A26" t="s">
+        <v>172</v>
+      </c>
+      <c r="C26" s="2">
+        <v>2.0769476966196394</v>
+      </c>
+      <c r="D26">
+        <v>85275874.540000007</v>
+      </c>
+      <c r="E26">
+        <v>85275874.540000007</v>
+      </c>
+      <c r="F26" t="s">
+        <v>173</v>
+      </c>
+      <c r="G26" t="s">
+        <v>174</v>
+      </c>
+      <c r="H26" t="s">
+        <v>175</v>
+      </c>
+      <c r="I26" t="s">
+        <v>176</v>
+      </c>
+      <c r="J26" t="s">
+        <v>177</v>
+      </c>
+      <c r="K26" t="s">
+        <v>21</v>
+      </c>
+      <c r="L26" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A27" t="s">
+        <v>179</v>
+      </c>
+      <c r="C27" s="2">
+        <v>2.0769476966196394</v>
+      </c>
+      <c r="D27">
+        <v>85275874.540000007</v>
+      </c>
+      <c r="E27">
+        <v>85275874.540000007</v>
+      </c>
+      <c r="F27" t="s">
+        <v>180</v>
+      </c>
+      <c r="G27" t="s">
+        <v>181</v>
+      </c>
+      <c r="H27" t="s">
+        <v>182</v>
+      </c>
+      <c r="I27" t="s">
+        <v>176</v>
+      </c>
+      <c r="J27" t="s">
+        <v>177</v>
+      </c>
+      <c r="K27" t="s">
+        <v>21</v>
+      </c>
+      <c r="L27" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A28" t="s">
+        <v>184</v>
+      </c>
+      <c r="B28" t="s">
+        <v>31</v>
+      </c>
+      <c r="C28" s="2">
+        <v>2.0553883014125685</v>
+      </c>
+      <c r="D28">
+        <v>84390683.120000005</v>
+      </c>
+      <c r="E28">
+        <v>631336</v>
+      </c>
+      <c r="F28" t="s">
+        <v>63</v>
+      </c>
+      <c r="G28" t="s">
+        <v>185</v>
+      </c>
+      <c r="H28" t="s">
+        <v>147</v>
+      </c>
+      <c r="I28" t="s">
+        <v>20</v>
+      </c>
+      <c r="J28" t="s">
+        <v>148</v>
+      </c>
+      <c r="K28" t="s">
+        <v>21</v>
+      </c>
+      <c r="L28" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A29" t="s">
+        <v>186</v>
+      </c>
+      <c r="B29" t="s">
+        <v>18</v>
+      </c>
+      <c r="C29" s="2">
+        <v>1.854741353058343</v>
+      </c>
+      <c r="D29">
+        <v>76152467</v>
+      </c>
+      <c r="E29">
+        <v>59300</v>
+      </c>
+      <c r="F29" t="s">
+        <v>75</v>
+      </c>
+      <c r="G29" t="s">
+        <v>187</v>
+      </c>
+      <c r="H29" t="s">
+        <v>147</v>
+      </c>
+      <c r="I29" t="s">
+        <v>20</v>
+      </c>
+      <c r="J29" t="s">
+        <v>148</v>
+      </c>
+      <c r="K29" t="s">
+        <v>21</v>
+      </c>
+      <c r="L29" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A30" t="s">
+        <v>188</v>
+      </c>
+      <c r="B30" t="s">
+        <v>55</v>
+      </c>
+      <c r="C30" s="2">
+        <v>1.7796489984064827</v>
+      </c>
+      <c r="D30">
+        <v>73069305</v>
+      </c>
+      <c r="E30">
+        <v>568500</v>
+      </c>
+      <c r="F30" t="s">
+        <v>77</v>
+      </c>
+      <c r="G30" t="s">
+        <v>189</v>
+      </c>
+      <c r="H30" t="s">
+        <v>147</v>
+      </c>
+      <c r="I30" t="s">
+        <v>20</v>
+      </c>
+      <c r="J30" t="s">
+        <v>148</v>
+      </c>
+      <c r="K30" t="s">
+        <v>21</v>
+      </c>
+      <c r="L30" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A31" t="s">
+        <v>70</v>
+      </c>
+      <c r="B31" t="s">
+        <v>26</v>
+      </c>
+      <c r="C31" s="2">
+        <v>1.7639190361825936</v>
+      </c>
+      <c r="D31">
+        <v>72423460</v>
+      </c>
+      <c r="E31">
+        <v>246800</v>
+      </c>
+      <c r="F31" t="s">
+        <v>71</v>
+      </c>
+      <c r="G31" t="s">
+        <v>190</v>
+      </c>
+      <c r="H31" t="s">
+        <v>147</v>
+      </c>
+      <c r="I31" t="s">
+        <v>20</v>
+      </c>
+      <c r="J31" t="s">
+        <v>148</v>
+      </c>
+      <c r="K31" t="s">
+        <v>21</v>
+      </c>
+      <c r="L31" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A32" t="s">
+        <v>191</v>
+      </c>
+      <c r="B32" t="s">
+        <v>23</v>
+      </c>
+      <c r="C32" s="2">
+        <v>1.751783258717186</v>
+      </c>
+      <c r="D32">
+        <v>71925186</v>
+      </c>
+      <c r="E32">
+        <v>738300</v>
+      </c>
+      <c r="F32" t="s">
+        <v>61</v>
+      </c>
+      <c r="G32" t="s">
+        <v>192</v>
+      </c>
+      <c r="H32" t="s">
+        <v>147</v>
+      </c>
+      <c r="I32" t="s">
+        <v>20</v>
+      </c>
+      <c r="J32" t="s">
+        <v>148</v>
+      </c>
+      <c r="K32" t="s">
+        <v>21</v>
+      </c>
+      <c r="L32" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A33" t="s">
+        <v>54</v>
+      </c>
+      <c r="B33" t="s">
+        <v>55</v>
+      </c>
+      <c r="C33" s="2">
+        <v>1.7378636870468276</v>
+      </c>
+      <c r="D33">
+        <v>71353672.5</v>
+      </c>
+      <c r="E33">
+        <v>125250</v>
+      </c>
+      <c r="F33" t="s">
+        <v>56</v>
+      </c>
+      <c r="G33" t="s">
+        <v>193</v>
+      </c>
+      <c r="H33" t="s">
+        <v>147</v>
+      </c>
+      <c r="I33" t="s">
+        <v>20</v>
+      </c>
+      <c r="J33" t="s">
+        <v>148</v>
+      </c>
+      <c r="K33" t="s">
+        <v>21</v>
+      </c>
+      <c r="L33" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A34" t="s">
+        <v>194</v>
+      </c>
+      <c r="B34" t="s">
+        <v>31</v>
+      </c>
+      <c r="C34" s="2">
+        <v>1.6867677052338155</v>
+      </c>
+      <c r="D34">
+        <v>69255760</v>
+      </c>
+      <c r="E34">
+        <v>650900</v>
+      </c>
+      <c r="F34" t="s">
+        <v>73</v>
+      </c>
+      <c r="G34" t="s">
+        <v>195</v>
+      </c>
+      <c r="H34" t="s">
+        <v>147</v>
+      </c>
+      <c r="I34" t="s">
+        <v>20</v>
+      </c>
+      <c r="J34" t="s">
+        <v>148</v>
+      </c>
+      <c r="K34" t="s">
+        <v>21</v>
+      </c>
+      <c r="L34" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A35" t="s">
+        <v>196</v>
+      </c>
+      <c r="B35" t="s">
+        <v>18</v>
+      </c>
+      <c r="C35" s="2">
+        <v>1.6781117141301138</v>
+      </c>
+      <c r="D35">
+        <v>68900360</v>
+      </c>
+      <c r="E35">
+        <v>335200</v>
+      </c>
+      <c r="F35" t="s">
+        <v>68</v>
+      </c>
+      <c r="G35" t="s">
+        <v>197</v>
+      </c>
+      <c r="H35" t="s">
+        <v>147</v>
+      </c>
+      <c r="I35" t="s">
+        <v>20</v>
+      </c>
+      <c r="J35" t="s">
+        <v>148</v>
+      </c>
+      <c r="K35" t="s">
+        <v>21</v>
+      </c>
+      <c r="L35" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A36" t="s">
+        <v>198</v>
+      </c>
+      <c r="B36" t="s">
+        <v>26</v>
+      </c>
+      <c r="C36" s="2">
+        <v>1.5833332391143884</v>
+      </c>
+      <c r="D36">
+        <v>65008920</v>
+      </c>
+      <c r="E36">
+        <v>122000</v>
+      </c>
+      <c r="F36" t="s">
+        <v>83</v>
+      </c>
+      <c r="G36" t="s">
+        <v>199</v>
+      </c>
+      <c r="H36" t="s">
+        <v>147</v>
+      </c>
+      <c r="I36" t="s">
+        <v>20</v>
+      </c>
+      <c r="J36" t="s">
+        <v>148</v>
+      </c>
+      <c r="K36" t="s">
+        <v>21</v>
+      </c>
+      <c r="L36" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A37" t="s">
+        <v>200</v>
+      </c>
+      <c r="B37" t="s">
+        <v>36</v>
+      </c>
+      <c r="C37" s="2">
+        <v>1.5268066494736319</v>
+      </c>
+      <c r="D37">
+        <v>62688036.149999999</v>
+      </c>
+      <c r="E37">
+        <v>687595</v>
+      </c>
+      <c r="F37" t="s">
+        <v>81</v>
+      </c>
+      <c r="G37" t="s">
+        <v>201</v>
+      </c>
+      <c r="H37" t="s">
+        <v>147</v>
+      </c>
+      <c r="I37" t="s">
+        <v>202</v>
+      </c>
+      <c r="J37" t="s">
+        <v>148</v>
+      </c>
+      <c r="K37" t="s">
+        <v>21</v>
+      </c>
+      <c r="L37" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A38" t="s">
+        <v>203</v>
+      </c>
+      <c r="B38" t="s">
+        <v>18</v>
+      </c>
+      <c r="C38" s="2">
+        <v>1.5201273333378162</v>
+      </c>
+      <c r="D38">
+        <v>62413795</v>
+      </c>
+      <c r="E38">
+        <v>376100</v>
+      </c>
+      <c r="F38" t="s">
+        <v>79</v>
+      </c>
+      <c r="G38" t="s">
+        <v>204</v>
+      </c>
+      <c r="H38" t="s">
+        <v>147</v>
+      </c>
+      <c r="I38" t="s">
+        <v>20</v>
+      </c>
+      <c r="J38" t="s">
+        <v>148</v>
+      </c>
+      <c r="K38" t="s">
+        <v>21</v>
+      </c>
+      <c r="L38" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A39" t="s">
+        <v>205</v>
+      </c>
+      <c r="B39" t="s">
+        <v>55</v>
+      </c>
+      <c r="C39" s="2">
+        <v>1.5163827769162106</v>
+      </c>
+      <c r="D39">
+        <v>62260050</v>
+      </c>
+      <c r="E39">
+        <v>771500</v>
+      </c>
+      <c r="F39" t="s">
+        <v>91</v>
+      </c>
+      <c r="G39" t="s">
+        <v>206</v>
+      </c>
+      <c r="H39" t="s">
+        <v>147</v>
+      </c>
+      <c r="I39" t="s">
+        <v>20</v>
+      </c>
+      <c r="J39" t="s">
+        <v>148</v>
+      </c>
+      <c r="K39" t="s">
+        <v>21</v>
+      </c>
+      <c r="L39" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A40" t="s">
+        <v>207</v>
+      </c>
+      <c r="B40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C40" s="2">
+        <v>1.4865003179490304</v>
+      </c>
+      <c r="D40">
+        <v>61033128</v>
+      </c>
+      <c r="E40">
+        <v>125800</v>
+      </c>
+      <c r="F40" t="s">
+        <v>89</v>
+      </c>
+      <c r="G40" t="s">
+        <v>208</v>
+      </c>
+      <c r="H40" t="s">
+        <v>147</v>
+      </c>
+      <c r="I40" t="s">
+        <v>20</v>
+      </c>
+      <c r="J40" t="s">
+        <v>148</v>
+      </c>
+      <c r="K40" t="s">
+        <v>21</v>
+      </c>
+      <c r="L40" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A41" t="s">
+        <v>209</v>
+      </c>
+      <c r="B41" t="s">
+        <v>18</v>
+      </c>
+      <c r="C41" s="2">
+        <v>1.3775681040528547</v>
+      </c>
+      <c r="D41">
+        <v>56560560</v>
+      </c>
+      <c r="E41">
+        <v>183400</v>
+      </c>
+      <c r="F41" t="s">
+        <v>87</v>
+      </c>
+      <c r="G41" t="s">
+        <v>210</v>
+      </c>
+      <c r="H41" t="s">
+        <v>147</v>
+      </c>
+      <c r="I41" t="s">
+        <v>20</v>
+      </c>
+      <c r="J41" t="s">
+        <v>148</v>
+      </c>
+      <c r="K41" t="s">
+        <v>21</v>
+      </c>
+      <c r="L41" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A42" t="s">
+        <v>211</v>
+      </c>
+      <c r="B42" t="s">
+        <v>18</v>
+      </c>
+      <c r="C42" s="2">
+        <v>1.359573238675599</v>
+      </c>
+      <c r="D42">
+        <v>55821722</v>
+      </c>
+      <c r="E42">
+        <v>143800</v>
+      </c>
+      <c r="F42" t="s">
+        <v>85</v>
+      </c>
+      <c r="G42" t="s">
+        <v>212</v>
+      </c>
+      <c r="H42" t="s">
+        <v>147</v>
+      </c>
+      <c r="I42" t="s">
+        <v>20</v>
+      </c>
+      <c r="J42" t="s">
+        <v>148</v>
+      </c>
+      <c r="K42" t="s">
+        <v>21</v>
+      </c>
+      <c r="L42" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A43" t="s">
+        <v>100</v>
+      </c>
+      <c r="B43" t="s">
+        <v>31</v>
+      </c>
+      <c r="C43" s="2">
+        <v>1.2286203685143986</v>
+      </c>
+      <c r="D43">
+        <v>50445024</v>
+      </c>
+      <c r="E43">
+        <v>581700</v>
+      </c>
+      <c r="F43" t="s">
+        <v>101</v>
+      </c>
+      <c r="G43" t="s">
+        <v>102</v>
+      </c>
+      <c r="H43" t="s">
+        <v>147</v>
+      </c>
+      <c r="I43" t="s">
+        <v>20</v>
+      </c>
+      <c r="J43" t="s">
+        <v>148</v>
+      </c>
+      <c r="K43" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A44" t="s">
+        <v>213</v>
+      </c>
+      <c r="B44" t="s">
+        <v>36</v>
+      </c>
+      <c r="C44" s="2">
+        <v>1.2037560676797858</v>
+      </c>
+      <c r="D44">
+        <v>49424138.880000003</v>
+      </c>
+      <c r="E44">
+        <v>721731</v>
+      </c>
+      <c r="F44" t="s">
+        <v>96</v>
+      </c>
+      <c r="G44" t="s">
+        <v>214</v>
+      </c>
+      <c r="H44" t="s">
+        <v>147</v>
+      </c>
+      <c r="I44" t="s">
+        <v>20</v>
+      </c>
+      <c r="J44" t="s">
+        <v>148</v>
+      </c>
+      <c r="K44" t="s">
+        <v>21</v>
+      </c>
+      <c r="L44" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A45" t="s">
+        <v>108</v>
+      </c>
+      <c r="B45" t="s">
+        <v>26</v>
+      </c>
+      <c r="C45" s="2">
+        <v>1.1500489581697497</v>
+      </c>
+      <c r="D45">
+        <v>47219018</v>
+      </c>
+      <c r="E45">
+        <v>239800</v>
+      </c>
+      <c r="F45" t="s">
+        <v>109</v>
+      </c>
+      <c r="G45" t="s">
+        <v>215</v>
+      </c>
+      <c r="H45" t="s">
+        <v>147</v>
+      </c>
+      <c r="I45" t="s">
+        <v>20</v>
+      </c>
+      <c r="J45" t="s">
+        <v>148</v>
+      </c>
+      <c r="K45" t="s">
+        <v>21</v>
+      </c>
+      <c r="L45" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A46" t="s">
+        <v>103</v>
+      </c>
+      <c r="B46" t="s">
+        <v>23</v>
+      </c>
+      <c r="C46" s="2">
+        <v>1.137221185605982</v>
+      </c>
+      <c r="D46">
+        <v>46692331.880000003</v>
+      </c>
+      <c r="E46">
+        <v>309713</v>
+      </c>
+      <c r="F46" t="s">
+        <v>104</v>
+      </c>
+      <c r="G46" t="s">
+        <v>216</v>
+      </c>
+      <c r="H46" t="s">
+        <v>147</v>
+      </c>
+      <c r="I46" t="s">
+        <v>20</v>
+      </c>
+      <c r="J46" t="s">
+        <v>148</v>
+      </c>
+      <c r="K46" t="s">
+        <v>21</v>
+      </c>
+      <c r="L46" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A47" t="s">
+        <v>93</v>
+      </c>
+      <c r="B47" t="s">
+        <v>31</v>
+      </c>
+      <c r="C47" s="2">
+        <v>1.1087814840494064</v>
+      </c>
+      <c r="D47">
+        <v>45524647</v>
+      </c>
+      <c r="E47">
+        <v>598300</v>
+      </c>
+      <c r="F47" t="s">
+        <v>94</v>
+      </c>
+      <c r="G47" t="s">
+        <v>217</v>
+      </c>
+      <c r="H47" t="s">
+        <v>147</v>
+      </c>
+      <c r="I47" t="s">
+        <v>20</v>
+      </c>
+      <c r="J47" t="s">
+        <v>148</v>
+      </c>
+      <c r="K47" t="s">
+        <v>21</v>
+      </c>
+      <c r="L47" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A48" t="s">
+        <v>218</v>
+      </c>
+      <c r="B48" t="s">
+        <v>26</v>
+      </c>
+      <c r="C48" s="2">
+        <v>1.0255224672675767</v>
+      </c>
+      <c r="D48">
+        <v>42106176</v>
+      </c>
+      <c r="E48">
+        <v>283200</v>
+      </c>
+      <c r="F48" t="s">
+        <v>98</v>
+      </c>
+      <c r="G48" t="s">
+        <v>219</v>
+      </c>
+      <c r="H48" t="s">
+        <v>147</v>
+      </c>
+      <c r="I48" t="s">
+        <v>20</v>
+      </c>
+      <c r="J48" t="s">
+        <v>148</v>
+      </c>
+      <c r="K48" t="s">
+        <v>21</v>
+      </c>
+      <c r="L48" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A49" t="s">
+        <v>220</v>
+      </c>
+      <c r="B49" t="s">
+        <v>23</v>
+      </c>
+      <c r="C49" s="2">
+        <v>1.0088251481088062</v>
+      </c>
+      <c r="D49">
+        <v>41420613</v>
+      </c>
+      <c r="E49">
+        <v>207300</v>
+      </c>
+      <c r="F49" t="s">
+        <v>221</v>
+      </c>
+      <c r="G49" t="s">
+        <v>222</v>
+      </c>
+      <c r="H49" t="s">
+        <v>147</v>
+      </c>
+      <c r="I49" t="s">
+        <v>20</v>
+      </c>
+      <c r="J49" t="s">
+        <v>148</v>
+      </c>
+      <c r="K49" t="s">
+        <v>21</v>
+      </c>
+      <c r="L49" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A50" t="s">
+        <v>224</v>
+      </c>
+      <c r="B50" t="s">
+        <v>18</v>
+      </c>
+      <c r="C50" s="2">
+        <v>0.9831112283801513</v>
+      </c>
+      <c r="D50">
+        <v>40364844</v>
+      </c>
+      <c r="E50">
+        <v>917800</v>
+      </c>
+      <c r="F50" t="s">
+        <v>111</v>
+      </c>
+      <c r="G50" t="s">
+        <v>225</v>
+      </c>
+      <c r="H50" t="s">
+        <v>147</v>
+      </c>
+      <c r="I50" t="s">
+        <v>20</v>
+      </c>
+      <c r="J50" t="s">
+        <v>148</v>
+      </c>
+      <c r="K50" t="s">
+        <v>21</v>
+      </c>
+      <c r="L50" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A51" t="s">
+        <v>115</v>
+      </c>
+      <c r="B51" t="s">
+        <v>31</v>
+      </c>
+      <c r="C51" s="2">
+        <v>0.83158189342405886</v>
+      </c>
+      <c r="D51">
+        <v>34143312</v>
+      </c>
+      <c r="E51">
+        <v>926800</v>
+      </c>
+      <c r="F51" t="s">
+        <v>116</v>
+      </c>
+      <c r="G51" t="s">
+        <v>117</v>
+      </c>
+      <c r="H51" t="s">
+        <v>147</v>
+      </c>
+      <c r="I51" t="s">
+        <v>20</v>
+      </c>
+      <c r="J51" t="s">
+        <v>148</v>
+      </c>
+      <c r="K51" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A52" t="s">
+        <v>226</v>
+      </c>
+      <c r="B52" t="s">
+        <v>31</v>
+      </c>
+      <c r="C52" s="2">
+        <v>0.78061761468334057</v>
+      </c>
+      <c r="D52">
+        <v>32050807</v>
+      </c>
+      <c r="E52">
+        <v>517700</v>
+      </c>
+      <c r="F52" t="s">
+        <v>113</v>
+      </c>
+      <c r="G52" t="s">
+        <v>227</v>
+      </c>
+      <c r="H52" t="s">
+        <v>147</v>
+      </c>
+      <c r="I52" t="s">
+        <v>20</v>
+      </c>
+      <c r="J52" t="s">
+        <v>148</v>
+      </c>
+      <c r="K52" t="s">
+        <v>21</v>
+      </c>
+      <c r="L52" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A53" t="s">
+        <v>228</v>
+      </c>
+      <c r="B53" t="s">
+        <v>36</v>
+      </c>
+      <c r="C53" s="2">
+        <v>0.74878716802773837</v>
+      </c>
+      <c r="D53">
+        <v>30743904</v>
+      </c>
+      <c r="E53">
+        <v>703200</v>
+      </c>
+      <c r="F53" t="s">
+        <v>106</v>
+      </c>
+      <c r="G53" t="s">
+        <v>229</v>
+      </c>
+      <c r="H53" t="s">
+        <v>147</v>
+      </c>
+      <c r="I53" t="s">
+        <v>20</v>
+      </c>
+      <c r="J53" t="s">
+        <v>148</v>
+      </c>
+      <c r="K53" t="s">
+        <v>21</v>
+      </c>
+      <c r="L53" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A54" t="s">
+        <v>230</v>
+      </c>
+      <c r="B54" t="s">
+        <v>23</v>
+      </c>
+      <c r="C54" s="2">
+        <v>0.69894692599334241</v>
+      </c>
+      <c r="D54">
+        <v>28697550</v>
+      </c>
+      <c r="E54">
+        <v>317100</v>
+      </c>
+      <c r="F54" t="s">
+        <v>120</v>
+      </c>
+      <c r="G54" t="s">
+        <v>231</v>
+      </c>
+      <c r="H54" t="s">
+        <v>147</v>
+      </c>
+      <c r="I54" t="s">
+        <v>20</v>
+      </c>
+      <c r="J54" t="s">
+        <v>148</v>
+      </c>
+      <c r="K54" t="s">
+        <v>21</v>
+      </c>
+      <c r="L54" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A55" t="s">
+        <v>232</v>
+      </c>
+      <c r="B55" t="s">
+        <v>36</v>
+      </c>
+      <c r="C55" s="2">
+        <v>0.67211924763446462</v>
+      </c>
+      <c r="D55">
+        <v>27596052</v>
+      </c>
+      <c r="E55">
+        <v>63800</v>
+      </c>
+      <c r="F55" t="s">
+        <v>118</v>
+      </c>
+      <c r="G55" t="s">
+        <v>119</v>
+      </c>
+      <c r="H55" t="s">
+        <v>147</v>
+      </c>
+      <c r="I55" t="s">
+        <v>20</v>
+      </c>
+      <c r="J55" t="s">
+        <v>148</v>
+      </c>
+      <c r="K55" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A56" t="s">
         <v>233</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="B56" t="s">
+        <v>31</v>
+      </c>
+      <c r="C56" s="2">
+        <v>0.55828906771989684</v>
+      </c>
+      <c r="D56">
+        <v>22922382</v>
+      </c>
+      <c r="E56">
+        <v>751800</v>
+      </c>
+      <c r="F56" t="s">
+        <v>122</v>
+      </c>
+      <c r="G56" t="s">
         <v>234</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="H56" t="s">
+        <v>147</v>
+      </c>
+      <c r="I56" t="s">
+        <v>20</v>
+      </c>
+      <c r="J56" t="s">
+        <v>148</v>
+      </c>
+      <c r="K56" t="s">
+        <v>21</v>
+      </c>
+      <c r="L56" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A57" t="s">
         <v>235</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="B57" t="s">
+        <v>51</v>
+      </c>
+      <c r="C57" s="2">
+        <v>0.53992063568099613</v>
+      </c>
+      <c r="D57">
+        <v>22168206</v>
+      </c>
+      <c r="E57">
+        <v>71700</v>
+      </c>
+      <c r="F57" t="s">
+        <v>129</v>
+      </c>
+      <c r="G57" t="s">
         <v>236</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="H57" t="s">
+        <v>147</v>
+      </c>
+      <c r="I57" t="s">
+        <v>20</v>
+      </c>
+      <c r="J57" t="s">
+        <v>148</v>
+      </c>
+      <c r="K57" t="s">
+        <v>21</v>
+      </c>
+      <c r="L57" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A58" t="s">
+        <v>237</v>
+      </c>
+      <c r="B58" t="s">
+        <v>124</v>
+      </c>
+      <c r="C58" s="2">
+        <v>0.52999997846007518</v>
+      </c>
+      <c r="D58">
+        <v>21760881</v>
+      </c>
+      <c r="E58">
+        <v>392300</v>
+      </c>
+      <c r="F58" t="s">
+        <v>125</v>
+      </c>
+      <c r="G58" t="s">
         <v>238</v>
       </c>
-      <c r="B6" t="s">
-[...63 lines deleted...]
-      <c r="F12" s="1" t="s">
+      <c r="H58" t="s">
+        <v>147</v>
+      </c>
+      <c r="I58" t="s">
+        <v>20</v>
+      </c>
+      <c r="J58" t="s">
+        <v>148</v>
+      </c>
+      <c r="K58" t="s">
+        <v>21</v>
+      </c>
+      <c r="L58" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A59" t="s">
+        <v>239</v>
+      </c>
+      <c r="B59" t="s">
+        <v>18</v>
+      </c>
+      <c r="C59" s="2">
+        <v>0.48153385674666899</v>
+      </c>
+      <c r="D59">
+        <v>19770946</v>
+      </c>
+      <c r="E59">
+        <v>268700</v>
+      </c>
+      <c r="F59" t="s">
+        <v>135</v>
+      </c>
+      <c r="G59" t="s">
+        <v>240</v>
+      </c>
+      <c r="H59" t="s">
+        <v>147</v>
+      </c>
+      <c r="I59" t="s">
+        <v>20</v>
+      </c>
+      <c r="J59" t="s">
+        <v>148</v>
+      </c>
+      <c r="K59" t="s">
+        <v>21</v>
+      </c>
+      <c r="L59" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A60" t="s">
+        <v>241</v>
+      </c>
+      <c r="B60" t="s">
+        <v>55</v>
+      </c>
+      <c r="C60" s="2">
+        <v>0.48037955816936651</v>
+      </c>
+      <c r="D60">
+        <v>19723552.5</v>
+      </c>
+      <c r="E60">
+        <v>272049</v>
+      </c>
+      <c r="F60" t="s">
+        <v>127</v>
+      </c>
+      <c r="G60" t="s">
+        <v>242</v>
+      </c>
+      <c r="H60" t="s">
+        <v>147</v>
+      </c>
+      <c r="I60" t="s">
+        <v>20</v>
+      </c>
+      <c r="J60" t="s">
+        <v>148</v>
+      </c>
+      <c r="K60" t="s">
+        <v>21</v>
+      </c>
+      <c r="L60" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A61" t="s">
+        <v>243</v>
+      </c>
+      <c r="B61" t="s">
+        <v>26</v>
+      </c>
+      <c r="C61" s="2">
+        <v>0.39815359520031129</v>
+      </c>
+      <c r="D61">
+        <v>16347496.9</v>
+      </c>
+      <c r="E61">
+        <v>907690</v>
+      </c>
+      <c r="F61" t="s">
+        <v>133</v>
+      </c>
+      <c r="G61" t="s">
+        <v>244</v>
+      </c>
+      <c r="H61" t="s">
+        <v>147</v>
+      </c>
+      <c r="I61" t="s">
+        <v>20</v>
+      </c>
+      <c r="J61" t="s">
+        <v>148</v>
+      </c>
+      <c r="K61" t="s">
+        <v>21</v>
+      </c>
+      <c r="L61" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A62" t="s">
+        <v>245</v>
+      </c>
+      <c r="B62" t="s">
         <v>23</v>
       </c>
-      <c r="G12" s="1" t="s">
-[...835 lines deleted...]
-      <c r="A34" s="1" t="s">
+      <c r="C62" s="2">
+        <v>0.18372425144532253</v>
+      </c>
+      <c r="D62">
+        <v>7543399.5</v>
+      </c>
+      <c r="E62">
+        <v>165789</v>
+      </c>
+      <c r="F62" t="s">
+        <v>137</v>
+      </c>
+      <c r="G62" t="s">
+        <v>246</v>
+      </c>
+      <c r="H62" t="s">
+        <v>147</v>
+      </c>
+      <c r="I62" t="s">
+        <v>20</v>
+      </c>
+      <c r="J62" t="s">
+        <v>148</v>
+      </c>
+      <c r="K62" t="s">
+        <v>21</v>
+      </c>
+      <c r="L62" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A63" t="s">
+        <v>247</v>
+      </c>
+      <c r="B63" t="s">
+        <v>23</v>
+      </c>
+      <c r="C63" s="2">
+        <v>7.7844175571533368E-4</v>
+      </c>
+      <c r="D63">
+        <v>31961.470000000205</v>
+      </c>
+      <c r="E63">
+        <v>239</v>
+      </c>
+      <c r="F63" t="s">
+        <v>131</v>
+      </c>
+      <c r="G63" t="s">
+        <v>248</v>
+      </c>
+      <c r="H63" t="s">
+        <v>147</v>
+      </c>
+      <c r="I63" t="s">
+        <v>20</v>
+      </c>
+      <c r="J63" t="s">
+        <v>148</v>
+      </c>
+      <c r="K63" t="s">
+        <v>21</v>
+      </c>
+      <c r="L63" t="s">
         <v>132</v>
       </c>
-      <c r="B34" s="1"/>
-[...48 lines deleted...]
-      <c r="F35" s="1" t="s">
+    </row>
+    <row r="67" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A67" t="s">
         <v>139</v>
       </c>
-      <c r="G35" s="1" t="s">
+    </row>
+    <row r="68" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A68" t="s">
         <v>140</v>
       </c>
-      <c r="H35" s="3" t="s">
-[...14 lines deleted...]
-      <c r="M35" s="1" t="s">
+    </row>
+    <row r="69" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A69" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="36" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.25">
-[...117 lines deleted...]
-      <c r="A39" s="1" t="s">
+    <row r="70" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A70" t="s">
         <v>142</v>
       </c>
-      <c r="B39" s="1" t="s">
-[...11 lines deleted...]
-      <c r="F39" s="1" t="s">
+    </row>
+    <row r="71" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A71" t="s">
         <v>143</v>
       </c>
-      <c r="G39" s="1" t="s">
+    </row>
+    <row r="72" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A72" t="s">
         <v>144</v>
       </c>
-      <c r="H39" s="3" t="s">
-[...977 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A12:M63">
-[...2 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+  <ignoredErrors>
+    <ignoredError sqref="A1:L5 A7:L10 A6:B6 D6:L6 A64:L72" numberStoredAsText="1"/>
+  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_Flow_SignoffStatus xmlns="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba" xsi:nil="true"/>
     <TaxCatchAll xmlns="aa71bc78-42bd-452f-85da-b0a25b97c36d" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100434CE3F8FEBB244F858BBE1DD8B45B8C" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2dd9e93ca72a48091795bd8bd10dac6f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba" xmlns:ns3="aa71bc78-42bd-452f-85da-b0a25b97c36d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="42a349b0c0865e57489f8dd83e6a8e2d" ns2:_="" ns3:_="">
     <xsd:import namespace="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
     <xsd:import namespace="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
@@ -4431,109 +3580,118 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{599D928E-B86B-490D-A91F-EE6F4E39EA24}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A9A088B-5FBA-401E-8C01-BC397FA5F320}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50E25B7E-BC7C-4D62-9279-1E57E33172E9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
     <ds:schemaRef ds:uri="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99D4C5A0-DCCF-4259-8584-08EA4B318581}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6ABFB3C8-20A0-4DFF-9B7E-0F27DB2A6227}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17A21762-81E0-46C8-988D-1FDB1D803869}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
     <ds:schemaRef ds:uri="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>WEB Holdings File</vt:lpstr>
+      <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Randall, Bradley</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Jacques-Kelly, Tara</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100434CE3F8FEBB244F858BBE1DD8B45B8C</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>