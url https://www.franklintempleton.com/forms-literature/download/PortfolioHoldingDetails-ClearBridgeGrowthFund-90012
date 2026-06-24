--- v2 (2026-06-01)
+++ v3 (2026-06-24)
@@ -1,498 +1,496 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton-my.sharepoint.com/personal/tara_jacques-kelly_franklintempleton_com/Documents/RIK/5.14.26/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton-my.sharepoint.com/personal/tara_jacques-kelly_franklintempleton_com/Documents/RIK/6.17.26/CB Growth Fund/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="19" documentId="8_{3D92D3DD-CE11-4D1C-8EB3-345A646C93EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0D47225D-BAFC-4297-A432-328C95F7954C}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{98E73A4D-968F-41D3-B5DF-E68C82D6336B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8652C0E9-ABF0-4A96-9B5F-CF3B0E7633D1}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="2160" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...15 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="494" uniqueCount="249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="504" uniqueCount="254">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>ClearBridge Growth Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Sector Name</t>
   </si>
   <si>
     <t>Weight (%)</t>
   </si>
   <si>
     <t>Market Value ($)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Coupon</t>
   </si>
   <si>
+    <t>Effective Maturity</t>
+  </si>
+  <si>
     <t>Investment Category</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
+    <t>Information Technology</t>
+  </si>
+  <si>
+    <t>AVGO</t>
+  </si>
+  <si>
+    <t>Common Stock</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>11135F101</t>
+  </si>
+  <si>
     <t>Industrials</t>
   </si>
   <si>
     <t>VRT</t>
   </si>
   <si>
-    <t>Common Stock</t>
-[...4 lines deleted...]
-  <si>
     <t>92537N108</t>
   </si>
   <si>
-    <t>Information Technology</t>
-[...7 lines deleted...]
-  <si>
     <t>Health Care</t>
   </si>
   <si>
     <t>VRTX</t>
   </si>
   <si>
     <t>92532F100</t>
   </si>
   <si>
     <t>TEL</t>
   </si>
   <si>
     <t>IE000IVNQZ81</t>
   </si>
   <si>
+    <t>CRWD</t>
+  </si>
+  <si>
+    <t>22788C105</t>
+  </si>
+  <si>
     <t>Consumer Discretionary</t>
   </si>
   <si>
     <t>TJX</t>
   </si>
   <si>
     <t>872540109</t>
   </si>
   <si>
+    <t>Communication Services</t>
+  </si>
+  <si>
+    <t>MSGS</t>
+  </si>
+  <si>
+    <t>55825T103</t>
+  </si>
+  <si>
     <t>JCI</t>
   </si>
   <si>
     <t>IE00BY7QL619</t>
   </si>
   <si>
-    <t>Communication Services</t>
-[...5 lines deleted...]
-    <t>55825T103</t>
+    <t>HLT</t>
+  </si>
+  <si>
+    <t>43300A203</t>
   </si>
   <si>
     <t>LHX</t>
   </si>
   <si>
     <t>502431109</t>
   </si>
   <si>
-    <t>HLT</t>
-[...8 lines deleted...]
-    <t>22788C105</t>
+    <t>Materials</t>
+  </si>
+  <si>
+    <t>FCX</t>
+  </si>
+  <si>
+    <t>35671D857</t>
   </si>
   <si>
     <t>ADSK</t>
   </si>
   <si>
     <t>052769106</t>
   </si>
   <si>
     <t>Vistra Corp</t>
   </si>
   <si>
     <t>Utilities</t>
   </si>
   <si>
     <t>VST</t>
   </si>
   <si>
     <t>92840M102</t>
   </si>
   <si>
-    <t>Materials</t>
-[...5 lines deleted...]
-    <t>35671D857</t>
+    <t>TKO GROUP HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>TKO</t>
+  </si>
+  <si>
+    <t>87256C101</t>
+  </si>
+  <si>
+    <t>SHOP</t>
+  </si>
+  <si>
+    <t>82509L107</t>
+  </si>
+  <si>
+    <t>HOWMET AEROSPACE INC</t>
+  </si>
+  <si>
+    <t>HWM</t>
+  </si>
+  <si>
+    <t>443201108</t>
+  </si>
+  <si>
+    <t>ABNB</t>
+  </si>
+  <si>
+    <t>009066101</t>
+  </si>
+  <si>
+    <t>SNOWFLAKE INC</t>
+  </si>
+  <si>
+    <t>SNOW</t>
+  </si>
+  <si>
+    <t>833445109</t>
   </si>
   <si>
     <t>MSCI INC</t>
   </si>
   <si>
     <t>Financials</t>
   </si>
   <si>
     <t>MSCI</t>
   </si>
   <si>
     <t>55354G100</t>
   </si>
   <si>
-    <t>TKO GROUP HOLDINGS INC</t>
-[...26 lines deleted...]
-    <t>443201108</t>
+    <t>APP</t>
+  </si>
+  <si>
+    <t>03831W108</t>
+  </si>
+  <si>
+    <t>IDXX</t>
+  </si>
+  <si>
+    <t>45168D104</t>
+  </si>
+  <si>
+    <t>ALNYLAM PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>ALNY</t>
+  </si>
+  <si>
+    <t>02043Q107</t>
+  </si>
+  <si>
+    <t>GWW</t>
+  </si>
+  <si>
+    <t>384802104</t>
+  </si>
+  <si>
+    <t>NET</t>
+  </si>
+  <si>
+    <t>18915M107</t>
+  </si>
+  <si>
+    <t>ARES</t>
+  </si>
+  <si>
+    <t>03990B101</t>
+  </si>
+  <si>
+    <t>HOOD</t>
+  </si>
+  <si>
+    <t>770700102</t>
   </si>
   <si>
     <t>XPO</t>
   </si>
   <si>
     <t>983793100</t>
   </si>
   <si>
-    <t>ALNYLAM PHARMACEUTICALS INC</t>
-[...7 lines deleted...]
-  <si>
     <t>SBUX</t>
   </si>
   <si>
     <t>855244109</t>
   </si>
   <si>
-    <t>GWW</t>
-[...8 lines deleted...]
-    <t>03990B101</t>
+    <t>AXON</t>
+  </si>
+  <si>
+    <t>05464C101</t>
   </si>
   <si>
     <t>CTAS</t>
   </si>
   <si>
     <t>172908105</t>
   </si>
   <si>
     <t>FWONK</t>
   </si>
   <si>
     <t>531229755</t>
   </si>
   <si>
-    <t>IDXX</t>
-[...8 lines deleted...]
-    <t>05464C101</t>
+    <t>VIKING HOLDINGS LTD</t>
+  </si>
+  <si>
+    <t>VIK</t>
+  </si>
+  <si>
+    <t>BMG93A5A1010</t>
+  </si>
+  <si>
+    <t>NATERA INC</t>
+  </si>
+  <si>
+    <t>NTRA</t>
+  </si>
+  <si>
+    <t>632307104</t>
   </si>
   <si>
     <t>CLH</t>
   </si>
   <si>
     <t>184496107</t>
   </si>
   <si>
-    <t>APP</t>
-[...8 lines deleted...]
-    <t>770700102</t>
+    <t>MSGE</t>
+  </si>
+  <si>
+    <t>558256103</t>
   </si>
   <si>
     <t>CAVA GROUP INC</t>
   </si>
   <si>
     <t>CAVA</t>
   </si>
   <si>
     <t>148929102</t>
   </si>
   <si>
-    <t>MSGE</t>
-[...2 lines deleted...]
-    <t>558256103</t>
+    <t>WAEXX</t>
+  </si>
+  <si>
+    <t>US52470G4780</t>
+  </si>
+  <si>
+    <t>52470G478</t>
+  </si>
+  <si>
+    <t>JTSXX</t>
+  </si>
+  <si>
+    <t>4812A2835</t>
   </si>
   <si>
     <t>PODD</t>
   </si>
   <si>
     <t>45784P101</t>
   </si>
   <si>
-    <t>VIKING HOLDINGS LTD</t>
-[...14 lines deleted...]
-    <t>833445109</t>
+    <t>FAST</t>
+  </si>
+  <si>
+    <t>311900104</t>
+  </si>
+  <si>
+    <t>NOW</t>
+  </si>
+  <si>
+    <t>81762P102</t>
+  </si>
+  <si>
+    <t>ON HOLDING AG</t>
+  </si>
+  <si>
+    <t>ONON</t>
+  </si>
+  <si>
+    <t>CH1134540470</t>
+  </si>
+  <si>
+    <t>W</t>
+  </si>
+  <si>
+    <t>94419L101</t>
   </si>
   <si>
     <t>RBLX</t>
   </si>
   <si>
     <t>771049103</t>
   </si>
   <si>
-    <t>NATERA INC</t>
-[...28 lines deleted...]
-  <si>
     <t>SPOT</t>
   </si>
   <si>
     <t>LU1778762911</t>
   </si>
   <si>
-    <t>NOW</t>
-[...4 lines deleted...]
-  <si>
     <t>TSCO</t>
   </si>
   <si>
     <t>892356106</t>
   </si>
   <si>
     <t>Consumer Staples</t>
   </si>
   <si>
     <t>ELF</t>
   </si>
   <si>
     <t>26856L103</t>
   </si>
   <si>
+    <t>SHW</t>
+  </si>
+  <si>
+    <t>824348106</t>
+  </si>
+  <si>
+    <t>BLDR</t>
+  </si>
+  <si>
+    <t>12008R107</t>
+  </si>
+  <si>
+    <t>DOCS</t>
+  </si>
+  <si>
+    <t>26622P107</t>
+  </si>
+  <si>
     <t>CNS</t>
   </si>
   <si>
     <t>19247A100</t>
   </si>
   <si>
-    <t>SHW</t>
-[...22 lines deleted...]
-  <si>
     <t>DOCU</t>
   </si>
   <si>
     <t>256163106</t>
   </si>
   <si>
     <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
   </si>
   <si>
     <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
   </si>
   <si>
     <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
   </si>
   <si>
     <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
   </si>
   <si>
     <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
   </si>
   <si>
     <t>© Franklin Templeton. All rights reserved.</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CO</t>
@@ -500,391 +498,387 @@
   <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>VERTEX PHARMACEUTICALS INC</t>
   </si>
   <si>
     <t>US92532F1003</t>
   </si>
   <si>
     <t>TE CONNECTIVITY PLC</t>
   </si>
   <si>
+    <t>CROWDSTRIKE HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US22788C1053</t>
+  </si>
+  <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC</t>
   </si>
   <si>
     <t>TJX COS INC/THE</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
-    <t>CROWDSTRIKE HOLDINGS INC</t>
-[...4 lines deleted...]
-  <si>
     <t>MADISON SQUARE GARDEN SPORTS CORP</t>
   </si>
   <si>
     <t>US55825T1034</t>
   </si>
   <si>
     <t>HILTON WORLDWIDE HOLDINGS INC</t>
   </si>
   <si>
     <t>US43300A2033</t>
   </si>
   <si>
     <t>L3HARRIS TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US5024311095</t>
   </si>
   <si>
     <t>FREEPORT-MCMORAN INC</t>
   </si>
   <si>
     <t>US35671D8570</t>
   </si>
   <si>
+    <t>US92840M1027</t>
+  </si>
+  <si>
+    <t>JPMORGAN 100 US TREASU-L</t>
+  </si>
+  <si>
+    <t>US4812A28358</t>
+  </si>
+  <si>
+    <t>3.488415</t>
+  </si>
+  <si>
+    <t>Open-End Fund</t>
+  </si>
+  <si>
+    <t>Fixed Income</t>
+  </si>
+  <si>
+    <t>WESTERN ASSET PREMIER INSTITUTIONAL US TREASURY RESERVES</t>
+  </si>
+  <si>
+    <t>3.563897</t>
+  </si>
+  <si>
+    <t>US87256C1018</t>
+  </si>
+  <si>
+    <t>US4432011082</t>
+  </si>
+  <si>
     <t>AUTODESK INC</t>
   </si>
   <si>
     <t>US0527691069</t>
   </si>
   <si>
-    <t>US87256C1018</t>
-[...43 lines deleted...]
-  <si>
     <t>AIRBNB INC</t>
   </si>
   <si>
     <t>US0090661010</t>
   </si>
   <si>
+    <t>ROBINHOOD MARKETS INC</t>
+  </si>
+  <si>
+    <t>US7707001027</t>
+  </si>
+  <si>
+    <t>SHOPIFY INC</t>
+  </si>
+  <si>
+    <t>CA82509L1076</t>
+  </si>
+  <si>
     <t>WW GRAINGER INC</t>
   </si>
   <si>
     <t>US3848021040</t>
   </si>
   <si>
+    <t>US55354G1004</t>
+  </si>
+  <si>
+    <t>IDEXX LABORATORIES INC</t>
+  </si>
+  <si>
+    <t>US45168D1046</t>
+  </si>
+  <si>
     <t>ARES MANAGEMENT CORP</t>
   </si>
   <si>
     <t>US03990B1017</t>
   </si>
   <si>
+    <t>US8334451098</t>
+  </si>
+  <si>
     <t>US02043Q1076</t>
   </si>
   <si>
-    <t>SHOPIFY INC</t>
-[...5 lines deleted...]
-    <t>US55354G1004</t>
+    <t>CLOUDFLARE INC</t>
+  </si>
+  <si>
+    <t>US18915M1071</t>
+  </si>
+  <si>
+    <t>XPO INC</t>
+  </si>
+  <si>
+    <t>US9837931008</t>
   </si>
   <si>
     <t>STARBUCKS CORP</t>
   </si>
   <si>
     <t>US8552441094</t>
   </si>
   <si>
-    <t>XPO INC</t>
-[...8 lines deleted...]
-    <t>US45168D1046</t>
+    <t>CINTAS CORP</t>
+  </si>
+  <si>
+    <t>US1729081059</t>
   </si>
   <si>
     <t>LIBERTY MEDIA CORP-LIBERTY FORMULA ONE</t>
   </si>
   <si>
     <t>US5312297550</t>
   </si>
   <si>
     <t>Tracking Stk</t>
   </si>
   <si>
-    <t>CINTAS CORP</t>
-[...8 lines deleted...]
-    <t>US7707001027</t>
+    <t>AXON ENTERPRISE INC</t>
+  </si>
+  <si>
+    <t>US05464C1018</t>
   </si>
   <si>
     <t>APPLOVIN CORP</t>
   </si>
   <si>
     <t>US03831W1080</t>
   </si>
   <si>
+    <t>US6323071042</t>
+  </si>
+  <si>
+    <t>MADISON SQUARE GARDEN ENTERTAINMENT CORP</t>
+  </si>
+  <si>
+    <t>US5582561032</t>
+  </si>
+  <si>
     <t>CLEAN HARBORS INC</t>
   </si>
   <si>
     <t>US1844961078</t>
   </si>
   <si>
-    <t>AXON ENTERPRISE INC</t>
-[...16 lines deleted...]
-  <si>
     <t>US1489291021</t>
   </si>
   <si>
+    <t>WAYFAIR INC</t>
+  </si>
+  <si>
+    <t>US94419L1017</t>
+  </si>
+  <si>
+    <t>FASTENAL CO</t>
+  </si>
+  <si>
+    <t>US3119001044</t>
+  </si>
+  <si>
     <t>INSULET CORP</t>
   </si>
   <si>
     <t>US45784P1012</t>
   </si>
   <si>
-    <t>CLOUDFLARE INC</t>
-[...22 lines deleted...]
-  <si>
     <t>ROBLOX CORP</t>
   </si>
   <si>
     <t>US7710491033</t>
   </si>
   <si>
+    <t>ROCKET LAB CORP</t>
+  </si>
+  <si>
+    <t>RKLB</t>
+  </si>
+  <si>
+    <t>US7731211089</t>
+  </si>
+  <si>
+    <t>773121108</t>
+  </si>
+  <si>
     <t>SERVICENOW INC</t>
   </si>
   <si>
     <t>US81762P1021</t>
   </si>
   <si>
     <t>SPOTIFY TECHNOLOGY SA</t>
   </si>
   <si>
+    <t>MACOM TECHNOLOGY SOLUTIONS HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>MTSI</t>
+  </si>
+  <si>
+    <t>US55405Y1001</t>
+  </si>
+  <si>
+    <t>55405Y100</t>
+  </si>
+  <si>
+    <t>ELF BEAUTY INC</t>
+  </si>
+  <si>
+    <t>US26856L1035</t>
+  </si>
+  <si>
+    <t>SHERWIN-WILLIAMS CO/THE</t>
+  </si>
+  <si>
+    <t>US8243481061</t>
+  </si>
+  <si>
+    <t>BUILDERS FIRSTSOURCE INC</t>
+  </si>
+  <si>
+    <t>US12008R1077</t>
+  </si>
+  <si>
+    <t>COHEN &amp; STEERS INC</t>
+  </si>
+  <si>
+    <t>US19247A1007</t>
+  </si>
+  <si>
+    <t>DOXIMITY INC</t>
+  </si>
+  <si>
+    <t>US26622P1075</t>
+  </si>
+  <si>
     <t>TRACTOR SUPPLY CO</t>
   </si>
   <si>
     <t>US8923561067</t>
   </si>
   <si>
-    <t>SHERWIN-WILLIAMS CO/THE</t>
-[...28 lines deleted...]
-  <si>
     <t>DOCUSIGN INC</t>
   </si>
   <si>
     <t>US2561631068</t>
-  </si>
-[...4 lines deleted...]
-    <t>US69608A1088</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1165,2533 +1159,2229 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L72"/>
+  <dimension ref="A1:M74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F8" sqref="F8"/>
+      <selection activeCell="H6" sqref="H6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="35.8984375" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="12" width="10.8984375" customWidth="1"/>
+    <col min="1" max="1" width="48.796875" customWidth="1"/>
+    <col min="2" max="2" width="22.796875" customWidth="1"/>
+    <col min="3" max="3" width="10.796875" customWidth="1"/>
+    <col min="4" max="4" width="16.796875" customWidth="1"/>
+    <col min="5" max="6" width="10.796875" customWidth="1"/>
+    <col min="7" max="7" width="12.796875" customWidth="1"/>
+    <col min="8" max="8" width="10.796875" customWidth="1"/>
+    <col min="9" max="9" width="18.796875" customWidth="1"/>
+    <col min="10" max="10" width="19.796875" customWidth="1"/>
+    <col min="11" max="11" width="11.796875" customWidth="1"/>
+    <col min="12" max="13" width="10.796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1">
-        <v>46156</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:12" x14ac:dyDescent="0.3">
+        <v>46190</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
       <c r="H10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
         <v>14</v>
       </c>
       <c r="J10" t="s">
         <v>15</v>
       </c>
       <c r="K10" t="s">
         <v>16</v>
       </c>
       <c r="L10" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="11" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="M10" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="B11" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>6.987873677760585</v>
+        <v>24</v>
+      </c>
+      <c r="C11">
+        <v>5.4588668132860594</v>
       </c>
       <c r="D11">
-        <v>286909988.16000003</v>
+        <v>226486305.54000002</v>
       </c>
       <c r="E11">
-        <v>762592</v>
+        <v>713163</v>
       </c>
       <c r="F11" t="s">
+        <v>25</v>
+      </c>
+      <c r="G11" t="s">
+        <v>152</v>
+      </c>
+      <c r="H11" t="s">
+        <v>153</v>
+      </c>
+      <c r="J11" t="s">
+        <v>21</v>
+      </c>
+      <c r="K11" t="s">
+        <v>154</v>
+      </c>
+      <c r="L11" t="s">
+        <v>22</v>
+      </c>
+      <c r="M11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A12" t="s">
+        <v>155</v>
+      </c>
+      <c r="B12" t="s">
         <v>19</v>
       </c>
-      <c r="G11" t="s">
-[...5 lines deleted...]
-      <c r="I11" t="s">
+      <c r="C12">
+        <v>5.0825381646327124</v>
+      </c>
+      <c r="D12">
+        <v>210872573.20000002</v>
+      </c>
+      <c r="E12">
+        <v>536708</v>
+      </c>
+      <c r="F12" t="s">
         <v>20</v>
       </c>
-      <c r="J11" t="s">
-[...13 lines deleted...]
-      <c r="B12" t="s">
+      <c r="G12" t="s">
+        <v>156</v>
+      </c>
+      <c r="H12" t="s">
+        <v>153</v>
+      </c>
+      <c r="J12" t="s">
+        <v>21</v>
+      </c>
+      <c r="K12" t="s">
+        <v>154</v>
+      </c>
+      <c r="L12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M12" t="s">
         <v>23</v>
       </c>
-      <c r="C12" s="2">
-[...8 lines deleted...]
-      <c r="F12" t="s">
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A13" t="s">
+        <v>157</v>
+      </c>
+      <c r="B13" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13">
+        <v>4.2319731011218371</v>
+      </c>
+      <c r="D13">
+        <v>175582952.57999998</v>
+      </c>
+      <c r="E13">
+        <v>382542</v>
+      </c>
+      <c r="F13" t="s">
+        <v>28</v>
+      </c>
+      <c r="G13" t="s">
+        <v>158</v>
+      </c>
+      <c r="H13" t="s">
+        <v>153</v>
+      </c>
+      <c r="J13" t="s">
+        <v>21</v>
+      </c>
+      <c r="K13" t="s">
+        <v>154</v>
+      </c>
+      <c r="L13" t="s">
+        <v>22</v>
+      </c>
+      <c r="M13" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A14" t="s">
+        <v>159</v>
+      </c>
+      <c r="B14" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14">
+        <v>4.0508681761195637</v>
+      </c>
+      <c r="D14">
+        <v>168068978.19999999</v>
+      </c>
+      <c r="E14">
+        <v>792031</v>
+      </c>
+      <c r="F14" t="s">
+        <v>30</v>
+      </c>
+      <c r="G14" t="s">
+        <v>31</v>
+      </c>
+      <c r="H14" t="s">
+        <v>153</v>
+      </c>
+      <c r="J14" t="s">
+        <v>21</v>
+      </c>
+      <c r="K14" t="s">
+        <v>154</v>
+      </c>
+      <c r="L14" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A15" t="s">
+        <v>160</v>
+      </c>
+      <c r="B15" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15">
+        <v>3.6250545782708232</v>
+      </c>
+      <c r="D15">
+        <v>150402134.16</v>
+      </c>
+      <c r="E15">
+        <v>220221</v>
+      </c>
+      <c r="F15" t="s">
+        <v>32</v>
+      </c>
+      <c r="G15" t="s">
+        <v>161</v>
+      </c>
+      <c r="H15" t="s">
+        <v>153</v>
+      </c>
+      <c r="J15" t="s">
+        <v>21</v>
+      </c>
+      <c r="K15" t="s">
+        <v>154</v>
+      </c>
+      <c r="L15" t="s">
+        <v>22</v>
+      </c>
+      <c r="M15" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A16" t="s">
+        <v>162</v>
+      </c>
+      <c r="B16" t="s">
         <v>24</v>
       </c>
-      <c r="G12" t="s">
-[...107 lines deleted...]
-      <c r="F15" t="s">
+      <c r="C16">
+        <v>3.5546778147861233</v>
+      </c>
+      <c r="D16">
+        <v>147482229.03999999</v>
+      </c>
+      <c r="E16">
+        <v>1026892</v>
+      </c>
+      <c r="F16" t="s">
+        <v>40</v>
+      </c>
+      <c r="G16" t="s">
+        <v>41</v>
+      </c>
+      <c r="H16" t="s">
+        <v>153</v>
+      </c>
+      <c r="J16" t="s">
+        <v>21</v>
+      </c>
+      <c r="K16" t="s">
+        <v>154</v>
+      </c>
+      <c r="L16" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A17" t="s">
+        <v>163</v>
+      </c>
+      <c r="B17" t="s">
         <v>34</v>
       </c>
-      <c r="G15" t="s">
+      <c r="C17">
+        <v>3.5437807976928872</v>
+      </c>
+      <c r="D17">
+        <v>147030115.94999999</v>
+      </c>
+      <c r="E17">
+        <v>895815</v>
+      </c>
+      <c r="F17" t="s">
         <v>35</v>
       </c>
-      <c r="H15" t="s">
-[...66 lines deleted...]
-      <c r="F17" t="s">
+      <c r="G17" t="s">
+        <v>164</v>
+      </c>
+      <c r="H17" t="s">
+        <v>153</v>
+      </c>
+      <c r="J17" t="s">
+        <v>21</v>
+      </c>
+      <c r="K17" t="s">
+        <v>154</v>
+      </c>
+      <c r="L17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M17" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A18" t="s">
+        <v>165</v>
+      </c>
+      <c r="B18" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18">
+        <v>3.1350107332154211</v>
+      </c>
+      <c r="D18">
+        <v>130070401.61999999</v>
+      </c>
+      <c r="E18">
+        <v>359529</v>
+      </c>
+      <c r="F18" t="s">
+        <v>38</v>
+      </c>
+      <c r="G18" t="s">
+        <v>166</v>
+      </c>
+      <c r="H18" t="s">
+        <v>153</v>
+      </c>
+      <c r="J18" t="s">
+        <v>21</v>
+      </c>
+      <c r="K18" t="s">
+        <v>154</v>
+      </c>
+      <c r="L18" t="s">
+        <v>22</v>
+      </c>
+      <c r="M18" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A19" t="s">
+        <v>167</v>
+      </c>
+      <c r="B19" t="s">
+        <v>34</v>
+      </c>
+      <c r="C19">
+        <v>2.9931049980339197</v>
+      </c>
+      <c r="D19">
+        <v>124182786.7</v>
+      </c>
+      <c r="E19">
+        <v>355519</v>
+      </c>
+      <c r="F19" t="s">
+        <v>42</v>
+      </c>
+      <c r="G19" t="s">
+        <v>168</v>
+      </c>
+      <c r="H19" t="s">
+        <v>153</v>
+      </c>
+      <c r="J19" t="s">
+        <v>21</v>
+      </c>
+      <c r="K19" t="s">
+        <v>154</v>
+      </c>
+      <c r="L19" t="s">
+        <v>22</v>
+      </c>
+      <c r="M19" t="s">
         <v>43</v>
       </c>
-      <c r="G17" t="s">
-[...14 lines deleted...]
-      <c r="L17" t="s">
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A20" t="s">
+        <v>169</v>
+      </c>
+      <c r="B20" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20">
+        <v>2.9790220543779444</v>
+      </c>
+      <c r="D20">
+        <v>123598490.73</v>
+      </c>
+      <c r="E20">
+        <v>394669</v>
+      </c>
+      <c r="F20" t="s">
         <v>44</v>
       </c>
-    </row>
-[...94 lines deleted...]
-      </c>
       <c r="G20" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="H20" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>153</v>
       </c>
       <c r="J20" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="K20" t="s">
-        <v>21</v>
+        <v>154</v>
       </c>
       <c r="L20" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:12" x14ac:dyDescent="0.3">
+        <v>22</v>
+      </c>
+      <c r="M20" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A21" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="B21" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>2.7393360480833984</v>
+        <v>46</v>
+      </c>
+      <c r="C21">
+        <v>2.8305372130240949</v>
       </c>
       <c r="D21">
-        <v>112472392.8</v>
+        <v>117437911.2</v>
       </c>
       <c r="E21">
         <v>1700520</v>
       </c>
       <c r="F21" t="s">
+        <v>47</v>
+      </c>
+      <c r="G21" t="s">
+        <v>172</v>
+      </c>
+      <c r="H21" t="s">
+        <v>153</v>
+      </c>
+      <c r="J21" t="s">
+        <v>21</v>
+      </c>
+      <c r="K21" t="s">
+        <v>154</v>
+      </c>
+      <c r="L21" t="s">
+        <v>22</v>
+      </c>
+      <c r="M21" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A22" t="s">
+        <v>51</v>
+      </c>
+      <c r="B22" t="s">
         <v>52</v>
       </c>
-      <c r="G21" t="s">
-[...14 lines deleted...]
-      <c r="L21" t="s">
+      <c r="C22">
+        <v>2.5231577182246157</v>
+      </c>
+      <c r="D22">
+        <v>104684853</v>
+      </c>
+      <c r="E22">
+        <v>659100</v>
+      </c>
+      <c r="F22" t="s">
         <v>53</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E22">
+      <c r="G22" t="s">
+        <v>173</v>
+      </c>
+      <c r="H22" t="s">
+        <v>153</v>
+      </c>
+      <c r="J22" t="s">
+        <v>21</v>
+      </c>
+      <c r="K22" t="s">
+        <v>154</v>
+      </c>
+      <c r="L22" t="s">
+        <v>22</v>
+      </c>
+      <c r="M22" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A23" t="s">
+        <v>174</v>
+      </c>
+      <c r="C23">
+        <v>2.462725144578322</v>
+      </c>
+      <c r="D23">
+        <v>102177528.53</v>
+      </c>
+      <c r="E23">
+        <v>102177528.53</v>
+      </c>
+      <c r="F23" t="s">
+        <v>113</v>
+      </c>
+      <c r="G23" t="s">
+        <v>175</v>
+      </c>
+      <c r="H23" t="s">
+        <v>176</v>
+      </c>
+      <c r="I23">
+        <v>73020</v>
+      </c>
+      <c r="J23" t="s">
+        <v>177</v>
+      </c>
+      <c r="K23" t="s">
+        <v>178</v>
+      </c>
+      <c r="L23" t="s">
+        <v>22</v>
+      </c>
+      <c r="M23" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A24" t="s">
+        <v>179</v>
+      </c>
+      <c r="C24">
+        <v>2.4627251428911525</v>
+      </c>
+      <c r="D24">
+        <v>102177528.45999999</v>
+      </c>
+      <c r="E24">
+        <v>102177528.45999999</v>
+      </c>
+      <c r="F24" t="s">
+        <v>110</v>
+      </c>
+      <c r="G24" t="s">
+        <v>111</v>
+      </c>
+      <c r="H24" t="s">
+        <v>180</v>
+      </c>
+      <c r="I24">
+        <v>73020</v>
+      </c>
+      <c r="J24" t="s">
+        <v>177</v>
+      </c>
+      <c r="K24" t="s">
+        <v>178</v>
+      </c>
+      <c r="L24" t="s">
+        <v>22</v>
+      </c>
+      <c r="M24" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25" t="s">
+        <v>37</v>
+      </c>
+      <c r="C25">
+        <v>2.323114614842301</v>
+      </c>
+      <c r="D25">
+        <v>96385140.810000002</v>
+      </c>
+      <c r="E25">
+        <v>495477</v>
+      </c>
+      <c r="F25" t="s">
+        <v>56</v>
+      </c>
+      <c r="G25" t="s">
+        <v>181</v>
+      </c>
+      <c r="H25" t="s">
+        <v>153</v>
+      </c>
+      <c r="J25" t="s">
+        <v>21</v>
+      </c>
+      <c r="K25" t="s">
+        <v>154</v>
+      </c>
+      <c r="L25" t="s">
+        <v>22</v>
+      </c>
+      <c r="M25" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A26" t="s">
+        <v>60</v>
+      </c>
+      <c r="B26" t="s">
+        <v>24</v>
+      </c>
+      <c r="C26">
+        <v>2.2588977370039349</v>
+      </c>
+      <c r="D26">
+        <v>93720807</v>
+      </c>
+      <c r="E26">
+        <v>330900</v>
+      </c>
+      <c r="F26" t="s">
+        <v>61</v>
+      </c>
+      <c r="G26" t="s">
+        <v>182</v>
+      </c>
+      <c r="H26" t="s">
+        <v>153</v>
+      </c>
+      <c r="J26" t="s">
+        <v>21</v>
+      </c>
+      <c r="K26" t="s">
+        <v>154</v>
+      </c>
+      <c r="L26" t="s">
+        <v>22</v>
+      </c>
+      <c r="M26" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A27" t="s">
+        <v>183</v>
+      </c>
+      <c r="B27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C27">
+        <v>2.162948298967073</v>
+      </c>
+      <c r="D27">
+        <v>89739901.349999994</v>
+      </c>
+      <c r="E27">
         <v>464805</v>
       </c>
-      <c r="F22" t="s">
-[...75 lines deleted...]
-      <c r="F24" t="s">
+      <c r="F27" t="s">
         <v>49</v>
       </c>
-      <c r="G24" t="s">
-[...14 lines deleted...]
-      <c r="L24" t="s">
+      <c r="G27" t="s">
+        <v>184</v>
+      </c>
+      <c r="H27" t="s">
+        <v>153</v>
+      </c>
+      <c r="J27" t="s">
+        <v>21</v>
+      </c>
+      <c r="K27" t="s">
+        <v>154</v>
+      </c>
+      <c r="L27" t="s">
+        <v>22</v>
+      </c>
+      <c r="M27" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="25" spans="1:12" x14ac:dyDescent="0.3">
-[...107 lines deleted...]
-    <row r="28" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B28" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>2.0553883014125685</v>
+        <v>34</v>
+      </c>
+      <c r="C28">
+        <v>2.1385581038134722</v>
       </c>
       <c r="D28">
-        <v>84390683.120000005</v>
+        <v>88727961.439999998</v>
       </c>
       <c r="E28">
         <v>631336</v>
       </c>
       <c r="F28" t="s">
         <v>63</v>
       </c>
       <c r="G28" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="H28" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>153</v>
       </c>
       <c r="J28" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="K28" t="s">
-        <v>21</v>
+        <v>154</v>
       </c>
       <c r="L28" t="s">
+        <v>22</v>
+      </c>
+      <c r="M28" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="29" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A29" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B29" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>1.854741353058343</v>
+        <v>69</v>
+      </c>
+      <c r="C29">
+        <v>1.9561953446598679</v>
       </c>
       <c r="D29">
-        <v>76152467</v>
+        <v>81161800</v>
       </c>
       <c r="E29">
+        <v>771500</v>
+      </c>
+      <c r="F29" t="s">
+        <v>85</v>
+      </c>
+      <c r="G29" t="s">
+        <v>188</v>
+      </c>
+      <c r="H29" t="s">
+        <v>153</v>
+      </c>
+      <c r="J29" t="s">
+        <v>21</v>
+      </c>
+      <c r="K29" t="s">
+        <v>154</v>
+      </c>
+      <c r="L29" t="s">
+        <v>22</v>
+      </c>
+      <c r="M29" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A30" t="s">
+        <v>189</v>
+      </c>
+      <c r="B30" t="s">
+        <v>19</v>
+      </c>
+      <c r="C30">
+        <v>1.9234412961763259</v>
+      </c>
+      <c r="D30">
+        <v>79802847</v>
+      </c>
+      <c r="E30">
+        <v>738300</v>
+      </c>
+      <c r="F30" t="s">
+        <v>58</v>
+      </c>
+      <c r="G30" t="s">
+        <v>190</v>
+      </c>
+      <c r="H30" t="s">
+        <v>153</v>
+      </c>
+      <c r="J30" t="s">
+        <v>21</v>
+      </c>
+      <c r="K30" t="s">
+        <v>154</v>
+      </c>
+      <c r="L30" t="s">
+        <v>22</v>
+      </c>
+      <c r="M30" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A31" t="s">
+        <v>191</v>
+      </c>
+      <c r="B31" t="s">
+        <v>24</v>
+      </c>
+      <c r="C31">
+        <v>1.8739200656163943</v>
+      </c>
+      <c r="D31">
+        <v>77748230</v>
+      </c>
+      <c r="E31">
         <v>59300</v>
       </c>
-      <c r="F29" t="s">
+      <c r="F31" t="s">
+        <v>79</v>
+      </c>
+      <c r="G31" t="s">
+        <v>192</v>
+      </c>
+      <c r="H31" t="s">
+        <v>153</v>
+      </c>
+      <c r="J31" t="s">
+        <v>21</v>
+      </c>
+      <c r="K31" t="s">
+        <v>154</v>
+      </c>
+      <c r="L31" t="s">
+        <v>22</v>
+      </c>
+      <c r="M31" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A32" t="s">
+        <v>68</v>
+      </c>
+      <c r="B32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C32">
+        <v>1.8019078959445465</v>
+      </c>
+      <c r="D32">
+        <v>74760472.5</v>
+      </c>
+      <c r="E32">
+        <v>125250</v>
+      </c>
+      <c r="F32" t="s">
+        <v>70</v>
+      </c>
+      <c r="G32" t="s">
+        <v>193</v>
+      </c>
+      <c r="H32" t="s">
+        <v>153</v>
+      </c>
+      <c r="J32" t="s">
+        <v>21</v>
+      </c>
+      <c r="K32" t="s">
+        <v>154</v>
+      </c>
+      <c r="L32" t="s">
+        <v>22</v>
+      </c>
+      <c r="M32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A33" t="s">
+        <v>194</v>
+      </c>
+      <c r="B33" t="s">
+        <v>27</v>
+      </c>
+      <c r="C33">
+        <v>1.7900439042022451</v>
+      </c>
+      <c r="D33">
+        <v>74268240</v>
+      </c>
+      <c r="E33">
+        <v>136000</v>
+      </c>
+      <c r="F33" t="s">
+        <v>74</v>
+      </c>
+      <c r="G33" t="s">
+        <v>195</v>
+      </c>
+      <c r="H33" t="s">
+        <v>153</v>
+      </c>
+      <c r="J33" t="s">
+        <v>21</v>
+      </c>
+      <c r="K33" t="s">
+        <v>154</v>
+      </c>
+      <c r="L33" t="s">
+        <v>22</v>
+      </c>
+      <c r="M33" t="s">
         <v>75</v>
       </c>
-      <c r="G29" t="s">
-[...14 lines deleted...]
-      <c r="L29" t="s">
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A34" t="s">
+        <v>196</v>
+      </c>
+      <c r="B34" t="s">
+        <v>69</v>
+      </c>
+      <c r="C34">
+        <v>1.7586802758060194</v>
+      </c>
+      <c r="D34">
+        <v>72966975</v>
+      </c>
+      <c r="E34">
+        <v>568500</v>
+      </c>
+      <c r="F34" t="s">
+        <v>83</v>
+      </c>
+      <c r="G34" t="s">
+        <v>197</v>
+      </c>
+      <c r="H34" t="s">
+        <v>153</v>
+      </c>
+      <c r="J34" t="s">
+        <v>21</v>
+      </c>
+      <c r="K34" t="s">
+        <v>154</v>
+      </c>
+      <c r="L34" t="s">
+        <v>22</v>
+      </c>
+      <c r="M34" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A35" t="s">
+        <v>65</v>
+      </c>
+      <c r="B35" t="s">
+        <v>19</v>
+      </c>
+      <c r="C35">
+        <v>1.7506521895970284</v>
+      </c>
+      <c r="D35">
+        <v>72633892.760000005</v>
+      </c>
+      <c r="E35">
+        <v>309713</v>
+      </c>
+      <c r="F35" t="s">
+        <v>66</v>
+      </c>
+      <c r="G35" t="s">
+        <v>198</v>
+      </c>
+      <c r="H35" t="s">
+        <v>153</v>
+      </c>
+      <c r="J35" t="s">
+        <v>21</v>
+      </c>
+      <c r="K35" t="s">
+        <v>154</v>
+      </c>
+      <c r="L35" t="s">
+        <v>22</v>
+      </c>
+      <c r="M35" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A36" t="s">
         <v>76</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F30" t="s">
+      <c r="B36" t="s">
+        <v>27</v>
+      </c>
+      <c r="C36">
+        <v>1.7185499725956348</v>
+      </c>
+      <c r="D36">
+        <v>71301984</v>
+      </c>
+      <c r="E36">
+        <v>252200</v>
+      </c>
+      <c r="F36" t="s">
         <v>77</v>
-      </c>
-[...226 lines deleted...]
-        <v>83</v>
       </c>
       <c r="G36" t="s">
         <v>199</v>
       </c>
       <c r="H36" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>153</v>
       </c>
       <c r="J36" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="K36" t="s">
-        <v>21</v>
+        <v>154</v>
       </c>
       <c r="L36" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:12" x14ac:dyDescent="0.3">
+        <v>22</v>
+      </c>
+      <c r="M36" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A37" t="s">
         <v>200</v>
       </c>
       <c r="B37" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>1.5268066494736319</v>
+        <v>19</v>
+      </c>
+      <c r="C37">
+        <v>1.6557451542333415</v>
       </c>
       <c r="D37">
-        <v>62688036.149999999</v>
+        <v>68696236</v>
       </c>
       <c r="E37">
-        <v>687595</v>
+        <v>302800</v>
       </c>
       <c r="F37" t="s">
         <v>81</v>
       </c>
       <c r="G37" t="s">
         <v>201</v>
       </c>
       <c r="H37" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="I37" t="s">
+        <v>153</v>
+      </c>
+      <c r="J37" t="s">
+        <v>21</v>
+      </c>
+      <c r="K37" t="s">
+        <v>154</v>
+      </c>
+      <c r="L37" t="s">
+        <v>22</v>
+      </c>
+      <c r="M37" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A38" t="s">
         <v>202</v>
       </c>
-      <c r="J37" t="s">
-[...10 lines deleted...]
-      <c r="A38" t="s">
+      <c r="B38" t="s">
+        <v>24</v>
+      </c>
+      <c r="C38">
+        <v>1.6302875091774236</v>
+      </c>
+      <c r="D38">
+        <v>67640008</v>
+      </c>
+      <c r="E38">
+        <v>335200</v>
+      </c>
+      <c r="F38" t="s">
+        <v>87</v>
+      </c>
+      <c r="G38" t="s">
         <v>203</v>
       </c>
-      <c r="B38" t="s">
-[...8 lines deleted...]
-      <c r="E38">
+      <c r="H38" t="s">
+        <v>153</v>
+      </c>
+      <c r="J38" t="s">
+        <v>21</v>
+      </c>
+      <c r="K38" t="s">
+        <v>154</v>
+      </c>
+      <c r="L38" t="s">
+        <v>22</v>
+      </c>
+      <c r="M38" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A39" t="s">
+        <v>204</v>
+      </c>
+      <c r="B39" t="s">
+        <v>34</v>
+      </c>
+      <c r="C39">
+        <v>1.5660022723120948</v>
+      </c>
+      <c r="D39">
+        <v>64972838</v>
+      </c>
+      <c r="E39">
+        <v>650900</v>
+      </c>
+      <c r="F39" t="s">
+        <v>89</v>
+      </c>
+      <c r="G39" t="s">
+        <v>205</v>
+      </c>
+      <c r="H39" t="s">
+        <v>153</v>
+      </c>
+      <c r="J39" t="s">
+        <v>21</v>
+      </c>
+      <c r="K39" t="s">
+        <v>154</v>
+      </c>
+      <c r="L39" t="s">
+        <v>22</v>
+      </c>
+      <c r="M39" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A40" t="s">
+        <v>206</v>
+      </c>
+      <c r="B40" t="s">
+        <v>24</v>
+      </c>
+      <c r="C40">
+        <v>1.537772704974907</v>
+      </c>
+      <c r="D40">
+        <v>63801604</v>
+      </c>
+      <c r="E40">
         <v>376100</v>
       </c>
-      <c r="F38" t="s">
-[...60 lines deleted...]
-      <c r="A40" t="s">
+      <c r="F40" t="s">
+        <v>93</v>
+      </c>
+      <c r="G40" t="s">
         <v>207</v>
       </c>
-      <c r="B40" t="s">
-[...14 lines deleted...]
-      <c r="G40" t="s">
+      <c r="H40" t="s">
+        <v>153</v>
+      </c>
+      <c r="J40" t="s">
+        <v>21</v>
+      </c>
+      <c r="K40" t="s">
+        <v>154</v>
+      </c>
+      <c r="L40" t="s">
+        <v>22</v>
+      </c>
+      <c r="M40" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A41" t="s">
         <v>208</v>
       </c>
-      <c r="H40" t="s">
-[...16 lines deleted...]
-      <c r="A41" t="s">
+      <c r="B41" t="s">
+        <v>37</v>
+      </c>
+      <c r="C41">
+        <v>1.4973434173383311</v>
+      </c>
+      <c r="D41">
+        <v>62124208.25</v>
+      </c>
+      <c r="E41">
+        <v>687595</v>
+      </c>
+      <c r="F41" t="s">
+        <v>95</v>
+      </c>
+      <c r="G41" t="s">
         <v>209</v>
       </c>
-      <c r="B41" t="s">
-[...14 lines deleted...]
-      <c r="G41" t="s">
+      <c r="H41" t="s">
+        <v>153</v>
+      </c>
+      <c r="J41" t="s">
         <v>210</v>
       </c>
-      <c r="H41" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K41" t="s">
-        <v>21</v>
+        <v>154</v>
       </c>
       <c r="L41" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:12" x14ac:dyDescent="0.3">
+        <v>22</v>
+      </c>
+      <c r="M41" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A42" t="s">
         <v>211</v>
       </c>
       <c r="B42" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>1.359573238675599</v>
+        <v>24</v>
+      </c>
+      <c r="C42">
+        <v>1.4661218666499423</v>
       </c>
       <c r="D42">
-        <v>55821722</v>
+        <v>60828838</v>
       </c>
       <c r="E42">
         <v>143800</v>
       </c>
       <c r="F42" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="G42" t="s">
         <v>212</v>
       </c>
       <c r="H42" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>153</v>
       </c>
       <c r="J42" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="K42" t="s">
-        <v>21</v>
+        <v>154</v>
       </c>
       <c r="L42" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:12" x14ac:dyDescent="0.3">
+        <v>22</v>
+      </c>
+      <c r="M42" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A43" t="s">
+        <v>213</v>
+      </c>
+      <c r="B43" t="s">
+        <v>19</v>
+      </c>
+      <c r="C43">
+        <v>1.4538538340822749</v>
+      </c>
+      <c r="D43">
+        <v>60319842</v>
+      </c>
+      <c r="E43">
+        <v>125800</v>
+      </c>
+      <c r="F43" t="s">
+        <v>72</v>
+      </c>
+      <c r="G43" t="s">
+        <v>214</v>
+      </c>
+      <c r="H43" t="s">
+        <v>153</v>
+      </c>
+      <c r="J43" t="s">
+        <v>21</v>
+      </c>
+      <c r="K43" t="s">
+        <v>154</v>
+      </c>
+      <c r="L43" t="s">
+        <v>22</v>
+      </c>
+      <c r="M43" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A44" t="s">
+        <v>97</v>
+      </c>
+      <c r="B44" t="s">
+        <v>34</v>
+      </c>
+      <c r="C44">
+        <v>1.3278696699388701</v>
+      </c>
+      <c r="D44">
+        <v>55092807</v>
+      </c>
+      <c r="E44">
+        <v>581700</v>
+      </c>
+      <c r="F44" t="s">
+        <v>98</v>
+      </c>
+      <c r="G44" t="s">
+        <v>99</v>
+      </c>
+      <c r="H44" t="s">
+        <v>153</v>
+      </c>
+      <c r="J44" t="s">
+        <v>21</v>
+      </c>
+      <c r="K44" t="s">
+        <v>154</v>
+      </c>
+      <c r="L44" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A45" t="s">
         <v>100</v>
       </c>
-      <c r="B43" t="s">
-[...71 lines deleted...]
-      </c>
       <c r="B45" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>1.1500489581697497</v>
+        <v>27</v>
+      </c>
+      <c r="C45">
+        <v>1.3087686269646357</v>
       </c>
       <c r="D45">
-        <v>47219018</v>
+        <v>54300312</v>
       </c>
       <c r="E45">
         <v>239800</v>
       </c>
       <c r="F45" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="G45" t="s">
         <v>215</v>
       </c>
       <c r="H45" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>153</v>
       </c>
       <c r="J45" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="K45" t="s">
-        <v>21</v>
+        <v>154</v>
       </c>
       <c r="L45" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:12" x14ac:dyDescent="0.3">
+        <v>22</v>
+      </c>
+      <c r="M45" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A46" t="s">
+        <v>216</v>
+      </c>
+      <c r="B46" t="s">
+        <v>37</v>
+      </c>
+      <c r="C46">
+        <v>1.2698685591948418</v>
+      </c>
+      <c r="D46">
+        <v>52686363</v>
+      </c>
+      <c r="E46">
+        <v>721731</v>
+      </c>
+      <c r="F46" t="s">
+        <v>105</v>
+      </c>
+      <c r="G46" t="s">
+        <v>217</v>
+      </c>
+      <c r="H46" t="s">
+        <v>153</v>
+      </c>
+      <c r="J46" t="s">
+        <v>21</v>
+      </c>
+      <c r="K46" t="s">
+        <v>154</v>
+      </c>
+      <c r="L46" t="s">
+        <v>22</v>
+      </c>
+      <c r="M46" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A47" t="s">
+        <v>218</v>
+      </c>
+      <c r="B47" t="s">
+        <v>24</v>
+      </c>
+      <c r="C47">
+        <v>1.2697549645153328</v>
+      </c>
+      <c r="D47">
+        <v>52681650</v>
+      </c>
+      <c r="E47">
+        <v>183400</v>
+      </c>
+      <c r="F47" t="s">
         <v>103</v>
       </c>
-      <c r="B46" t="s">
-[...11 lines deleted...]
-      <c r="F46" t="s">
+      <c r="G47" t="s">
+        <v>219</v>
+      </c>
+      <c r="H47" t="s">
+        <v>153</v>
+      </c>
+      <c r="J47" t="s">
+        <v>21</v>
+      </c>
+      <c r="K47" t="s">
+        <v>154</v>
+      </c>
+      <c r="L47" t="s">
+        <v>22</v>
+      </c>
+      <c r="M47" t="s">
         <v>104</v>
       </c>
-      <c r="G46" t="s">
-[...31 lines deleted...]
-      <c r="E47">
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A48" t="s">
+        <v>107</v>
+      </c>
+      <c r="B48" t="s">
+        <v>34</v>
+      </c>
+      <c r="C48">
+        <v>1.2697227877919837</v>
+      </c>
+      <c r="D48">
+        <v>52680315</v>
+      </c>
+      <c r="E48">
         <v>598300</v>
       </c>
-      <c r="F47" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="F48" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="G48" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="H48" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="I48" s="1"/>
       <c r="J48" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="K48" t="s">
-        <v>21</v>
+        <v>154</v>
       </c>
       <c r="L48" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:12" x14ac:dyDescent="0.3">
+        <v>22</v>
+      </c>
+      <c r="M48" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A49" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B49" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>1.0088251481088062</v>
+        <v>34</v>
+      </c>
+      <c r="C49">
+        <v>1.0180653324473146</v>
       </c>
       <c r="D49">
-        <v>41420613</v>
+        <v>42239143</v>
       </c>
       <c r="E49">
-        <v>207300</v>
+        <v>517700</v>
       </c>
       <c r="F49" t="s">
-        <v>221</v>
+        <v>124</v>
       </c>
       <c r="G49" t="s">
         <v>222</v>
       </c>
       <c r="H49" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>153</v>
       </c>
       <c r="J49" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="K49" t="s">
-        <v>21</v>
+        <v>154</v>
       </c>
       <c r="L49" t="s">
+        <v>22</v>
+      </c>
+      <c r="M49" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A50" t="s">
         <v>223</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B50" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>0.9831112283801513</v>
+        <v>24</v>
+      </c>
+      <c r="C50">
+        <v>0.99279927748420738</v>
       </c>
       <c r="D50">
-        <v>40364844</v>
+        <v>41190864</v>
       </c>
       <c r="E50">
         <v>917800</v>
       </c>
       <c r="F50" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="G50" t="s">
+        <v>224</v>
+      </c>
+      <c r="H50" t="s">
+        <v>153</v>
+      </c>
+      <c r="J50" t="s">
+        <v>21</v>
+      </c>
+      <c r="K50" t="s">
+        <v>154</v>
+      </c>
+      <c r="L50" t="s">
+        <v>22</v>
+      </c>
+      <c r="M50" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A51" t="s">
         <v>225</v>
       </c>
-      <c r="H50" t="s">
-[...16 lines deleted...]
-      <c r="A51" t="s">
+      <c r="B51" t="s">
+        <v>27</v>
+      </c>
+      <c r="C51">
+        <v>0.97963935917061307</v>
+      </c>
+      <c r="D51">
+        <v>40644864</v>
+      </c>
+      <c r="E51">
+        <v>283200</v>
+      </c>
+      <c r="F51" t="s">
         <v>115</v>
       </c>
-      <c r="B51" t="s">
-[...8 lines deleted...]
-      <c r="E51">
+      <c r="G51" t="s">
+        <v>226</v>
+      </c>
+      <c r="H51" t="s">
+        <v>153</v>
+      </c>
+      <c r="J51" t="s">
+        <v>21</v>
+      </c>
+      <c r="K51" t="s">
+        <v>154</v>
+      </c>
+      <c r="L51" t="s">
+        <v>22</v>
+      </c>
+      <c r="M51" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A52" t="s">
+        <v>121</v>
+      </c>
+      <c r="B52" t="s">
+        <v>34</v>
+      </c>
+      <c r="C52">
+        <v>0.84259380163634223</v>
+      </c>
+      <c r="D52">
+        <v>34958896</v>
+      </c>
+      <c r="E52">
         <v>926800</v>
       </c>
-      <c r="F51" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="F52" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="G52" t="s">
+        <v>123</v>
+      </c>
+      <c r="H52" t="s">
+        <v>153</v>
+      </c>
+      <c r="J52" t="s">
+        <v>21</v>
+      </c>
+      <c r="K52" t="s">
+        <v>154</v>
+      </c>
+      <c r="L52" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A53" t="s">
         <v>227</v>
       </c>
-      <c r="H52" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B53" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>0.74878716802773837</v>
+        <v>37</v>
+      </c>
+      <c r="C53">
+        <v>0.81388223421410832</v>
       </c>
       <c r="D53">
-        <v>30743904</v>
+        <v>33767664</v>
       </c>
       <c r="E53">
         <v>703200</v>
       </c>
       <c r="F53" t="s">
-        <v>106</v>
+        <v>126</v>
       </c>
       <c r="G53" t="s">
+        <v>228</v>
+      </c>
+      <c r="H53" t="s">
+        <v>153</v>
+      </c>
+      <c r="J53" t="s">
+        <v>21</v>
+      </c>
+      <c r="K53" t="s">
+        <v>154</v>
+      </c>
+      <c r="L53" t="s">
+        <v>22</v>
+      </c>
+      <c r="M53" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A54" t="s">
         <v>229</v>
       </c>
-      <c r="H53" t="s">
-[...16 lines deleted...]
-      <c r="A54" t="s">
+      <c r="B54" t="s">
+        <v>24</v>
+      </c>
+      <c r="C54">
+        <v>0.79404676656783435</v>
+      </c>
+      <c r="D54">
+        <v>32944698</v>
+      </c>
+      <c r="E54">
+        <v>305100</v>
+      </c>
+      <c r="F54" t="s">
         <v>230</v>
-      </c>
-[...13 lines deleted...]
-        <v>120</v>
       </c>
       <c r="G54" t="s">
         <v>231</v>
       </c>
       <c r="H54" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>153</v>
       </c>
       <c r="J54" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="K54" t="s">
-        <v>21</v>
+        <v>154</v>
       </c>
       <c r="L54" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:12" x14ac:dyDescent="0.3">
+        <v>22</v>
+      </c>
+      <c r="M54" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A55" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B55" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>0.67211924763446462</v>
+        <v>19</v>
+      </c>
+      <c r="C55">
+        <v>0.72974176572262051</v>
       </c>
       <c r="D55">
-        <v>27596052</v>
+        <v>30276708</v>
       </c>
       <c r="E55">
+        <v>317100</v>
+      </c>
+      <c r="F55" t="s">
+        <v>119</v>
+      </c>
+      <c r="G55" t="s">
+        <v>234</v>
+      </c>
+      <c r="H55" t="s">
+        <v>153</v>
+      </c>
+      <c r="J55" t="s">
+        <v>21</v>
+      </c>
+      <c r="K55" t="s">
+        <v>154</v>
+      </c>
+      <c r="L55" t="s">
+        <v>22</v>
+      </c>
+      <c r="M55" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A56" t="s">
+        <v>235</v>
+      </c>
+      <c r="B56" t="s">
+        <v>37</v>
+      </c>
+      <c r="C56">
+        <v>0.70059163076625808</v>
+      </c>
+      <c r="D56">
+        <v>29067280</v>
+      </c>
+      <c r="E56">
         <v>63800</v>
       </c>
-      <c r="F55" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="F56" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="G56" t="s">
-        <v>234</v>
+        <v>129</v>
       </c>
       <c r="H56" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>153</v>
       </c>
       <c r="J56" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="K56" t="s">
-        <v>21</v>
+        <v>154</v>
       </c>
       <c r="L56" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:12" x14ac:dyDescent="0.3">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A57" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B57" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>0.53992063568099613</v>
+        <v>19</v>
+      </c>
+      <c r="C57">
+        <v>0.62291591189028739</v>
       </c>
       <c r="D57">
-        <v>22168206</v>
+        <v>25844544</v>
       </c>
       <c r="E57">
-        <v>71700</v>
+        <v>70400</v>
       </c>
       <c r="F57" t="s">
-        <v>129</v>
+        <v>237</v>
       </c>
       <c r="G57" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="H57" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>153</v>
       </c>
       <c r="J57" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="K57" t="s">
-        <v>21</v>
+        <v>154</v>
       </c>
       <c r="L57" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:12" x14ac:dyDescent="0.3">
+        <v>22</v>
+      </c>
+      <c r="M57" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A58" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B58" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>0.52999997846007518</v>
+        <v>132</v>
+      </c>
+      <c r="C58">
+        <v>0.58888089238364505</v>
       </c>
       <c r="D58">
-        <v>21760881</v>
+        <v>24432444</v>
       </c>
       <c r="E58">
         <v>392300</v>
       </c>
       <c r="F58" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="G58" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="H58" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>153</v>
       </c>
       <c r="J58" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="K58" t="s">
-        <v>21</v>
+        <v>154</v>
       </c>
       <c r="L58" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:12" x14ac:dyDescent="0.3">
+        <v>22</v>
+      </c>
+      <c r="M58" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A59" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="B59" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>0.48153385674666899</v>
+        <v>46</v>
+      </c>
+      <c r="C59">
+        <v>0.5422913108058337</v>
       </c>
       <c r="D59">
-        <v>19770946</v>
+        <v>22499460</v>
       </c>
       <c r="E59">
-        <v>268700</v>
+        <v>71700</v>
       </c>
       <c r="F59" t="s">
         <v>135</v>
       </c>
       <c r="G59" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="H59" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>153</v>
       </c>
       <c r="J59" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="K59" t="s">
-        <v>21</v>
+        <v>154</v>
       </c>
       <c r="L59" t="s">
+        <v>22</v>
+      </c>
+      <c r="M59" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="60" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A60" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B60" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>0.48037955816936651</v>
+        <v>24</v>
+      </c>
+      <c r="C60">
+        <v>0.49310691148845287</v>
       </c>
       <c r="D60">
-        <v>19723552.5</v>
+        <v>20458818</v>
       </c>
       <c r="E60">
-        <v>272049</v>
+        <v>268700</v>
       </c>
       <c r="F60" t="s">
-        <v>127</v>
+        <v>137</v>
       </c>
       <c r="G60" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="H60" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>153</v>
       </c>
       <c r="J60" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="K60" t="s">
-        <v>21</v>
+        <v>154</v>
       </c>
       <c r="L60" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:12" x14ac:dyDescent="0.3">
+        <v>22</v>
+      </c>
+      <c r="M60" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A61" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="B61" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>0.39815359520031129</v>
+        <v>69</v>
+      </c>
+      <c r="C61">
+        <v>0.38098945450222327</v>
       </c>
       <c r="D61">
-        <v>16347496.9</v>
+        <v>15807107.399999999</v>
       </c>
       <c r="E61">
-        <v>907690</v>
+        <v>212604</v>
       </c>
       <c r="F61" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="G61" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="H61" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>153</v>
       </c>
       <c r="J61" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="K61" t="s">
-        <v>21</v>
+        <v>154</v>
       </c>
       <c r="L61" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:12" x14ac:dyDescent="0.3">
+        <v>22</v>
+      </c>
+      <c r="M61" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A62" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B62" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>0.18372425144532253</v>
+        <v>27</v>
+      </c>
+      <c r="C62">
+        <v>0.34521829228500778</v>
       </c>
       <c r="D62">
-        <v>7543399.5</v>
+        <v>14322975.5</v>
       </c>
       <c r="E62">
+        <v>700390</v>
+      </c>
+      <c r="F62" t="s">
+        <v>139</v>
+      </c>
+      <c r="G62" t="s">
+        <v>249</v>
+      </c>
+      <c r="H62" t="s">
+        <v>153</v>
+      </c>
+      <c r="J62" t="s">
+        <v>21</v>
+      </c>
+      <c r="K62" t="s">
+        <v>154</v>
+      </c>
+      <c r="L62" t="s">
+        <v>22</v>
+      </c>
+      <c r="M62" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A63" t="s">
+        <v>250</v>
+      </c>
+      <c r="B63" t="s">
+        <v>34</v>
+      </c>
+      <c r="C63">
+        <v>0.34102747291369756</v>
+      </c>
+      <c r="D63">
+        <v>14149100</v>
+      </c>
+      <c r="E63">
+        <v>475600</v>
+      </c>
+      <c r="F63" t="s">
+        <v>130</v>
+      </c>
+      <c r="G63" t="s">
+        <v>251</v>
+      </c>
+      <c r="H63" t="s">
+        <v>153</v>
+      </c>
+      <c r="J63" t="s">
+        <v>21</v>
+      </c>
+      <c r="K63" t="s">
+        <v>154</v>
+      </c>
+      <c r="L63" t="s">
+        <v>22</v>
+      </c>
+      <c r="M63" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A64" t="s">
+        <v>252</v>
+      </c>
+      <c r="B64" t="s">
+        <v>19</v>
+      </c>
+      <c r="C64">
+        <v>0.17014606906724342</v>
+      </c>
+      <c r="D64">
+        <v>7059295.6200000001</v>
+      </c>
+      <c r="E64">
         <v>165789</v>
       </c>
-      <c r="F62" t="s">
-[...66 lines deleted...]
-        <v>140</v>
+      <c r="F64" t="s">
+        <v>143</v>
+      </c>
+      <c r="G64" t="s">
+        <v>253</v>
+      </c>
+      <c r="H64" t="s">
+        <v>153</v>
+      </c>
+      <c r="J64" t="s">
+        <v>21</v>
+      </c>
+      <c r="K64" t="s">
+        <v>154</v>
+      </c>
+      <c r="L64" t="s">
+        <v>22</v>
+      </c>
+      <c r="M64" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="69" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A69" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
     </row>
     <row r="70" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A70" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
     </row>
     <row r="71" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A71" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
     </row>
     <row r="72" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A72" t="s">
-        <v>144</v>
+        <v>148</v>
+      </c>
+    </row>
+    <row r="73" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A73" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="74" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A74" t="s">
+        <v>150</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:L5 A7:L10 A6:B6 D6:L6 A64:L72" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:M5 A7:M10 A6:B6 D6:M6 A65:M74" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
-</file>
-[...330 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Jacques-Kelly, Tara</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>