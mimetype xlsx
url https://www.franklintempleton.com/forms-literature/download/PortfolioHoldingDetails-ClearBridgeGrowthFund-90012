--- v3 (2026-06-24)
+++ v4 (2026-08-09)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton-my.sharepoint.com/personal/tara_jacques-kelly_franklintempleton_com/Documents/RIK/6.17.26/CB Growth Fund/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton-my.sharepoint.com/personal/tara_jacques-kelly_franklintempleton_com/Documents/RIK/7.23.26/LMA0100 - SAGYX CB Growth/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{98E73A4D-968F-41D3-B5DF-E68C82D6336B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8652C0E9-ABF0-4A96-9B5F-CF3B0E7633D1}"/>
+  <xr:revisionPtr revIDLastSave="13" documentId="8_{42746C5B-D241-44BF-B82F-E192ECC391CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{653C9485-F5B0-4002-A651-E6E580CC7F8E}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="2160" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="504" uniqueCount="254">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="449" uniqueCount="249">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>ClearBridge Growth Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Sector Name</t>
   </si>
   <si>
@@ -75,791 +75,785 @@
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Coupon</t>
   </si>
   <si>
     <t>Effective Maturity</t>
   </si>
   <si>
     <t>Investment Category</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
+    <t>Industrials</t>
+  </si>
+  <si>
+    <t>VRT</t>
+  </si>
+  <si>
+    <t>Common Stock</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>92537N108</t>
+  </si>
+  <si>
     <t>Information Technology</t>
   </si>
   <si>
     <t>AVGO</t>
   </si>
   <si>
-    <t>Common Stock</t>
-[...4 lines deleted...]
-  <si>
     <t>11135F101</t>
   </si>
   <si>
-    <t>Industrials</t>
-[...7 lines deleted...]
-  <si>
     <t>Health Care</t>
   </si>
   <si>
     <t>VRTX</t>
   </si>
   <si>
     <t>92532F100</t>
   </si>
   <si>
+    <t>CRWD</t>
+  </si>
+  <si>
+    <t>22788C105</t>
+  </si>
+  <si>
     <t>TEL</t>
   </si>
   <si>
     <t>IE000IVNQZ81</t>
   </si>
   <si>
-    <t>CRWD</t>
-[...2 lines deleted...]
-    <t>22788C105</t>
+    <t>JCI</t>
+  </si>
+  <si>
+    <t>IE00BY7QL619</t>
+  </si>
+  <si>
+    <t>Communication Services</t>
+  </si>
+  <si>
+    <t>MSGS</t>
+  </si>
+  <si>
+    <t>55825T103</t>
   </si>
   <si>
     <t>Consumer Discretionary</t>
   </si>
   <si>
     <t>TJX</t>
   </si>
   <si>
     <t>872540109</t>
   </si>
   <si>
-    <t>Communication Services</t>
-[...13 lines deleted...]
-  <si>
     <t>HLT</t>
   </si>
   <si>
     <t>43300A203</t>
   </si>
   <si>
     <t>LHX</t>
   </si>
   <si>
     <t>502431109</t>
   </si>
   <si>
+    <t>SNOWFLAKE INC</t>
+  </si>
+  <si>
+    <t>SNOW</t>
+  </si>
+  <si>
+    <t>833445109</t>
+  </si>
+  <si>
     <t>Materials</t>
   </si>
   <si>
     <t>FCX</t>
   </si>
   <si>
     <t>35671D857</t>
   </si>
   <si>
+    <t>Vistra Corp</t>
+  </si>
+  <si>
+    <t>Utilities</t>
+  </si>
+  <si>
+    <t>VST</t>
+  </si>
+  <si>
+    <t>92840M102</t>
+  </si>
+  <si>
+    <t>TKO GROUP HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>TKO</t>
+  </si>
+  <si>
+    <t>87256C101</t>
+  </si>
+  <si>
+    <t>ABNB</t>
+  </si>
+  <si>
+    <t>009066101</t>
+  </si>
+  <si>
     <t>ADSK</t>
   </si>
   <si>
     <t>052769106</t>
   </si>
   <si>
-    <t>Vistra Corp</t>
-[...17 lines deleted...]
-    <t>87256C101</t>
+    <t>HOWMET AEROSPACE INC</t>
+  </si>
+  <si>
+    <t>HWM</t>
+  </si>
+  <si>
+    <t>443201108</t>
+  </si>
+  <si>
+    <t>NET</t>
+  </si>
+  <si>
+    <t>18915M107</t>
+  </si>
+  <si>
+    <t>Financials</t>
+  </si>
+  <si>
+    <t>HOOD</t>
+  </si>
+  <si>
+    <t>770700102</t>
   </si>
   <si>
     <t>SHOP</t>
   </si>
   <si>
     <t>82509L107</t>
   </si>
   <si>
-    <t>HOWMET AEROSPACE INC</t>
-[...20 lines deleted...]
-    <t>833445109</t>
+    <t>AXON</t>
+  </si>
+  <si>
+    <t>05464C101</t>
+  </si>
+  <si>
+    <t>GWW</t>
+  </si>
+  <si>
+    <t>384802104</t>
+  </si>
+  <si>
+    <t>ALNYLAM PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>ALNY</t>
+  </si>
+  <si>
+    <t>02043Q107</t>
+  </si>
+  <si>
+    <t>IDXX</t>
+  </si>
+  <si>
+    <t>45168D104</t>
+  </si>
+  <si>
+    <t>NATERA INC</t>
+  </si>
+  <si>
+    <t>NTRA</t>
+  </si>
+  <si>
+    <t>632307104</t>
+  </si>
+  <si>
+    <t>XPO</t>
+  </si>
+  <si>
+    <t>983793100</t>
+  </si>
+  <si>
+    <t>SBUX</t>
+  </si>
+  <si>
+    <t>855244109</t>
+  </si>
+  <si>
+    <t>FWONK</t>
+  </si>
+  <si>
+    <t>531229755</t>
+  </si>
+  <si>
+    <t>APP</t>
+  </si>
+  <si>
+    <t>03831W108</t>
+  </si>
+  <si>
+    <t>CTAS</t>
+  </si>
+  <si>
+    <t>172908105</t>
+  </si>
+  <si>
+    <t>ARES</t>
+  </si>
+  <si>
+    <t>03990B101</t>
+  </si>
+  <si>
+    <t>VIKING HOLDINGS LTD</t>
+  </si>
+  <si>
+    <t>VIK</t>
+  </si>
+  <si>
+    <t>BMG93A5A1010</t>
   </si>
   <si>
     <t>MSCI INC</t>
   </si>
   <si>
-    <t>Financials</t>
-[...1 lines deleted...]
-  <si>
     <t>MSCI</t>
   </si>
   <si>
     <t>55354G100</t>
   </si>
   <si>
-    <t>APP</t>
-[...89 lines deleted...]
-    <t>632307104</t>
+    <t>MSGE</t>
+  </si>
+  <si>
+    <t>558256103</t>
   </si>
   <si>
     <t>CLH</t>
   </si>
   <si>
     <t>184496107</t>
   </si>
   <si>
-    <t>MSGE</t>
-[...2 lines deleted...]
-    <t>558256103</t>
+    <t>LITE</t>
+  </si>
+  <si>
+    <t>55024U109</t>
+  </si>
+  <si>
+    <t>CRDO</t>
+  </si>
+  <si>
+    <t>KYG254571055</t>
+  </si>
+  <si>
+    <t>ROCKET LAB CORP</t>
+  </si>
+  <si>
+    <t>RKLB</t>
+  </si>
+  <si>
+    <t>773121108</t>
+  </si>
+  <si>
+    <t>W</t>
+  </si>
+  <si>
+    <t>94419L101</t>
   </si>
   <si>
     <t>CAVA GROUP INC</t>
   </si>
   <si>
     <t>CAVA</t>
   </si>
   <si>
     <t>148929102</t>
   </si>
   <si>
+    <t>FAST</t>
+  </si>
+  <si>
+    <t>311900104</t>
+  </si>
+  <si>
+    <t>MTSI</t>
+  </si>
+  <si>
+    <t>55405Y100</t>
+  </si>
+  <si>
+    <t>PODD</t>
+  </si>
+  <si>
+    <t>45784P101</t>
+  </si>
+  <si>
+    <t>RBLX</t>
+  </si>
+  <si>
+    <t>771049103</t>
+  </si>
+  <si>
+    <t>MTZ</t>
+  </si>
+  <si>
+    <t>576323109</t>
+  </si>
+  <si>
+    <t>ON HOLDING AG</t>
+  </si>
+  <si>
+    <t>ONON</t>
+  </si>
+  <si>
+    <t>CH1134540470</t>
+  </si>
+  <si>
+    <t>NOW</t>
+  </si>
+  <si>
+    <t>81762P102</t>
+  </si>
+  <si>
+    <t>SPOT</t>
+  </si>
+  <si>
+    <t>LU1778762911</t>
+  </si>
+  <si>
+    <t>SHW</t>
+  </si>
+  <si>
+    <t>824348106</t>
+  </si>
+  <si>
+    <t>BLDR</t>
+  </si>
+  <si>
+    <t>12008R107</t>
+  </si>
+  <si>
     <t>WAEXX</t>
   </si>
   <si>
     <t>US52470G4780</t>
   </si>
   <si>
     <t>52470G478</t>
   </si>
   <si>
     <t>JTSXX</t>
   </si>
   <si>
     <t>4812A2835</t>
   </si>
   <si>
-    <t>PODD</t>
-[...76 lines deleted...]
-  <si>
     <t>CNS</t>
   </si>
   <si>
     <t>19247A100</t>
   </si>
   <si>
-    <t>DOCU</t>
-[...4 lines deleted...]
-  <si>
     <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
   </si>
   <si>
     <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
   </si>
   <si>
     <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
   </si>
   <si>
     <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
   </si>
   <si>
     <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
   </si>
   <si>
     <t>© Franklin Templeton. All rights reserved.</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CO</t>
   </si>
   <si>
     <t>US92537N1081</t>
   </si>
   <si>
-    <t>0</t>
-[...1 lines deleted...]
-  <si>
     <t>Equity</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>VERTEX PHARMACEUTICALS INC</t>
   </si>
   <si>
     <t>US92532F1003</t>
   </si>
   <si>
+    <t>CROWDSTRIKE HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US22788C1053</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC</t>
+  </si>
+  <si>
+    <t>MADISON SQUARE GARDEN SPORTS CORP</t>
+  </si>
+  <si>
+    <t>US55825T1034</t>
+  </si>
+  <si>
     <t>TE CONNECTIVITY PLC</t>
   </si>
   <si>
-    <t>CROWDSTRIKE HOLDINGS INC</t>
-[...7 lines deleted...]
-  <si>
     <t>TJX COS INC/THE</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
-    <t>MADISON SQUARE GARDEN SPORTS CORP</t>
-[...2 lines deleted...]
-    <t>US55825T1034</t>
+    <t>US8334451098</t>
+  </si>
+  <si>
+    <t>L3HARRIS TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US5024311095</t>
+  </si>
+  <si>
+    <t>US92840M1027</t>
+  </si>
+  <si>
+    <t>CLOUDFLARE INC</t>
+  </si>
+  <si>
+    <t>US18915M1071</t>
+  </si>
+  <si>
+    <t>FREEPORT-MCMORAN INC</t>
+  </si>
+  <si>
+    <t>US35671D8570</t>
   </si>
   <si>
     <t>HILTON WORLDWIDE HOLDINGS INC</t>
   </si>
   <si>
     <t>US43300A2033</t>
   </si>
   <si>
-    <t>L3HARRIS TECHNOLOGIES INC</t>
-[...11 lines deleted...]
-    <t>US92840M1027</t>
+    <t>AUTODESK INC</t>
+  </si>
+  <si>
+    <t>US0527691069</t>
+  </si>
+  <si>
+    <t>US4432011082</t>
+  </si>
+  <si>
+    <t>ROBINHOOD MARKETS INC</t>
+  </si>
+  <si>
+    <t>US7707001027</t>
+  </si>
+  <si>
+    <t>US87256C1018</t>
+  </si>
+  <si>
+    <t>SHOPIFY INC</t>
+  </si>
+  <si>
+    <t>CA82509L1076</t>
+  </si>
+  <si>
+    <t>WW GRAINGER INC</t>
+  </si>
+  <si>
+    <t>US3848021040</t>
+  </si>
+  <si>
+    <t>AIRBNB INC</t>
+  </si>
+  <si>
+    <t>US0090661010</t>
+  </si>
+  <si>
+    <t>CREDO TECHNOLOGY GROUP HOLDING LTD</t>
+  </si>
+  <si>
+    <t>IDEXX LABORATORIES INC</t>
+  </si>
+  <si>
+    <t>US45168D1046</t>
+  </si>
+  <si>
+    <t>LUMENTUM HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US55024U1097</t>
+  </si>
+  <si>
+    <t>CINTAS CORP</t>
+  </si>
+  <si>
+    <t>US1729081059</t>
+  </si>
+  <si>
+    <t>XPO INC</t>
+  </si>
+  <si>
+    <t>US9837931008</t>
+  </si>
+  <si>
+    <t>AXON ENTERPRISE INC</t>
+  </si>
+  <si>
+    <t>US05464C1018</t>
+  </si>
+  <si>
+    <t>US6323071042</t>
+  </si>
+  <si>
+    <t>US02043Q1076</t>
+  </si>
+  <si>
+    <t>LIBERTY MEDIA CORP-LIBERTY FORMULA ONE</t>
+  </si>
+  <si>
+    <t>US5312297550</t>
+  </si>
+  <si>
+    <t>Tracking Stk</t>
+  </si>
+  <si>
+    <t>ARES MANAGEMENT CORP</t>
+  </si>
+  <si>
+    <t>US03990B1017</t>
+  </si>
+  <si>
+    <t>STARBUCKS CORP</t>
+  </si>
+  <si>
+    <t>US8552441094</t>
+  </si>
+  <si>
+    <t>CLEAN HARBORS INC</t>
+  </si>
+  <si>
+    <t>US1844961078</t>
+  </si>
+  <si>
+    <t>MADISON SQUARE GARDEN ENTERTAINMENT CORP</t>
+  </si>
+  <si>
+    <t>US5582561032</t>
+  </si>
+  <si>
+    <t>APPLOVIN CORP</t>
+  </si>
+  <si>
+    <t>US03831W1080</t>
+  </si>
+  <si>
+    <t>INSULET CORP</t>
+  </si>
+  <si>
+    <t>US45784P1012</t>
+  </si>
+  <si>
+    <t>WAYFAIR INC</t>
+  </si>
+  <si>
+    <t>US94419L1017</t>
+  </si>
+  <si>
+    <t>MASTEC INC</t>
+  </si>
+  <si>
+    <t>US5763231090</t>
+  </si>
+  <si>
+    <t>FASTENAL CO</t>
+  </si>
+  <si>
+    <t>US3119001044</t>
+  </si>
+  <si>
+    <t>US7731211089</t>
+  </si>
+  <si>
+    <t>US1489291021</t>
+  </si>
+  <si>
+    <t>US55354G1004</t>
+  </si>
+  <si>
+    <t>MACOM TECHNOLOGY SOLUTIONS HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US55405Y1001</t>
+  </si>
+  <si>
+    <t>ASTERA LABS INC</t>
+  </si>
+  <si>
+    <t>ALAB</t>
+  </si>
+  <si>
+    <t>US04626A1034</t>
+  </si>
+  <si>
+    <t>04626A103</t>
+  </si>
+  <si>
+    <t>SPOTIFY TECHNOLOGY SA</t>
+  </si>
+  <si>
+    <t>ROBLOX CORP</t>
+  </si>
+  <si>
+    <t>US7710491033</t>
+  </si>
+  <si>
+    <t>SHERWIN-WILLIAMS CO/THE</t>
+  </si>
+  <si>
+    <t>US8243481061</t>
+  </si>
+  <si>
+    <t>BUILDERS FIRSTSOURCE INC</t>
+  </si>
+  <si>
+    <t>US12008R1077</t>
+  </si>
+  <si>
+    <t>SERVICENOW INC</t>
+  </si>
+  <si>
+    <t>US81762P1021</t>
+  </si>
+  <si>
+    <t>COHEN &amp; STEERS INC</t>
+  </si>
+  <si>
+    <t>US19247A1007</t>
   </si>
   <si>
     <t>JPMORGAN 100 US TREASU-L</t>
   </si>
   <si>
     <t>US4812A28358</t>
   </si>
   <si>
-    <t>3.488415</t>
-[...1 lines deleted...]
-  <si>
     <t>Open-End Fund</t>
   </si>
   <si>
     <t>Fixed Income</t>
   </si>
   <si>
     <t>WESTERN ASSET PREMIER INSTITUTIONAL US TREASURY RESERVES</t>
-  </si>
-[...220 lines deleted...]
-    <t>US2561631068</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="2">
+    <numFmt numFmtId="166" formatCode="0.000"/>
+    <numFmt numFmtId="168" formatCode="m/d/yy;@"/>
+  </numFmts>
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1159,2215 +1153,2212 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M74"/>
+  <dimension ref="A1:M75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H6" sqref="H6"/>
+      <selection activeCell="F15" sqref="F15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="48.796875" customWidth="1"/>
     <col min="2" max="2" width="22.796875" customWidth="1"/>
     <col min="3" max="3" width="10.796875" customWidth="1"/>
     <col min="4" max="4" width="16.796875" customWidth="1"/>
     <col min="5" max="6" width="10.796875" customWidth="1"/>
     <col min="7" max="7" width="12.796875" customWidth="1"/>
     <col min="8" max="8" width="10.796875" customWidth="1"/>
     <col min="9" max="9" width="18.796875" customWidth="1"/>
     <col min="10" max="10" width="19.796875" customWidth="1"/>
     <col min="11" max="11" width="11.796875" customWidth="1"/>
     <col min="12" max="13" width="10.796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1">
-        <v>46190</v>
+        <v>46226</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
       <c r="H10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
         <v>14</v>
       </c>
       <c r="J10" t="s">
         <v>15</v>
       </c>
       <c r="K10" t="s">
         <v>16</v>
       </c>
       <c r="L10" t="s">
         <v>17</v>
       </c>
       <c r="M10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B11" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>226486305.54000002</v>
+        <v>19</v>
+      </c>
+      <c r="C11" s="5">
+        <v>4.5499901844951669</v>
+      </c>
+      <c r="D11" s="6">
+        <v>179804391.36000001</v>
       </c>
       <c r="E11">
-        <v>713163</v>
+        <v>591384</v>
       </c>
       <c r="F11" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G11" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>154</v>
+      </c>
+      <c r="H11" s="2">
+        <v>0</v>
       </c>
       <c r="J11" t="s">
         <v>21</v>
       </c>
       <c r="K11" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L11" t="s">
         <v>22</v>
       </c>
       <c r="M11" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B12" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>210872573.20000002</v>
+        <v>24</v>
+      </c>
+      <c r="C12" s="5">
+        <v>4.3078356139635217</v>
+      </c>
+      <c r="D12" s="6">
+        <v>170235039.91</v>
       </c>
       <c r="E12">
-        <v>536708</v>
+        <v>433753</v>
       </c>
       <c r="F12" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G12" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>157</v>
+      </c>
+      <c r="H12" s="2">
+        <v>0</v>
       </c>
       <c r="J12" t="s">
         <v>21</v>
       </c>
       <c r="K12" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L12" t="s">
         <v>22</v>
       </c>
       <c r="M12" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
-      <c r="C13">
-[...3 lines deleted...]
-        <v>175582952.57999998</v>
+      <c r="C13" s="5">
+        <v>4.1032703311076384</v>
+      </c>
+      <c r="D13" s="6">
+        <v>162151124.41</v>
       </c>
       <c r="E13">
-        <v>382542</v>
+        <v>342749</v>
       </c>
       <c r="F13" t="s">
         <v>28</v>
       </c>
       <c r="G13" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>159</v>
+      </c>
+      <c r="H13" s="2">
+        <v>0</v>
       </c>
       <c r="J13" t="s">
         <v>21</v>
       </c>
       <c r="K13" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L13" t="s">
         <v>22</v>
       </c>
       <c r="M13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B14" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>168068978.19999999</v>
+        <v>24</v>
+      </c>
+      <c r="C14" s="5">
+        <v>3.7263132900196645</v>
+      </c>
+      <c r="D14" s="6">
+        <v>147254711.75999999</v>
       </c>
       <c r="E14">
-        <v>792031</v>
+        <v>802828</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
       <c r="G14" t="s">
+        <v>161</v>
+      </c>
+      <c r="H14" s="2">
+        <v>0</v>
+      </c>
+      <c r="J14" t="s">
+        <v>21</v>
+      </c>
+      <c r="K14" t="s">
+        <v>155</v>
+      </c>
+      <c r="L14" t="s">
+        <v>22</v>
+      </c>
+      <c r="M14" t="s">
         <v>31</v>
-      </c>
-[...10 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
-      <c r="C15">
-[...3 lines deleted...]
-        <v>150402134.16</v>
+      <c r="C15" s="5">
+        <v>3.3388399677018787</v>
+      </c>
+      <c r="D15" s="6">
+        <v>131942721.61000001</v>
       </c>
       <c r="E15">
-        <v>220221</v>
+        <v>920809</v>
       </c>
       <c r="F15" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G15" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>35</v>
+      </c>
+      <c r="H15" s="2">
+        <v>0</v>
       </c>
       <c r="J15" t="s">
         <v>21</v>
       </c>
       <c r="K15" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L15" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B16" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>147482229.03999999</v>
+        <v>36</v>
+      </c>
+      <c r="C16" s="5">
+        <v>3.3000140274525074</v>
+      </c>
+      <c r="D16" s="6">
+        <v>130408416.19999999</v>
       </c>
       <c r="E16">
-        <v>1026892</v>
+        <v>330734</v>
       </c>
       <c r="F16" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="G16" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>164</v>
+      </c>
+      <c r="H16" s="2">
+        <v>0</v>
       </c>
       <c r="J16" t="s">
         <v>21</v>
       </c>
       <c r="K16" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L16" t="s">
         <v>22</v>
+      </c>
+      <c r="M16" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B17" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>147030115.94999999</v>
+        <v>24</v>
+      </c>
+      <c r="C17" s="5">
+        <v>3.266763182059969</v>
+      </c>
+      <c r="D17" s="6">
+        <v>129094424.79000001</v>
       </c>
       <c r="E17">
-        <v>895815</v>
+        <v>649401</v>
       </c>
       <c r="F17" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G17" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>33</v>
+      </c>
+      <c r="H17" s="2">
+        <v>0</v>
       </c>
       <c r="J17" t="s">
         <v>21</v>
       </c>
       <c r="K17" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L17" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B18" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>130070401.61999999</v>
+        <v>39</v>
+      </c>
+      <c r="C18" s="5">
+        <v>3.1218661607907721</v>
+      </c>
+      <c r="D18" s="6">
+        <v>123368451.83999999</v>
       </c>
       <c r="E18">
-        <v>359529</v>
+        <v>803808</v>
       </c>
       <c r="F18" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G18" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>167</v>
+      </c>
+      <c r="H18" s="2">
+        <v>0</v>
       </c>
       <c r="J18" t="s">
         <v>21</v>
       </c>
       <c r="K18" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L18" t="s">
         <v>22</v>
       </c>
       <c r="M18" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
-        <v>167</v>
+        <v>46</v>
       </c>
       <c r="B19" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>124182786.7</v>
+        <v>24</v>
+      </c>
+      <c r="C19" s="5">
+        <v>3.0232408983978205</v>
+      </c>
+      <c r="D19" s="6">
+        <v>119471024.69</v>
       </c>
       <c r="E19">
-        <v>355519</v>
+        <v>450613</v>
       </c>
       <c r="F19" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="G19" t="s">
         <v>168</v>
       </c>
-      <c r="H19" t="s">
-        <v>153</v>
+      <c r="H19" s="2">
+        <v>0</v>
       </c>
       <c r="J19" t="s">
         <v>21</v>
       </c>
       <c r="K19" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L19" t="s">
         <v>22</v>
       </c>
       <c r="M19" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A20" t="s">
         <v>169</v>
       </c>
       <c r="B20" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>123598490.73</v>
+        <v>19</v>
+      </c>
+      <c r="C20" s="5">
+        <v>2.9928603219417824</v>
+      </c>
+      <c r="D20" s="6">
+        <v>118270459.23</v>
       </c>
       <c r="E20">
         <v>394669</v>
       </c>
       <c r="F20" t="s">
         <v>44</v>
       </c>
       <c r="G20" t="s">
         <v>170</v>
       </c>
-      <c r="H20" t="s">
-        <v>153</v>
+      <c r="H20" s="2">
+        <v>0</v>
       </c>
       <c r="J20" t="s">
         <v>21</v>
       </c>
       <c r="K20" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L20" t="s">
         <v>22</v>
       </c>
       <c r="M20" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A21" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" t="s">
+        <v>53</v>
+      </c>
+      <c r="C21" s="5">
+        <v>2.818362053718181</v>
+      </c>
+      <c r="D21" s="6">
+        <v>111374718</v>
+      </c>
+      <c r="E21">
+        <v>659100</v>
+      </c>
+      <c r="F21" t="s">
+        <v>54</v>
+      </c>
+      <c r="G21" t="s">
         <v>171</v>
       </c>
-      <c r="B21" t="s">
-[...18 lines deleted...]
-        <v>153</v>
+      <c r="H21" s="2">
+        <v>0</v>
       </c>
       <c r="J21" t="s">
         <v>21</v>
       </c>
       <c r="K21" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L21" t="s">
         <v>22</v>
       </c>
       <c r="M21" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A22" t="s">
-        <v>51</v>
+        <v>172</v>
       </c>
       <c r="B22" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>104684853</v>
+        <v>24</v>
+      </c>
+      <c r="C22" s="5">
+        <v>2.7806858666420498</v>
+      </c>
+      <c r="D22" s="6">
+        <v>109885848</v>
       </c>
       <c r="E22">
-        <v>659100</v>
+        <v>418900</v>
       </c>
       <c r="F22" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="G22" t="s">
         <v>173</v>
       </c>
-      <c r="H22" t="s">
-        <v>153</v>
+      <c r="H22" s="2">
+        <v>0</v>
       </c>
       <c r="J22" t="s">
         <v>21</v>
       </c>
       <c r="K22" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L22" t="s">
         <v>22</v>
       </c>
       <c r="M22" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A23" t="s">
         <v>174</v>
       </c>
-      <c r="C23">
-[...3 lines deleted...]
-        <v>102177528.53</v>
+      <c r="B23" t="s">
+        <v>49</v>
+      </c>
+      <c r="C23" s="5">
+        <v>2.7325343801444366</v>
+      </c>
+      <c r="D23" s="6">
+        <v>107983020</v>
       </c>
       <c r="E23">
-        <v>102177528.53</v>
+        <v>1700520</v>
       </c>
       <c r="F23" t="s">
-        <v>113</v>
+        <v>50</v>
       </c>
       <c r="G23" t="s">
         <v>175</v>
       </c>
-      <c r="H23" t="s">
-[...3 lines deleted...]
-        <v>73020</v>
+      <c r="H23" s="2">
+        <v>0</v>
       </c>
       <c r="J23" t="s">
-        <v>177</v>
+        <v>21</v>
       </c>
       <c r="K23" t="s">
-        <v>178</v>
+        <v>155</v>
       </c>
       <c r="L23" t="s">
         <v>22</v>
       </c>
       <c r="M23" t="s">
-        <v>114</v>
+        <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A24" t="s">
-        <v>179</v>
-[...5 lines deleted...]
-        <v>102177528.45999999</v>
+        <v>176</v>
+      </c>
+      <c r="B24" t="s">
+        <v>39</v>
+      </c>
+      <c r="C24" s="5">
+        <v>2.7273632937978638</v>
+      </c>
+      <c r="D24" s="6">
+        <v>107778671.42</v>
       </c>
       <c r="E24">
-        <v>102177528.45999999</v>
+        <v>336619</v>
       </c>
       <c r="F24" t="s">
-        <v>110</v>
+        <v>42</v>
       </c>
       <c r="G24" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>73020</v>
+        <v>177</v>
+      </c>
+      <c r="H24" s="2">
+        <v>0</v>
       </c>
       <c r="J24" t="s">
-        <v>177</v>
+        <v>21</v>
       </c>
       <c r="K24" t="s">
-        <v>178</v>
+        <v>155</v>
       </c>
       <c r="L24" t="s">
         <v>22</v>
       </c>
       <c r="M24" t="s">
-        <v>112</v>
+        <v>43</v>
       </c>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A25" t="s">
-        <v>55</v>
+        <v>178</v>
       </c>
       <c r="B25" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>96385140.810000002</v>
+        <v>24</v>
+      </c>
+      <c r="C25" s="5">
+        <v>2.4142669059680726</v>
+      </c>
+      <c r="D25" s="6">
+        <v>95405874.299999997</v>
       </c>
       <c r="E25">
-        <v>495477</v>
+        <v>464805</v>
       </c>
       <c r="F25" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="G25" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>179</v>
+      </c>
+      <c r="H25" s="2">
+        <v>0</v>
       </c>
       <c r="J25" t="s">
         <v>21</v>
       </c>
       <c r="K25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L25" t="s">
         <v>22</v>
       </c>
       <c r="M25" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A26" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B26" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>93720807</v>
+        <v>19</v>
+      </c>
+      <c r="C26" s="5">
+        <v>2.4039476056536109</v>
+      </c>
+      <c r="D26" s="6">
+        <v>94998081</v>
       </c>
       <c r="E26">
         <v>330900</v>
       </c>
       <c r="F26" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="G26" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>180</v>
+      </c>
+      <c r="H26" s="2">
+        <v>0</v>
       </c>
       <c r="J26" t="s">
         <v>21</v>
       </c>
       <c r="K26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L26" t="s">
         <v>22</v>
       </c>
       <c r="M26" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B27" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>89739901.349999994</v>
+        <v>68</v>
+      </c>
+      <c r="C27" s="5">
+        <v>2.3435289822129906</v>
+      </c>
+      <c r="D27" s="6">
+        <v>92610486</v>
       </c>
       <c r="E27">
-        <v>464805</v>
+        <v>911700</v>
       </c>
       <c r="F27" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="G27" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>182</v>
+      </c>
+      <c r="H27" s="2">
+        <v>0</v>
       </c>
       <c r="J27" t="s">
         <v>21</v>
       </c>
       <c r="K27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L27" t="s">
         <v>22</v>
       </c>
       <c r="M27" t="s">
-        <v>50</v>
+        <v>70</v>
       </c>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A28" t="s">
-        <v>185</v>
+        <v>56</v>
       </c>
       <c r="B28" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>88727961.439999998</v>
+        <v>36</v>
+      </c>
+      <c r="C28" s="5">
+        <v>2.249721309411592</v>
+      </c>
+      <c r="D28" s="6">
+        <v>88903438.109999999</v>
       </c>
       <c r="E28">
-        <v>631336</v>
+        <v>495477</v>
       </c>
       <c r="F28" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="G28" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>183</v>
+      </c>
+      <c r="H28" s="2">
+        <v>0</v>
       </c>
       <c r="J28" t="s">
         <v>21</v>
       </c>
       <c r="K28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L28" t="s">
         <v>22</v>
       </c>
       <c r="M28" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A29" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="B29" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>81161800</v>
+        <v>24</v>
+      </c>
+      <c r="C29" s="5">
+        <v>2.0924787515703058</v>
+      </c>
+      <c r="D29" s="6">
+        <v>82689600</v>
       </c>
       <c r="E29">
-        <v>771500</v>
+        <v>738300</v>
       </c>
       <c r="F29" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="G29" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>185</v>
+      </c>
+      <c r="H29" s="2">
+        <v>0</v>
       </c>
       <c r="J29" t="s">
         <v>21</v>
       </c>
       <c r="K29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L29" t="s">
         <v>22</v>
       </c>
       <c r="M29" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A30" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="B30" t="s">
         <v>19</v>
       </c>
-      <c r="C30">
-[...3 lines deleted...]
-        <v>79802847</v>
+      <c r="C30" s="5">
+        <v>2.0520100825473122</v>
+      </c>
+      <c r="D30" s="6">
+        <v>81090378</v>
       </c>
       <c r="E30">
-        <v>738300</v>
+        <v>59300</v>
       </c>
       <c r="F30" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="G30" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>187</v>
+      </c>
+      <c r="H30" s="2">
+        <v>0</v>
       </c>
       <c r="J30" t="s">
         <v>21</v>
       </c>
       <c r="K30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L30" t="s">
         <v>22</v>
       </c>
       <c r="M30" t="s">
-        <v>59</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A31" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="B31" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>77748230</v>
+        <v>39</v>
+      </c>
+      <c r="C31" s="5">
+        <v>1.9997492940772799</v>
+      </c>
+      <c r="D31" s="6">
+        <v>79025160.519999996</v>
       </c>
       <c r="E31">
-        <v>59300</v>
+        <v>574436</v>
       </c>
       <c r="F31" t="s">
-        <v>79</v>
+        <v>59</v>
       </c>
       <c r="G31" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>189</v>
+      </c>
+      <c r="H31" s="2">
+        <v>0</v>
       </c>
       <c r="J31" t="s">
         <v>21</v>
       </c>
       <c r="K31" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L31" t="s">
         <v>22</v>
       </c>
       <c r="M31" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A32" t="s">
-        <v>68</v>
+        <v>190</v>
       </c>
       <c r="B32" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>74760472.5</v>
+        <v>24</v>
+      </c>
+      <c r="C32" s="5">
+        <v>1.9336517859023932</v>
+      </c>
+      <c r="D32" s="6">
+        <v>76413150</v>
       </c>
       <c r="E32">
-        <v>125250</v>
+        <v>323100</v>
       </c>
       <c r="F32" t="s">
-        <v>70</v>
+        <v>109</v>
       </c>
       <c r="G32" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>110</v>
+      </c>
+      <c r="H32" s="2">
+        <v>0</v>
       </c>
       <c r="J32" t="s">
         <v>21</v>
       </c>
       <c r="K32" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L32" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A33" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="B33" t="s">
         <v>27</v>
       </c>
-      <c r="C33">
-[...3 lines deleted...]
-        <v>74268240</v>
+      <c r="C33" s="5">
+        <v>1.8562302036814506</v>
+      </c>
+      <c r="D33" s="6">
+        <v>73353640</v>
       </c>
       <c r="E33">
         <v>136000</v>
       </c>
       <c r="F33" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="G33" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>192</v>
+      </c>
+      <c r="H33" s="2">
+        <v>0</v>
       </c>
       <c r="J33" t="s">
         <v>21</v>
       </c>
       <c r="K33" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L33" t="s">
         <v>22</v>
       </c>
       <c r="M33" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A34" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="B34" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>72966975</v>
+        <v>24</v>
+      </c>
+      <c r="C34" s="5">
+        <v>1.8458515196006344</v>
+      </c>
+      <c r="D34" s="6">
+        <v>72943500</v>
       </c>
       <c r="E34">
-        <v>568500</v>
+        <v>87500</v>
       </c>
       <c r="F34" t="s">
-        <v>83</v>
+        <v>107</v>
       </c>
       <c r="G34" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>194</v>
+      </c>
+      <c r="H34" s="2">
+        <v>0</v>
       </c>
       <c r="J34" t="s">
         <v>21</v>
       </c>
       <c r="K34" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L34" t="s">
         <v>22</v>
       </c>
       <c r="M34" t="s">
-        <v>84</v>
+        <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A35" t="s">
-        <v>65</v>
+        <v>195</v>
       </c>
       <c r="B35" t="s">
         <v>19</v>
       </c>
-      <c r="C35">
-[...3 lines deleted...]
-        <v>72633892.760000005</v>
+      <c r="C35" s="5">
+        <v>1.8361532929610169</v>
+      </c>
+      <c r="D35" s="6">
+        <v>72560250</v>
       </c>
       <c r="E35">
-        <v>309713</v>
+        <v>357000</v>
       </c>
       <c r="F35" t="s">
-        <v>66</v>
+        <v>93</v>
       </c>
       <c r="G35" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>196</v>
+      </c>
+      <c r="H35" s="2">
+        <v>0</v>
       </c>
       <c r="J35" t="s">
         <v>21</v>
       </c>
       <c r="K35" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L35" t="s">
         <v>22</v>
       </c>
       <c r="M35" t="s">
-        <v>67</v>
+        <v>94</v>
       </c>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A36" t="s">
-        <v>76</v>
+        <v>197</v>
       </c>
       <c r="B36" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>71301984</v>
+        <v>19</v>
+      </c>
+      <c r="C36" s="5">
+        <v>1.8165716560613023</v>
+      </c>
+      <c r="D36" s="6">
+        <v>71786432</v>
       </c>
       <c r="E36">
-        <v>252200</v>
+        <v>335200</v>
       </c>
       <c r="F36" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="G36" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>198</v>
+      </c>
+      <c r="H36" s="2">
+        <v>0</v>
       </c>
       <c r="J36" t="s">
         <v>21</v>
       </c>
       <c r="K36" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L36" t="s">
         <v>22</v>
       </c>
       <c r="M36" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A37" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B37" t="s">
         <v>19</v>
       </c>
-      <c r="C37">
-[...3 lines deleted...]
-        <v>68696236</v>
+      <c r="C37" s="5">
+        <v>1.7899705021871062</v>
+      </c>
+      <c r="D37" s="6">
+        <v>70735220</v>
       </c>
       <c r="E37">
-        <v>302800</v>
+        <v>143800</v>
       </c>
       <c r="F37" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="G37" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>200</v>
+      </c>
+      <c r="H37" s="2">
+        <v>0</v>
       </c>
       <c r="J37" t="s">
         <v>21</v>
       </c>
       <c r="K37" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L37" t="s">
         <v>22</v>
       </c>
       <c r="M37" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A38" t="s">
-        <v>202</v>
+        <v>82</v>
       </c>
       <c r="B38" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>67640008</v>
+        <v>27</v>
+      </c>
+      <c r="C38" s="5">
+        <v>1.7234055437900779</v>
+      </c>
+      <c r="D38" s="6">
+        <v>68104737</v>
       </c>
       <c r="E38">
-        <v>335200</v>
+        <v>257300</v>
       </c>
       <c r="F38" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="G38" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>201</v>
+      </c>
+      <c r="H38" s="2">
+        <v>0</v>
       </c>
       <c r="J38" t="s">
         <v>21</v>
       </c>
       <c r="K38" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L38" t="s">
         <v>22</v>
       </c>
       <c r="M38" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A39" t="s">
-        <v>204</v>
+        <v>77</v>
       </c>
       <c r="B39" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>64972838</v>
+        <v>27</v>
+      </c>
+      <c r="C39" s="5">
+        <v>1.7150925503519721</v>
+      </c>
+      <c r="D39" s="6">
+        <v>67776228</v>
       </c>
       <c r="E39">
-        <v>650900</v>
+        <v>252200</v>
       </c>
       <c r="F39" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="G39" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>202</v>
+      </c>
+      <c r="H39" s="2">
+        <v>0</v>
       </c>
       <c r="J39" t="s">
         <v>21</v>
       </c>
       <c r="K39" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L39" t="s">
         <v>22</v>
       </c>
       <c r="M39" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A40" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="B40" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>63801604</v>
+        <v>36</v>
+      </c>
+      <c r="C40" s="5">
+        <v>1.678727366136779</v>
+      </c>
+      <c r="D40" s="6">
+        <v>66339165.600000001</v>
       </c>
       <c r="E40">
-        <v>376100</v>
+        <v>687595</v>
       </c>
       <c r="F40" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="G40" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>204</v>
+      </c>
+      <c r="H40" s="2">
+        <v>0</v>
       </c>
       <c r="J40" t="s">
-        <v>21</v>
+        <v>205</v>
       </c>
       <c r="K40" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L40" t="s">
         <v>22</v>
       </c>
       <c r="M40" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A41" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="B41" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>62124208.25</v>
+        <v>68</v>
+      </c>
+      <c r="C41" s="5">
+        <v>1.6222826090917135</v>
+      </c>
+      <c r="D41" s="6">
+        <v>64108608</v>
       </c>
       <c r="E41">
-        <v>687595</v>
+        <v>528600</v>
       </c>
       <c r="F41" t="s">
         <v>95</v>
       </c>
       <c r="G41" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>207</v>
+      </c>
+      <c r="H41" s="2">
+        <v>0</v>
       </c>
       <c r="J41" t="s">
-        <v>210</v>
+        <v>21</v>
       </c>
       <c r="K41" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L41" t="s">
         <v>22</v>
       </c>
       <c r="M41" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A42" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="B42" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>60828838</v>
+        <v>39</v>
+      </c>
+      <c r="C42" s="5">
+        <v>1.602832230382683</v>
+      </c>
+      <c r="D42" s="6">
+        <v>63339977</v>
       </c>
       <c r="E42">
-        <v>143800</v>
+        <v>613700</v>
       </c>
       <c r="F42" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="G42" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>209</v>
+      </c>
+      <c r="H42" s="2">
+        <v>0</v>
       </c>
       <c r="J42" t="s">
         <v>21</v>
       </c>
       <c r="K42" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L42" t="s">
         <v>22</v>
       </c>
       <c r="M42" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A43" t="s">
-        <v>213</v>
+        <v>97</v>
       </c>
       <c r="B43" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>60319842</v>
+        <v>39</v>
+      </c>
+      <c r="C43" s="5">
+        <v>1.4677359965558676</v>
+      </c>
+      <c r="D43" s="6">
+        <v>58001307</v>
       </c>
       <c r="E43">
-        <v>125800</v>
+        <v>581700</v>
       </c>
       <c r="F43" t="s">
-        <v>72</v>
+        <v>98</v>
       </c>
       <c r="G43" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>99</v>
+      </c>
+      <c r="H43" s="2">
+        <v>0</v>
       </c>
       <c r="J43" t="s">
         <v>21</v>
       </c>
       <c r="K43" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L43" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A44" t="s">
-        <v>97</v>
+        <v>210</v>
       </c>
       <c r="B44" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>55092807</v>
+        <v>19</v>
+      </c>
+      <c r="C44" s="5">
+        <v>1.4223204854425959</v>
+      </c>
+      <c r="D44" s="6">
+        <v>56206598</v>
       </c>
       <c r="E44">
-        <v>581700</v>
+        <v>183400</v>
       </c>
       <c r="F44" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="G44" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>211</v>
+      </c>
+      <c r="H44" s="2">
+        <v>0</v>
       </c>
       <c r="J44" t="s">
         <v>21</v>
       </c>
       <c r="K44" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L44" t="s">
         <v>22</v>
+      </c>
+      <c r="M44" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A45" t="s">
-        <v>100</v>
+        <v>212</v>
       </c>
       <c r="B45" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>54300312</v>
+        <v>36</v>
+      </c>
+      <c r="C45" s="5">
+        <v>1.3139976991360638</v>
+      </c>
+      <c r="D45" s="6">
+        <v>51925948.619999997</v>
       </c>
       <c r="E45">
-        <v>239800</v>
+        <v>679926</v>
       </c>
       <c r="F45" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G45" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>213</v>
+      </c>
+      <c r="H45" s="2">
+        <v>0</v>
       </c>
       <c r="J45" t="s">
         <v>21</v>
       </c>
       <c r="K45" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L45" t="s">
         <v>22</v>
       </c>
       <c r="M45" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A46" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="B46" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>52686363</v>
+        <v>24</v>
+      </c>
+      <c r="C46" s="5">
+        <v>1.2697297388824909</v>
+      </c>
+      <c r="D46" s="6">
+        <v>50176588</v>
       </c>
       <c r="E46">
-        <v>721731</v>
+        <v>125800</v>
       </c>
       <c r="F46" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="G46" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>215</v>
+      </c>
+      <c r="H46" s="2">
+        <v>0</v>
       </c>
       <c r="J46" t="s">
         <v>21</v>
       </c>
       <c r="K46" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L46" t="s">
         <v>22</v>
       </c>
       <c r="M46" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A47" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="B47" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>52681650</v>
+        <v>27</v>
+      </c>
+      <c r="C47" s="5">
+        <v>1.1350206243541301</v>
+      </c>
+      <c r="D47" s="6">
+        <v>44853216</v>
       </c>
       <c r="E47">
-        <v>183400</v>
+        <v>283200</v>
       </c>
       <c r="F47" t="s">
-        <v>103</v>
+        <v>123</v>
       </c>
       <c r="G47" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>217</v>
+      </c>
+      <c r="H47" s="2">
+        <v>0</v>
       </c>
       <c r="J47" t="s">
         <v>21</v>
       </c>
       <c r="K47" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L47" t="s">
         <v>22</v>
       </c>
       <c r="M47" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A48" t="s">
-        <v>107</v>
+        <v>218</v>
       </c>
       <c r="B48" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>52680315</v>
+        <v>39</v>
+      </c>
+      <c r="C48" s="5">
+        <v>1.0831504847550295</v>
+      </c>
+      <c r="D48" s="6">
+        <v>42803436</v>
       </c>
       <c r="E48">
-        <v>598300</v>
+        <v>517700</v>
       </c>
       <c r="F48" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="G48" t="s">
-        <v>220</v>
-[...4 lines deleted...]
-      <c r="I48" s="1"/>
+        <v>219</v>
+      </c>
+      <c r="H48" s="2">
+        <v>0</v>
+      </c>
       <c r="J48" t="s">
         <v>21</v>
       </c>
       <c r="K48" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L48" t="s">
         <v>22</v>
       </c>
       <c r="M48" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A49" t="s">
+        <v>220</v>
+      </c>
+      <c r="B49" t="s">
+        <v>19</v>
+      </c>
+      <c r="C49" s="5">
+        <v>1.0824590448471343</v>
+      </c>
+      <c r="D49" s="6">
+        <v>42776112</v>
+      </c>
+      <c r="E49">
+        <v>119200</v>
+      </c>
+      <c r="F49" t="s">
+        <v>127</v>
+      </c>
+      <c r="G49" t="s">
         <v>221</v>
       </c>
-      <c r="B49" t="s">
-[...18 lines deleted...]
-        <v>153</v>
+      <c r="H49" s="2">
+        <v>0</v>
       </c>
       <c r="J49" t="s">
         <v>21</v>
       </c>
       <c r="K49" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L49" t="s">
         <v>22</v>
       </c>
       <c r="M49" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A50" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="B50" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>41190864</v>
+        <v>19</v>
+      </c>
+      <c r="C50" s="5">
+        <v>1.0718399105392349</v>
+      </c>
+      <c r="D50" s="6">
+        <v>42356470</v>
       </c>
       <c r="E50">
         <v>917800</v>
       </c>
       <c r="F50" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G50" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>223</v>
+      </c>
+      <c r="H50" s="2">
+        <v>0</v>
       </c>
       <c r="J50" t="s">
         <v>21</v>
       </c>
       <c r="K50" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L50" t="s">
         <v>22</v>
       </c>
       <c r="M50" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
     </row>
     <row r="51" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A51" t="s">
-        <v>225</v>
+        <v>111</v>
       </c>
       <c r="B51" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>40644864</v>
+        <v>19</v>
+      </c>
+      <c r="C51" s="5">
+        <v>1.0304332781277894</v>
+      </c>
+      <c r="D51" s="6">
+        <v>40720182</v>
       </c>
       <c r="E51">
-        <v>283200</v>
+        <v>581800</v>
       </c>
       <c r="F51" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="G51" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>224</v>
+      </c>
+      <c r="H51" s="2">
+        <v>0</v>
       </c>
       <c r="J51" t="s">
         <v>21</v>
       </c>
       <c r="K51" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L51" t="s">
         <v>22</v>
       </c>
       <c r="M51" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="52" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A52" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="B52" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>34958896</v>
+        <v>39</v>
+      </c>
+      <c r="C52" s="5">
+        <v>0.95700665673613061</v>
+      </c>
+      <c r="D52" s="6">
+        <v>37818543</v>
       </c>
       <c r="E52">
-        <v>926800</v>
+        <v>598300</v>
       </c>
       <c r="F52" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="G52" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>225</v>
+      </c>
+      <c r="H52" s="2">
+        <v>0</v>
       </c>
       <c r="J52" t="s">
         <v>21</v>
       </c>
       <c r="K52" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L52" t="s">
         <v>22</v>
+      </c>
+      <c r="M52" t="s">
+        <v>118</v>
       </c>
     </row>
     <row r="53" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A53" t="s">
-        <v>227</v>
+        <v>100</v>
       </c>
       <c r="B53" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>33767664</v>
+        <v>68</v>
+      </c>
+      <c r="C53" s="5">
+        <v>0.8689433046854903</v>
+      </c>
+      <c r="D53" s="6">
+        <v>34338496.5</v>
       </c>
       <c r="E53">
-        <v>703200</v>
+        <v>62150</v>
       </c>
       <c r="F53" t="s">
-        <v>126</v>
+        <v>101</v>
       </c>
       <c r="G53" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>226</v>
+      </c>
+      <c r="H53" s="2">
+        <v>0</v>
       </c>
       <c r="J53" t="s">
         <v>21</v>
       </c>
       <c r="K53" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L53" t="s">
         <v>22</v>
       </c>
       <c r="M53" t="s">
-        <v>127</v>
+        <v>102</v>
       </c>
     </row>
     <row r="54" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A54" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="B54" t="s">
         <v>24</v>
       </c>
-      <c r="C54">
-[...3 lines deleted...]
-        <v>32944698</v>
+      <c r="C54" s="5">
+        <v>0.82589738728819295</v>
+      </c>
+      <c r="D54" s="6">
+        <v>32637428</v>
       </c>
       <c r="E54">
-        <v>305100</v>
+        <v>115400</v>
       </c>
       <c r="F54" t="s">
-        <v>230</v>
+        <v>121</v>
       </c>
       <c r="G54" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>228</v>
+      </c>
+      <c r="H54" s="2">
+        <v>0</v>
       </c>
       <c r="J54" t="s">
         <v>21</v>
       </c>
       <c r="K54" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L54" t="s">
         <v>22</v>
       </c>
       <c r="M54" t="s">
-        <v>232</v>
+        <v>122</v>
       </c>
     </row>
     <row r="55" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A55" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="B55" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>30276708</v>
+        <v>24</v>
+      </c>
+      <c r="C55" s="5">
+        <v>0.78107019729989047</v>
+      </c>
+      <c r="D55" s="6">
+        <v>30865968</v>
       </c>
       <c r="E55">
-        <v>317100</v>
+        <v>94400</v>
       </c>
       <c r="F55" t="s">
-        <v>119</v>
+        <v>230</v>
       </c>
       <c r="G55" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>231</v>
+      </c>
+      <c r="H55" s="2">
+        <v>0</v>
       </c>
       <c r="J55" t="s">
         <v>21</v>
       </c>
       <c r="K55" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L55" t="s">
         <v>22</v>
       </c>
       <c r="M55" t="s">
-        <v>120</v>
+        <v>232</v>
       </c>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A56" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="B56" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>29067280</v>
+        <v>36</v>
+      </c>
+      <c r="C56" s="5">
+        <v>0.75717179305249405</v>
+      </c>
+      <c r="D56" s="6">
+        <v>29921562</v>
       </c>
       <c r="E56">
         <v>63800</v>
       </c>
       <c r="F56" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="G56" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>135</v>
+      </c>
+      <c r="H56" s="2">
+        <v>0</v>
       </c>
       <c r="J56" t="s">
         <v>21</v>
       </c>
       <c r="K56" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L56" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A57" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="B57" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>25844544</v>
+        <v>36</v>
+      </c>
+      <c r="C57" s="5">
+        <v>0.75661199091362485</v>
+      </c>
+      <c r="D57" s="6">
+        <v>29899440</v>
       </c>
       <c r="E57">
-        <v>70400</v>
+        <v>628800</v>
       </c>
       <c r="F57" t="s">
-        <v>237</v>
+        <v>125</v>
       </c>
       <c r="G57" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>235</v>
+      </c>
+      <c r="H57" s="2">
+        <v>0</v>
       </c>
       <c r="J57" t="s">
         <v>21</v>
       </c>
       <c r="K57" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L57" t="s">
         <v>22</v>
       </c>
       <c r="M57" t="s">
-        <v>239</v>
+        <v>126</v>
       </c>
     </row>
     <row r="58" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A58" t="s">
-        <v>240</v>
+        <v>129</v>
       </c>
       <c r="B58" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>24432444</v>
+        <v>39</v>
+      </c>
+      <c r="C58" s="5">
+        <v>0.60506538845685687</v>
+      </c>
+      <c r="D58" s="6">
+        <v>23910692</v>
       </c>
       <c r="E58">
-        <v>392300</v>
+        <v>686300</v>
       </c>
       <c r="F58" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="G58" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>131</v>
+      </c>
+      <c r="H58" s="2">
+        <v>0</v>
       </c>
       <c r="J58" t="s">
         <v>21</v>
       </c>
       <c r="K58" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L58" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A59" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="B59" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>22499460</v>
+        <v>49</v>
+      </c>
+      <c r="C59" s="5">
+        <v>0.56343895488013607</v>
+      </c>
+      <c r="D59" s="6">
+        <v>22265718</v>
       </c>
       <c r="E59">
         <v>71700</v>
       </c>
       <c r="F59" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G59" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>237</v>
+      </c>
+      <c r="H59" s="2">
+        <v>0</v>
       </c>
       <c r="J59" t="s">
         <v>21</v>
       </c>
       <c r="K59" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L59" t="s">
         <v>22</v>
       </c>
       <c r="M59" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A60" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="B60" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>20458818</v>
+        <v>19</v>
+      </c>
+      <c r="C60" s="5">
+        <v>0.47970566807176124</v>
+      </c>
+      <c r="D60" s="6">
+        <v>18956785</v>
       </c>
       <c r="E60">
         <v>268700</v>
       </c>
       <c r="F60" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G60" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>239</v>
+      </c>
+      <c r="H60" s="2">
+        <v>0</v>
       </c>
       <c r="J60" t="s">
         <v>21</v>
       </c>
       <c r="K60" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L60" t="s">
         <v>22</v>
       </c>
       <c r="M60" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="61" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A61" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="B61" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>15807107.399999999</v>
+        <v>24</v>
+      </c>
+      <c r="C61" s="5">
+        <v>0.4550755633069884</v>
+      </c>
+      <c r="D61" s="6">
+        <v>17983464</v>
       </c>
       <c r="E61">
-        <v>212604</v>
+        <v>195600</v>
       </c>
       <c r="F61" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="G61" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>241</v>
+      </c>
+      <c r="H61" s="2">
+        <v>0</v>
       </c>
       <c r="J61" t="s">
         <v>21</v>
       </c>
       <c r="K61" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L61" t="s">
         <v>22</v>
       </c>
       <c r="M61" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
     </row>
     <row r="62" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A62" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="B62" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>14322975.5</v>
+        <v>68</v>
+      </c>
+      <c r="C62" s="5">
+        <v>0.30691406884655553</v>
+      </c>
+      <c r="D62" s="6">
+        <v>12128487.120000001</v>
       </c>
       <c r="E62">
-        <v>700390</v>
+        <v>151644</v>
       </c>
       <c r="F62" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="G62" t="s">
-        <v>249</v>
-[...3 lines deleted...]
-      </c>
+        <v>243</v>
+      </c>
+      <c r="H62" s="2">
+        <v>0</v>
+      </c>
+      <c r="I62" s="1"/>
       <c r="J62" t="s">
         <v>21</v>
       </c>
       <c r="K62" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L62" t="s">
         <v>22</v>
       </c>
       <c r="M62" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A63" t="s">
-        <v>250</v>
-[...8 lines deleted...]
-        <v>14149100</v>
+        <v>244</v>
+      </c>
+      <c r="C63" s="5">
+        <v>0</v>
+      </c>
+      <c r="D63" s="6">
+        <v>0</v>
       </c>
       <c r="E63">
-        <v>475600</v>
+        <v>0</v>
       </c>
       <c r="F63" t="s">
-        <v>130</v>
+        <v>143</v>
       </c>
       <c r="G63" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>245</v>
+      </c>
+      <c r="H63" s="3">
+        <v>3.516848</v>
+      </c>
+      <c r="I63" s="4">
+        <v>73020</v>
       </c>
       <c r="J63" t="s">
-        <v>21</v>
+        <v>246</v>
       </c>
       <c r="K63" t="s">
-        <v>154</v>
+        <v>247</v>
       </c>
       <c r="L63" t="s">
         <v>22</v>
       </c>
       <c r="M63" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A64" t="s">
-        <v>252</v>
-[...8 lines deleted...]
-        <v>7059295.6200000001</v>
+        <v>248</v>
+      </c>
+      <c r="C64" s="5">
+        <v>0</v>
+      </c>
+      <c r="D64" s="6">
+        <v>0</v>
       </c>
       <c r="E64">
-        <v>165789</v>
+        <v>0</v>
       </c>
       <c r="F64" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="G64" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>141</v>
+      </c>
+      <c r="H64" s="3">
+        <v>3.598535</v>
+      </c>
+      <c r="I64" s="4">
+        <v>73020</v>
       </c>
       <c r="J64" t="s">
-        <v>21</v>
+        <v>246</v>
       </c>
       <c r="K64" t="s">
-        <v>154</v>
+        <v>247</v>
       </c>
       <c r="L64" t="s">
         <v>22</v>
       </c>
       <c r="M64" t="s">
-        <v>144</v>
-[...4 lines deleted...]
-        <v>145</v>
+        <v>142</v>
       </c>
     </row>
     <row r="70" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A70" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="71" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A71" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="72" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A72" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="73" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A73" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="74" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A74" t="s">
-        <v>150</v>
+        <v>151</v>
+      </c>
+    </row>
+    <row r="75" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A75" t="s">
+        <v>152</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:M5 A7:M10 A6:B6 D6:M6 A65:M74" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:M5 A7:M10 A6:B6 D6:M6 A65:M75" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>