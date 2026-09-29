--- v5 (2026-08-12)
+++ v6 (2026-09-29)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton-my.sharepoint.com/personal/tara_jacques-kelly_franklintempleton_com/Documents/RIK/7.23.26/LMA1700 - SBLYX - CB Large Cap Growth/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton-my.sharepoint.com/personal/tara_jacques-kelly_franklintempleton_com/Documents/RIK/9.4.26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="12" documentId="8_{711F4EB3-BB98-407E-A63E-30B6E4DF142B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A1086AAF-FE86-438B-B33A-AFE71C3D2AF3}"/>
+  <xr:revisionPtr revIDLastSave="18" documentId="8_{47BA3F3D-DA2D-42AE-BA9A-E151E7A17B88}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F30A1190-25D9-4796-8D8A-5A79F00C2AB2}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="2160" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="406" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="455" uniqueCount="233">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>ClearBridge Large Cap Growth Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Sector Name</t>
   </si>
   <si>
@@ -120,683 +120,685 @@
   <si>
     <t>02079K305</t>
   </si>
   <si>
     <t>AAPL</t>
   </si>
   <si>
     <t>037833100</t>
   </si>
   <si>
     <t>META</t>
   </si>
   <si>
     <t>30303M102</t>
   </si>
   <si>
     <t>Financials</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
     <t>92826C839</t>
   </si>
   <si>
+    <t>Consumer Discretionary</t>
+  </si>
+  <si>
+    <t>AMZN</t>
+  </si>
+  <si>
+    <t>023135106</t>
+  </si>
+  <si>
     <t>PANW</t>
   </si>
   <si>
     <t>697435105</t>
   </si>
   <si>
-    <t>Consumer Discretionary</t>
-[...7 lines deleted...]
-  <si>
     <t>NFLX</t>
   </si>
   <si>
     <t>64110L106</t>
   </si>
   <si>
+    <t>ANET</t>
+  </si>
+  <si>
+    <t>040413205</t>
+  </si>
+  <si>
+    <t>AVGO</t>
+  </si>
+  <si>
+    <t>11135F101</t>
+  </si>
+  <si>
+    <t>Industrials</t>
+  </si>
+  <si>
+    <t>GWW</t>
+  </si>
+  <si>
+    <t>384802104</t>
+  </si>
+  <si>
+    <t>ASML</t>
+  </si>
+  <si>
+    <t>N07059210</t>
+  </si>
+  <si>
     <t>TSM</t>
   </si>
   <si>
     <t>874039100</t>
   </si>
   <si>
-    <t>ANET</t>
-[...8 lines deleted...]
-    <t>N07059210</t>
+    <t>ETN</t>
+  </si>
+  <si>
+    <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>TSLA</t>
   </si>
   <si>
     <t>88160R101</t>
   </si>
   <si>
-    <t>AVGO</t>
-[...17 lines deleted...]
-    <t>IE00B8KQN827</t>
+    <t>TXN</t>
+  </si>
+  <si>
+    <t>882508104</t>
+  </si>
+  <si>
+    <t>Health Care</t>
+  </si>
+  <si>
+    <t>TMO</t>
+  </si>
+  <si>
+    <t>883556102</t>
+  </si>
+  <si>
+    <t>ABNB</t>
+  </si>
+  <si>
+    <t>009066101</t>
+  </si>
+  <si>
+    <t>Materials</t>
+  </si>
+  <si>
+    <t>SHW</t>
+  </si>
+  <si>
+    <t>824348106</t>
+  </si>
+  <si>
+    <t>ORCL</t>
+  </si>
+  <si>
+    <t>68389X105</t>
+  </si>
+  <si>
+    <t>ISRG</t>
+  </si>
+  <si>
+    <t>46120E602</t>
   </si>
   <si>
     <t>MSFT</t>
   </si>
   <si>
     <t>594918104</t>
   </si>
   <si>
-    <t>Health Care</t>
+    <t>MU</t>
+  </si>
+  <si>
+    <t>595112103</t>
+  </si>
+  <si>
+    <t>LIN</t>
+  </si>
+  <si>
+    <t>IE000S9YS762</t>
+  </si>
+  <si>
+    <t>CMG</t>
+  </si>
+  <si>
+    <t>169656105</t>
+  </si>
+  <si>
+    <t>Consumer Staples</t>
+  </si>
+  <si>
+    <t>MNST</t>
+  </si>
+  <si>
+    <t>61174X109</t>
+  </si>
+  <si>
+    <t>UBER</t>
+  </si>
+  <si>
+    <t>90353T100</t>
+  </si>
+  <si>
+    <t>RTX</t>
+  </si>
+  <si>
+    <t>75513E101</t>
+  </si>
+  <si>
+    <t>JTSXX</t>
+  </si>
+  <si>
+    <t>4812A2835</t>
+  </si>
+  <si>
+    <t>WAEXX</t>
+  </si>
+  <si>
+    <t>US52470G4780</t>
+  </si>
+  <si>
+    <t>52470G478</t>
+  </si>
+  <si>
+    <t>EADSY</t>
+  </si>
+  <si>
+    <t>009279100</t>
+  </si>
+  <si>
+    <t>SNPS</t>
+  </si>
+  <si>
+    <t>871607107</t>
+  </si>
+  <si>
+    <t>DDOG</t>
+  </si>
+  <si>
+    <t>23804L103</t>
   </si>
   <si>
     <t>VRTX</t>
   </si>
   <si>
     <t>92532F100</t>
   </si>
   <si>
-    <t>ORCL</t>
-[...92 lines deleted...]
-    <t>23804L103</t>
+    <t>BX</t>
+  </si>
+  <si>
+    <t>09260D107</t>
+  </si>
+  <si>
+    <t>NOW</t>
+  </si>
+  <si>
+    <t>81762P102</t>
+  </si>
+  <si>
+    <t>STRYKER CORP</t>
+  </si>
+  <si>
+    <t>SYK</t>
+  </si>
+  <si>
+    <t>863667101</t>
+  </si>
+  <si>
+    <t>BOSTON SCIENTIFIC CORP</t>
+  </si>
+  <si>
+    <t>BSX</t>
+  </si>
+  <si>
+    <t>101137107</t>
+  </si>
+  <si>
+    <t>VRT</t>
+  </si>
+  <si>
+    <t>92537N108</t>
+  </si>
+  <si>
+    <t>IR</t>
+  </si>
+  <si>
+    <t>45687V106</t>
+  </si>
+  <si>
+    <t>SPCX</t>
+  </si>
+  <si>
+    <t>84615Q103</t>
+  </si>
+  <si>
+    <t>STX</t>
+  </si>
+  <si>
+    <t>IE00BKVD2N49</t>
+  </si>
+  <si>
+    <t>KLAC</t>
+  </si>
+  <si>
+    <t>482480100</t>
+  </si>
+  <si>
+    <t>ALNYLAM PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>ALNY</t>
+  </si>
+  <si>
+    <t>02043Q107</t>
+  </si>
+  <si>
+    <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
+  </si>
+  <si>
+    <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
+  </si>
+  <si>
+    <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
+  </si>
+  <si>
+    <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
+  </si>
+  <si>
+    <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
+  </si>
+  <si>
+    <t>© Franklin Templeton. All rights reserved.</t>
+  </si>
+  <si>
+    <t>NVIDIA CORP</t>
+  </si>
+  <si>
+    <t>US67066G1040</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>Equity</t>
+  </si>
+  <si>
+    <t>APPLE INC</t>
+  </si>
+  <si>
+    <t>US0378331005</t>
+  </si>
+  <si>
+    <t>ALPHABET INC</t>
+  </si>
+  <si>
+    <t>US02079K3059</t>
+  </si>
+  <si>
+    <t>META PLATFORMS INC</t>
+  </si>
+  <si>
+    <t>US30303M1027</t>
+  </si>
+  <si>
+    <t>VISA INC</t>
+  </si>
+  <si>
+    <t>US92826C8394</t>
+  </si>
+  <si>
+    <t>AMAZON.COM INC</t>
+  </si>
+  <si>
+    <t>US0231351067</t>
+  </si>
+  <si>
+    <t>PALO ALTO NETWORKS INC</t>
+  </si>
+  <si>
+    <t>US6974351057</t>
+  </si>
+  <si>
+    <t>NETFLIX INC</t>
+  </si>
+  <si>
+    <t>US64110L1061</t>
+  </si>
+  <si>
+    <t>ARISTA NETWORKS INC</t>
+  </si>
+  <si>
+    <t>US0404132054</t>
+  </si>
+  <si>
+    <t>WW GRAINGER INC</t>
+  </si>
+  <si>
+    <t>US3848021040</t>
+  </si>
+  <si>
+    <t>ASML HOLDING NV</t>
+  </si>
+  <si>
+    <t>USN070592100</t>
+  </si>
+  <si>
+    <t>NY Reg Shrs</t>
+  </si>
+  <si>
+    <t>BROADCOM INC</t>
+  </si>
+  <si>
+    <t>US11135F1012</t>
+  </si>
+  <si>
+    <t>TAIWAN SEMICONDUCTOR MANUFACTURING CO LTD</t>
+  </si>
+  <si>
+    <t>US8740391003</t>
+  </si>
+  <si>
+    <t>ADR</t>
+  </si>
+  <si>
+    <t>TESLA INC</t>
+  </si>
+  <si>
+    <t>US88160R1014</t>
+  </si>
+  <si>
+    <t>EATON CORP PLC</t>
+  </si>
+  <si>
+    <t>AIRBNB INC</t>
+  </si>
+  <si>
+    <t>US0090661010</t>
+  </si>
+  <si>
+    <t>ORACLE CORP</t>
+  </si>
+  <si>
+    <t>US68389X1054</t>
+  </si>
+  <si>
+    <t>THERMO FISHER SCIENTIFIC INC</t>
+  </si>
+  <si>
+    <t>US8835561023</t>
+  </si>
+  <si>
+    <t>MICRON TECHNOLOGY INC</t>
+  </si>
+  <si>
+    <t>US5951121038</t>
+  </si>
+  <si>
+    <t>TEXAS INSTRUMENTS INC</t>
+  </si>
+  <si>
+    <t>US8825081040</t>
+  </si>
+  <si>
+    <t>INTUITIVE SURGICAL INC</t>
+  </si>
+  <si>
+    <t>US46120E6023</t>
+  </si>
+  <si>
+    <t>SHERWIN-WILLIAMS CO/THE</t>
+  </si>
+  <si>
+    <t>US8243481061</t>
+  </si>
+  <si>
+    <t>JPMORGAN 100 US TREASU-L</t>
+  </si>
+  <si>
+    <t>US4812A28358</t>
+  </si>
+  <si>
+    <t>3.563094</t>
+  </si>
+  <si>
+    <t>Open-End Fund</t>
+  </si>
+  <si>
+    <t>Fixed Income</t>
+  </si>
+  <si>
+    <t>WESTERN ASSET PREMIER INSTITUTIONAL US TREASURY RESERVES</t>
+  </si>
+  <si>
+    <t>3.649015</t>
+  </si>
+  <si>
+    <t>MICROSOFT CORP</t>
+  </si>
+  <si>
+    <t>US5949181045</t>
+  </si>
+  <si>
+    <t>UBER TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US90353T1007</t>
+  </si>
+  <si>
+    <t>LINDE PLC</t>
+  </si>
+  <si>
+    <t>CHIPOTLE MEXICAN GRILL INC</t>
+  </si>
+  <si>
+    <t>US1696561059</t>
+  </si>
+  <si>
+    <t>MONSTER BEVERAGE CORP</t>
+  </si>
+  <si>
+    <t>US61174X1090</t>
+  </si>
+  <si>
+    <t>RTX CORP</t>
+  </si>
+  <si>
+    <t>US75513E1010</t>
+  </si>
+  <si>
+    <t>SERVICENOW INC</t>
+  </si>
+  <si>
+    <t>US81762P1021</t>
+  </si>
+  <si>
+    <t>VERTEX PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>US92532F1003</t>
+  </si>
+  <si>
+    <t>AIRBUS SE</t>
+  </si>
+  <si>
+    <t>US0092791005</t>
+  </si>
+  <si>
+    <t>SYNOPSYS INC</t>
+  </si>
+  <si>
+    <t>US8716071076</t>
+  </si>
+  <si>
+    <t>BLACKSTONE INC</t>
+  </si>
+  <si>
+    <t>US09260D1072</t>
+  </si>
+  <si>
+    <t>DATADOG INC</t>
+  </si>
+  <si>
+    <t>US23804L1035</t>
+  </si>
+  <si>
+    <t>VERTIV HOLDINGS CO</t>
+  </si>
+  <si>
+    <t>US92537N1081</t>
+  </si>
+  <si>
+    <t>US1011371077</t>
+  </si>
+  <si>
+    <t>US8636671013</t>
+  </si>
+  <si>
+    <t>SPACE EXPLORATION TECHNOLOGIES CORP</t>
+  </si>
+  <si>
+    <t>US84615Q1031</t>
+  </si>
+  <si>
+    <t>INGERSOLL RAND INC</t>
+  </si>
+  <si>
+    <t>US45687V1061</t>
+  </si>
+  <si>
+    <t>US02043Q1076</t>
+  </si>
+  <si>
+    <t>TAKE-TWO INTERACTIVE SOFTWARE INC</t>
+  </si>
+  <si>
+    <t>TTWO</t>
+  </si>
+  <si>
+    <t>US8740541094</t>
+  </si>
+  <si>
+    <t>874054109</t>
+  </si>
+  <si>
+    <t>SEAGATE TECHNOLOGY HOLDINGS PLC</t>
+  </si>
+  <si>
+    <t>KLA CORP</t>
+  </si>
+  <si>
+    <t>US4824801009</t>
+  </si>
+  <si>
+    <t>Swiss Franc</t>
+  </si>
+  <si>
+    <t>Cash &amp; Cash Equivalents</t>
+  </si>
+  <si>
+    <t>NOVO NORDISK A/S</t>
+  </si>
+  <si>
+    <t>NVO</t>
+  </si>
+  <si>
+    <t>US6701002056</t>
+  </si>
+  <si>
+    <t>670100205</t>
+  </si>
+  <si>
+    <t>ROCHE HOLDING AG</t>
   </si>
   <si>
     <t>RHHBY</t>
   </si>
   <si>
+    <t>US7711951043</t>
+  </si>
+  <si>
     <t>771195104</t>
-  </si>
-[...394 lines deleted...]
-    <t>US7711951043</t>
   </si>
   <si>
     <t>ALCON AG</t>
   </si>
   <si>
     <t>ALC</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
-[...2 lines deleted...]
-  </numFmts>
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1099,2020 +1101,2010 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C68" sqref="C68"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="48.796875" customWidth="1"/>
     <col min="2" max="2" width="22.796875" customWidth="1"/>
     <col min="3" max="3" width="10.796875" customWidth="1"/>
     <col min="4" max="4" width="16.796875" customWidth="1"/>
     <col min="5" max="6" width="10.796875" customWidth="1"/>
     <col min="7" max="7" width="12.796875" customWidth="1"/>
     <col min="8" max="8" width="10.796875" customWidth="1"/>
     <col min="9" max="9" width="18.796875" customWidth="1"/>
     <col min="10" max="10" width="19.796875" customWidth="1"/>
     <col min="11" max="11" width="11.796875" customWidth="1"/>
     <col min="12" max="13" width="10.796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1">
-        <v>46226</v>
+        <v>46269</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
       <c r="H10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
         <v>14</v>
       </c>
       <c r="J10" t="s">
         <v>15</v>
       </c>
       <c r="K10" t="s">
         <v>16</v>
       </c>
       <c r="L10" t="s">
         <v>17</v>
       </c>
       <c r="M10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B11" t="s">
         <v>19</v>
       </c>
-      <c r="C11" s="3">
-[...3 lines deleted...]
-        <v>1387647760.96</v>
+      <c r="C11" s="2">
+        <v>15.517961558218296</v>
+      </c>
+      <c r="D11" s="3">
+        <v>1493768498.5599999</v>
       </c>
       <c r="E11">
-        <v>6647096</v>
+        <v>6484496</v>
       </c>
       <c r="F11" t="s">
         <v>20</v>
       </c>
       <c r="G11" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>128</v>
+      </c>
+      <c r="H11" t="s">
+        <v>129</v>
       </c>
       <c r="J11" t="s">
         <v>21</v>
       </c>
       <c r="K11" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L11" t="s">
         <v>22</v>
       </c>
       <c r="M11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="B12" t="s">
         <v>19</v>
       </c>
-      <c r="C12" s="3">
-[...3 lines deleted...]
-        <v>680209577.10000002</v>
+      <c r="C12" s="2">
+        <v>6.4308873326492435</v>
+      </c>
+      <c r="D12" s="3">
+        <v>619041159.45000005</v>
       </c>
       <c r="E12">
-        <v>2114685</v>
+        <v>1934685</v>
       </c>
       <c r="F12" t="s">
         <v>27</v>
       </c>
       <c r="G12" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>132</v>
+      </c>
+      <c r="H12" t="s">
+        <v>129</v>
       </c>
       <c r="J12" t="s">
         <v>21</v>
       </c>
       <c r="K12" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L12" t="s">
         <v>22</v>
       </c>
       <c r="M12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="B13" t="s">
         <v>24</v>
       </c>
-      <c r="C13" s="3">
-[...3 lines deleted...]
-        <v>623724589.27999997</v>
+      <c r="C13" s="2">
+        <v>6.9031616975915684</v>
+      </c>
+      <c r="D13" s="3">
+        <v>664502579.51999998</v>
       </c>
       <c r="E13">
         <v>1963312</v>
       </c>
       <c r="F13" t="s">
         <v>25</v>
       </c>
       <c r="G13" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>134</v>
+      </c>
+      <c r="H13" t="s">
+        <v>129</v>
       </c>
       <c r="J13" t="s">
         <v>21</v>
       </c>
       <c r="K13" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L13" t="s">
         <v>22</v>
       </c>
       <c r="M13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="B14" t="s">
         <v>24</v>
       </c>
-      <c r="C14" s="3">
-[...3 lines deleted...]
-        <v>517506969.10000002</v>
+      <c r="C14" s="2">
+        <v>5.4707457929253991</v>
+      </c>
+      <c r="D14" s="3">
+        <v>526617345.87</v>
       </c>
       <c r="E14">
         <v>853831</v>
       </c>
       <c r="F14" t="s">
         <v>29</v>
       </c>
       <c r="G14" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>136</v>
+      </c>
+      <c r="H14" t="s">
+        <v>129</v>
       </c>
       <c r="J14" t="s">
         <v>21</v>
       </c>
       <c r="K14" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L14" t="s">
         <v>22</v>
       </c>
       <c r="M14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="B15" t="s">
         <v>31</v>
       </c>
-      <c r="C15" s="3">
-[...3 lines deleted...]
-        <v>435388389.60000002</v>
+      <c r="C15" s="2">
+        <v>4.8249373750905393</v>
+      </c>
+      <c r="D15" s="3">
+        <v>464451431.42000002</v>
       </c>
       <c r="E15">
         <v>1238306</v>
       </c>
       <c r="F15" t="s">
         <v>32</v>
       </c>
       <c r="G15" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>138</v>
+      </c>
+      <c r="H15" t="s">
+        <v>129</v>
       </c>
       <c r="J15" t="s">
         <v>21</v>
       </c>
       <c r="K15" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L15" t="s">
         <v>22</v>
       </c>
       <c r="M15" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="B16" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" s="2">
+        <v>3.5061047982466156</v>
+      </c>
+      <c r="D16" s="3">
+        <v>337499798.57999998</v>
+      </c>
+      <c r="E16">
+        <v>1305558</v>
+      </c>
+      <c r="F16" t="s">
+        <v>35</v>
+      </c>
+      <c r="G16" t="s">
+        <v>140</v>
+      </c>
+      <c r="H16" t="s">
+        <v>129</v>
+      </c>
+      <c r="J16" t="s">
+        <v>21</v>
+      </c>
+      <c r="K16" t="s">
+        <v>130</v>
+      </c>
+      <c r="L16" t="s">
+        <v>22</v>
+      </c>
+      <c r="M16" t="s">
         <v>36</v>
-      </c>
-[...28 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="B17" t="s">
         <v>19</v>
       </c>
-      <c r="C17" s="3">
-[...3 lines deleted...]
-        <v>322004435.57999998</v>
+      <c r="C17" s="2">
+        <v>3.4235132258696366</v>
+      </c>
+      <c r="D17" s="3">
+        <v>329549483.16000003</v>
       </c>
       <c r="E17">
         <v>988866</v>
       </c>
       <c r="F17" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="G17" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>142</v>
+      </c>
+      <c r="H17" t="s">
+        <v>129</v>
       </c>
       <c r="J17" t="s">
         <v>21</v>
       </c>
       <c r="K17" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L17" t="s">
         <v>22</v>
       </c>
       <c r="M17" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B18" t="s">
         <v>24</v>
       </c>
-      <c r="C18" s="3">
-[...3 lines deleted...]
-        <v>289961110.05000001</v>
+      <c r="C18" s="2">
+        <v>3.0760402488852567</v>
+      </c>
+      <c r="D18" s="3">
+        <v>296101521.25</v>
       </c>
       <c r="E18">
-        <v>4209045</v>
+        <v>3784045</v>
       </c>
       <c r="F18" t="s">
         <v>39</v>
       </c>
       <c r="G18" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>144</v>
+      </c>
+      <c r="H18" t="s">
+        <v>129</v>
       </c>
       <c r="J18" t="s">
         <v>21</v>
       </c>
       <c r="K18" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L18" t="s">
         <v>22</v>
       </c>
       <c r="M18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
-      <c r="C19" s="3">
-[...3 lines deleted...]
-        <v>285966205.56</v>
+      <c r="C19" s="2">
+        <v>3.0661091011803419</v>
+      </c>
+      <c r="D19" s="3">
+        <v>295145542.88</v>
       </c>
       <c r="E19">
-        <v>1619196</v>
+        <v>1523096</v>
       </c>
       <c r="F19" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="G19" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>146</v>
+      </c>
+      <c r="H19" t="s">
+        <v>129</v>
       </c>
       <c r="J19" t="s">
         <v>21</v>
       </c>
       <c r="K19" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L19" t="s">
         <v>22</v>
       </c>
       <c r="M19" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B20" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>250539111.55000001</v>
+        <v>45</v>
+      </c>
+      <c r="C20" s="2">
+        <v>2.4209833255775237</v>
+      </c>
+      <c r="D20" s="3">
+        <v>233045339.99000001</v>
       </c>
       <c r="E20">
-        <v>638365</v>
+        <v>175951</v>
       </c>
       <c r="F20" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="G20" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>148</v>
+      </c>
+      <c r="H20" t="s">
+        <v>129</v>
       </c>
       <c r="J20" t="s">
         <v>21</v>
       </c>
       <c r="K20" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L20" t="s">
         <v>22</v>
       </c>
       <c r="M20" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="B21" t="s">
         <v>19</v>
       </c>
-      <c r="C21" s="3">
-[...3 lines deleted...]
-        <v>243460893</v>
+      <c r="C21" s="2">
+        <v>2.4055732979726776</v>
+      </c>
+      <c r="D21" s="3">
+        <v>231561961.28</v>
       </c>
       <c r="E21">
         <v>135031</v>
       </c>
       <c r="F21" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="G21" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>150</v>
+      </c>
+      <c r="H21" t="s">
+        <v>129</v>
       </c>
       <c r="J21" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="K21" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L21" t="s">
         <v>22</v>
       </c>
       <c r="M21" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A22" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B22" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>240605954.46000001</v>
+        <v>19</v>
+      </c>
+      <c r="C22" s="2">
+        <v>2.046245859963117</v>
+      </c>
+      <c r="D22" s="3">
+        <v>196972881.68000001</v>
       </c>
       <c r="E22">
-        <v>175951</v>
+        <v>550365</v>
       </c>
       <c r="F22" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="G22" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>153</v>
+      </c>
+      <c r="H22" t="s">
+        <v>129</v>
       </c>
       <c r="J22" t="s">
         <v>21</v>
       </c>
       <c r="K22" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L22" t="s">
         <v>22</v>
       </c>
       <c r="M22" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="B23" t="s">
         <v>19</v>
       </c>
-      <c r="C23" s="3">
-[...3 lines deleted...]
-        <v>216440713.28</v>
+      <c r="C23" s="2">
+        <v>2.3206084257392687</v>
+      </c>
+      <c r="D23" s="3">
+        <v>223383190.56</v>
       </c>
       <c r="E23">
         <v>520816</v>
       </c>
       <c r="F23" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="G23" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>155</v>
+      </c>
+      <c r="H23" t="s">
+        <v>129</v>
       </c>
       <c r="J23" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="K23" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L23" t="s">
         <v>22</v>
       </c>
       <c r="M23" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="B24" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>201228040.55000001</v>
+        <v>34</v>
+      </c>
+      <c r="C24" s="2">
+        <v>2.1713138973749677</v>
+      </c>
+      <c r="D24" s="3">
+        <v>209012007.68000001</v>
       </c>
       <c r="E24">
-        <v>484735</v>
+        <v>590296</v>
       </c>
       <c r="F24" t="s">
         <v>54</v>
       </c>
       <c r="G24" t="s">
+        <v>158</v>
+      </c>
+      <c r="H24" t="s">
+        <v>129</v>
+      </c>
+      <c r="J24" t="s">
+        <v>21</v>
+      </c>
+      <c r="K24" t="s">
+        <v>130</v>
+      </c>
+      <c r="L24" t="s">
+        <v>22</v>
+      </c>
+      <c r="M24" t="s">
         <v>55</v>
-      </c>
-[...10 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="B25" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>188711728.24000001</v>
+        <v>45</v>
+      </c>
+      <c r="C25" s="2">
+        <v>2.068897835601136</v>
+      </c>
+      <c r="D25" s="3">
+        <v>199153374.75</v>
       </c>
       <c r="E25">
-        <v>590296</v>
+        <v>484735</v>
       </c>
       <c r="F25" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="G25" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>53</v>
+      </c>
+      <c r="H25" t="s">
+        <v>129</v>
       </c>
       <c r="J25" t="s">
         <v>21</v>
       </c>
       <c r="K25" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L25" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="B26" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>162342574.24000001</v>
+        <v>34</v>
+      </c>
+      <c r="C26" s="2">
+        <v>1.6966448962276584</v>
+      </c>
+      <c r="D26" s="3">
+        <v>163320078.46000001</v>
       </c>
       <c r="E26">
-        <v>283657</v>
+        <v>897659</v>
       </c>
       <c r="F26" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="G26" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>161</v>
+      </c>
+      <c r="H26" t="s">
+        <v>129</v>
       </c>
       <c r="J26" t="s">
         <v>21</v>
       </c>
       <c r="K26" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L26" t="s">
         <v>22</v>
       </c>
       <c r="M26" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="B27" t="s">
         <v>19</v>
       </c>
-      <c r="C27" s="3">
-[...3 lines deleted...]
-        <v>151600160.78999999</v>
+      <c r="C27" s="2">
+        <v>1.9793715923726922</v>
+      </c>
+      <c r="D27" s="3">
+        <v>190535523.66</v>
       </c>
       <c r="E27">
-        <v>153099</v>
+        <v>1199997</v>
       </c>
       <c r="F27" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="G27" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>163</v>
+      </c>
+      <c r="H27" t="s">
+        <v>129</v>
       </c>
       <c r="J27" t="s">
         <v>21</v>
       </c>
       <c r="K27" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L27" t="s">
         <v>22</v>
       </c>
       <c r="M27" t="s">
-        <v>82</v>
+        <v>67</v>
       </c>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="B28" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>145412442.63</v>
+        <v>58</v>
+      </c>
+      <c r="C28" s="2">
+        <v>1.8086628298076217</v>
+      </c>
+      <c r="D28" s="3">
+        <v>174102993.46000001</v>
       </c>
       <c r="E28">
-        <v>510237</v>
+        <v>283657</v>
       </c>
       <c r="F28" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G28" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>165</v>
+      </c>
+      <c r="H28" t="s">
+        <v>129</v>
       </c>
       <c r="J28" t="s">
         <v>21</v>
       </c>
       <c r="K28" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L28" t="s">
         <v>22</v>
       </c>
       <c r="M28" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A29" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="B29" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>144814298.63</v>
+        <v>19</v>
+      </c>
+      <c r="C29" s="2">
+        <v>1.738298681796965</v>
+      </c>
+      <c r="D29" s="3">
+        <v>167329697.41</v>
       </c>
       <c r="E29">
-        <v>1052659</v>
+        <v>164599</v>
       </c>
       <c r="F29" t="s">
         <v>72</v>
       </c>
       <c r="G29" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>167</v>
+      </c>
+      <c r="H29" t="s">
+        <v>129</v>
       </c>
       <c r="J29" t="s">
         <v>21</v>
       </c>
       <c r="K29" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L29" t="s">
         <v>22</v>
       </c>
       <c r="M29" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A30" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="B30" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>144409484.58000001</v>
+        <v>19</v>
+      </c>
+      <c r="C30" s="2">
+        <v>1.6544699293753777</v>
+      </c>
+      <c r="D30" s="3">
+        <v>159260290.28</v>
       </c>
       <c r="E30">
-        <v>465027</v>
+        <v>616237</v>
       </c>
       <c r="F30" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="G30" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>169</v>
+      </c>
+      <c r="H30" t="s">
+        <v>129</v>
       </c>
       <c r="J30" t="s">
         <v>21</v>
       </c>
       <c r="K30" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L30" t="s">
         <v>22</v>
       </c>
       <c r="M30" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A31" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="B31" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>144047639.88</v>
+        <v>58</v>
+      </c>
+      <c r="C31" s="2">
+        <v>1.6407949034921414</v>
+      </c>
+      <c r="D31" s="3">
+        <v>157943923.90000001</v>
       </c>
       <c r="E31">
-        <v>1199997</v>
+        <v>430717</v>
       </c>
       <c r="F31" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="G31" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>171</v>
+      </c>
+      <c r="H31" t="s">
+        <v>129</v>
       </c>
       <c r="J31" t="s">
         <v>21</v>
       </c>
       <c r="K31" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L31" t="s">
         <v>22</v>
       </c>
       <c r="M31" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A32" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="B32" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>143006658.34</v>
+        <v>63</v>
+      </c>
+      <c r="C32" s="2">
+        <v>1.6121251949575259</v>
+      </c>
+      <c r="D32" s="3">
+        <v>155184160.16999999</v>
       </c>
       <c r="E32">
-        <v>430717</v>
+        <v>465027</v>
       </c>
       <c r="F32" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G32" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>173</v>
+      </c>
+      <c r="H32" t="s">
+        <v>129</v>
       </c>
       <c r="J32" t="s">
         <v>21</v>
       </c>
       <c r="K32" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L32" t="s">
         <v>22</v>
       </c>
       <c r="M32" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A33" t="s">
-        <v>169</v>
-[...8 lines deleted...]
-        <v>142442499.28</v>
+        <v>174</v>
+      </c>
+      <c r="C33" s="2">
+        <v>1.5812878086719051</v>
+      </c>
+      <c r="D33" s="3">
+        <v>152215734.44999999</v>
       </c>
       <c r="E33">
-        <v>281329</v>
+        <v>152215734.44999999</v>
       </c>
       <c r="F33" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="G33" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>175</v>
+      </c>
+      <c r="H33" t="s">
+        <v>176</v>
+      </c>
+      <c r="I33" s="1">
+        <v>73020</v>
       </c>
       <c r="J33" t="s">
-        <v>21</v>
+        <v>177</v>
       </c>
       <c r="K33" t="s">
-        <v>125</v>
+        <v>178</v>
       </c>
       <c r="L33" t="s">
         <v>22</v>
+      </c>
+      <c r="M33" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A34" t="s">
-        <v>170</v>
-[...8 lines deleted...]
-        <v>129509026.59999999</v>
+        <v>179</v>
+      </c>
+      <c r="C34" s="2">
+        <v>1.5812878071136356</v>
+      </c>
+      <c r="D34" s="3">
+        <v>152215734.30000001</v>
       </c>
       <c r="E34">
-        <v>1384235</v>
+        <v>152215734.30000001</v>
       </c>
       <c r="F34" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="G34" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>88</v>
+      </c>
+      <c r="H34" t="s">
+        <v>180</v>
+      </c>
+      <c r="I34" s="1">
+        <v>73020</v>
       </c>
       <c r="J34" t="s">
-        <v>21</v>
+        <v>177</v>
       </c>
       <c r="K34" t="s">
-        <v>125</v>
+        <v>178</v>
       </c>
       <c r="L34" t="s">
         <v>22</v>
       </c>
       <c r="M34" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A35" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="B35" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>124353469.98</v>
+        <v>19</v>
+      </c>
+      <c r="C35" s="2">
+        <v>1.5709614465729622</v>
+      </c>
+      <c r="D35" s="3">
+        <v>151221712.5</v>
       </c>
       <c r="E35">
-        <v>1804578</v>
+        <v>302625</v>
       </c>
       <c r="F35" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="G35" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>182</v>
+      </c>
+      <c r="H35" t="s">
+        <v>129</v>
       </c>
       <c r="J35" t="s">
         <v>21</v>
       </c>
       <c r="K35" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L35" t="s">
         <v>22</v>
       </c>
       <c r="M35" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A36" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="B36" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>122882545.80000001</v>
+        <v>45</v>
+      </c>
+      <c r="C36" s="2">
+        <v>0.98424252576238169</v>
+      </c>
+      <c r="D36" s="3">
+        <v>94743789.280000001</v>
       </c>
       <c r="E36">
-        <v>587505</v>
+        <v>1250578</v>
       </c>
       <c r="F36" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="G36" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>184</v>
+      </c>
+      <c r="H36" t="s">
+        <v>129</v>
       </c>
       <c r="J36" t="s">
         <v>21</v>
       </c>
       <c r="K36" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L36" t="s">
         <v>22</v>
       </c>
       <c r="M36" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A37" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B37" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>116143163.40000001</v>
+        <v>63</v>
+      </c>
+      <c r="C37" s="2">
+        <v>1.3957348261367748</v>
+      </c>
+      <c r="D37" s="3">
+        <v>134354290.53</v>
       </c>
       <c r="E37">
-        <v>3628340</v>
+        <v>281329</v>
       </c>
       <c r="F37" t="s">
-        <v>85</v>
+        <v>74</v>
       </c>
       <c r="G37" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>75</v>
+      </c>
+      <c r="H37" t="s">
+        <v>129</v>
       </c>
       <c r="J37" t="s">
         <v>21</v>
       </c>
       <c r="K37" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L37" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A38" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="B38" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>115475647.5</v>
+        <v>34</v>
+      </c>
+      <c r="C38" s="2">
+        <v>1.3931289407066048</v>
+      </c>
+      <c r="D38" s="3">
+        <v>134103446.40000001</v>
       </c>
       <c r="E38">
-        <v>302625</v>
+        <v>3628340</v>
       </c>
       <c r="F38" t="s">
-        <v>56</v>
+        <v>76</v>
       </c>
       <c r="G38" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>187</v>
+      </c>
+      <c r="H38" t="s">
+        <v>129</v>
       </c>
       <c r="J38" t="s">
         <v>21</v>
       </c>
       <c r="K38" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L38" t="s">
         <v>22</v>
       </c>
       <c r="M38" t="s">
-        <v>57</v>
+        <v>77</v>
       </c>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A39" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="B39" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>106934163.23999999</v>
+        <v>78</v>
+      </c>
+      <c r="C39" s="2">
+        <v>1.2602699182450434</v>
+      </c>
+      <c r="D39" s="3">
+        <v>121314355.40000001</v>
       </c>
       <c r="E39">
-        <v>1840836</v>
+        <v>2768470</v>
       </c>
       <c r="F39" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="G39" t="s">
-        <v>181</v>
-[...3 lines deleted...]
-      </c>
+        <v>189</v>
+      </c>
+      <c r="H39" t="s">
+        <v>129</v>
+      </c>
+      <c r="I39" s="1"/>
       <c r="J39" t="s">
-        <v>151</v>
+        <v>21</v>
       </c>
       <c r="K39" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L39" t="s">
         <v>22</v>
       </c>
       <c r="M39" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A40" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="B40" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>99980098.400000006</v>
+        <v>45</v>
+      </c>
+      <c r="C40" s="2">
+        <v>1.2254765969566574</v>
+      </c>
+      <c r="D40" s="3">
+        <v>117965128.95</v>
       </c>
       <c r="E40">
-        <v>267670</v>
+        <v>587505</v>
       </c>
       <c r="F40" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="G40" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>191</v>
+      </c>
+      <c r="H40" t="s">
+        <v>129</v>
       </c>
       <c r="J40" t="s">
         <v>21</v>
       </c>
       <c r="K40" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L40" t="s">
         <v>22</v>
       </c>
       <c r="M40" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A41" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="B41" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>99120870.620000005</v>
+        <v>19</v>
+      </c>
+      <c r="C41" s="2">
+        <v>1.1934794388179575</v>
+      </c>
+      <c r="D41" s="3">
+        <v>114885062.88</v>
       </c>
       <c r="E41">
-        <v>209518</v>
+        <v>813288</v>
       </c>
       <c r="F41" t="s">
-        <v>59</v>
+        <v>100</v>
       </c>
       <c r="G41" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>193</v>
+      </c>
+      <c r="H41" t="s">
+        <v>129</v>
       </c>
       <c r="J41" t="s">
         <v>21</v>
       </c>
       <c r="K41" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L41" t="s">
         <v>22</v>
       </c>
       <c r="M41" t="s">
-        <v>60</v>
+        <v>101</v>
       </c>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A42" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="B42" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>93759001.549999997</v>
+        <v>58</v>
+      </c>
+      <c r="C42" s="2">
+        <v>1.1886686163687104</v>
+      </c>
+      <c r="D42" s="3">
+        <v>114421970.16</v>
       </c>
       <c r="E42">
-        <v>383645</v>
+        <v>209518</v>
       </c>
       <c r="F42" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="G42" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>195</v>
+      </c>
+      <c r="H42" t="s">
+        <v>129</v>
       </c>
       <c r="J42" t="s">
         <v>21</v>
       </c>
       <c r="K42" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L42" t="s">
         <v>22</v>
       </c>
       <c r="M42" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A43" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="B43" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>80722620</v>
+        <v>45</v>
+      </c>
+      <c r="C43" s="2">
+        <v>1.1066746360697222</v>
+      </c>
+      <c r="D43" s="3">
+        <v>106529179.31999999</v>
       </c>
       <c r="E43">
-        <v>265500</v>
+        <v>1840836</v>
       </c>
       <c r="F43" t="s">
-        <v>189</v>
+        <v>90</v>
       </c>
       <c r="G43" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>197</v>
+      </c>
+      <c r="H43" t="s">
+        <v>129</v>
       </c>
       <c r="J43" t="s">
-        <v>21</v>
+        <v>156</v>
       </c>
       <c r="K43" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L43" t="s">
         <v>22</v>
       </c>
       <c r="M43" t="s">
-        <v>191</v>
+        <v>91</v>
       </c>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A44" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="B44" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>79325424</v>
+        <v>19</v>
+      </c>
+      <c r="C44" s="2">
+        <v>1.095143164571583</v>
+      </c>
+      <c r="D44" s="3">
+        <v>105419152.8</v>
       </c>
       <c r="E44">
-        <v>637152</v>
+        <v>267670</v>
       </c>
       <c r="F44" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="G44" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>199</v>
+      </c>
+      <c r="H44" t="s">
+        <v>129</v>
       </c>
       <c r="J44" t="s">
         <v>21</v>
       </c>
       <c r="K44" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L44" t="s">
         <v>22</v>
       </c>
       <c r="M44" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A45" t="s">
-        <v>95</v>
+        <v>200</v>
       </c>
       <c r="B45" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>70227305.930000007</v>
+        <v>31</v>
+      </c>
+      <c r="C45" s="2">
+        <v>0.90118109288488213</v>
+      </c>
+      <c r="D45" s="3">
+        <v>86748244.799999997</v>
       </c>
       <c r="E45">
-        <v>220169</v>
+        <v>637152</v>
       </c>
       <c r="F45" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G45" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>201</v>
+      </c>
+      <c r="H45" t="s">
+        <v>129</v>
       </c>
       <c r="J45" t="s">
         <v>21</v>
       </c>
       <c r="K45" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L45" t="s">
         <v>22</v>
       </c>
       <c r="M45" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A46" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="B46" t="s">
         <v>19</v>
       </c>
-      <c r="C46" s="3">
-[...3 lines deleted...]
-        <v>68207632.120000005</v>
+      <c r="C46" s="2">
+        <v>0.75793616164379274</v>
+      </c>
+      <c r="D46" s="3">
+        <v>72959399.849999994</v>
       </c>
       <c r="E46">
-        <v>56548</v>
+        <v>342645</v>
       </c>
       <c r="F46" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G46" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>203</v>
+      </c>
+      <c r="H46" t="s">
+        <v>129</v>
       </c>
       <c r="J46" t="s">
         <v>21</v>
       </c>
       <c r="K46" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L46" t="s">
         <v>22</v>
       </c>
       <c r="M46" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A47" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="B47" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>65690026.719999999</v>
+        <v>45</v>
+      </c>
+      <c r="C47" s="2">
+        <v>0.77374029062254224</v>
+      </c>
+      <c r="D47" s="3">
+        <v>74480715</v>
       </c>
       <c r="E47">
-        <v>714488</v>
+        <v>265500</v>
       </c>
       <c r="F47" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="G47" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>205</v>
+      </c>
+      <c r="H47" t="s">
+        <v>129</v>
       </c>
       <c r="J47" t="s">
         <v>21</v>
       </c>
       <c r="K47" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L47" t="s">
         <v>22</v>
       </c>
       <c r="M47" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A48" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B48" t="s">
         <v>58</v>
       </c>
-      <c r="C48" s="3">
-[...3 lines deleted...]
-        <v>62907947.899999999</v>
+      <c r="C48" s="2">
+        <v>0.71679928634790135</v>
+      </c>
+      <c r="D48" s="3">
+        <v>68999539</v>
       </c>
       <c r="E48">
         <v>1443505</v>
       </c>
       <c r="F48" t="s">
+        <v>106</v>
+      </c>
+      <c r="G48" t="s">
+        <v>206</v>
+      </c>
+      <c r="H48" t="s">
+        <v>129</v>
+      </c>
+      <c r="J48" t="s">
+        <v>21</v>
+      </c>
+      <c r="K48" t="s">
+        <v>130</v>
+      </c>
+      <c r="L48" t="s">
+        <v>22</v>
+      </c>
+      <c r="M48" t="s">
         <v>107</v>
-      </c>
-[...16 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A49" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="B49" t="s">
         <v>58</v>
       </c>
-      <c r="C49" s="3">
-[...3 lines deleted...]
-        <v>44325975.600000001</v>
+      <c r="C49" s="2">
+        <v>0.69332436810450282</v>
+      </c>
+      <c r="D49" s="3">
+        <v>66739828.969999999</v>
       </c>
       <c r="E49">
-        <v>164940</v>
+        <v>220169</v>
       </c>
       <c r="F49" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="G49" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>207</v>
+      </c>
+      <c r="H49" t="s">
+        <v>129</v>
       </c>
       <c r="J49" t="s">
         <v>21</v>
       </c>
       <c r="K49" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L49" t="s">
         <v>22</v>
       </c>
       <c r="M49" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A50" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="B50" t="s">
         <v>24</v>
       </c>
-      <c r="C50" s="3">
-[...3 lines deleted...]
-        <v>42732645.439999998</v>
+      <c r="C50" s="2">
+        <v>0.66705566712425646</v>
+      </c>
+      <c r="D50" s="3">
+        <v>64211187.700000003</v>
       </c>
       <c r="E50">
-        <v>361406</v>
+        <v>434006</v>
       </c>
       <c r="F50" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="G50" t="s">
-        <v>202</v>
-[...4 lines deleted...]
-      <c r="I50" s="1"/>
+        <v>209</v>
+      </c>
+      <c r="H50" t="s">
+        <v>129</v>
+      </c>
       <c r="J50" t="s">
         <v>21</v>
       </c>
       <c r="K50" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L50" t="s">
         <v>22</v>
       </c>
       <c r="M50" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A51" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="B51" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>42302382</v>
+        <v>45</v>
+      </c>
+      <c r="C51" s="2">
+        <v>0.47194716746370602</v>
+      </c>
+      <c r="D51" s="3">
+        <v>45429923.840000004</v>
       </c>
       <c r="E51">
-        <v>193400</v>
+        <v>594944</v>
       </c>
       <c r="F51" t="s">
-        <v>204</v>
+        <v>110</v>
       </c>
       <c r="G51" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>211</v>
+      </c>
+      <c r="H51" t="s">
+        <v>129</v>
       </c>
       <c r="J51" t="s">
         <v>21</v>
       </c>
       <c r="K51" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L51" t="s">
         <v>22</v>
       </c>
       <c r="M51" t="s">
-        <v>206</v>
+        <v>111</v>
       </c>
     </row>
     <row r="52" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A52" t="s">
-        <v>207</v>
+        <v>118</v>
       </c>
       <c r="B52" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>30884355.039999999</v>
+        <v>58</v>
+      </c>
+      <c r="C52" s="2">
+        <v>0.45597240493695479</v>
+      </c>
+      <c r="D52" s="3">
+        <v>43892183.399999999</v>
       </c>
       <c r="E52">
-        <v>33814</v>
+        <v>164940</v>
       </c>
       <c r="F52" t="s">
-        <v>208</v>
+        <v>119</v>
       </c>
       <c r="G52" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>212</v>
+      </c>
+      <c r="H52" t="s">
+        <v>129</v>
       </c>
       <c r="J52" t="s">
         <v>21</v>
       </c>
       <c r="K52" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L52" t="s">
         <v>22</v>
+      </c>
+      <c r="M52" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="53" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A53" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>25255968.84</v>
+        <v>213</v>
+      </c>
+      <c r="B53" t="s">
+        <v>24</v>
+      </c>
+      <c r="C53" s="2">
+        <v>0.44454776113952388</v>
+      </c>
+      <c r="D53" s="3">
+        <v>42792440.18</v>
       </c>
       <c r="E53">
-        <v>25255968.84</v>
+        <v>199322</v>
       </c>
       <c r="F53" t="s">
-        <v>109</v>
+        <v>214</v>
       </c>
       <c r="G53" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>73020</v>
+        <v>215</v>
+      </c>
+      <c r="H53" t="s">
+        <v>129</v>
       </c>
       <c r="J53" t="s">
-        <v>212</v>
+        <v>21</v>
       </c>
       <c r="K53" t="s">
-        <v>213</v>
+        <v>130</v>
       </c>
       <c r="L53" t="s">
         <v>22</v>
       </c>
       <c r="M53" t="s">
-        <v>110</v>
+        <v>216</v>
       </c>
     </row>
     <row r="54" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A54" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>25255968.789999999</v>
+        <v>217</v>
+      </c>
+      <c r="B54" t="s">
+        <v>19</v>
+      </c>
+      <c r="C54" s="2">
+        <v>0.38479391108724548</v>
+      </c>
+      <c r="D54" s="3">
+        <v>37040497.920000002</v>
       </c>
       <c r="E54">
-        <v>25255968.789999999</v>
+        <v>43614</v>
       </c>
       <c r="F54" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G54" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-        <v>73020</v>
+        <v>115</v>
+      </c>
+      <c r="H54" t="s">
+        <v>129</v>
       </c>
       <c r="J54" t="s">
-        <v>212</v>
+        <v>21</v>
       </c>
       <c r="K54" t="s">
-        <v>213</v>
+        <v>130</v>
       </c>
       <c r="L54" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="55" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A55" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B55" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>19968317.640000001</v>
+        <v>19</v>
+      </c>
+      <c r="C55" s="2">
+        <v>0.37289436173521934</v>
+      </c>
+      <c r="D55" s="3">
+        <v>35895040</v>
       </c>
       <c r="E55">
-        <v>236844</v>
+        <v>193400</v>
       </c>
       <c r="F55" t="s">
-        <v>216</v>
+        <v>116</v>
       </c>
       <c r="G55" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>219</v>
+      </c>
+      <c r="H55" t="s">
+        <v>129</v>
       </c>
       <c r="J55" t="s">
         <v>21</v>
       </c>
       <c r="K55" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L55" t="s">
         <v>22</v>
       </c>
       <c r="M55" t="s">
-        <v>218</v>
+        <v>117</v>
       </c>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A56" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="C56" s="3">
+        <v>220</v>
+      </c>
+      <c r="C56" s="2">
         <v>0</v>
       </c>
-      <c r="D56" s="4">
+      <c r="D56" s="3">
         <v>0</v>
       </c>
       <c r="E56">
         <v>0</v>
       </c>
-      <c r="H56" s="5">
-        <v>0</v>
+      <c r="H56" t="s">
+        <v>129</v>
       </c>
       <c r="K56" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="L56" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A57" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B57" t="s">
         <v>58</v>
       </c>
-      <c r="C57" s="3">
+      <c r="C57" s="2">
         <v>0</v>
       </c>
-      <c r="D57" s="4">
+      <c r="D57" s="3">
         <v>0</v>
       </c>
       <c r="E57">
         <v>0</v>
       </c>
       <c r="F57" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="G57" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>224</v>
+      </c>
+      <c r="H57" t="s">
+        <v>129</v>
       </c>
       <c r="J57" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="K57" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L57" t="s">
         <v>22</v>
       </c>
       <c r="M57" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="58" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A58" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B58" t="s">
         <v>58</v>
       </c>
-      <c r="C58" s="3">
+      <c r="C58" s="2">
         <v>0</v>
       </c>
-      <c r="D58" s="4">
+      <c r="D58" s="3">
         <v>0</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
       <c r="F58" t="s">
-        <v>93</v>
+        <v>227</v>
       </c>
       <c r="G58" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>228</v>
+      </c>
+      <c r="H58" t="s">
+        <v>129</v>
       </c>
       <c r="J58" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="K58" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L58" t="s">
         <v>22</v>
       </c>
       <c r="M58" t="s">
-        <v>94</v>
+        <v>229</v>
       </c>
     </row>
     <row r="59" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A59" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B59" t="s">
         <v>58</v>
       </c>
-      <c r="C59" s="3">
+      <c r="C59" s="2">
         <v>0</v>
       </c>
-      <c r="D59" s="4">
+      <c r="D59" s="3">
         <v>0</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
       <c r="F59" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="G59" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>232</v>
+      </c>
+      <c r="H59" t="s">
+        <v>129</v>
       </c>
       <c r="J59" t="s">
         <v>21</v>
       </c>
       <c r="K59" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L59" t="s">
         <v>22</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="H61" s="5"/>
     </row>
     <row r="62" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A62" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A63" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A64" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A65" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
     </row>
     <row r="66" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A66" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
     </row>
     <row r="67" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A67" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:M5 A7:M10 A6:B6 D6:M6 A62:M67" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:M5 A61:M67 A6:B6 D6:M6 A7:M10" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>