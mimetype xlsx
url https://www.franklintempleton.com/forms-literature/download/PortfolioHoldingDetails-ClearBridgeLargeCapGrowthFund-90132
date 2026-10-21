--- v6 (2026-09-29)
+++ v7 (2026-10-21)
@@ -1,66 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton-my.sharepoint.com/personal/tara_jacques-kelly_franklintempleton_com/Documents/RIK/9.4.26/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton-my.sharepoint.com/personal/tara_jacques-kelly_franklintempleton_com/Documents/RIK/10.16.26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="18" documentId="8_{47BA3F3D-DA2D-42AE-BA9A-E151E7A17B88}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F30A1190-25D9-4796-8D8A-5A79F00C2AB2}"/>
+  <xr:revisionPtr revIDLastSave="25" documentId="8_{344E61C0-0369-46A3-A47D-08690C9008EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{AC962F4C-C385-457B-91B6-4E7C6F12599B}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="2160" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="455" uniqueCount="233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="489" uniqueCount="244">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>ClearBridge Large Cap Growth Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Sector Name</t>
   </si>
   <si>
@@ -360,56 +377,50 @@
   <si>
     <t>BSX</t>
   </si>
   <si>
     <t>101137107</t>
   </si>
   <si>
     <t>VRT</t>
   </si>
   <si>
     <t>92537N108</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>45687V106</t>
   </si>
   <si>
     <t>SPCX</t>
   </si>
   <si>
     <t>84615Q103</t>
   </si>
   <si>
-    <t>STX</t>
-[...4 lines deleted...]
-  <si>
     <t>KLAC</t>
   </si>
   <si>
     <t>482480100</t>
   </si>
   <si>
     <t>ALNYLAM PHARMACEUTICALS INC</t>
   </si>
   <si>
     <t>ALNY</t>
   </si>
   <si>
     <t>02043Q107</t>
   </si>
   <si>
     <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
   </si>
   <si>
     <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
   </si>
   <si>
     <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
   </si>
   <si>
     <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
@@ -546,65 +557,59 @@
   <si>
     <t>TEXAS INSTRUMENTS INC</t>
   </si>
   <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>SHERWIN-WILLIAMS CO/THE</t>
   </si>
   <si>
     <t>US8243481061</t>
   </si>
   <si>
     <t>JPMORGAN 100 US TREASU-L</t>
   </si>
   <si>
     <t>US4812A28358</t>
   </si>
   <si>
-    <t>3.563094</t>
-[...1 lines deleted...]
-  <si>
     <t>Open-End Fund</t>
   </si>
   <si>
     <t>Fixed Income</t>
   </si>
   <si>
     <t>WESTERN ASSET PREMIER INSTITUTIONAL US TREASURY RESERVES</t>
   </si>
   <si>
-    <t>3.649015</t>
-[...1 lines deleted...]
-  <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
     <t>CHIPOTLE MEXICAN GRILL INC</t>
   </si>
   <si>
     <t>US1696561059</t>
   </si>
   <si>
     <t>MONSTER BEVERAGE CORP</t>
   </si>
   <si>
     <t>US61174X1090</t>
@@ -669,155 +674,223 @@
   <si>
     <t>US84615Q1031</t>
   </si>
   <si>
     <t>INGERSOLL RAND INC</t>
   </si>
   <si>
     <t>US45687V1061</t>
   </si>
   <si>
     <t>US02043Q1076</t>
   </si>
   <si>
     <t>TAKE-TWO INTERACTIVE SOFTWARE INC</t>
   </si>
   <si>
     <t>TTWO</t>
   </si>
   <si>
     <t>US8740541094</t>
   </si>
   <si>
     <t>874054109</t>
   </si>
   <si>
-    <t>SEAGATE TECHNOLOGY HOLDINGS PLC</t>
-[...1 lines deleted...]
-  <si>
     <t>KLA CORP</t>
   </si>
   <si>
     <t>US4824801009</t>
   </si>
   <si>
     <t>Swiss Franc</t>
   </si>
   <si>
     <t>Cash &amp; Cash Equivalents</t>
   </si>
   <si>
     <t>NOVO NORDISK A/S</t>
   </si>
   <si>
     <t>NVO</t>
   </si>
   <si>
     <t>US6701002056</t>
   </si>
   <si>
     <t>670100205</t>
   </si>
   <si>
     <t>ROCHE HOLDING AG</t>
   </si>
   <si>
     <t>RHHBY</t>
   </si>
   <si>
     <t>US7711951043</t>
   </si>
   <si>
     <t>771195104</t>
   </si>
   <si>
     <t>ALCON AG</t>
   </si>
   <si>
     <t>ALC</t>
   </si>
   <si>
     <t>CH0432492467</t>
+  </si>
+  <si>
+    <t>ADVANCED MICRO DEVICES INC</t>
+  </si>
+  <si>
+    <t>CIENA CORP</t>
+  </si>
+  <si>
+    <t>ARM HOLDINGS PLC</t>
+  </si>
+  <si>
+    <t>LUMENTUM HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>AMD</t>
+  </si>
+  <si>
+    <t>CIEN</t>
+  </si>
+  <si>
+    <t>ARM</t>
+  </si>
+  <si>
+    <t>LITE</t>
+  </si>
+  <si>
+    <t>US0079031078</t>
+  </si>
+  <si>
+    <t>US1717793095</t>
+  </si>
+  <si>
+    <t>US0420682058</t>
+  </si>
+  <si>
+    <t>US55024U1097</t>
+  </si>
+  <si>
+    <t>007903107</t>
+  </si>
+  <si>
+    <t>171779309</t>
+  </si>
+  <si>
+    <t>042068205</t>
+  </si>
+  <si>
+    <t>55024U109</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="1" x14ac:knownFonts="1">
+  <numFmts count="2">
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="m/d/yy;@"/>
+  </numFmts>
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Comma 2" xfId="2" xr:uid="{5C0E0ACA-469C-49CF-A102-FB5BA62C5A74}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{54CBD4C7-EB27-4B0F-BDDD-A1B975CE01D6}"/>
+    <cellStyle name="Normal 2 2" xfId="3" xr:uid="{BD3765C3-0CE2-47D6-85AC-B5487DB272C8}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1098,2027 +1171,2521 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M67"/>
+  <dimension ref="A1:M74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A18" sqref="A18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="48.796875" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="13" width="10.796875" customWidth="1"/>
+    <col min="1" max="1" width="48.69921875" customWidth="1"/>
+    <col min="2" max="2" width="22.69921875" customWidth="1"/>
+    <col min="3" max="3" width="10.69921875" customWidth="1"/>
+    <col min="4" max="4" width="16.69921875" customWidth="1"/>
+    <col min="5" max="6" width="10.69921875" customWidth="1"/>
+    <col min="7" max="7" width="12.69921875" customWidth="1"/>
+    <col min="8" max="8" width="10.69921875" customWidth="1"/>
+    <col min="9" max="9" width="18.69921875" customWidth="1"/>
+    <col min="10" max="10" width="19.69921875" customWidth="1"/>
+    <col min="11" max="11" width="11.69921875" customWidth="1"/>
+    <col min="12" max="13" width="10.69921875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1">
-        <v>46269</v>
+        <v>46311</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
       <c r="H10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
         <v>14</v>
       </c>
       <c r="J10" t="s">
         <v>15</v>
       </c>
       <c r="K10" t="s">
         <v>16</v>
       </c>
       <c r="L10" t="s">
         <v>17</v>
       </c>
       <c r="M10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B11" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="2">
-        <v>15.517961558218296</v>
+        <v>14.63351245109434</v>
       </c>
       <c r="D11" s="3">
-        <v>1493768498.5599999</v>
+        <v>1360730626.22</v>
       </c>
       <c r="E11">
-        <v>6484496</v>
+        <v>6354694</v>
       </c>
       <c r="F11" t="s">
         <v>20</v>
       </c>
       <c r="G11" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="H11" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J11" t="s">
         <v>21</v>
       </c>
       <c r="K11" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L11" t="s">
         <v>22</v>
       </c>
       <c r="M11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
         <v>131</v>
       </c>
       <c r="B12" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="C12" s="2">
-        <v>6.4308873326492435</v>
+        <v>7.1911382042933489</v>
       </c>
       <c r="D12" s="3">
-        <v>619041159.45000005</v>
+        <v>668684434.08000004</v>
       </c>
       <c r="E12">
-        <v>1934685</v>
+        <v>1963312</v>
       </c>
       <c r="F12" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="G12" t="s">
         <v>132</v>
       </c>
       <c r="H12" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J12" t="s">
         <v>21</v>
       </c>
       <c r="K12" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L12" t="s">
         <v>22</v>
       </c>
       <c r="M12" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B13" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="C13" s="2">
-        <v>6.9031616975915684</v>
+        <v>6.3339247615662471</v>
       </c>
       <c r="D13" s="3">
-        <v>664502579.51999998</v>
+        <v>588974481.42000008</v>
       </c>
       <c r="E13">
-        <v>1963312</v>
+        <v>1714827</v>
       </c>
       <c r="F13" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G13" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="H13" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J13" t="s">
         <v>21</v>
       </c>
       <c r="K13" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L13" t="s">
         <v>22</v>
       </c>
       <c r="M13" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B14" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="2">
-        <v>5.4707457929253991</v>
+        <v>6.3080047539987989</v>
       </c>
       <c r="D14" s="3">
-        <v>526617345.87</v>
+        <v>586564250.23000002</v>
       </c>
       <c r="E14">
-        <v>853831</v>
+        <v>826933</v>
       </c>
       <c r="F14" t="s">
         <v>29</v>
       </c>
       <c r="G14" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="H14" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J14" t="s">
         <v>21</v>
       </c>
       <c r="K14" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L14" t="s">
         <v>22</v>
       </c>
       <c r="M14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B15" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="2">
-        <v>4.8249373750905393</v>
+        <v>4.9141891266180595</v>
       </c>
       <c r="D15" s="3">
-        <v>464451431.42000002</v>
+        <v>456957116.06999999</v>
       </c>
       <c r="E15">
-        <v>1238306</v>
+        <v>1134987</v>
       </c>
       <c r="F15" t="s">
         <v>32</v>
       </c>
       <c r="G15" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="H15" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J15" t="s">
         <v>21</v>
       </c>
       <c r="K15" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L15" t="s">
         <v>22</v>
       </c>
       <c r="M15" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B16" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="2">
-        <v>3.5061047982466156</v>
+        <v>3.8082732635255314</v>
       </c>
       <c r="D16" s="3">
-        <v>337499798.57999998</v>
+        <v>354121000</v>
       </c>
       <c r="E16">
-        <v>1305558</v>
+        <v>1416484</v>
       </c>
       <c r="F16" t="s">
         <v>35</v>
       </c>
       <c r="G16" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="H16" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J16" t="s">
         <v>21</v>
       </c>
       <c r="K16" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L16" t="s">
         <v>22</v>
       </c>
       <c r="M16" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B17" t="s">
         <v>19</v>
       </c>
       <c r="C17" s="2">
-        <v>3.4235132258696366</v>
+        <v>3.2635306273958489</v>
       </c>
       <c r="D17" s="3">
-        <v>329549483.16000003</v>
+        <v>303466860</v>
       </c>
       <c r="E17">
-        <v>988866</v>
+        <v>887330</v>
       </c>
       <c r="F17" t="s">
         <v>37</v>
       </c>
       <c r="G17" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="H17" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J17" t="s">
         <v>21</v>
       </c>
       <c r="K17" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L17" t="s">
         <v>22</v>
       </c>
       <c r="M17" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B18" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="C18" s="2">
-        <v>3.0760402488852567</v>
+        <v>2.5179570514026723</v>
       </c>
       <c r="D18" s="3">
-        <v>296101521.25</v>
+        <v>234137995.69999999</v>
       </c>
       <c r="E18">
-        <v>3784045</v>
+        <v>175951</v>
       </c>
       <c r="F18" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="G18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H18" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J18" t="s">
         <v>21</v>
       </c>
       <c r="K18" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L18" t="s">
         <v>22</v>
       </c>
       <c r="M18" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="B19" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="C19" s="2">
-        <v>3.0661091011803419</v>
+        <v>2.4774349193975387</v>
       </c>
       <c r="D19" s="3">
-        <v>295145542.88</v>
+        <v>230369952.56999999</v>
       </c>
       <c r="E19">
-        <v>1523096</v>
+        <v>3266269</v>
       </c>
       <c r="F19" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="G19" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="H19" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J19" t="s">
         <v>21</v>
       </c>
       <c r="K19" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L19" t="s">
         <v>22</v>
       </c>
       <c r="M19" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="B20" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="C20" s="2">
-        <v>2.4209833255775237</v>
+        <v>2.4650936589569352</v>
       </c>
       <c r="D20" s="3">
-        <v>233045339.99000001</v>
+        <v>229222372.23999998</v>
       </c>
       <c r="E20">
-        <v>175951</v>
+        <v>1295188</v>
       </c>
       <c r="F20" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="G20" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="H20" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J20" t="s">
         <v>21</v>
       </c>
       <c r="K20" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L20" t="s">
         <v>22</v>
       </c>
       <c r="M20" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="B21" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="C21" s="2">
-        <v>2.4055732979726776</v>
+        <v>2.2518110081783664</v>
       </c>
       <c r="D21" s="3">
-        <v>231561961.28</v>
+        <v>209389797.12</v>
       </c>
       <c r="E21">
-        <v>135031</v>
+        <v>590296</v>
       </c>
       <c r="F21" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="G21" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="H21" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J21" t="s">
-        <v>151</v>
+        <v>21</v>
       </c>
       <c r="K21" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L21" t="s">
         <v>22</v>
       </c>
       <c r="M21" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A22" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>172</v>
       </c>
       <c r="C22" s="2">
-        <v>2.046245859963117</v>
+        <v>2.1865300294822565</v>
       </c>
       <c r="D22" s="3">
-        <v>196972881.68000001</v>
+        <v>203319496</v>
       </c>
       <c r="E22">
-        <v>550365</v>
+        <v>203319496</v>
       </c>
       <c r="F22" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="G22" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>173</v>
+      </c>
+      <c r="H22" s="2">
+        <v>3.7676759999999998</v>
+      </c>
+      <c r="I22" s="4">
+        <v>73020</v>
       </c>
       <c r="J22" t="s">
-        <v>21</v>
+        <v>174</v>
       </c>
       <c r="K22" t="s">
-        <v>130</v>
+        <v>175</v>
       </c>
       <c r="L22" t="s">
         <v>22</v>
       </c>
       <c r="M22" t="s">
-        <v>44</v>
+        <v>86</v>
       </c>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A23" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>176</v>
       </c>
       <c r="C23" s="2">
-        <v>2.3206084257392687</v>
+        <v>2.1865300266861754</v>
       </c>
       <c r="D23" s="3">
-        <v>223383190.56</v>
+        <v>203319495.74000001</v>
       </c>
       <c r="E23">
-        <v>520816</v>
+        <v>203319495.74000001</v>
       </c>
       <c r="F23" t="s">
-        <v>50</v>
+        <v>87</v>
       </c>
       <c r="G23" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>88</v>
+      </c>
+      <c r="H23" s="2">
+        <v>3.8272810000000002</v>
+      </c>
+      <c r="I23" s="4">
+        <v>73020</v>
       </c>
       <c r="J23" t="s">
-        <v>156</v>
+        <v>174</v>
       </c>
       <c r="K23" t="s">
-        <v>130</v>
+        <v>175</v>
       </c>
       <c r="L23" t="s">
         <v>22</v>
       </c>
       <c r="M23" t="s">
-        <v>51</v>
+        <v>89</v>
       </c>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A24" t="s">
-        <v>157</v>
+        <v>177</v>
       </c>
       <c r="B24" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C24" s="2">
-        <v>2.1713138973749677</v>
+        <v>2.0581663800090784</v>
       </c>
       <c r="D24" s="3">
-        <v>209012007.68000001</v>
+        <v>191383308.44999999</v>
       </c>
       <c r="E24">
-        <v>590296</v>
+        <v>361749</v>
       </c>
       <c r="F24" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="G24" t="s">
-        <v>158</v>
+        <v>178</v>
       </c>
       <c r="H24" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J24" t="s">
         <v>21</v>
       </c>
       <c r="K24" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L24" t="s">
         <v>22</v>
       </c>
       <c r="M24" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A25" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="B25" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="C25" s="2">
-        <v>2.068897835601136</v>
+        <v>1.9832978717046912</v>
       </c>
       <c r="D25" s="3">
-        <v>199153374.75</v>
+        <v>184421488.96000001</v>
       </c>
       <c r="E25">
-        <v>484735</v>
+        <v>112348</v>
       </c>
       <c r="F25" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="G25" t="s">
-        <v>53</v>
+        <v>148</v>
       </c>
       <c r="H25" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J25" t="s">
-        <v>21</v>
+        <v>149</v>
       </c>
       <c r="K25" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L25" t="s">
         <v>22</v>
+      </c>
+      <c r="M25" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A26" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="B26" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="C26" s="2">
-        <v>1.6966448962276584</v>
+        <v>1.9764738737308343</v>
       </c>
       <c r="D26" s="3">
-        <v>163320078.46000001</v>
+        <v>183786943.90000001</v>
       </c>
       <c r="E26">
-        <v>897659</v>
+        <v>430717</v>
       </c>
       <c r="F26" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="G26" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="H26" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J26" t="s">
         <v>21</v>
       </c>
       <c r="K26" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L26" t="s">
         <v>22</v>
       </c>
       <c r="M26" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A27" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B27" t="s">
         <v>19</v>
       </c>
       <c r="C27" s="2">
-        <v>1.9793715923726922</v>
+        <v>1.8322634280655372</v>
       </c>
       <c r="D27" s="3">
-        <v>190535523.66</v>
+        <v>170377205.75999999</v>
       </c>
       <c r="E27">
-        <v>1199997</v>
+        <v>616237</v>
       </c>
       <c r="F27" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="G27" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="H27" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J27" t="s">
         <v>21</v>
       </c>
       <c r="K27" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L27" t="s">
         <v>22</v>
       </c>
       <c r="M27" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>152</v>
       </c>
       <c r="B28" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="C28" s="2">
-        <v>1.8086628298076217</v>
+        <v>1.8171521305851221</v>
       </c>
       <c r="D28" s="3">
-        <v>174102993.46000001</v>
+        <v>168972047.19999999</v>
       </c>
       <c r="E28">
-        <v>283657</v>
+        <v>409520</v>
       </c>
       <c r="F28" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="G28" t="s">
-        <v>165</v>
+        <v>153</v>
       </c>
       <c r="H28" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J28" t="s">
-        <v>21</v>
+        <v>154</v>
       </c>
       <c r="K28" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L28" t="s">
         <v>22</v>
       </c>
       <c r="M28" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A29" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="B29" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="C29" s="2">
-        <v>1.738298681796965</v>
+        <v>1.7854076062924651</v>
       </c>
       <c r="D29" s="3">
-        <v>167329697.41</v>
+        <v>166020210</v>
       </c>
       <c r="E29">
-        <v>164599</v>
+        <v>240609</v>
       </c>
       <c r="F29" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="G29" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="H29" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J29" t="s">
         <v>21</v>
       </c>
       <c r="K29" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L29" t="s">
         <v>22</v>
       </c>
       <c r="M29" t="s">
-        <v>73</v>
+        <v>60</v>
       </c>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A30" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
       <c r="B30" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="C30" s="2">
-        <v>1.6544699293753777</v>
+        <v>1.7506833972697575</v>
       </c>
       <c r="D30" s="3">
-        <v>159260290.28</v>
+        <v>162791300</v>
       </c>
       <c r="E30">
-        <v>616237</v>
+        <v>416080</v>
       </c>
       <c r="F30" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="G30" t="s">
-        <v>169</v>
+        <v>53</v>
       </c>
       <c r="H30" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J30" t="s">
         <v>21</v>
       </c>
       <c r="K30" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L30" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A31" t="s">
         <v>170</v>
       </c>
       <c r="B31" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="C31" s="2">
-        <v>1.6407949034921414</v>
+        <v>1.6763264630890056</v>
       </c>
       <c r="D31" s="3">
-        <v>157943923.90000001</v>
+        <v>155877050.40000001</v>
       </c>
       <c r="E31">
-        <v>430717</v>
+        <v>465027</v>
       </c>
       <c r="F31" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="G31" t="s">
         <v>171</v>
       </c>
       <c r="H31" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J31" t="s">
         <v>21</v>
       </c>
       <c r="K31" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L31" t="s">
         <v>22</v>
       </c>
       <c r="M31" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A32" t="s">
-        <v>172</v>
+        <v>188</v>
       </c>
       <c r="B32" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="C32" s="2">
-        <v>1.6121251949575259</v>
+        <v>1.5595750300980329</v>
       </c>
       <c r="D32" s="3">
-        <v>155184160.16999999</v>
+        <v>145020651.36000001</v>
       </c>
       <c r="E32">
-        <v>465027</v>
+        <v>1021488</v>
       </c>
       <c r="F32" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="G32" t="s">
-        <v>173</v>
+        <v>189</v>
       </c>
       <c r="H32" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J32" t="s">
         <v>21</v>
       </c>
       <c r="K32" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L32" t="s">
         <v>22</v>
       </c>
       <c r="M32" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A33" t="s">
-        <v>174</v>
+        <v>164</v>
+      </c>
+      <c r="B33" t="s">
+        <v>19</v>
       </c>
       <c r="C33" s="2">
-        <v>1.5812878086719051</v>
+        <v>1.555655502916875</v>
       </c>
       <c r="D33" s="3">
-        <v>152215734.44999999</v>
+        <v>144656185.16</v>
       </c>
       <c r="E33">
-        <v>152215734.44999999</v>
+        <v>164599</v>
       </c>
       <c r="F33" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="G33" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="H33" t="s">
-        <v>176</v>
-[...3 lines deleted...]
-      </c>
+        <v>127</v>
+      </c>
+      <c r="I33" s="1"/>
       <c r="J33" t="s">
-        <v>177</v>
+        <v>21</v>
       </c>
       <c r="K33" t="s">
-        <v>178</v>
+        <v>128</v>
       </c>
       <c r="L33" t="s">
         <v>22</v>
       </c>
       <c r="M33" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A34" t="s">
-        <v>179</v>
+        <v>181</v>
+      </c>
+      <c r="B34" t="s">
+        <v>63</v>
       </c>
       <c r="C34" s="2">
-        <v>1.5812878071136356</v>
+        <v>1.5079783223082752</v>
       </c>
       <c r="D34" s="3">
-        <v>152215734.30000001</v>
+        <v>140222813.47</v>
       </c>
       <c r="E34">
-        <v>152215734.30000001</v>
+        <v>281329</v>
       </c>
       <c r="F34" t="s">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="G34" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="H34" t="s">
-        <v>180</v>
-[...3 lines deleted...]
-      </c>
+        <v>127</v>
+      </c>
+      <c r="I34" s="1"/>
       <c r="J34" t="s">
-        <v>177</v>
+        <v>21</v>
       </c>
       <c r="K34" t="s">
-        <v>178</v>
+        <v>128</v>
       </c>
       <c r="L34" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A35" t="s">
-        <v>181</v>
+        <v>160</v>
       </c>
       <c r="B35" t="s">
         <v>19</v>
       </c>
       <c r="C35" s="2">
-        <v>1.5709614465729622</v>
+        <v>1.4770723207027503</v>
       </c>
       <c r="D35" s="3">
-        <v>151221712.5</v>
+        <v>137348948.22</v>
       </c>
       <c r="E35">
-        <v>302625</v>
+        <v>1071114</v>
       </c>
       <c r="F35" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="G35" t="s">
-        <v>182</v>
+        <v>161</v>
       </c>
       <c r="H35" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J35" t="s">
         <v>21</v>
       </c>
       <c r="K35" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L35" t="s">
         <v>22</v>
       </c>
       <c r="M35" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A36" t="s">
-        <v>183</v>
+        <v>150</v>
       </c>
       <c r="B36" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="C36" s="2">
-        <v>0.98424252576238169</v>
+        <v>1.4632541740767806</v>
       </c>
       <c r="D36" s="3">
-        <v>94743789.280000001</v>
+        <v>136064036.25</v>
       </c>
       <c r="E36">
-        <v>1250578</v>
+        <v>413883</v>
       </c>
       <c r="F36" t="s">
-        <v>81</v>
+        <v>43</v>
       </c>
       <c r="G36" t="s">
-        <v>184</v>
+        <v>151</v>
       </c>
       <c r="H36" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J36" t="s">
         <v>21</v>
       </c>
       <c r="K36" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L36" t="s">
         <v>22</v>
       </c>
       <c r="M36" t="s">
-        <v>82</v>
+        <v>44</v>
       </c>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A37" t="s">
+        <v>184</v>
+      </c>
+      <c r="B37" t="s">
+        <v>78</v>
+      </c>
+      <c r="C37" s="2">
+        <v>1.3614993705259804</v>
+      </c>
+      <c r="D37" s="3">
+        <v>126602133.09999999</v>
+      </c>
+      <c r="E37">
+        <v>2768470</v>
+      </c>
+      <c r="F37" t="s">
+        <v>79</v>
+      </c>
+      <c r="G37" t="s">
         <v>185</v>
       </c>
-      <c r="B37" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H37" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J37" t="s">
         <v>21</v>
       </c>
       <c r="K37" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L37" t="s">
         <v>22</v>
+      </c>
+      <c r="M37" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A38" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B38" t="s">
         <v>34</v>
       </c>
       <c r="C38" s="2">
-        <v>1.3931289407066048</v>
+        <v>1.3394007518858828</v>
       </c>
       <c r="D38" s="3">
-        <v>134103446.40000001</v>
+        <v>124547242.5</v>
       </c>
       <c r="E38">
-        <v>3628340</v>
+        <v>717025</v>
       </c>
       <c r="F38" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="G38" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="H38" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J38" t="s">
         <v>21</v>
       </c>
       <c r="K38" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L38" t="s">
         <v>22</v>
       </c>
       <c r="M38" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A39" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="B39" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="C39" s="2">
-        <v>1.2602699182450434</v>
+        <v>1.2797835180456532</v>
       </c>
       <c r="D39" s="3">
-        <v>121314355.40000001</v>
+        <v>119003597.65000001</v>
       </c>
       <c r="E39">
-        <v>2768470</v>
+        <v>3981385</v>
       </c>
       <c r="F39" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="G39" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="H39" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I39" s="1"/>
       <c r="J39" t="s">
         <v>21</v>
       </c>
       <c r="K39" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L39" t="s">
         <v>22</v>
       </c>
       <c r="M39" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A40" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="B40" t="s">
         <v>45</v>
       </c>
       <c r="C40" s="2">
-        <v>1.2254765969566574</v>
+        <v>1.2252101650811249</v>
       </c>
       <c r="D40" s="3">
-        <v>117965128.95</v>
+        <v>113928969.59999999</v>
       </c>
       <c r="E40">
         <v>587505</v>
       </c>
       <c r="F40" t="s">
         <v>83</v>
       </c>
       <c r="G40" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="H40" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J40" t="s">
         <v>21</v>
       </c>
       <c r="K40" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L40" t="s">
         <v>22</v>
       </c>
       <c r="M40" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A41" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="B41" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="C41" s="2">
-        <v>1.1934794388179575</v>
+        <v>1.1260090317893827</v>
       </c>
       <c r="D41" s="3">
-        <v>114885062.88</v>
+        <v>104704525.31999999</v>
       </c>
       <c r="E41">
-        <v>813288</v>
+        <v>209518</v>
       </c>
       <c r="F41" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="G41" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="H41" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J41" t="s">
         <v>21</v>
       </c>
       <c r="K41" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L41" t="s">
         <v>22</v>
       </c>
       <c r="M41" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A42" t="s">
         <v>194</v>
       </c>
       <c r="B42" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="C42" s="2">
-        <v>1.1886686163687104</v>
+        <v>1.1018462087229324</v>
       </c>
       <c r="D42" s="3">
-        <v>114421970.16</v>
+        <v>102457689.95</v>
       </c>
       <c r="E42">
-        <v>209518</v>
+        <v>225365</v>
       </c>
       <c r="F42" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="G42" t="s">
         <v>195</v>
       </c>
       <c r="H42" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J42" t="s">
         <v>21</v>
       </c>
       <c r="K42" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L42" t="s">
         <v>22</v>
       </c>
       <c r="M42" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A43" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="B43" t="s">
         <v>45</v>
       </c>
       <c r="C43" s="2">
-        <v>1.1066746360697222</v>
+        <v>1.1006932731643755</v>
       </c>
       <c r="D43" s="3">
-        <v>106529179.31999999</v>
+        <v>102350481.59999999</v>
       </c>
       <c r="E43">
         <v>1840836</v>
       </c>
       <c r="F43" t="s">
         <v>90</v>
       </c>
       <c r="G43" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="H43" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J43" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="K43" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L43" t="s">
         <v>22</v>
       </c>
       <c r="M43" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A44" t="s">
-        <v>198</v>
+        <v>179</v>
       </c>
       <c r="B44" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="C44" s="2">
-        <v>1.095143164571583</v>
+        <v>0.9461310774034859</v>
       </c>
       <c r="D44" s="3">
-        <v>105419152.8</v>
+        <v>87978162.299999997</v>
       </c>
       <c r="E44">
-        <v>267670</v>
+        <v>1250578</v>
       </c>
       <c r="F44" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="G44" t="s">
-        <v>199</v>
+        <v>180</v>
       </c>
       <c r="H44" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J44" t="s">
         <v>21</v>
       </c>
       <c r="K44" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L44" t="s">
         <v>22</v>
       </c>
       <c r="M44" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A45" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B45" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="C45" s="2">
-        <v>0.90118109288488213</v>
+        <v>0.91056539475263021</v>
       </c>
       <c r="D45" s="3">
-        <v>86748244.799999997</v>
+        <v>84671005.950000003</v>
       </c>
       <c r="E45">
-        <v>637152</v>
+        <v>342645</v>
       </c>
       <c r="F45" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="G45" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H45" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J45" t="s">
         <v>21</v>
       </c>
       <c r="K45" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L45" t="s">
         <v>22</v>
       </c>
       <c r="M45" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A46" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="B46" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="C46" s="2">
-        <v>0.75793616164379274</v>
+        <v>0.73459382607408619</v>
       </c>
       <c r="D46" s="3">
-        <v>72959399.849999994</v>
+        <v>68307887.140000001</v>
       </c>
       <c r="E46">
-        <v>342645</v>
+        <v>330917</v>
       </c>
       <c r="F46" t="s">
-        <v>94</v>
+        <v>108</v>
       </c>
       <c r="G46" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="H46" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J46" t="s">
         <v>21</v>
       </c>
       <c r="K46" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L46" t="s">
         <v>22</v>
       </c>
       <c r="M46" t="s">
-        <v>95</v>
+        <v>109</v>
       </c>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A47" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="B47" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="C47" s="2">
-        <v>0.77374029062254224</v>
+        <v>0.73049528280926002</v>
       </c>
       <c r="D47" s="3">
-        <v>74480715</v>
+        <v>67926774.719999999</v>
       </c>
       <c r="E47">
-        <v>265500</v>
+        <v>637152</v>
       </c>
       <c r="F47" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="G47" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="H47" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J47" t="s">
         <v>21</v>
       </c>
       <c r="K47" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L47" t="s">
         <v>22</v>
       </c>
       <c r="M47" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A48" t="s">
-        <v>105</v>
+        <v>228</v>
       </c>
       <c r="B48" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="C48" s="2">
-        <v>0.71679928634790135</v>
+        <v>0.70540912815081958</v>
       </c>
       <c r="D48" s="3">
-        <v>68999539</v>
+        <v>65594081.25</v>
       </c>
       <c r="E48">
-        <v>1443505</v>
+        <v>124055</v>
       </c>
       <c r="F48" t="s">
-        <v>106</v>
+        <v>232</v>
       </c>
       <c r="G48" t="s">
-        <v>206</v>
+        <v>236</v>
       </c>
       <c r="H48" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J48" t="s">
         <v>21</v>
       </c>
       <c r="K48" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L48" t="s">
         <v>22</v>
       </c>
       <c r="M48" t="s">
-        <v>107</v>
+        <v>240</v>
       </c>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A49" t="s">
-        <v>102</v>
+        <v>204</v>
       </c>
       <c r="B49" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="C49" s="2">
-        <v>0.69332436810450282</v>
+        <v>0.68157592326010286</v>
       </c>
       <c r="D49" s="3">
-        <v>66739828.969999999</v>
+        <v>63377896.18</v>
       </c>
       <c r="E49">
-        <v>220169</v>
+        <v>434006</v>
       </c>
       <c r="F49" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="G49" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="H49" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J49" t="s">
         <v>21</v>
       </c>
       <c r="K49" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L49" t="s">
         <v>22</v>
       </c>
       <c r="M49" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A50" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="B50" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="C50" s="2">
-        <v>0.66705566712425646</v>
+        <v>0.60230276393323445</v>
       </c>
       <c r="D50" s="3">
-        <v>64211187.700000003</v>
+        <v>56006500.140000001</v>
       </c>
       <c r="E50">
-        <v>434006</v>
+        <v>720063</v>
       </c>
       <c r="F50" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="G50" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="H50" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J50" t="s">
         <v>21</v>
       </c>
       <c r="K50" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L50" t="s">
         <v>22</v>
       </c>
       <c r="M50" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="51" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A51" t="s">
+        <v>209</v>
+      </c>
+      <c r="B51" t="s">
+        <v>24</v>
+      </c>
+      <c r="C51" s="2">
+        <v>0.5711736590347043</v>
+      </c>
+      <c r="D51" s="3">
+        <v>53111889.119999997</v>
+      </c>
+      <c r="E51">
+        <v>258729</v>
+      </c>
+      <c r="F51" t="s">
         <v>210</v>
-      </c>
-[...13 lines deleted...]
-        <v>110</v>
       </c>
       <c r="G51" t="s">
         <v>211</v>
       </c>
       <c r="H51" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J51" t="s">
         <v>21</v>
       </c>
       <c r="K51" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L51" t="s">
         <v>22</v>
       </c>
       <c r="M51" t="s">
-        <v>111</v>
+        <v>212</v>
       </c>
     </row>
     <row r="52" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A52" t="s">
-        <v>118</v>
+        <v>229</v>
       </c>
       <c r="B52" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="C52" s="2">
-        <v>0.45597240493695479</v>
+        <v>0.469342255873266</v>
       </c>
       <c r="D52" s="3">
-        <v>43892183.399999999</v>
+        <v>43642863.18</v>
       </c>
       <c r="E52">
-        <v>164940</v>
+        <v>131166</v>
       </c>
       <c r="F52" t="s">
-        <v>119</v>
+        <v>233</v>
       </c>
       <c r="G52" t="s">
-        <v>212</v>
+        <v>237</v>
       </c>
       <c r="H52" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J52" t="s">
         <v>21</v>
       </c>
       <c r="K52" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L52" t="s">
         <v>22</v>
       </c>
       <c r="M52" t="s">
-        <v>120</v>
+        <v>241</v>
       </c>
     </row>
     <row r="53" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A53" t="s">
-        <v>213</v>
+        <v>105</v>
       </c>
       <c r="B53" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="C53" s="2">
-        <v>0.44454776113952388</v>
+        <v>0.46931322975497686</v>
       </c>
       <c r="D53" s="3">
-        <v>42792440.18</v>
+        <v>43640164.119999997</v>
       </c>
       <c r="E53">
-        <v>199322</v>
+        <v>983108</v>
       </c>
       <c r="F53" t="s">
-        <v>214</v>
+        <v>106</v>
       </c>
       <c r="G53" t="s">
-        <v>215</v>
+        <v>202</v>
       </c>
       <c r="H53" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J53" t="s">
         <v>21</v>
       </c>
       <c r="K53" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L53" t="s">
         <v>22</v>
       </c>
       <c r="M53" t="s">
-        <v>216</v>
+        <v>107</v>
       </c>
     </row>
     <row r="54" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A54" t="s">
-        <v>217</v>
+        <v>102</v>
       </c>
       <c r="B54" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="C54" s="2">
-        <v>0.38479391108724548</v>
+        <v>0.44654381361315759</v>
       </c>
       <c r="D54" s="3">
-        <v>37040497.920000002</v>
+        <v>41522897.880000003</v>
       </c>
       <c r="E54">
-        <v>43614</v>
+        <v>140918</v>
       </c>
       <c r="F54" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="G54" t="s">
-        <v>115</v>
+        <v>203</v>
       </c>
       <c r="H54" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J54" t="s">
         <v>21</v>
       </c>
       <c r="K54" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L54" t="s">
         <v>22</v>
+      </c>
+      <c r="M54" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="55" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A55" t="s">
-        <v>218</v>
+        <v>116</v>
       </c>
       <c r="B55" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="C55" s="2">
-        <v>0.37289436173521934</v>
+        <v>0.41121793438760895</v>
       </c>
       <c r="D55" s="3">
-        <v>35895040</v>
+        <v>38238040.200000003</v>
       </c>
       <c r="E55">
-        <v>193400</v>
+        <v>164940</v>
       </c>
       <c r="F55" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G55" t="s">
-        <v>219</v>
+        <v>208</v>
       </c>
       <c r="H55" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J55" t="s">
         <v>21</v>
       </c>
       <c r="K55" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L55" t="s">
         <v>22</v>
       </c>
       <c r="M55" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A56" t="s">
-        <v>220</v>
+        <v>213</v>
+      </c>
+      <c r="B56" t="s">
+        <v>19</v>
       </c>
       <c r="C56" s="2">
-        <v>0</v>
+        <v>0.3447150351115747</v>
       </c>
       <c r="D56" s="3">
-        <v>0</v>
+        <v>32054116</v>
       </c>
       <c r="E56">
-        <v>0</v>
+        <v>193400</v>
+      </c>
+      <c r="F56" t="s">
+        <v>114</v>
+      </c>
+      <c r="G56" t="s">
+        <v>214</v>
       </c>
       <c r="H56" t="s">
-        <v>129</v>
+        <v>127</v>
+      </c>
+      <c r="J56" t="s">
+        <v>21</v>
       </c>
       <c r="K56" t="s">
-        <v>221</v>
+        <v>128</v>
       </c>
       <c r="L56" t="s">
         <v>22</v>
+      </c>
+      <c r="M56" t="s">
+        <v>115</v>
       </c>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A57" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="B57" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="C57" s="2">
-        <v>0</v>
+        <v>0.24880140798265041</v>
       </c>
       <c r="D57" s="3">
-        <v>0</v>
+        <v>23135368</v>
       </c>
       <c r="E57">
-        <v>0</v>
+        <v>101560</v>
       </c>
       <c r="F57" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="G57" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="H57" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J57" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="K57" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L57" t="s">
         <v>22</v>
       </c>
       <c r="M57" t="s">
-        <v>225</v>
+        <v>242</v>
       </c>
     </row>
     <row r="58" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A58" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="B58" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="C58" s="2">
-        <v>0</v>
+        <v>0.21214056519778343</v>
       </c>
       <c r="D58" s="3">
-        <v>0</v>
+        <v>19726375.68</v>
       </c>
       <c r="E58">
-        <v>0</v>
+        <v>23936</v>
       </c>
       <c r="F58" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="G58" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="H58" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J58" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="K58" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L58" t="s">
         <v>22</v>
       </c>
       <c r="M58" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
     </row>
     <row r="59" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A59" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>215</v>
       </c>
       <c r="C59" s="2">
         <v>0</v>
       </c>
       <c r="D59" s="3">
         <v>0</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
-      <c r="F59" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H59" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>127</v>
       </c>
       <c r="K59" t="s">
-        <v>130</v>
+        <v>216</v>
       </c>
       <c r="L59" t="s">
         <v>22</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A60" t="s">
+        <v>217</v>
+      </c>
+      <c r="B60" t="s">
+        <v>58</v>
+      </c>
+      <c r="C60">
+        <v>0</v>
+      </c>
+      <c r="D60">
+        <v>0</v>
+      </c>
+      <c r="E60">
+        <v>0</v>
+      </c>
+      <c r="F60" t="s">
+        <v>218</v>
+      </c>
+      <c r="G60" t="s">
+        <v>219</v>
+      </c>
+      <c r="H60" t="s">
+        <v>127</v>
+      </c>
+      <c r="J60" t="s">
+        <v>154</v>
+      </c>
+      <c r="K60" t="s">
+        <v>128</v>
+      </c>
+      <c r="L60" t="s">
+        <v>22</v>
+      </c>
+      <c r="M60" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A61" t="s">
+        <v>221</v>
+      </c>
+      <c r="B61" t="s">
+        <v>58</v>
+      </c>
+      <c r="C61">
+        <v>0</v>
+      </c>
+      <c r="D61">
+        <v>0</v>
+      </c>
+      <c r="E61">
+        <v>0</v>
+      </c>
+      <c r="F61" t="s">
+        <v>222</v>
+      </c>
+      <c r="G61" t="s">
+        <v>223</v>
+      </c>
+      <c r="H61" t="s">
+        <v>127</v>
+      </c>
+      <c r="J61" t="s">
+        <v>154</v>
+      </c>
+      <c r="K61" t="s">
+        <v>128</v>
+      </c>
+      <c r="L61" t="s">
+        <v>22</v>
+      </c>
+      <c r="M61" t="s">
+        <v>224</v>
       </c>
     </row>
     <row r="62" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A62" t="s">
-        <v>121</v>
+        <v>225</v>
+      </c>
+      <c r="B62" t="s">
+        <v>58</v>
+      </c>
+      <c r="C62">
+        <v>0</v>
+      </c>
+      <c r="D62">
+        <v>0</v>
+      </c>
+      <c r="E62">
+        <v>0</v>
+      </c>
+      <c r="F62" t="s">
+        <v>226</v>
+      </c>
+      <c r="G62" t="s">
+        <v>227</v>
+      </c>
+      <c r="H62" t="s">
+        <v>127</v>
+      </c>
+      <c r="J62" t="s">
+        <v>21</v>
+      </c>
+      <c r="K62" t="s">
+        <v>128</v>
+      </c>
+      <c r="L62" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A63" t="s">
+        <v>225</v>
+      </c>
+      <c r="B63" t="s">
+        <v>58</v>
+      </c>
+      <c r="C63">
+        <v>0</v>
+      </c>
+      <c r="D63">
+        <v>0</v>
+      </c>
+      <c r="E63">
+        <v>0</v>
+      </c>
+      <c r="F63" t="s">
+        <v>226</v>
+      </c>
+      <c r="G63" t="s">
+        <v>227</v>
+      </c>
+      <c r="H63" t="s">
+        <v>127</v>
+      </c>
+      <c r="J63" t="s">
+        <v>21</v>
+      </c>
+      <c r="K63" t="s">
+        <v>128</v>
+      </c>
+      <c r="L63" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="69" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A69" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A70" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="71" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A71" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="72" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A72" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="64" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="A64" t="s">
+    <row r="73" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A73" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="65" spans="1:1" x14ac:dyDescent="0.3">
-      <c r="A65" t="s">
+    <row r="74" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A74" t="s">
         <v>124</v>
-      </c>
-[...8 lines deleted...]
-        <v>126</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:M5 A61:M67 A6:B6 D6:M6 A7:M10" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:M5 A68:M74 A6:B6 D6:M6 A7:M10" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_Flow_SignoffStatus xmlns="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba" xsi:nil="true"/>
+    <TaxCatchAll xmlns="aa71bc78-42bd-452f-85da-b0a25b97c36d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100434CE3F8FEBB244F858BBE1DD8B45B8C" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2dd9e93ca72a48091795bd8bd10dac6f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba" xmlns:ns3="aa71bc78-42bd-452f-85da-b0a25b97c36d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="42a349b0c0865e57489f8dd83e6a8e2d" ns2:_="" ns3:_="">
+    <xsd:import namespace="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
+    <xsd:import namespace="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="11" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="12" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="16" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="5a2cf999-78fc-4b4f-9c94-c21be84841be" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="24" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="25" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="26" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="aa71bc78-42bd-452f-85da-b0a25b97c36d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="13" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="14" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{bfc1d731-e37f-429c-9f8a-5666b065a31e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="aa71bc78-42bd-452f-85da-b0a25b97c36d">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1758F136-F1B6-43F0-9EE9-9928156DCE3A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{452B52F5-B986-4576-9C17-8E9AA9E4D20D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
+    <ds:schemaRef ds:uri="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F160D18F-6EB1-42D5-AE93-761D16F18196}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
+    <ds:schemaRef ds:uri="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jacques-Kelly, Tara</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100434CE3F8FEBB244F858BBE1DD8B45B8C</vt:lpwstr>
+  </property>
+</Properties>
+</file>