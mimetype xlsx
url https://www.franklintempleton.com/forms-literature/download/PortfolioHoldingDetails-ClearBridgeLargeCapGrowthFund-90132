--- v1 (2026-02-11)
+++ v2 (2026-05-10)
@@ -1,838 +1,827 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton.sharepoint.com/teams/LMUSFundOperations/Shared Documents/Oversight/RIKs/Non_Pro Rata RIKs/2025/CB Large Cap Growth Fund - LMA1700 12.3.25/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton-my.sharepoint.com/personal/tara_jacques-kelly_franklintempleton_com/Documents/RIK/4.15.26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="24" documentId="8_{C2A3A077-A51F-45D0-93E8-E4A90B0FC63B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2611285C-21A6-4606-B5C4-653D135269EE}"/>
+  <xr:revisionPtr revIDLastSave="89" documentId="8_{3A139497-676D-497E-A4D0-67ACCDFCDE8D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D90CFF52-4E35-4CFC-98A7-A966747C7BCF}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{01DDE1CA-3FDA-4F5A-B23D-487B0A852887}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="WEB Holdings File" sheetId="1" r:id="rId1"/>
+    <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="390" uniqueCount="205">
-[...50 lines deleted...]
-</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="408" uniqueCount="213">
+  <si>
+    <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
+  </si>
+  <si>
+    <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
+  </si>
+  <si>
+    <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
+  </si>
+  <si>
+    <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
+  </si>
+  <si>
+    <t>ClearBridge Large Cap Growth Fund</t>
+  </si>
+  <si>
+    <t>As of</t>
+  </si>
+  <si>
+    <t>Security Name</t>
+  </si>
+  <si>
+    <t>Sector Name</t>
+  </si>
+  <si>
+    <t>Weight (%)</t>
+  </si>
+  <si>
+    <t>Market Value ($)</t>
+  </si>
+  <si>
+    <t>Quantity</t>
+  </si>
+  <si>
+    <t>Ticker</t>
+  </si>
+  <si>
+    <t>ISIN</t>
+  </si>
+  <si>
+    <t>Coupon</t>
+  </si>
+  <si>
+    <t>Effective Maturity</t>
+  </si>
+  <si>
+    <t>Investment Category</t>
+  </si>
+  <si>
+    <t>Asset Class</t>
+  </si>
+  <si>
+    <t>Currency</t>
+  </si>
+  <si>
+    <t>CUSIP</t>
+  </si>
+  <si>
+    <t>Information Technology</t>
+  </si>
+  <si>
+    <t>NVDA</t>
+  </si>
+  <si>
+    <t>Common Stock</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>67066G104</t>
+  </si>
+  <si>
+    <t>Consumer Discretionary</t>
+  </si>
+  <si>
+    <t>AMZN</t>
+  </si>
+  <si>
+    <t>023135106</t>
+  </si>
+  <si>
+    <t>Communication Services</t>
+  </si>
+  <si>
+    <t>META</t>
+  </si>
+  <si>
+    <t>30303M102</t>
+  </si>
+  <si>
+    <t>AAPL</t>
+  </si>
+  <si>
+    <t>037833100</t>
+  </si>
+  <si>
+    <t>MSFT</t>
+  </si>
+  <si>
+    <t>594918104</t>
+  </si>
+  <si>
+    <t>NFLX</t>
+  </si>
+  <si>
+    <t>64110L106</t>
+  </si>
+  <si>
+    <t>Financials</t>
+  </si>
+  <si>
+    <t>V</t>
+  </si>
+  <si>
+    <t>92826C839</t>
+  </si>
+  <si>
+    <t>GOOGL</t>
+  </si>
+  <si>
+    <t>02079K305</t>
+  </si>
+  <si>
+    <t>Industrials</t>
+  </si>
+  <si>
+    <t>ETN</t>
+  </si>
+  <si>
+    <t>IE00B8KQN827</t>
+  </si>
+  <si>
+    <t>GWW</t>
+  </si>
+  <si>
+    <t>384802104</t>
+  </si>
+  <si>
+    <t>TSM</t>
+  </si>
+  <si>
+    <t>874039100</t>
+  </si>
+  <si>
+    <t>Health Care</t>
+  </si>
+  <si>
+    <t>ISRG</t>
+  </si>
+  <si>
+    <t>46120E602</t>
+  </si>
+  <si>
+    <t>AVGO</t>
+  </si>
+  <si>
+    <t>11135F101</t>
+  </si>
+  <si>
+    <t>PANW</t>
+  </si>
+  <si>
+    <t>697435105</t>
+  </si>
+  <si>
+    <t>ORCL</t>
+  </si>
+  <si>
+    <t>68389X105</t>
+  </si>
+  <si>
+    <t>ASML</t>
+  </si>
+  <si>
+    <t>N07059210</t>
+  </si>
+  <si>
+    <t>VRTX</t>
+  </si>
+  <si>
+    <t>92532F100</t>
+  </si>
+  <si>
+    <t>RTX</t>
+  </si>
+  <si>
+    <t>75513E101</t>
+  </si>
+  <si>
+    <t>Materials</t>
+  </si>
+  <si>
+    <t>LIN</t>
+  </si>
+  <si>
+    <t>IE000S9YS762</t>
+  </si>
+  <si>
+    <t>TSLA</t>
+  </si>
+  <si>
+    <t>88160R101</t>
+  </si>
+  <si>
+    <t>ABNB</t>
+  </si>
+  <si>
+    <t>009066101</t>
+  </si>
+  <si>
+    <t>SHW</t>
+  </si>
+  <si>
+    <t>824348106</t>
+  </si>
+  <si>
+    <t>MRSH</t>
+  </si>
+  <si>
+    <t>571748102</t>
+  </si>
+  <si>
+    <t>TMO</t>
+  </si>
+  <si>
+    <t>883556102</t>
+  </si>
+  <si>
+    <t>ANET</t>
+  </si>
+  <si>
+    <t>040413205</t>
+  </si>
+  <si>
+    <t>STRYKER CORP</t>
+  </si>
+  <si>
+    <t>SYK</t>
+  </si>
+  <si>
+    <t>863667101</t>
+  </si>
+  <si>
+    <t>CMG</t>
+  </si>
+  <si>
+    <t>169656105</t>
+  </si>
+  <si>
+    <t>UBER</t>
+  </si>
+  <si>
+    <t>90353T100</t>
+  </si>
+  <si>
+    <t>SNPS</t>
+  </si>
+  <si>
+    <t>871607107</t>
+  </si>
+  <si>
+    <t>INTU</t>
+  </si>
+  <si>
+    <t>461202103</t>
+  </si>
+  <si>
+    <t>AIRBUS SE</t>
+  </si>
+  <si>
+    <t>EADSY</t>
+  </si>
+  <si>
+    <t>009279100</t>
+  </si>
+  <si>
+    <t>Consumer Staples</t>
+  </si>
+  <si>
+    <t>MNST</t>
+  </si>
+  <si>
+    <t>61174X109</t>
+  </si>
+  <si>
+    <t>TXN</t>
+  </si>
+  <si>
+    <t>882508104</t>
+  </si>
+  <si>
+    <t>RHHBY</t>
+  </si>
+  <si>
+    <t>771195104</t>
+  </si>
+  <si>
+    <t>NOW</t>
+  </si>
+  <si>
+    <t>81762P102</t>
+  </si>
+  <si>
+    <t>PH</t>
+  </si>
+  <si>
+    <t>701094104</t>
+  </si>
+  <si>
+    <t>FICO</t>
+  </si>
+  <si>
+    <t>303250104</t>
+  </si>
+  <si>
+    <t>DDOG</t>
+  </si>
+  <si>
+    <t>23804L103</t>
+  </si>
+  <si>
+    <t>ALNYLAM PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>ALNY</t>
+  </si>
+  <si>
+    <t>02043Q107</t>
+  </si>
+  <si>
+    <t>JTSXX</t>
+  </si>
+  <si>
+    <t>4812A2835</t>
+  </si>
+  <si>
+    <t>WAEXX</t>
+  </si>
+  <si>
+    <t>US52470G4780</t>
+  </si>
+  <si>
+    <t>52470G478</t>
+  </si>
+  <si>
+    <t>BX</t>
+  </si>
+  <si>
+    <t>09260D107</t>
+  </si>
+  <si>
+    <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
+  </si>
+  <si>
+    <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
+  </si>
+  <si>
+    <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
+  </si>
+  <si>
+    <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
+  </si>
+  <si>
+    <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
+  </si>
+  <si>
+    <t>© Franklin Templeton. All rights reserved.</t>
+  </si>
+  <si>
+    <t>AIRBNB INC</t>
+  </si>
+  <si>
+    <t>ALPHABET INC</t>
+  </si>
+  <si>
+    <t>AMAZON.COM INC</t>
+  </si>
+  <si>
+    <t>APPLE INC</t>
+  </si>
+  <si>
+    <t>ARISTA NETWORKS INC</t>
+  </si>
+  <si>
+    <t>BLACKSTONE INC</t>
+  </si>
+  <si>
+    <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
-    <t>Information Technology</t>
-[...2 lines deleted...]
-    <t>AVGO</t>
+    <t>CHIPOTLE MEXICAN GRILL INC</t>
+  </si>
+  <si>
+    <t>DATADOG INC</t>
+  </si>
+  <si>
+    <t>META PLATFORMS INC</t>
+  </si>
+  <si>
+    <t>FAIR ISAAC CORP</t>
+  </si>
+  <si>
+    <t>WW GRAINGER INC</t>
+  </si>
+  <si>
+    <t>INTUIT INC</t>
+  </si>
+  <si>
+    <t>INTUITIVE SURGICAL INC</t>
+  </si>
+  <si>
+    <t>MARSH &amp; MCLENNAN COS INC</t>
+  </si>
+  <si>
+    <t>MICROSOFT CORP</t>
+  </si>
+  <si>
+    <t>MONSTER BEVERAGE CORP</t>
+  </si>
+  <si>
+    <t>NETFLIX INC</t>
+  </si>
+  <si>
+    <t>NVIDIA CORP</t>
+  </si>
+  <si>
+    <t>ORACLE CORP</t>
+  </si>
+  <si>
+    <t>PALO ALTO NETWORKS INC</t>
+  </si>
+  <si>
+    <t>PARKER-HANNIFIN CORP</t>
+  </si>
+  <si>
+    <t>RTX CORP</t>
+  </si>
+  <si>
+    <t>ROCHE HOLDING AG</t>
+  </si>
+  <si>
+    <t>SERVICENOW INC</t>
+  </si>
+  <si>
+    <t>SHERWIN-WILLIAMS CO/THE</t>
+  </si>
+  <si>
+    <t>SYNOPSYS INC</t>
+  </si>
+  <si>
+    <t>TAIWAN SEMICONDUCTOR MANUFACTURING CO LTD</t>
+  </si>
+  <si>
+    <t>TESLA INC</t>
+  </si>
+  <si>
+    <t>TEXAS INSTRUMENTS INC</t>
+  </si>
+  <si>
+    <t>THERMO FISHER SCIENTIFIC INC</t>
+  </si>
+  <si>
+    <t>UBER TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>VERTEX PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>VISA INC</t>
+  </si>
+  <si>
+    <t>EATON CORP PLC</t>
+  </si>
+  <si>
+    <t>ASML HOLDING NV</t>
+  </si>
+  <si>
+    <t>LINDE PLC</t>
+  </si>
+  <si>
+    <t>JPMORGAN 100 US TREASU-L</t>
+  </si>
+  <si>
+    <t>WESTERN ASSET PREMIER INSTITUTIONAL US TREASURY RESERVES</t>
+  </si>
+  <si>
+    <t>US67066G1040</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>Equity</t>
+  </si>
+  <si>
+    <t>US0231351067</t>
+  </si>
+  <si>
+    <t>US30303M1027</t>
+  </si>
+  <si>
+    <t>US0378331005</t>
+  </si>
+  <si>
+    <t>US5949181045</t>
+  </si>
+  <si>
+    <t>US64110L1061</t>
+  </si>
+  <si>
+    <t>US02079K3059</t>
+  </si>
+  <si>
+    <t>US92826C8394</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
-    <t>0</t>
-[...20 lines deleted...]
-    <t>VRTX</t>
+    <t>US8740391003</t>
+  </si>
+  <si>
+    <t>ADR</t>
+  </si>
+  <si>
+    <t>US3848021040</t>
+  </si>
+  <si>
+    <t>US68389X1054</t>
+  </si>
+  <si>
+    <t>USN070592100</t>
+  </si>
+  <si>
+    <t>NY Reg Shrs</t>
+  </si>
+  <si>
+    <t>US46120E6023</t>
+  </si>
+  <si>
+    <t>US6974351057</t>
   </si>
   <si>
     <t>US92532F1003</t>
   </si>
   <si>
-    <t>92532F100</t>
-[...20 lines deleted...]
-    <t>ABNB</t>
+    <t>US75513E1010</t>
+  </si>
+  <si>
+    <t>US0404132054</t>
   </si>
   <si>
     <t>US0090661010</t>
   </si>
   <si>
-    <t>009066101</t>
-[...5 lines deleted...]
-    <t>NOW</t>
+    <t>US88160R1014</t>
+  </si>
+  <si>
+    <t>US4812A28358</t>
+  </si>
+  <si>
+    <t>3.494802</t>
+  </si>
+  <si>
+    <t>Open-End Fund</t>
+  </si>
+  <si>
+    <t>Fixed Income</t>
+  </si>
+  <si>
+    <t>3.570503</t>
+  </si>
+  <si>
+    <t>US8243481061</t>
+  </si>
+  <si>
+    <t>US8835561023</t>
+  </si>
+  <si>
+    <t>US1696561059</t>
+  </si>
+  <si>
+    <t>US5717481023</t>
+  </si>
+  <si>
+    <t>US8636671013</t>
+  </si>
+  <si>
+    <t>US90353T1007</t>
+  </si>
+  <si>
+    <t>US8716071076</t>
+  </si>
+  <si>
+    <t>US0092791005</t>
+  </si>
+  <si>
+    <t>US8825081040</t>
+  </si>
+  <si>
+    <t>US4612021034</t>
+  </si>
+  <si>
+    <t>US61174X1090</t>
+  </si>
+  <si>
+    <t>US7711951043</t>
+  </si>
+  <si>
+    <t>US7010941042</t>
   </si>
   <si>
     <t>US81762P1021</t>
   </si>
   <si>
-    <t>81762P102</t>
-[...410 lines deleted...]
-    <t>FICO</t>
+    <t>US09260D1072</t>
+  </si>
+  <si>
+    <t>US23804L1035</t>
   </si>
   <si>
     <t>US3032501047</t>
   </si>
   <si>
-    <t>303250104</t>
-[...77 lines deleted...]
-    <t>771195104</t>
+    <t>US02043Q1076</t>
+  </si>
+  <si>
+    <t>BSX</t>
+  </si>
+  <si>
+    <t>US1011371077</t>
+  </si>
+  <si>
+    <t>101137107</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
-[...2 lines deleted...]
-    <numFmt numFmtId="165" formatCode="mm/dd/yyyy"/>
+  <numFmts count="1">
+    <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="1" x14ac:knownFonts="1">
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...3 lines deleted...]
-      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -860,96 +849,92 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -1027,2620 +1012,1884 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C0C7A6E-9CA1-40C7-B7B3-24EF53886318}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C11" sqref="C11"/>
+      <selection activeCell="B54" sqref="B54"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="62" customWidth="1"/>
-[...830 lines deleted...]
-    <col min="16134" max="16134" width="10" customWidth="1"/>
+    <col min="1" max="1" width="48.796875" customWidth="1"/>
+    <col min="2" max="2" width="22.796875" customWidth="1"/>
+    <col min="3" max="3" width="10.796875" customWidth="1"/>
+    <col min="4" max="4" width="16.796875" customWidth="1"/>
+    <col min="5" max="6" width="10.796875" customWidth="1"/>
+    <col min="7" max="7" width="12.796875" customWidth="1"/>
+    <col min="8" max="8" width="10.796875" customWidth="1"/>
+    <col min="9" max="9" width="18.796875" customWidth="1"/>
+    <col min="10" max="10" width="19.796875" customWidth="1"/>
+    <col min="11" max="11" width="11.796875" customWidth="1"/>
+    <col min="12" max="13" width="10.796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="1">
+        <v>46127</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F10" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" t="s">
+        <v>12</v>
+      </c>
+      <c r="H10" t="s">
+        <v>13</v>
+      </c>
+      <c r="I10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J10" t="s">
+        <v>15</v>
+      </c>
+      <c r="K10" t="s">
+        <v>16</v>
+      </c>
+      <c r="L10" t="s">
+        <v>17</v>
+      </c>
+      <c r="M10" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A11" t="s">
+        <v>142</v>
+      </c>
+      <c r="B11" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" s="2">
+        <v>14.575704662902369</v>
+      </c>
+      <c r="D11" s="3">
+        <v>1551247848.5699999</v>
+      </c>
+      <c r="E11">
+        <v>7800311</v>
+      </c>
+      <c r="F11" t="s">
+        <v>20</v>
+      </c>
+      <c r="G11" t="s">
+        <v>163</v>
+      </c>
+      <c r="H11" t="s">
+        <v>164</v>
+      </c>
+      <c r="J11" t="s">
+        <v>21</v>
+      </c>
+      <c r="K11" t="s">
+        <v>165</v>
+      </c>
+      <c r="L11" t="s">
+        <v>22</v>
+      </c>
+      <c r="M11" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A12" t="s">
+        <v>125</v>
+      </c>
+      <c r="B12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" s="2">
+        <v>6.6054068408398727</v>
+      </c>
+      <c r="D12">
+        <v>702993329.5</v>
+      </c>
+      <c r="E12">
+        <v>2828947</v>
+      </c>
+      <c r="F12" t="s">
+        <v>25</v>
+      </c>
+      <c r="G12" t="s">
+        <v>166</v>
+      </c>
+      <c r="H12" t="s">
+        <v>164</v>
+      </c>
+      <c r="J12" t="s">
+        <v>21</v>
+      </c>
+      <c r="K12" t="s">
+        <v>165</v>
+      </c>
+      <c r="L12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A13" t="s">
+        <v>133</v>
+      </c>
+      <c r="B13" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" s="2">
+        <v>6.3943906520648355</v>
+      </c>
+      <c r="D13">
+        <v>680535519.29999995</v>
+      </c>
+      <c r="E13">
+        <v>1013335</v>
+      </c>
+      <c r="F13" t="s">
+        <v>28</v>
+      </c>
+      <c r="G13" t="s">
+        <v>167</v>
+      </c>
+      <c r="H13" t="s">
+        <v>164</v>
+      </c>
+      <c r="J13" t="s">
+        <v>21</v>
+      </c>
+      <c r="K13" t="s">
+        <v>165</v>
+      </c>
+      <c r="L13" t="s">
+        <v>22</v>
+      </c>
+      <c r="M13" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A14" t="s">
+        <v>126</v>
+      </c>
+      <c r="B14" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" s="2">
+        <v>5.5795613659439001</v>
+      </c>
+      <c r="D14">
+        <v>593815720.40999997</v>
+      </c>
+      <c r="E14">
+        <v>2228787</v>
+      </c>
+      <c r="F14" t="s">
+        <v>30</v>
+      </c>
+      <c r="G14" t="s">
+        <v>168</v>
+      </c>
+      <c r="H14" t="s">
+        <v>164</v>
+      </c>
+      <c r="J14" t="s">
+        <v>21</v>
+      </c>
+      <c r="K14" t="s">
+        <v>165</v>
+      </c>
+      <c r="L14" t="s">
+        <v>22</v>
+      </c>
+      <c r="M14" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A15" t="s">
+        <v>139</v>
+      </c>
+      <c r="B15" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15" s="2">
+        <v>4.9848222265042752</v>
+      </c>
+      <c r="D15">
+        <v>530519445.42000002</v>
+      </c>
+      <c r="E15">
+        <v>1290111</v>
+      </c>
+      <c r="F15" t="s">
+        <v>32</v>
+      </c>
+      <c r="G15" t="s">
+        <v>169</v>
+      </c>
+      <c r="H15" t="s">
+        <v>164</v>
+      </c>
+      <c r="J15" t="s">
+        <v>21</v>
+      </c>
+      <c r="K15" t="s">
+        <v>165</v>
+      </c>
+      <c r="L15" t="s">
+        <v>22</v>
+      </c>
+      <c r="M15" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A16" t="s">
+        <v>141</v>
+      </c>
+      <c r="B16" t="s">
+        <v>27</v>
+      </c>
+      <c r="C16" s="2">
+        <v>4.5082099880653645</v>
+      </c>
+      <c r="D16">
+        <v>479795056.68000001</v>
+      </c>
+      <c r="E16">
+        <v>4454508</v>
+      </c>
+      <c r="F16" t="s">
+        <v>34</v>
+      </c>
+      <c r="G16" t="s">
+        <v>170</v>
+      </c>
+      <c r="H16" t="s">
+        <v>164</v>
+      </c>
+      <c r="J16" t="s">
+        <v>21</v>
+      </c>
+      <c r="K16" t="s">
+        <v>165</v>
+      </c>
+      <c r="L16" t="s">
+        <v>22</v>
+      </c>
+      <c r="M16" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A17" t="s">
+        <v>124</v>
+      </c>
+      <c r="B17" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="2">
+        <v>3.6894806099593112</v>
+      </c>
+      <c r="D17">
+        <v>392660182.88</v>
+      </c>
+      <c r="E17">
+        <v>1164749</v>
+      </c>
+      <c r="F17" t="s">
+        <v>39</v>
+      </c>
+      <c r="G17" t="s">
+        <v>171</v>
+      </c>
+      <c r="H17" t="s">
+        <v>164</v>
+      </c>
+      <c r="J17" t="s">
+        <v>21</v>
+      </c>
+      <c r="K17" t="s">
+        <v>165</v>
+      </c>
+      <c r="L17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M17" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A18" t="s">
+        <v>157</v>
+      </c>
+      <c r="B18" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" s="2">
+        <v>3.6845991366967161</v>
+      </c>
+      <c r="D18">
+        <v>392140662.55000001</v>
+      </c>
+      <c r="E18">
+        <v>1241305</v>
+      </c>
+      <c r="F18" t="s">
+        <v>37</v>
+      </c>
+      <c r="G18" t="s">
+        <v>172</v>
+      </c>
+      <c r="H18" t="s">
+        <v>164</v>
+      </c>
+      <c r="J18" t="s">
+        <v>21</v>
+      </c>
+      <c r="K18" t="s">
+        <v>165</v>
+      </c>
+      <c r="L18" t="s">
+        <v>22</v>
+      </c>
+      <c r="M18" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A19" t="s">
+        <v>130</v>
+      </c>
+      <c r="B19" t="s">
+        <v>19</v>
+      </c>
+      <c r="C19" s="2">
+        <v>2.5374852452565269</v>
+      </c>
+      <c r="D19">
+        <v>270056825.27999997</v>
+      </c>
+      <c r="E19">
+        <v>680724</v>
+      </c>
+      <c r="F19" t="s">
+        <v>51</v>
+      </c>
+      <c r="G19" t="s">
+        <v>173</v>
+      </c>
+      <c r="H19" t="s">
+        <v>164</v>
+      </c>
+      <c r="J19" t="s">
+        <v>21</v>
+      </c>
+      <c r="K19" t="s">
+        <v>165</v>
+      </c>
+      <c r="L19" t="s">
+        <v>22</v>
+      </c>
+      <c r="M19" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A20" t="s">
+        <v>158</v>
+      </c>
+      <c r="B20" t="s">
+        <v>41</v>
+      </c>
+      <c r="C20" s="2">
+        <v>2.4859016586031388</v>
+      </c>
+      <c r="D20">
+        <v>264566941.28</v>
+      </c>
+      <c r="E20">
+        <v>669688</v>
+      </c>
+      <c r="F20" t="s">
+        <v>42</v>
+      </c>
+      <c r="G20" t="s">
+        <v>43</v>
+      </c>
+      <c r="H20" t="s">
+        <v>164</v>
+      </c>
+      <c r="J20" t="s">
+        <v>21</v>
+      </c>
+      <c r="K20" t="s">
+        <v>165</v>
+      </c>
+      <c r="L20" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A21" t="s">
+        <v>151</v>
+      </c>
+      <c r="B21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C21" s="2">
+        <v>2.2779791590474217</v>
+      </c>
+      <c r="D21">
+        <v>242438383</v>
+      </c>
+      <c r="E21">
+        <v>646330</v>
+      </c>
+      <c r="F21" t="s">
+        <v>46</v>
+      </c>
+      <c r="G21" t="s">
+        <v>174</v>
+      </c>
+      <c r="H21" t="s">
+        <v>164</v>
+      </c>
+      <c r="J21" t="s">
+        <v>175</v>
+      </c>
+      <c r="K21" t="s">
+        <v>165</v>
+      </c>
+      <c r="L21" t="s">
+        <v>22</v>
+      </c>
+      <c r="M21" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A22" t="s">
+        <v>135</v>
+      </c>
+      <c r="B22" t="s">
+        <v>41</v>
+      </c>
+      <c r="C22" s="2">
+        <v>2.2700277776651872</v>
+      </c>
+      <c r="D22">
+        <v>241592141.69999999</v>
+      </c>
+      <c r="E22">
+        <v>211302</v>
+      </c>
+      <c r="F22" t="s">
+        <v>44</v>
+      </c>
+      <c r="G22" t="s">
+        <v>176</v>
+      </c>
+      <c r="H22" t="s">
+        <v>164</v>
+      </c>
+      <c r="J22" t="s">
+        <v>21</v>
+      </c>
+      <c r="K22" t="s">
+        <v>165</v>
+      </c>
+      <c r="L22" t="s">
+        <v>22</v>
+      </c>
+      <c r="M22" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A23" t="s">
+        <v>143</v>
+      </c>
+      <c r="B23" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="2">
+        <v>2.2588088846500631</v>
+      </c>
+      <c r="D23">
+        <v>240398149.09</v>
+      </c>
+      <c r="E23">
+        <v>1415689</v>
+      </c>
+      <c r="F23" t="s">
+        <v>55</v>
+      </c>
+      <c r="G23" t="s">
+        <v>177</v>
+      </c>
+      <c r="H23" t="s">
+        <v>164</v>
+      </c>
+      <c r="J23" t="s">
+        <v>21</v>
+      </c>
+      <c r="K23" t="s">
+        <v>165</v>
+      </c>
+      <c r="L23" t="s">
+        <v>22</v>
+      </c>
+      <c r="M23" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A24" t="s">
+        <v>137</v>
+      </c>
+      <c r="B24" t="s">
+        <v>48</v>
+      </c>
+      <c r="C24" s="2">
+        <v>2.0212581022793672</v>
+      </c>
+      <c r="D24">
+        <v>215116342.91999999</v>
+      </c>
+      <c r="E24">
+        <v>459297</v>
+      </c>
+      <c r="F24" t="s">
+        <v>49</v>
+      </c>
+      <c r="G24" t="s">
+        <v>180</v>
+      </c>
+      <c r="H24" t="s">
+        <v>164</v>
+      </c>
+      <c r="J24" t="s">
+        <v>21</v>
+      </c>
+      <c r="K24" t="s">
+        <v>165</v>
+      </c>
+      <c r="L24" t="s">
+        <v>22</v>
+      </c>
+      <c r="M24" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A25" t="s">
+        <v>144</v>
+      </c>
+      <c r="B25" t="s">
+        <v>19</v>
+      </c>
+      <c r="C25" s="2">
+        <v>2.0126910486676453</v>
+      </c>
+      <c r="D25">
+        <v>214204577.5</v>
+      </c>
+      <c r="E25">
+        <v>1305250</v>
+      </c>
+      <c r="F25" t="s">
+        <v>53</v>
+      </c>
+      <c r="G25" t="s">
+        <v>181</v>
+      </c>
+      <c r="H25" t="s">
+        <v>164</v>
+      </c>
+      <c r="J25" t="s">
+        <v>21</v>
+      </c>
+      <c r="K25" t="s">
+        <v>165</v>
+      </c>
+      <c r="L25" t="s">
+        <v>22</v>
+      </c>
+      <c r="M25" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A26" t="s">
+        <v>159</v>
+      </c>
+      <c r="B26" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" s="2">
+        <v>1.9165683466377093</v>
+      </c>
+      <c r="D26">
+        <v>203974531.12</v>
+      </c>
+      <c r="E26">
+        <v>137656</v>
+      </c>
+      <c r="F26" t="s">
+        <v>57</v>
+      </c>
+      <c r="G26" t="s">
+        <v>178</v>
+      </c>
+      <c r="H26" t="s">
+        <v>164</v>
+      </c>
+      <c r="J26" t="s">
+        <v>179</v>
+      </c>
+      <c r="K26" t="s">
+        <v>165</v>
+      </c>
+      <c r="L26" t="s">
+        <v>22</v>
+      </c>
+      <c r="M26" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A27" t="s">
+        <v>156</v>
+      </c>
+      <c r="B27" t="s">
+        <v>48</v>
+      </c>
+      <c r="C27" s="2">
+        <v>1.8236469366436514</v>
+      </c>
+      <c r="D27">
+        <v>194085188.5</v>
+      </c>
+      <c r="E27">
+        <v>439405</v>
+      </c>
+      <c r="F27" t="s">
+        <v>59</v>
+      </c>
+      <c r="G27" t="s">
+        <v>182</v>
+      </c>
+      <c r="H27" t="s">
+        <v>164</v>
+      </c>
+      <c r="J27" t="s">
+        <v>21</v>
+      </c>
+      <c r="K27" t="s">
+        <v>165</v>
+      </c>
+      <c r="L27" t="s">
+        <v>22</v>
+      </c>
+      <c r="M27" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A28" t="s">
+        <v>127</v>
+      </c>
+      <c r="B28" t="s">
+        <v>19</v>
+      </c>
+      <c r="C28" s="2">
+        <v>1.7308366338415597</v>
+      </c>
+      <c r="D28">
+        <v>184207670.68000001</v>
+      </c>
+      <c r="E28">
+        <v>1193596</v>
+      </c>
+      <c r="F28" t="s">
+        <v>76</v>
+      </c>
+      <c r="G28" t="s">
+        <v>184</v>
+      </c>
+      <c r="H28" t="s">
+        <v>164</v>
+      </c>
+      <c r="J28" t="s">
+        <v>21</v>
+      </c>
+      <c r="K28" t="s">
+        <v>165</v>
+      </c>
+      <c r="L28" t="s">
+        <v>22</v>
+      </c>
+      <c r="M28" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A29" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29" t="s">
+        <v>24</v>
+      </c>
+      <c r="C29" s="2">
+        <v>1.653460689248869</v>
+      </c>
+      <c r="D29">
+        <v>175972784.59</v>
+      </c>
+      <c r="E29">
+        <v>1279709</v>
+      </c>
+      <c r="F29" t="s">
+        <v>68</v>
+      </c>
+      <c r="G29" t="s">
+        <v>185</v>
+      </c>
+      <c r="H29" t="s">
+        <v>164</v>
+      </c>
+      <c r="J29" t="s">
+        <v>21</v>
+      </c>
+      <c r="K29" t="s">
+        <v>165</v>
+      </c>
+      <c r="L29" t="s">
+        <v>22</v>
+      </c>
+      <c r="M29" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A30" t="s">
+        <v>152</v>
+      </c>
+      <c r="B30" t="s">
+        <v>24</v>
+      </c>
+      <c r="C30" s="2">
+        <v>1.639851127604993</v>
+      </c>
+      <c r="D30">
+        <v>174524360.40000001</v>
+      </c>
+      <c r="E30">
+        <v>445272</v>
+      </c>
+      <c r="F30" t="s">
+        <v>66</v>
+      </c>
+      <c r="G30" t="s">
+        <v>186</v>
+      </c>
+      <c r="H30" t="s">
+        <v>164</v>
+      </c>
+      <c r="J30" t="s">
+        <v>21</v>
+      </c>
+      <c r="K30" t="s">
+        <v>165</v>
+      </c>
+      <c r="L30" t="s">
+        <v>22</v>
+      </c>
+      <c r="M30" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A31" t="s">
+        <v>161</v>
+      </c>
+      <c r="C31" s="2">
+        <v>1.6190269544206271</v>
+      </c>
+      <c r="D31">
+        <v>172308107.08000001</v>
+      </c>
+      <c r="E31">
+        <v>172308107.08000001</v>
+      </c>
+      <c r="F31" t="s">
+        <v>110</v>
+      </c>
+      <c r="G31" t="s">
+        <v>187</v>
+      </c>
+      <c r="H31" t="s">
+        <v>188</v>
+      </c>
+      <c r="I31">
+        <v>73020</v>
+      </c>
+      <c r="J31" t="s">
+        <v>189</v>
+      </c>
+      <c r="K31" t="s">
+        <v>190</v>
+      </c>
+      <c r="L31" t="s">
+        <v>22</v>
+      </c>
+      <c r="M31" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A32" t="s">
+        <v>162</v>
+      </c>
+      <c r="C32" s="2">
+        <v>1.6190269536689377</v>
+      </c>
+      <c r="D32">
+        <v>172308107</v>
+      </c>
+      <c r="E32">
+        <v>172308107</v>
+      </c>
+      <c r="F32" t="s">
+        <v>112</v>
+      </c>
+      <c r="G32" t="s">
+        <v>113</v>
+      </c>
+      <c r="H32" t="s">
+        <v>191</v>
+      </c>
+      <c r="I32">
+        <v>73020</v>
+      </c>
+      <c r="J32" t="s">
+        <v>189</v>
+      </c>
+      <c r="K32" t="s">
+        <v>190</v>
+      </c>
+      <c r="L32" t="s">
+        <v>22</v>
+      </c>
+      <c r="M32" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A33" t="s">
+        <v>160</v>
+      </c>
+      <c r="B33" t="s">
         <v>63</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="C33" s="2">
+        <v>1.5662422746673534</v>
+      </c>
+      <c r="D33">
+        <v>166690394.40000001</v>
+      </c>
+      <c r="E33">
+        <v>334760</v>
+      </c>
+      <c r="F33" t="s">
         <v>64</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="G33" t="s">
         <v>65</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="A6" t="s">
+      <c r="H33" t="s">
+        <v>164</v>
+      </c>
+      <c r="J33" t="s">
+        <v>21</v>
+      </c>
+      <c r="K33" t="s">
+        <v>165</v>
+      </c>
+      <c r="L33" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A34" t="s">
+        <v>149</v>
+      </c>
+      <c r="B34" t="s">
+        <v>63</v>
+      </c>
+      <c r="C34" s="2">
+        <v>1.5321916915548797</v>
+      </c>
+      <c r="D34">
+        <v>163066494.56</v>
+      </c>
+      <c r="E34">
+        <v>495884</v>
+      </c>
+      <c r="F34" t="s">
+        <v>70</v>
+      </c>
+      <c r="G34" t="s">
+        <v>192</v>
+      </c>
+      <c r="H34" t="s">
+        <v>164</v>
+      </c>
+      <c r="J34" t="s">
+        <v>21</v>
+      </c>
+      <c r="K34" t="s">
+        <v>165</v>
+      </c>
+      <c r="L34" t="s">
+        <v>22</v>
+      </c>
+      <c r="M34" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A35" t="s">
+        <v>154</v>
+      </c>
+      <c r="B35" t="s">
+        <v>48</v>
+      </c>
+      <c r="C35" s="2">
+        <v>1.5110740653602708</v>
+      </c>
+      <c r="D35">
+        <v>160819009.93000001</v>
+      </c>
+      <c r="E35">
+        <v>302479</v>
+      </c>
+      <c r="F35" t="s">
         <v>74</v>
       </c>
-      <c r="B6" t="s">
-[...48 lines deleted...]
-      <c r="A12" s="1" t="s">
+      <c r="G35" t="s">
+        <v>193</v>
+      </c>
+      <c r="H35" t="s">
+        <v>164</v>
+      </c>
+      <c r="J35" t="s">
+        <v>21</v>
+      </c>
+      <c r="K35" t="s">
+        <v>165</v>
+      </c>
+      <c r="L35" t="s">
+        <v>22</v>
+      </c>
+      <c r="M35" t="s">
         <v>75</v>
       </c>
-      <c r="B12" s="1" t="s">
-[...24 lines deleted...]
-      <c r="K12" s="1" t="s">
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A36" t="s">
+        <v>131</v>
+      </c>
+      <c r="B36" t="s">
+        <v>24</v>
+      </c>
+      <c r="C36" s="2">
+        <v>1.4653863941386769</v>
+      </c>
+      <c r="D36">
+        <v>155956610.25</v>
+      </c>
+      <c r="E36">
+        <v>4424301</v>
+      </c>
+      <c r="F36" t="s">
+        <v>81</v>
+      </c>
+      <c r="G36" t="s">
+        <v>194</v>
+      </c>
+      <c r="H36" t="s">
+        <v>164</v>
+      </c>
+      <c r="J36" t="s">
+        <v>21</v>
+      </c>
+      <c r="K36" t="s">
+        <v>165</v>
+      </c>
+      <c r="L36" t="s">
+        <v>22</v>
+      </c>
+      <c r="M36" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A37" t="s">
+        <v>138</v>
+      </c>
+      <c r="B37" t="s">
+        <v>36</v>
+      </c>
+      <c r="C37" s="2">
+        <v>1.4601782459246888</v>
+      </c>
+      <c r="D37">
+        <v>155402322.90000001</v>
+      </c>
+      <c r="E37">
+        <v>888521</v>
+      </c>
+      <c r="F37" t="s">
+        <v>72</v>
+      </c>
+      <c r="G37" t="s">
+        <v>195</v>
+      </c>
+      <c r="H37" t="s">
+        <v>164</v>
+      </c>
+      <c r="J37" t="s">
+        <v>21</v>
+      </c>
+      <c r="K37" t="s">
+        <v>165</v>
+      </c>
+      <c r="L37" t="s">
+        <v>22</v>
+      </c>
+      <c r="M37" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A38" t="s">
+        <v>146</v>
+      </c>
+      <c r="B38" t="s">
+        <v>41</v>
+      </c>
+      <c r="C38" s="2">
+        <v>1.4163080292375725</v>
+      </c>
+      <c r="D38">
+        <v>150733349.37</v>
+      </c>
+      <c r="E38">
+        <v>759783</v>
+      </c>
+      <c r="F38" t="s">
+        <v>61</v>
+      </c>
+      <c r="G38" t="s">
+        <v>183</v>
+      </c>
+      <c r="H38" t="s">
+        <v>164</v>
+      </c>
+      <c r="J38" t="s">
+        <v>21</v>
+      </c>
+      <c r="K38" t="s">
+        <v>165</v>
+      </c>
+      <c r="L38" t="s">
+        <v>22</v>
+      </c>
+      <c r="M38" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A39" t="s">
+        <v>155</v>
+      </c>
+      <c r="B39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C39" s="2">
+        <v>1.3973114768093047</v>
+      </c>
+      <c r="D39">
+        <v>148711604.16</v>
+      </c>
+      <c r="E39">
+        <v>1924322</v>
+      </c>
+      <c r="F39" t="s">
+        <v>83</v>
+      </c>
+      <c r="G39" t="s">
+        <v>197</v>
+      </c>
+      <c r="H39" t="s">
+        <v>164</v>
+      </c>
+      <c r="J39" t="s">
+        <v>21</v>
+      </c>
+      <c r="K39" t="s">
+        <v>165</v>
+      </c>
+      <c r="L39" t="s">
+        <v>22</v>
+      </c>
+      <c r="M39" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A40" t="s">
+        <v>150</v>
+      </c>
+      <c r="B40" t="s">
         <v>19</v>
       </c>
-      <c r="L12" s="1" t="s">
-[...2 lines deleted...]
-      <c r="M12" s="1" t="s">
+      <c r="C40" s="2">
+        <v>1.3406868907641396</v>
+      </c>
+      <c r="D40">
+        <v>142685221.94999999</v>
+      </c>
+      <c r="E40">
+        <v>325431</v>
+      </c>
+      <c r="F40" t="s">
+        <v>85</v>
+      </c>
+      <c r="G40" t="s">
+        <v>198</v>
+      </c>
+      <c r="H40" t="s">
+        <v>164</v>
+      </c>
+      <c r="J40" t="s">
+        <v>21</v>
+      </c>
+      <c r="K40" t="s">
+        <v>165</v>
+      </c>
+      <c r="L40" t="s">
+        <v>22</v>
+      </c>
+      <c r="M40" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A41" t="s">
+        <v>89</v>
+      </c>
+      <c r="B41" t="s">
+        <v>41</v>
+      </c>
+      <c r="C41" s="2">
+        <v>1.2594974191932229</v>
+      </c>
+      <c r="D41">
+        <v>134044473.8</v>
+      </c>
+      <c r="E41">
+        <v>2639710</v>
+      </c>
+      <c r="F41" t="s">
+        <v>90</v>
+      </c>
+      <c r="G41" t="s">
+        <v>199</v>
+      </c>
+      <c r="H41" t="s">
+        <v>164</v>
+      </c>
+      <c r="J41" t="s">
+        <v>175</v>
+      </c>
+      <c r="K41" t="s">
+        <v>165</v>
+      </c>
+      <c r="L41" t="s">
+        <v>22</v>
+      </c>
+      <c r="M41" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A42" t="s">
+        <v>153</v>
+      </c>
+      <c r="B42" t="s">
+        <v>19</v>
+      </c>
+      <c r="C42" s="2">
+        <v>1.2007944265805097</v>
+      </c>
+      <c r="D42">
+        <v>127796893.11</v>
+      </c>
+      <c r="E42">
+        <v>590859</v>
+      </c>
+      <c r="F42" t="s">
+        <v>95</v>
+      </c>
+      <c r="G42" t="s">
+        <v>200</v>
+      </c>
+      <c r="H42" t="s">
+        <v>164</v>
+      </c>
+      <c r="J42" t="s">
+        <v>21</v>
+      </c>
+      <c r="K42" t="s">
+        <v>165</v>
+      </c>
+      <c r="L42" t="s">
+        <v>22</v>
+      </c>
+      <c r="M42" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A43" t="s">
+        <v>136</v>
+      </c>
+      <c r="B43" t="s">
+        <v>19</v>
+      </c>
+      <c r="C43" s="2">
+        <v>1.088812098884657</v>
+      </c>
+      <c r="D43">
+        <v>115878955.08</v>
+      </c>
+      <c r="E43">
+        <v>297339</v>
+      </c>
+      <c r="F43" t="s">
+        <v>87</v>
+      </c>
+      <c r="G43" t="s">
+        <v>201</v>
+      </c>
+      <c r="H43" t="s">
+        <v>164</v>
+      </c>
+      <c r="J43" t="s">
+        <v>21</v>
+      </c>
+      <c r="K43" t="s">
+        <v>165</v>
+      </c>
+      <c r="L43" t="s">
+        <v>22</v>
+      </c>
+      <c r="M43" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A44" t="s">
+        <v>140</v>
+      </c>
+      <c r="B44" t="s">
+        <v>92</v>
+      </c>
+      <c r="C44" s="2">
+        <v>1.039239778100558</v>
+      </c>
+      <c r="D44">
+        <v>110603123.98</v>
+      </c>
+      <c r="E44">
+        <v>1476086</v>
+      </c>
+      <c r="F44" t="s">
+        <v>93</v>
+      </c>
+      <c r="G44" t="s">
+        <v>202</v>
+      </c>
+      <c r="H44" t="s">
+        <v>164</v>
+      </c>
+      <c r="J44" t="s">
+        <v>21</v>
+      </c>
+      <c r="K44" t="s">
+        <v>165</v>
+      </c>
+      <c r="L44" t="s">
+        <v>22</v>
+      </c>
+      <c r="M44" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A45" t="s">
         <v>78</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="1" t="s">
+      <c r="B45" t="s">
+        <v>48</v>
+      </c>
+      <c r="C45" s="2">
+        <v>0.93911820375202171</v>
+      </c>
+      <c r="D45">
+        <v>99947489.799999982</v>
+      </c>
+      <c r="E45">
+        <v>292895</v>
+      </c>
+      <c r="F45" t="s">
         <v>79</v>
       </c>
-      <c r="B13" s="1" t="s">
-[...11 lines deleted...]
-      <c r="F13" s="1" t="s">
+      <c r="G45" t="s">
+        <v>196</v>
+      </c>
+      <c r="H45" t="s">
+        <v>164</v>
+      </c>
+      <c r="J45" t="s">
+        <v>21</v>
+      </c>
+      <c r="K45" t="s">
+        <v>165</v>
+      </c>
+      <c r="L45" t="s">
+        <v>22</v>
+      </c>
+      <c r="M45" t="s">
         <v>80</v>
       </c>
-      <c r="G13" s="1" t="s">
-[...9 lines deleted...]
-      <c r="K13" s="1" t="s">
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A46" t="s">
+        <v>147</v>
+      </c>
+      <c r="B46" t="s">
+        <v>48</v>
+      </c>
+      <c r="C46" s="2">
+        <v>0.89572058482464112</v>
+      </c>
+      <c r="D46">
+        <v>95328813.409999996</v>
+      </c>
+      <c r="E46">
+        <v>1869559</v>
+      </c>
+      <c r="F46" t="s">
+        <v>97</v>
+      </c>
+      <c r="G46" t="s">
+        <v>203</v>
+      </c>
+      <c r="H46" t="s">
+        <v>164</v>
+      </c>
+      <c r="J46" t="s">
+        <v>175</v>
+      </c>
+      <c r="K46" t="s">
+        <v>165</v>
+      </c>
+      <c r="L46" t="s">
+        <v>22</v>
+      </c>
+      <c r="M46" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A47" t="s">
+        <v>145</v>
+      </c>
+      <c r="B47" t="s">
+        <v>41</v>
+      </c>
+      <c r="C47" s="2">
+        <v>0.78111800643366025</v>
+      </c>
+      <c r="D47">
+        <v>83132010.079999998</v>
+      </c>
+      <c r="E47">
+        <v>86258</v>
+      </c>
+      <c r="F47" t="s">
+        <v>101</v>
+      </c>
+      <c r="G47" t="s">
+        <v>204</v>
+      </c>
+      <c r="H47" t="s">
+        <v>164</v>
+      </c>
+      <c r="J47" t="s">
+        <v>21</v>
+      </c>
+      <c r="K47" t="s">
+        <v>165</v>
+      </c>
+      <c r="L47" t="s">
+        <v>22</v>
+      </c>
+      <c r="M47" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A48" t="s">
+        <v>148</v>
+      </c>
+      <c r="B48" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="1" t="s">
-[...35 lines deleted...]
-      <c r="K14" s="1" t="s">
+      <c r="C48" s="2">
+        <v>0.6692133055954349</v>
+      </c>
+      <c r="D48">
+        <v>71222333.640000001</v>
+      </c>
+      <c r="E48">
+        <v>756156</v>
+      </c>
+      <c r="F48" t="s">
+        <v>99</v>
+      </c>
+      <c r="G48" t="s">
+        <v>205</v>
+      </c>
+      <c r="H48" t="s">
+        <v>164</v>
+      </c>
+      <c r="J48" t="s">
+        <v>21</v>
+      </c>
+      <c r="K48" t="s">
+        <v>165</v>
+      </c>
+      <c r="L48" t="s">
+        <v>22</v>
+      </c>
+      <c r="M48" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A49" t="s">
+        <v>128</v>
+      </c>
+      <c r="B49" t="s">
+        <v>36</v>
+      </c>
+      <c r="C49" s="2">
+        <v>0.6171791815712766</v>
+      </c>
+      <c r="D49">
+        <v>65684500.32</v>
+      </c>
+      <c r="E49">
+        <v>504528</v>
+      </c>
+      <c r="F49" t="s">
+        <v>115</v>
+      </c>
+      <c r="G49" t="s">
+        <v>206</v>
+      </c>
+      <c r="H49" t="s">
+        <v>164</v>
+      </c>
+      <c r="I49" s="1"/>
+      <c r="J49" t="s">
+        <v>21</v>
+      </c>
+      <c r="K49" t="s">
+        <v>165</v>
+      </c>
+      <c r="L49" t="s">
+        <v>22</v>
+      </c>
+      <c r="M49" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A50" t="s">
+        <v>132</v>
+      </c>
+      <c r="B50" t="s">
         <v>19</v>
       </c>
-      <c r="L14" s="1" t="s">
-[...35 lines deleted...]
-      <c r="K15" s="1" t="s">
+      <c r="C50" s="2">
+        <v>0.59931135721020201</v>
+      </c>
+      <c r="D50">
+        <v>63782882.200000003</v>
+      </c>
+      <c r="E50">
+        <v>526870</v>
+      </c>
+      <c r="F50" t="s">
+        <v>105</v>
+      </c>
+      <c r="G50" t="s">
+        <v>207</v>
+      </c>
+      <c r="H50" t="s">
+        <v>164</v>
+      </c>
+      <c r="J50" t="s">
+        <v>21</v>
+      </c>
+      <c r="K50" t="s">
+        <v>165</v>
+      </c>
+      <c r="L50" t="s">
+        <v>22</v>
+      </c>
+      <c r="M50" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A51" t="s">
+        <v>134</v>
+      </c>
+      <c r="B51" t="s">
         <v>19</v>
       </c>
-      <c r="L15" s="1" t="s">
-[...124 lines deleted...]
-      <c r="A19" s="1" t="s">
+      <c r="C51" s="2">
+        <v>0.58404230045265426</v>
+      </c>
+      <c r="D51">
+        <v>62157843</v>
+      </c>
+      <c r="E51">
+        <v>60300</v>
+      </c>
+      <c r="F51" t="s">
         <v>103</v>
       </c>
-      <c r="B19" s="1" t="s">
-[...11 lines deleted...]
-      <c r="F19" s="1" t="s">
+      <c r="G51" t="s">
+        <v>208</v>
+      </c>
+      <c r="H51" t="s">
+        <v>164</v>
+      </c>
+      <c r="J51" t="s">
+        <v>21</v>
+      </c>
+      <c r="K51" t="s">
+        <v>165</v>
+      </c>
+      <c r="L51" t="s">
+        <v>22</v>
+      </c>
+      <c r="M51" t="s">
         <v>104</v>
       </c>
-      <c r="G19" s="1" t="s">
-[...20 lines deleted...]
-      <c r="A20" s="1" t="s">
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A52" t="s">
         <v>107</v>
       </c>
-      <c r="B20" s="1" t="s">
-[...11 lines deleted...]
-      <c r="F20" s="1" t="s">
+      <c r="B52" t="s">
+        <v>48</v>
+      </c>
+      <c r="C52" s="2">
+        <v>0.55097226771912311</v>
+      </c>
+      <c r="D52">
+        <v>58638300.149999999</v>
+      </c>
+      <c r="E52">
+        <v>175885</v>
+      </c>
+      <c r="F52" t="s">
         <v>108</v>
       </c>
-      <c r="G20" s="1" t="s">
+      <c r="G52" t="s">
+        <v>209</v>
+      </c>
+      <c r="H52" t="s">
+        <v>164</v>
+      </c>
+      <c r="J52" t="s">
+        <v>21</v>
+      </c>
+      <c r="K52" t="s">
+        <v>165</v>
+      </c>
+      <c r="L52" t="s">
+        <v>22</v>
+      </c>
+      <c r="M52" t="s">
         <v>109</v>
       </c>
-      <c r="H20" s="3" t="s">
-[...35 lines deleted...]
-      <c r="G21" s="1" t="s">
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A53" t="s">
+        <v>129</v>
+      </c>
+      <c r="B53" t="s">
+        <v>48</v>
+      </c>
+      <c r="C53" s="2">
+        <v>0.19685700001281112</v>
+      </c>
+      <c r="D53">
+        <v>20950890.870000001</v>
+      </c>
+      <c r="E53">
+        <v>324267</v>
+      </c>
+      <c r="F53" t="s">
+        <v>210</v>
+      </c>
+      <c r="G53" t="s">
+        <v>211</v>
+      </c>
+      <c r="H53" t="s">
+        <v>164</v>
+      </c>
+      <c r="J53" t="s">
+        <v>21</v>
+      </c>
+      <c r="K53" t="s">
+        <v>165</v>
+      </c>
+      <c r="L53" t="s">
+        <v>22</v>
+      </c>
+      <c r="M53" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="D55" s="3"/>
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A58" t="s">
         <v>117</v>
       </c>
-      <c r="H21" s="3" t="s">
-[...12 lines deleted...]
-      <c r="M21" s="1" t="s">
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A59" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
-[...39 lines deleted...]
-      <c r="A23" s="1" t="s">
+    <row r="60" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A60" t="s">
         <v>119</v>
       </c>
-      <c r="B23" s="1" t="s">
-[...11 lines deleted...]
-      <c r="F23" s="1" t="s">
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A61" t="s">
         <v>120</v>
       </c>
-      <c r="G23" s="1" t="s">
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A62" t="s">
         <v>121</v>
       </c>
-      <c r="H23" s="3" t="s">
-[...12 lines deleted...]
-      <c r="M23" s="1" t="s">
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A63" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
-[...1158 lines deleted...]
-    </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A12:M52">
-    <sortCondition descending="1" ref="C11:C52"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:M53">
+    <sortCondition descending="1" ref="D11:D53"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <ignoredErrors>
+    <ignoredError sqref="A1:M5 A7:M10 A6:B6 D6:M6 A56:M63" numberStoredAsText="1"/>
+  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100434CE3F8FEBB244F858BBE1DD8B45B8C" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2dd9e93ca72a48091795bd8bd10dac6f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba" xmlns:ns3="aa71bc78-42bd-452f-85da-b0a25b97c36d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="42a349b0c0865e57489f8dd83e6a8e2d" ns2:_="" ns3:_="">
     <xsd:import namespace="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
     <xsd:import namespace="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -3857,116 +3106,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_Flow_SignoffStatus xmlns="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba" xsi:nil="true"/>
     <TaxCatchAll xmlns="aa71bc78-42bd-452f-85da-b0a25b97c36d" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3E6CB90-8048-47EC-A015-79D936B4FC4E}"/>
-[...3 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{599D928E-B86B-490D-A91F-EE6F4E39EA24}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6735C934-C465-450D-A8BA-A5D32E33D1D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A6B47D3-D8E2-4F1F-821E-C4C96BD892D2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
+    <ds:schemaRef ds:uri="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A9A088B-5FBA-401E-8C01-BC397FA5F320}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2776500-21FB-45F4-9C89-B327245CC505}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
     <ds:schemaRef ds:uri="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>WEB Holdings File</vt:lpstr>
+      <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Randall, Bradley</dc:creator>
+  <dc:creator>Jacques-Kelly, Tara</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100434CE3F8FEBB244F858BBE1DD8B45B8C</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>