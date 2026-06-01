--- v2 (2026-05-10)
+++ v3 (2026-06-01)
@@ -1,83 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton-my.sharepoint.com/personal/tara_jacques-kelly_franklintempleton_com/Documents/RIK/4.15.26/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton.sharepoint.com/teams/LMUSFundOperations/Shared Documents/Oversight/RIKs/Non_Pro Rata RIKs/2026/GS/CB Large Cap Growth Fund - LMA1700 5.28.26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="89" documentId="8_{3A139497-676D-497E-A4D0-67ACCDFCDE8D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D90CFF52-4E35-4CFC-98A7-A966747C7BCF}"/>
+  <xr:revisionPtr revIDLastSave="13" documentId="11_F6478504DE70B845F86002EFC0B234E7A4AABAC8" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{76854C6B-2946-41F4-B707-C9186CACACE4}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="408" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="399" uniqueCount="209">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>ClearBridge Large Cap Growth Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Sector Name</t>
   </si>
   <si>
@@ -137,647 +120,631 @@
   <si>
     <t>023135106</t>
   </si>
   <si>
     <t>Communication Services</t>
   </si>
   <si>
     <t>META</t>
   </si>
   <si>
     <t>30303M102</t>
   </si>
   <si>
     <t>AAPL</t>
   </si>
   <si>
     <t>037833100</t>
   </si>
   <si>
     <t>MSFT</t>
   </si>
   <si>
     <t>594918104</t>
   </si>
   <si>
+    <t>GOOGL</t>
+  </si>
+  <si>
+    <t>02079K305</t>
+  </si>
+  <si>
     <t>NFLX</t>
   </si>
   <si>
     <t>64110L106</t>
   </si>
   <si>
     <t>Financials</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
     <t>92826C839</t>
   </si>
   <si>
-    <t>GOOGL</t>
-[...4 lines deleted...]
-  <si>
     <t>Industrials</t>
   </si>
   <si>
     <t>ETN</t>
   </si>
   <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
+    <t>AVGO</t>
+  </si>
+  <si>
+    <t>11135F101</t>
+  </si>
+  <si>
+    <t>TSM</t>
+  </si>
+  <si>
+    <t>874039100</t>
+  </si>
+  <si>
     <t>GWW</t>
   </si>
   <si>
     <t>384802104</t>
   </si>
   <si>
-    <t>TSM</t>
-[...2 lines deleted...]
-    <t>874039100</t>
+    <t>PANW</t>
+  </si>
+  <si>
+    <t>697435105</t>
+  </si>
+  <si>
+    <t>ORCL</t>
+  </si>
+  <si>
+    <t>68389X105</t>
   </si>
   <si>
     <t>Health Care</t>
   </si>
   <si>
     <t>ISRG</t>
   </si>
   <si>
     <t>46120E602</t>
   </si>
   <si>
-    <t>AVGO</t>
-[...14 lines deleted...]
-    <t>68389X105</t>
+    <t>ANET</t>
+  </si>
+  <si>
+    <t>040413205</t>
   </si>
   <si>
     <t>ASML</t>
   </si>
   <si>
     <t>N07059210</t>
   </si>
   <si>
     <t>VRTX</t>
   </si>
   <si>
     <t>92532F100</t>
   </si>
   <si>
+    <t>TXN</t>
+  </si>
+  <si>
+    <t>882508104</t>
+  </si>
+  <si>
+    <t>ABNB</t>
+  </si>
+  <si>
+    <t>009066101</t>
+  </si>
+  <si>
+    <t>TSLA</t>
+  </si>
+  <si>
+    <t>88160R101</t>
+  </si>
+  <si>
+    <t>Materials</t>
+  </si>
+  <si>
+    <t>LIN</t>
+  </si>
+  <si>
+    <t>IE000S9YS762</t>
+  </si>
+  <si>
+    <t>SHW</t>
+  </si>
+  <si>
+    <t>824348106</t>
+  </si>
+  <si>
+    <t>SNPS</t>
+  </si>
+  <si>
+    <t>871607107</t>
+  </si>
+  <si>
+    <t>CMG</t>
+  </si>
+  <si>
+    <t>169656105</t>
+  </si>
+  <si>
+    <t>TMO</t>
+  </si>
+  <si>
+    <t>883556102</t>
+  </si>
+  <si>
+    <t>UBER</t>
+  </si>
+  <si>
+    <t>90353T100</t>
+  </si>
+  <si>
+    <t>EADSY</t>
+  </si>
+  <si>
+    <t>009279100</t>
+  </si>
+  <si>
     <t>RTX</t>
   </si>
   <si>
     <t>75513E101</t>
   </si>
   <si>
-    <t>Materials</t>
-[...25 lines deleted...]
-  <si>
     <t>MRSH</t>
   </si>
   <si>
     <t>571748102</t>
   </si>
   <si>
-    <t>TMO</t>
-[...8 lines deleted...]
-    <t>040413205</t>
+    <t>INTU</t>
+  </si>
+  <si>
+    <t>461202103</t>
+  </si>
+  <si>
+    <t>Consumer Staples</t>
+  </si>
+  <si>
+    <t>MNST</t>
+  </si>
+  <si>
+    <t>61174X109</t>
+  </si>
+  <si>
+    <t>RHHBY</t>
+  </si>
+  <si>
+    <t>771195104</t>
   </si>
   <si>
     <t>STRYKER CORP</t>
   </si>
   <si>
     <t>SYK</t>
   </si>
   <si>
     <t>863667101</t>
   </si>
   <si>
-    <t>CMG</t>
-[...20 lines deleted...]
-    <t>461202103</t>
+    <t>BOSTON SCIENTIFIC CORP</t>
+  </si>
+  <si>
+    <t>BSX</t>
+  </si>
+  <si>
+    <t>101137107</t>
+  </si>
+  <si>
+    <t>BX</t>
+  </si>
+  <si>
+    <t>09260D107</t>
+  </si>
+  <si>
+    <t>DDOG</t>
+  </si>
+  <si>
+    <t>23804L103</t>
+  </si>
+  <si>
+    <t>NOW</t>
+  </si>
+  <si>
+    <t>81762P102</t>
+  </si>
+  <si>
+    <t>FICO</t>
+  </si>
+  <si>
+    <t>303250104</t>
+  </si>
+  <si>
+    <t>ALNYLAM PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>ALNY</t>
+  </si>
+  <si>
+    <t>02043Q107</t>
+  </si>
+  <si>
+    <t>WAEXX</t>
+  </si>
+  <si>
+    <t>US52470G4780</t>
+  </si>
+  <si>
+    <t>52470G478</t>
+  </si>
+  <si>
+    <t>JTSXX</t>
+  </si>
+  <si>
+    <t>4812A2835</t>
+  </si>
+  <si>
+    <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
+  </si>
+  <si>
+    <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
+  </si>
+  <si>
+    <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
+  </si>
+  <si>
+    <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
+  </si>
+  <si>
+    <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
+  </si>
+  <si>
+    <t>© Franklin Templeton. All rights reserved.</t>
+  </si>
+  <si>
+    <t>NVIDIA CORP</t>
+  </si>
+  <si>
+    <t>US67066G1040</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>Equity</t>
+  </si>
+  <si>
+    <t>APPLE INC</t>
+  </si>
+  <si>
+    <t>US0378331005</t>
+  </si>
+  <si>
+    <t>META PLATFORMS INC</t>
+  </si>
+  <si>
+    <t>US30303M1027</t>
+  </si>
+  <si>
+    <t>ALPHABET INC</t>
+  </si>
+  <si>
+    <t>US02079K3059</t>
+  </si>
+  <si>
+    <t>MICROSOFT CORP</t>
+  </si>
+  <si>
+    <t>US5949181045</t>
+  </si>
+  <si>
+    <t>AMAZON.COM INC</t>
+  </si>
+  <si>
+    <t>US0231351067</t>
+  </si>
+  <si>
+    <t>VISA INC</t>
+  </si>
+  <si>
+    <t>US92826C8394</t>
+  </si>
+  <si>
+    <t>NETFLIX INC</t>
+  </si>
+  <si>
+    <t>US64110L1061</t>
+  </si>
+  <si>
+    <t>PALO ALTO NETWORKS INC</t>
+  </si>
+  <si>
+    <t>US6974351057</t>
+  </si>
+  <si>
+    <t>BROADCOM INC</t>
+  </si>
+  <si>
+    <t>US11135F1012</t>
+  </si>
+  <si>
+    <t>ORACLE CORP</t>
+  </si>
+  <si>
+    <t>US68389X1054</t>
+  </si>
+  <si>
+    <t>TAIWAN SEMICONDUCTOR MANUFACTURING CO LTD</t>
+  </si>
+  <si>
+    <t>US8740391003</t>
+  </si>
+  <si>
+    <t>ADR</t>
+  </si>
+  <si>
+    <t>ARISTA NETWORKS INC</t>
+  </si>
+  <si>
+    <t>US0404132054</t>
+  </si>
+  <si>
+    <t>WW GRAINGER INC</t>
+  </si>
+  <si>
+    <t>US3848021040</t>
+  </si>
+  <si>
+    <t>EATON CORP PLC</t>
+  </si>
+  <si>
+    <t>TESLA INC</t>
+  </si>
+  <si>
+    <t>US88160R1014</t>
+  </si>
+  <si>
+    <t>ASML HOLDING NV</t>
+  </si>
+  <si>
+    <t>USN070592100</t>
+  </si>
+  <si>
+    <t>NY Reg Shrs</t>
+  </si>
+  <si>
+    <t>VERTEX PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>US92532F1003</t>
+  </si>
+  <si>
+    <t>INTUITIVE SURGICAL INC</t>
+  </si>
+  <si>
+    <t>US46120E6023</t>
+  </si>
+  <si>
+    <t>LINDE PLC</t>
+  </si>
+  <si>
+    <t>TEXAS INSTRUMENTS INC</t>
+  </si>
+  <si>
+    <t>US8825081040</t>
+  </si>
+  <si>
+    <t>SHERWIN-WILLIAMS CO/THE</t>
+  </si>
+  <si>
+    <t>US8243481061</t>
+  </si>
+  <si>
+    <t>AIRBNB INC</t>
+  </si>
+  <si>
+    <t>US0090661010</t>
+  </si>
+  <si>
+    <t>THERMO FISHER SCIENTIFIC INC</t>
+  </si>
+  <si>
+    <t>US8835561023</t>
+  </si>
+  <si>
+    <t>SYNOPSYS INC</t>
+  </si>
+  <si>
+    <t>US8716071076</t>
+  </si>
+  <si>
+    <t>UBER TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US90353T1007</t>
+  </si>
+  <si>
+    <t>RTX CORP</t>
+  </si>
+  <si>
+    <t>US75513E1010</t>
+  </si>
+  <si>
+    <t>MONSTER BEVERAGE CORP</t>
+  </si>
+  <si>
+    <t>US61174X1090</t>
+  </si>
+  <si>
+    <t>CHIPOTLE MEXICAN GRILL INC</t>
+  </si>
+  <si>
+    <t>US1696561059</t>
+  </si>
+  <si>
+    <t>WESTERN ASSET PREMIER INSTITUTIONAL US TREASURY RESERVES</t>
+  </si>
+  <si>
+    <t>3.54707</t>
+  </si>
+  <si>
+    <t>Open-End Fund</t>
+  </si>
+  <si>
+    <t>Fixed Income</t>
+  </si>
+  <si>
+    <t>JPMORGAN 100 US TREASU-L</t>
+  </si>
+  <si>
+    <t>US4812A28358</t>
+  </si>
+  <si>
+    <t>3.48221</t>
   </si>
   <si>
     <t>AIRBUS SE</t>
   </si>
   <si>
-    <t>EADSY</t>
-[...110 lines deleted...]
-    <t>ARISTA NETWORKS INC</t>
+    <t>US0092791005</t>
+  </si>
+  <si>
+    <t>ROCHE HOLDING AG</t>
+  </si>
+  <si>
+    <t>US7711951043</t>
+  </si>
+  <si>
+    <t>DATADOG INC</t>
+  </si>
+  <si>
+    <t>US23804L1035</t>
+  </si>
+  <si>
+    <t>MARSH &amp; MCLENNAN COS INC</t>
+  </si>
+  <si>
+    <t>US5717481023</t>
+  </si>
+  <si>
+    <t>US8636671013</t>
+  </si>
+  <si>
+    <t>SERVICENOW INC</t>
+  </si>
+  <si>
+    <t>US81762P1021</t>
   </si>
   <si>
     <t>BLACKSTONE INC</t>
   </si>
   <si>
-    <t>BOSTON SCIENTIFIC CORP</t>
-[...11 lines deleted...]
-    <t>META PLATFORMS INC</t>
+    <t>US09260D1072</t>
   </si>
   <si>
     <t>FAIR ISAAC CORP</t>
   </si>
   <si>
-    <t>WW GRAINGER INC</t>
+    <t>US3032501047</t>
   </si>
   <si>
     <t>INTUIT INC</t>
   </si>
   <si>
-    <t>INTUITIVE SURGICAL INC</t>
-[...190 lines deleted...]
-  <si>
     <t>US4612021034</t>
   </si>
   <si>
-    <t>US61174X1090</t>
-[...17 lines deleted...]
-    <t>US3032501047</t>
+    <t>US1011371077</t>
   </si>
   <si>
     <t>US02043Q1076</t>
-  </si>
-[...7 lines deleted...]
-    <t>101137107</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...1 lines deleted...]
-  </numFmts>
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1058,2166 +1025,1782 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M63"/>
+  <dimension ref="A1:M64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B54" sqref="B54"/>
+      <selection activeCell="J52" sqref="J52"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="48.796875" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="13" width="10.796875" customWidth="1"/>
+    <col min="1" max="1" width="48.83203125" customWidth="1"/>
+    <col min="2" max="2" width="22.83203125" customWidth="1"/>
+    <col min="3" max="3" width="10.83203125" customWidth="1"/>
+    <col min="4" max="4" width="16.83203125" customWidth="1"/>
+    <col min="5" max="6" width="10.83203125" customWidth="1"/>
+    <col min="7" max="7" width="12.83203125" customWidth="1"/>
+    <col min="8" max="8" width="10.83203125" customWidth="1"/>
+    <col min="9" max="9" width="18.83203125" customWidth="1"/>
+    <col min="10" max="10" width="19.83203125" customWidth="1"/>
+    <col min="11" max="11" width="11.83203125" customWidth="1"/>
+    <col min="12" max="13" width="10.83203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" x14ac:dyDescent="0.3">
+        <v>46170</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
       <c r="H10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
         <v>14</v>
       </c>
       <c r="J10" t="s">
         <v>15</v>
       </c>
       <c r="K10" t="s">
         <v>16</v>
       </c>
       <c r="L10" t="s">
         <v>17</v>
       </c>
       <c r="M10" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>123</v>
       </c>
       <c r="B11" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="2">
-        <v>14.575704662902369</v>
-[...2 lines deleted...]
-        <v>1551247848.5699999</v>
+        <v>15.114673437648953</v>
+      </c>
+      <c r="D11">
+        <v>1604480970.5</v>
       </c>
       <c r="E11">
-        <v>7800311</v>
+        <v>7488826</v>
       </c>
       <c r="F11" t="s">
         <v>20</v>
       </c>
       <c r="G11" t="s">
-        <v>163</v>
+        <v>124</v>
       </c>
       <c r="H11" t="s">
-        <v>164</v>
+        <v>125</v>
       </c>
       <c r="J11" t="s">
         <v>21</v>
       </c>
       <c r="K11" t="s">
-        <v>165</v>
+        <v>126</v>
       </c>
       <c r="L11" t="s">
         <v>22</v>
       </c>
       <c r="M11" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B12" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="C12" s="2">
-        <v>6.6054068408398727</v>
+        <v>6.5614025428781657</v>
       </c>
       <c r="D12">
-        <v>702993329.5</v>
+        <v>696518225.37</v>
       </c>
       <c r="E12">
-        <v>2828947</v>
+        <v>2228787</v>
       </c>
       <c r="F12" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="G12" t="s">
-        <v>166</v>
+        <v>128</v>
       </c>
       <c r="H12" t="s">
-        <v>164</v>
+        <v>125</v>
       </c>
       <c r="J12" t="s">
         <v>21</v>
       </c>
       <c r="K12" t="s">
-        <v>165</v>
+        <v>126</v>
       </c>
       <c r="L12" t="s">
         <v>22</v>
       </c>
       <c r="M12" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:13" x14ac:dyDescent="0.3">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="2">
-        <v>6.3943906520648355</v>
+        <v>5.7514005410209892</v>
       </c>
       <c r="D13">
-        <v>680535519.29999995</v>
+        <v>610533383.99000001</v>
       </c>
       <c r="E13">
-        <v>1013335</v>
+        <v>961031</v>
       </c>
       <c r="F13" t="s">
         <v>28</v>
       </c>
       <c r="G13" t="s">
-        <v>167</v>
+        <v>130</v>
       </c>
       <c r="H13" t="s">
-        <v>164</v>
+        <v>125</v>
       </c>
       <c r="J13" t="s">
         <v>21</v>
       </c>
       <c r="K13" t="s">
-        <v>165</v>
+        <v>126</v>
       </c>
       <c r="L13" t="s">
         <v>22</v>
       </c>
       <c r="M13" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="B14" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="C14" s="2">
-        <v>5.5795613659439001</v>
+        <v>5.1655485307930151</v>
       </c>
       <c r="D14">
-        <v>593815720.40999997</v>
+        <v>548342930.07000005</v>
       </c>
       <c r="E14">
-        <v>2228787</v>
+        <v>1405539</v>
       </c>
       <c r="F14" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="G14" t="s">
-        <v>168</v>
+        <v>132</v>
       </c>
       <c r="H14" t="s">
-        <v>164</v>
+        <v>125</v>
       </c>
       <c r="J14" t="s">
         <v>21</v>
       </c>
       <c r="K14" t="s">
-        <v>165</v>
+        <v>126</v>
       </c>
       <c r="L14" t="s">
         <v>22</v>
       </c>
       <c r="M14" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:13" x14ac:dyDescent="0.3">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="2">
-        <v>4.9848222265042752</v>
+        <v>5.1289708963361917</v>
       </c>
       <c r="D15">
-        <v>530519445.42000002</v>
+        <v>544460072.88</v>
       </c>
       <c r="E15">
-        <v>1290111</v>
+        <v>1275112</v>
       </c>
       <c r="F15" t="s">
         <v>32</v>
       </c>
       <c r="G15" t="s">
-        <v>169</v>
+        <v>134</v>
       </c>
       <c r="H15" t="s">
-        <v>164</v>
+        <v>125</v>
       </c>
       <c r="J15" t="s">
         <v>21</v>
       </c>
       <c r="K15" t="s">
-        <v>165</v>
+        <v>126</v>
       </c>
       <c r="L15" t="s">
         <v>22</v>
       </c>
       <c r="M15" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="B16" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C16" s="2">
-        <v>4.5082099880653645</v>
+        <v>5.1198786141105481</v>
       </c>
       <c r="D16">
-        <v>479795056.68000001</v>
+        <v>543494892</v>
       </c>
       <c r="E16">
-        <v>4454508</v>
+        <v>1983558</v>
       </c>
       <c r="F16" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="G16" t="s">
-        <v>170</v>
+        <v>136</v>
       </c>
       <c r="H16" t="s">
-        <v>164</v>
+        <v>125</v>
       </c>
       <c r="J16" t="s">
         <v>21</v>
       </c>
       <c r="K16" t="s">
-        <v>165</v>
+        <v>126</v>
       </c>
       <c r="L16" t="s">
         <v>22</v>
       </c>
       <c r="M16" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:13" x14ac:dyDescent="0.3">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="B17" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="C17" s="2">
-        <v>3.6894806099593112</v>
+        <v>3.9951355299606006</v>
       </c>
       <c r="D17">
-        <v>392660182.88</v>
+        <v>424099068.94999999</v>
       </c>
       <c r="E17">
-        <v>1164749</v>
+        <v>1305121</v>
       </c>
       <c r="F17" t="s">
         <v>39</v>
       </c>
       <c r="G17" t="s">
-        <v>171</v>
+        <v>138</v>
       </c>
       <c r="H17" t="s">
-        <v>164</v>
+        <v>125</v>
       </c>
       <c r="J17" t="s">
         <v>21</v>
       </c>
       <c r="K17" t="s">
-        <v>165</v>
+        <v>126</v>
       </c>
       <c r="L17" t="s">
         <v>22</v>
       </c>
       <c r="M17" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
-        <v>157</v>
+        <v>139</v>
       </c>
       <c r="B18" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="2">
+        <v>3.5817724904164341</v>
+      </c>
+      <c r="D18">
+        <v>380218985.56</v>
+      </c>
+      <c r="E18">
+        <v>4402721</v>
+      </c>
+      <c r="F18" t="s">
         <v>36</v>
       </c>
-      <c r="C18" s="2">
-[...8 lines deleted...]
-      <c r="F18" t="s">
+      <c r="G18" t="s">
+        <v>140</v>
+      </c>
+      <c r="H18" t="s">
+        <v>125</v>
+      </c>
+      <c r="J18" t="s">
+        <v>21</v>
+      </c>
+      <c r="K18" t="s">
+        <v>126</v>
+      </c>
+      <c r="L18" t="s">
+        <v>22</v>
+      </c>
+      <c r="M18" t="s">
         <v>37</v>
       </c>
-      <c r="G18" t="s">
-[...18 lines deleted...]
-    <row r="19" spans="1:13" x14ac:dyDescent="0.3">
+    </row>
+    <row r="19" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A19" t="s">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" s="2">
-        <v>2.5374852452565269</v>
+        <v>2.851454094470383</v>
       </c>
       <c r="D19">
-        <v>270056825.27999997</v>
+        <v>302692866.75</v>
       </c>
       <c r="E19">
-        <v>680724</v>
+        <v>1174275</v>
       </c>
       <c r="F19" t="s">
+        <v>50</v>
+      </c>
+      <c r="G19" t="s">
+        <v>142</v>
+      </c>
+      <c r="H19" t="s">
+        <v>125</v>
+      </c>
+      <c r="J19" t="s">
+        <v>21</v>
+      </c>
+      <c r="K19" t="s">
+        <v>126</v>
+      </c>
+      <c r="L19" t="s">
+        <v>22</v>
+      </c>
+      <c r="M19" t="s">
         <v>51</v>
       </c>
-      <c r="G19" t="s">
-[...18 lines deleted...]
-    <row r="20" spans="1:13" x14ac:dyDescent="0.3">
+    </row>
+    <row r="20" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A20" t="s">
-        <v>158</v>
+        <v>143</v>
       </c>
       <c r="B20" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="C20" s="2">
-        <v>2.4859016586031388</v>
+        <v>2.7036914362404869</v>
       </c>
       <c r="D20">
-        <v>264566941.28</v>
+        <v>287007289.80000001</v>
       </c>
       <c r="E20">
-        <v>669688</v>
+        <v>672810</v>
       </c>
       <c r="F20" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G20" t="s">
-        <v>43</v>
+        <v>144</v>
       </c>
       <c r="H20" t="s">
-        <v>164</v>
+        <v>125</v>
       </c>
       <c r="J20" t="s">
         <v>21</v>
       </c>
       <c r="K20" t="s">
-        <v>165</v>
+        <v>126</v>
       </c>
       <c r="L20" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M20" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="B21" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="2">
-        <v>2.2779791590474217</v>
+        <v>2.685000276564331</v>
       </c>
       <c r="D21">
-        <v>242438383</v>
+        <v>285023151</v>
       </c>
       <c r="E21">
-        <v>646330</v>
+        <v>1399230</v>
       </c>
       <c r="F21" t="s">
+        <v>52</v>
+      </c>
+      <c r="G21" t="s">
+        <v>146</v>
+      </c>
+      <c r="H21" t="s">
+        <v>125</v>
+      </c>
+      <c r="J21" t="s">
+        <v>21</v>
+      </c>
+      <c r="K21" t="s">
+        <v>126</v>
+      </c>
+      <c r="L21" t="s">
+        <v>22</v>
+      </c>
+      <c r="M21" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A22" t="s">
+        <v>147</v>
+      </c>
+      <c r="B22" t="s">
+        <v>19</v>
+      </c>
+      <c r="C22" s="2">
+        <v>2.5567356531231269</v>
+      </c>
+      <c r="D22">
+        <v>271407365.75999999</v>
+      </c>
+      <c r="E22">
+        <v>638816</v>
+      </c>
+      <c r="F22" t="s">
         <v>46</v>
       </c>
-      <c r="G21" t="s">
-[...14 lines deleted...]
-      <c r="M21" t="s">
+      <c r="G22" t="s">
+        <v>148</v>
+      </c>
+      <c r="H22" t="s">
+        <v>125</v>
+      </c>
+      <c r="J22" t="s">
+        <v>149</v>
+      </c>
+      <c r="K22" t="s">
+        <v>126</v>
+      </c>
+      <c r="L22" t="s">
+        <v>22</v>
+      </c>
+      <c r="M22" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.3">
-[...37 lines deleted...]
-    <row r="23" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="B23" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="2">
-        <v>2.2588088846500631</v>
+        <v>2.1902234244529639</v>
       </c>
       <c r="D23">
-        <v>240398149.09</v>
+        <v>232500676.91999999</v>
       </c>
       <c r="E23">
-        <v>1415689</v>
+        <v>1497396</v>
       </c>
       <c r="F23" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G23" t="s">
-        <v>177</v>
+        <v>151</v>
       </c>
       <c r="H23" t="s">
-        <v>164</v>
+        <v>125</v>
       </c>
       <c r="J23" t="s">
         <v>21</v>
       </c>
       <c r="K23" t="s">
-        <v>165</v>
+        <v>126</v>
       </c>
       <c r="L23" t="s">
         <v>22</v>
       </c>
       <c r="M23" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:13" x14ac:dyDescent="0.3">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>152</v>
       </c>
       <c r="B24" t="s">
+        <v>41</v>
+      </c>
+      <c r="C24" s="2">
+        <v>2.179157134080508</v>
+      </c>
+      <c r="D24">
+        <v>231325947.44999999</v>
+      </c>
+      <c r="E24">
+        <v>185445</v>
+      </c>
+      <c r="F24" t="s">
         <v>48</v>
       </c>
-      <c r="C24" s="2">
-[...8 lines deleted...]
-      <c r="F24" t="s">
+      <c r="G24" t="s">
+        <v>153</v>
+      </c>
+      <c r="H24" t="s">
+        <v>125</v>
+      </c>
+      <c r="J24" t="s">
+        <v>21</v>
+      </c>
+      <c r="K24" t="s">
+        <v>126</v>
+      </c>
+      <c r="L24" t="s">
+        <v>22</v>
+      </c>
+      <c r="M24" t="s">
         <v>49</v>
       </c>
-      <c r="G24" t="s">
-[...18 lines deleted...]
-    <row r="25" spans="1:13" x14ac:dyDescent="0.3">
+    </row>
+    <row r="25" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="B25" t="s">
+        <v>41</v>
+      </c>
+      <c r="C25" s="2">
+        <v>2.1778599951318482</v>
+      </c>
+      <c r="D25">
+        <v>231188251.13999999</v>
+      </c>
+      <c r="E25">
+        <v>575181</v>
+      </c>
+      <c r="F25" t="s">
+        <v>42</v>
+      </c>
+      <c r="G25" t="s">
+        <v>43</v>
+      </c>
+      <c r="H25" t="s">
+        <v>125</v>
+      </c>
+      <c r="J25" t="s">
+        <v>21</v>
+      </c>
+      <c r="K25" t="s">
+        <v>126</v>
+      </c>
+      <c r="L25" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A26" t="s">
+        <v>155</v>
+      </c>
+      <c r="B26" t="s">
+        <v>24</v>
+      </c>
+      <c r="C26" s="2">
+        <v>2.1000214434167521</v>
+      </c>
+      <c r="D26">
+        <v>222925388.19999999</v>
+      </c>
+      <c r="E26">
+        <v>504242</v>
+      </c>
+      <c r="F26" t="s">
+        <v>67</v>
+      </c>
+      <c r="G26" t="s">
+        <v>156</v>
+      </c>
+      <c r="H26" t="s">
+        <v>125</v>
+      </c>
+      <c r="J26" t="s">
+        <v>21</v>
+      </c>
+      <c r="K26" t="s">
+        <v>126</v>
+      </c>
+      <c r="L26" t="s">
+        <v>22</v>
+      </c>
+      <c r="M26" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A27" t="s">
+        <v>157</v>
+      </c>
+      <c r="B27" t="s">
         <v>19</v>
       </c>
-      <c r="C25" s="2">
-[...74 lines deleted...]
-      </c>
       <c r="C27" s="2">
-        <v>1.8236469366436514</v>
+        <v>2.0580941412702773</v>
       </c>
       <c r="D27">
-        <v>194085188.5</v>
+        <v>218474643.12</v>
       </c>
       <c r="E27">
-        <v>439405</v>
+        <v>136056</v>
       </c>
       <c r="F27" t="s">
         <v>59</v>
       </c>
       <c r="G27" t="s">
-        <v>182</v>
+        <v>158</v>
       </c>
       <c r="H27" t="s">
-        <v>164</v>
+        <v>125</v>
       </c>
       <c r="J27" t="s">
-        <v>21</v>
+        <v>159</v>
       </c>
       <c r="K27" t="s">
-        <v>165</v>
+        <v>126</v>
       </c>
       <c r="L27" t="s">
         <v>22</v>
       </c>
       <c r="M27" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="28" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>160</v>
       </c>
       <c r="B28" t="s">
+        <v>54</v>
+      </c>
+      <c r="C28" s="2">
+        <v>1.8327361995334943</v>
+      </c>
+      <c r="D28">
+        <v>194552027.09</v>
+      </c>
+      <c r="E28">
+        <v>434297</v>
+      </c>
+      <c r="F28" t="s">
+        <v>61</v>
+      </c>
+      <c r="G28" t="s">
+        <v>161</v>
+      </c>
+      <c r="H28" t="s">
+        <v>125</v>
+      </c>
+      <c r="J28" t="s">
+        <v>21</v>
+      </c>
+      <c r="K28" t="s">
+        <v>126</v>
+      </c>
+      <c r="L28" t="s">
+        <v>22</v>
+      </c>
+      <c r="M28" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A29" t="s">
+        <v>162</v>
+      </c>
+      <c r="B29" t="s">
+        <v>54</v>
+      </c>
+      <c r="C29" s="2">
+        <v>1.8116138105721182</v>
+      </c>
+      <c r="D29">
+        <v>192309803.91</v>
+      </c>
+      <c r="E29">
+        <v>453957</v>
+      </c>
+      <c r="F29" t="s">
+        <v>55</v>
+      </c>
+      <c r="G29" t="s">
+        <v>163</v>
+      </c>
+      <c r="H29" t="s">
+        <v>125</v>
+      </c>
+      <c r="J29" t="s">
+        <v>21</v>
+      </c>
+      <c r="K29" t="s">
+        <v>126</v>
+      </c>
+      <c r="L29" t="s">
+        <v>22</v>
+      </c>
+      <c r="M29" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A30" t="s">
+        <v>164</v>
+      </c>
+      <c r="B30" t="s">
+        <v>69</v>
+      </c>
+      <c r="C30" s="2">
+        <v>1.5646073938840357</v>
+      </c>
+      <c r="D30">
+        <v>166089118.63999999</v>
+      </c>
+      <c r="E30">
+        <v>330868</v>
+      </c>
+      <c r="F30" t="s">
+        <v>70</v>
+      </c>
+      <c r="G30" t="s">
+        <v>71</v>
+      </c>
+      <c r="H30" t="s">
+        <v>125</v>
+      </c>
+      <c r="J30" t="s">
+        <v>21</v>
+      </c>
+      <c r="K30" t="s">
+        <v>126</v>
+      </c>
+      <c r="L30" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A31" t="s">
+        <v>165</v>
+      </c>
+      <c r="B31" t="s">
         <v>19</v>
       </c>
-      <c r="C28" s="2">
-[...34 lines deleted...]
-      <c r="B29" t="s">
+      <c r="C31" s="2">
+        <v>1.5186388501034935</v>
+      </c>
+      <c r="D31">
+        <v>161209380.15000001</v>
+      </c>
+      <c r="E31">
+        <v>510237</v>
+      </c>
+      <c r="F31" t="s">
+        <v>63</v>
+      </c>
+      <c r="G31" t="s">
+        <v>166</v>
+      </c>
+      <c r="H31" t="s">
+        <v>125</v>
+      </c>
+      <c r="J31" t="s">
+        <v>21</v>
+      </c>
+      <c r="K31" t="s">
+        <v>126</v>
+      </c>
+      <c r="L31" t="s">
+        <v>22</v>
+      </c>
+      <c r="M31" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A32" t="s">
+        <v>167</v>
+      </c>
+      <c r="B32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C32" s="2">
+        <v>1.4088503960460887</v>
+      </c>
+      <c r="D32">
+        <v>149554911.66</v>
+      </c>
+      <c r="E32">
+        <v>490119</v>
+      </c>
+      <c r="F32" t="s">
+        <v>72</v>
+      </c>
+      <c r="G32" t="s">
+        <v>168</v>
+      </c>
+      <c r="H32" t="s">
+        <v>125</v>
+      </c>
+      <c r="J32" t="s">
+        <v>21</v>
+      </c>
+      <c r="K32" t="s">
+        <v>126</v>
+      </c>
+      <c r="L32" t="s">
+        <v>22</v>
+      </c>
+      <c r="M32" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A33" t="s">
+        <v>169</v>
+      </c>
+      <c r="B33" t="s">
         <v>24</v>
       </c>
-      <c r="C29" s="2">
-[...46 lines deleted...]
-      <c r="F30" t="s">
+      <c r="C33" s="2">
+        <v>1.4057139566251353</v>
+      </c>
+      <c r="D33">
+        <v>149221966.5</v>
+      </c>
+      <c r="E33">
+        <v>1109457</v>
+      </c>
+      <c r="F33" t="s">
+        <v>65</v>
+      </c>
+      <c r="G33" t="s">
+        <v>170</v>
+      </c>
+      <c r="H33" t="s">
+        <v>125</v>
+      </c>
+      <c r="J33" t="s">
+        <v>21</v>
+      </c>
+      <c r="K33" t="s">
+        <v>126</v>
+      </c>
+      <c r="L33" t="s">
+        <v>22</v>
+      </c>
+      <c r="M33" t="s">
         <v>66</v>
       </c>
-      <c r="G30" t="s">
-[...129 lines deleted...]
-    <row r="34" spans="1:13" x14ac:dyDescent="0.3">
+    </row>
+    <row r="34" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A34" t="s">
-        <v>149</v>
+        <v>171</v>
       </c>
       <c r="B34" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="C34" s="2">
-        <v>1.5321916915548797</v>
+        <v>1.3721617074110373</v>
       </c>
       <c r="D34">
-        <v>163066494.56</v>
+        <v>145660265.63999999</v>
       </c>
       <c r="E34">
-        <v>495884</v>
+        <v>298962</v>
       </c>
       <c r="F34" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="G34" t="s">
-        <v>192</v>
+        <v>172</v>
       </c>
       <c r="H34" t="s">
-        <v>164</v>
+        <v>125</v>
       </c>
       <c r="J34" t="s">
         <v>21</v>
       </c>
       <c r="K34" t="s">
-        <v>165</v>
+        <v>126</v>
       </c>
       <c r="L34" t="s">
         <v>22</v>
       </c>
       <c r="M34" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:13" x14ac:dyDescent="0.3">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A35" t="s">
-        <v>154</v>
+        <v>173</v>
       </c>
       <c r="B35" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="C35" s="2">
-        <v>1.5110740653602708</v>
+        <v>1.2773420460848215</v>
       </c>
       <c r="D35">
-        <v>160819009.93000001</v>
+        <v>135594792.31999999</v>
       </c>
       <c r="E35">
-        <v>302479</v>
+        <v>282113</v>
       </c>
       <c r="F35" t="s">
         <v>74</v>
       </c>
       <c r="G35" t="s">
-        <v>193</v>
+        <v>174</v>
       </c>
       <c r="H35" t="s">
-        <v>164</v>
+        <v>125</v>
       </c>
       <c r="J35" t="s">
         <v>21</v>
       </c>
       <c r="K35" t="s">
-        <v>165</v>
+        <v>126</v>
       </c>
       <c r="L35" t="s">
         <v>22</v>
       </c>
       <c r="M35" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="36" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A36" t="s">
-        <v>131</v>
+        <v>175</v>
       </c>
       <c r="B36" t="s">
+        <v>41</v>
+      </c>
+      <c r="C36" s="2">
+        <v>1.2706677875957442</v>
+      </c>
+      <c r="D36">
+        <v>134886294</v>
+      </c>
+      <c r="E36">
+        <v>1901950</v>
+      </c>
+      <c r="F36" t="s">
+        <v>80</v>
+      </c>
+      <c r="G36" t="s">
+        <v>176</v>
+      </c>
+      <c r="H36" t="s">
+        <v>125</v>
+      </c>
+      <c r="J36" t="s">
+        <v>21</v>
+      </c>
+      <c r="K36" t="s">
+        <v>126</v>
+      </c>
+      <c r="L36" t="s">
+        <v>22</v>
+      </c>
+      <c r="M36" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A37" t="s">
+        <v>177</v>
+      </c>
+      <c r="B37" t="s">
+        <v>41</v>
+      </c>
+      <c r="C37" s="2">
+        <v>1.2659926680393896</v>
+      </c>
+      <c r="D37">
+        <v>134390012</v>
+      </c>
+      <c r="E37">
+        <v>750950</v>
+      </c>
+      <c r="F37" t="s">
+        <v>84</v>
+      </c>
+      <c r="G37" t="s">
+        <v>178</v>
+      </c>
+      <c r="H37" t="s">
+        <v>125</v>
+      </c>
+      <c r="J37" t="s">
+        <v>21</v>
+      </c>
+      <c r="K37" t="s">
+        <v>126</v>
+      </c>
+      <c r="L37" t="s">
+        <v>22</v>
+      </c>
+      <c r="M37" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A38" t="s">
+        <v>179</v>
+      </c>
+      <c r="B38" t="s">
+        <v>90</v>
+      </c>
+      <c r="C38" s="2">
+        <v>1.2092900564647024</v>
+      </c>
+      <c r="D38">
+        <v>128370810.75</v>
+      </c>
+      <c r="E38">
+        <v>1458925</v>
+      </c>
+      <c r="F38" t="s">
+        <v>91</v>
+      </c>
+      <c r="G38" t="s">
+        <v>180</v>
+      </c>
+      <c r="H38" t="s">
+        <v>125</v>
+      </c>
+      <c r="J38" t="s">
+        <v>21</v>
+      </c>
+      <c r="K38" t="s">
+        <v>126</v>
+      </c>
+      <c r="L38" t="s">
+        <v>22</v>
+      </c>
+      <c r="M38" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A39" t="s">
+        <v>181</v>
+      </c>
+      <c r="B39" t="s">
         <v>24</v>
       </c>
-      <c r="C36" s="2">
-[...11 lines deleted...]
-      <c r="G36" t="s">
+      <c r="C39" s="2">
+        <v>1.1679082335732247</v>
+      </c>
+      <c r="D39">
+        <v>123977970.40000001</v>
+      </c>
+      <c r="E39">
+        <v>3824120</v>
+      </c>
+      <c r="F39" t="s">
+        <v>76</v>
+      </c>
+      <c r="G39" t="s">
+        <v>182</v>
+      </c>
+      <c r="H39" t="s">
+        <v>125</v>
+      </c>
+      <c r="J39" t="s">
+        <v>21</v>
+      </c>
+      <c r="K39" t="s">
+        <v>126</v>
+      </c>
+      <c r="L39" t="s">
+        <v>22</v>
+      </c>
+      <c r="M39" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A40" t="s">
+        <v>183</v>
+      </c>
+      <c r="C40" s="2">
+        <v>1.1225926366395138</v>
+      </c>
+      <c r="D40">
+        <v>119167544.73999999</v>
+      </c>
+      <c r="E40">
+        <v>119167544.73999999</v>
+      </c>
+      <c r="F40" t="s">
+        <v>112</v>
+      </c>
+      <c r="G40" t="s">
+        <v>113</v>
+      </c>
+      <c r="H40" t="s">
+        <v>184</v>
+      </c>
+      <c r="I40" s="1">
+        <v>73020</v>
+      </c>
+      <c r="J40" t="s">
+        <v>185</v>
+      </c>
+      <c r="K40" t="s">
+        <v>186</v>
+      </c>
+      <c r="L40" t="s">
+        <v>22</v>
+      </c>
+      <c r="M40" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A41" t="s">
+        <v>187</v>
+      </c>
+      <c r="C41" s="2">
+        <v>1.1225926365453112</v>
+      </c>
+      <c r="D41">
+        <v>119167544.73</v>
+      </c>
+      <c r="E41">
+        <v>119167544.73</v>
+      </c>
+      <c r="F41" t="s">
+        <v>115</v>
+      </c>
+      <c r="G41" t="s">
+        <v>188</v>
+      </c>
+      <c r="H41" t="s">
+        <v>189</v>
+      </c>
+      <c r="I41" s="1">
+        <v>73020</v>
+      </c>
+      <c r="J41" t="s">
+        <v>185</v>
+      </c>
+      <c r="K41" t="s">
+        <v>186</v>
+      </c>
+      <c r="L41" t="s">
+        <v>22</v>
+      </c>
+      <c r="M41" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A42" t="s">
+        <v>190</v>
+      </c>
+      <c r="B42" t="s">
+        <v>41</v>
+      </c>
+      <c r="C42" s="2">
+        <v>1.1170390606847524</v>
+      </c>
+      <c r="D42">
+        <v>118578011.2</v>
+      </c>
+      <c r="E42">
+        <v>2283860</v>
+      </c>
+      <c r="F42" t="s">
+        <v>82</v>
+      </c>
+      <c r="G42" t="s">
+        <v>191</v>
+      </c>
+      <c r="H42" t="s">
+        <v>125</v>
+      </c>
+      <c r="J42" t="s">
+        <v>149</v>
+      </c>
+      <c r="K42" t="s">
+        <v>126</v>
+      </c>
+      <c r="L42" t="s">
+        <v>22</v>
+      </c>
+      <c r="M42" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A43" t="s">
+        <v>192</v>
+      </c>
+      <c r="B43" t="s">
+        <v>54</v>
+      </c>
+      <c r="C43" s="2">
+        <v>0.91143234998679135</v>
+      </c>
+      <c r="D43">
+        <v>96752064.640000001</v>
+      </c>
+      <c r="E43">
+        <v>1847824</v>
+      </c>
+      <c r="F43" t="s">
+        <v>93</v>
+      </c>
+      <c r="G43" t="s">
+        <v>193</v>
+      </c>
+      <c r="H43" t="s">
+        <v>125</v>
+      </c>
+      <c r="J43" t="s">
+        <v>149</v>
+      </c>
+      <c r="K43" t="s">
+        <v>126</v>
+      </c>
+      <c r="L43" t="s">
+        <v>22</v>
+      </c>
+      <c r="M43" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A44" t="s">
         <v>194</v>
       </c>
-      <c r="H36" t="s">
-[...34 lines deleted...]
-      <c r="G37" t="s">
+      <c r="B44" t="s">
+        <v>19</v>
+      </c>
+      <c r="C44" s="2">
+        <v>0.85794963452286221</v>
+      </c>
+      <c r="D44">
+        <v>91074667.799999997</v>
+      </c>
+      <c r="E44">
+        <v>404345</v>
+      </c>
+      <c r="F44" t="s">
+        <v>103</v>
+      </c>
+      <c r="G44" t="s">
         <v>195</v>
       </c>
-      <c r="H37" t="s">
-[...72 lines deleted...]
-      <c r="G39" t="s">
+      <c r="H44" t="s">
+        <v>125</v>
+      </c>
+      <c r="J44" t="s">
+        <v>21</v>
+      </c>
+      <c r="K44" t="s">
+        <v>126</v>
+      </c>
+      <c r="L44" t="s">
+        <v>22</v>
+      </c>
+      <c r="M44" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A45" t="s">
+        <v>196</v>
+      </c>
+      <c r="B45" t="s">
+        <v>38</v>
+      </c>
+      <c r="C45" s="2">
+        <v>0.85702288548710459</v>
+      </c>
+      <c r="D45">
+        <v>90976289.810000002</v>
+      </c>
+      <c r="E45">
+        <v>570277</v>
+      </c>
+      <c r="F45" t="s">
+        <v>86</v>
+      </c>
+      <c r="G45" t="s">
         <v>197</v>
       </c>
-      <c r="H39" t="s">
-[...19 lines deleted...]
-      <c r="B40" t="s">
+      <c r="H45" t="s">
+        <v>125</v>
+      </c>
+      <c r="J45" t="s">
+        <v>21</v>
+      </c>
+      <c r="K45" t="s">
+        <v>126</v>
+      </c>
+      <c r="L45" t="s">
+        <v>22</v>
+      </c>
+      <c r="M45" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A46" t="s">
+        <v>95</v>
+      </c>
+      <c r="B46" t="s">
+        <v>54</v>
+      </c>
+      <c r="C46" s="2">
+        <v>0.83893139960816798</v>
+      </c>
+      <c r="D46">
+        <v>89055808.700000003</v>
+      </c>
+      <c r="E46">
+        <v>289490</v>
+      </c>
+      <c r="F46" t="s">
+        <v>96</v>
+      </c>
+      <c r="G46" t="s">
+        <v>198</v>
+      </c>
+      <c r="H46" t="s">
+        <v>125</v>
+      </c>
+      <c r="J46" t="s">
+        <v>21</v>
+      </c>
+      <c r="K46" t="s">
+        <v>126</v>
+      </c>
+      <c r="L46" t="s">
+        <v>22</v>
+      </c>
+      <c r="M46" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A47" t="s">
+        <v>199</v>
+      </c>
+      <c r="B47" t="s">
         <v>19</v>
       </c>
-      <c r="C40" s="2">
-[...72 lines deleted...]
-      <c r="B42" t="s">
+      <c r="C47" s="2">
+        <v>0.76550202036796355</v>
+      </c>
+      <c r="D47">
+        <v>81260996.450000003</v>
+      </c>
+      <c r="E47">
+        <v>747365</v>
+      </c>
+      <c r="F47" t="s">
+        <v>105</v>
+      </c>
+      <c r="G47" t="s">
+        <v>200</v>
+      </c>
+      <c r="H47" t="s">
+        <v>125</v>
+      </c>
+      <c r="J47" t="s">
+        <v>21</v>
+      </c>
+      <c r="K47" t="s">
+        <v>126</v>
+      </c>
+      <c r="L47" t="s">
+        <v>22</v>
+      </c>
+      <c r="M47" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A48" t="s">
+        <v>201</v>
+      </c>
+      <c r="B48" t="s">
+        <v>38</v>
+      </c>
+      <c r="C48" s="2">
+        <v>0.72916636052535011</v>
+      </c>
+      <c r="D48">
+        <v>77403825.799999997</v>
+      </c>
+      <c r="E48">
+        <v>666470</v>
+      </c>
+      <c r="F48" t="s">
+        <v>101</v>
+      </c>
+      <c r="G48" t="s">
+        <v>202</v>
+      </c>
+      <c r="H48" t="s">
+        <v>125</v>
+      </c>
+      <c r="J48" t="s">
+        <v>21</v>
+      </c>
+      <c r="K48" t="s">
+        <v>126</v>
+      </c>
+      <c r="L48" t="s">
+        <v>22</v>
+      </c>
+      <c r="M48" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A49" t="s">
+        <v>203</v>
+      </c>
+      <c r="B49" t="s">
         <v>19</v>
       </c>
-      <c r="C42" s="2">
-[...201 lines deleted...]
-      <c r="G47" t="s">
+      <c r="C49" s="2">
+        <v>0.72782805632952563</v>
+      </c>
+      <c r="D49">
+        <v>77261759.640000001</v>
+      </c>
+      <c r="E49">
+        <v>59599</v>
+      </c>
+      <c r="F49" t="s">
+        <v>107</v>
+      </c>
+      <c r="G49" t="s">
         <v>204</v>
       </c>
-      <c r="H47" t="s">
-[...34 lines deleted...]
-      <c r="G48" t="s">
+      <c r="H49" t="s">
+        <v>125</v>
+      </c>
+      <c r="J49" t="s">
+        <v>21</v>
+      </c>
+      <c r="K49" t="s">
+        <v>126</v>
+      </c>
+      <c r="L49" t="s">
+        <v>22</v>
+      </c>
+      <c r="M49" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A50" t="s">
         <v>205</v>
-      </c>
-[...57 lines deleted...]
-        <v>132</v>
       </c>
       <c r="B50" t="s">
         <v>19</v>
       </c>
       <c r="C50" s="2">
-        <v>0.59931135721020201</v>
+        <v>0.71998290008212651</v>
       </c>
       <c r="D50">
-        <v>63782882.200000003</v>
+        <v>76428966</v>
       </c>
       <c r="E50">
-        <v>526870</v>
+        <v>244182</v>
       </c>
       <c r="F50" t="s">
-        <v>105</v>
+        <v>88</v>
       </c>
       <c r="G50" t="s">
+        <v>206</v>
+      </c>
+      <c r="H50" t="s">
+        <v>125</v>
+      </c>
+      <c r="J50" t="s">
+        <v>21</v>
+      </c>
+      <c r="K50" t="s">
+        <v>126</v>
+      </c>
+      <c r="L50" t="s">
+        <v>22</v>
+      </c>
+      <c r="M50" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A51" t="s">
+        <v>98</v>
+      </c>
+      <c r="B51" t="s">
+        <v>54</v>
+      </c>
+      <c r="C51" s="2">
+        <v>0.70384351989691507</v>
+      </c>
+      <c r="D51">
+        <v>74715708.450000003</v>
+      </c>
+      <c r="E51">
+        <v>1521395</v>
+      </c>
+      <c r="F51" t="s">
+        <v>99</v>
+      </c>
+      <c r="G51" t="s">
         <v>207</v>
       </c>
-      <c r="H50" t="s">
-[...34 lines deleted...]
-      <c r="G51" t="s">
+      <c r="H51" t="s">
+        <v>125</v>
+      </c>
+      <c r="J51" t="s">
+        <v>21</v>
+      </c>
+      <c r="K51" t="s">
+        <v>126</v>
+      </c>
+      <c r="L51" t="s">
+        <v>22</v>
+      </c>
+      <c r="M51" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A52" t="s">
+        <v>109</v>
+      </c>
+      <c r="B52" t="s">
+        <v>54</v>
+      </c>
+      <c r="C52" s="2">
+        <v>0.49957325147478071</v>
+      </c>
+      <c r="D52">
+        <v>53031630.399999999</v>
+      </c>
+      <c r="E52">
+        <v>173840</v>
+      </c>
+      <c r="F52" t="s">
+        <v>110</v>
+      </c>
+      <c r="G52" t="s">
         <v>208</v>
       </c>
-      <c r="H51" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="H52" t="s">
-        <v>164</v>
+        <v>125</v>
       </c>
       <c r="J52" t="s">
         <v>21</v>
       </c>
       <c r="K52" t="s">
-        <v>165</v>
+        <v>126</v>
       </c>
       <c r="L52" t="s">
         <v>22</v>
       </c>
       <c r="M52" t="s">
-        <v>109</v>
-[...44 lines deleted...]
-      <c r="A58" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="I53" s="1"/>
+    </row>
+    <row r="59" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A59" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="59" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="A59" t="s">
+    <row r="60" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A60" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="60" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="A60" t="s">
+    <row r="61" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A61" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="61" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="A61" t="s">
+    <row r="62" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A62" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="62" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="A62" t="s">
+    <row r="63" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A63" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="63" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="A63" t="s">
+    <row r="64" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A64" t="s">
         <v>122</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:M53">
-[...1 lines deleted...]
-  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:M5 A7:M10 A6:B6 D6:M6 A56:M63" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:M5 A7:M10 A6:B6 D6:M6 A54:M64" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
-</file>
-[...330 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Jacques-Kelly, Tara</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>