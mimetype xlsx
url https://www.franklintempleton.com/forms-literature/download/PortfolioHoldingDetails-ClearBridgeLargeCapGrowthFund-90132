--- v3 (2026-06-01)
+++ v4 (2026-06-23)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton.sharepoint.com/teams/LMUSFundOperations/Shared Documents/Oversight/RIKs/Non_Pro Rata RIKs/2026/GS/CB Large Cap Growth Fund - LMA1700 5.28.26/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton-my.sharepoint.com/personal/tara_jacques-kelly_franklintempleton_com/Documents/RIK/6.5.26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="13" documentId="11_F6478504DE70B845F86002EFC0B234E7A4AABAC8" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{76854C6B-2946-41F4-B707-C9186CACACE4}"/>
+  <xr:revisionPtr revIDLastSave="4" documentId="8_{4427C35E-2172-488B-8984-99A62F05ED27}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8A5A631B-5D71-4D8C-819E-0ED02115757D}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="399" uniqueCount="209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="429" uniqueCount="222">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>ClearBridge Large Cap Growth Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Sector Name</t>
   </si>
   <si>
@@ -570,68 +570,62 @@
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>MONSTER BEVERAGE CORP</t>
   </si>
   <si>
     <t>US61174X1090</t>
   </si>
   <si>
     <t>CHIPOTLE MEXICAN GRILL INC</t>
   </si>
   <si>
     <t>US1696561059</t>
   </si>
   <si>
     <t>WESTERN ASSET PREMIER INSTITUTIONAL US TREASURY RESERVES</t>
   </si>
   <si>
-    <t>3.54707</t>
-[...1 lines deleted...]
-  <si>
     <t>Open-End Fund</t>
   </si>
   <si>
     <t>Fixed Income</t>
   </si>
   <si>
     <t>JPMORGAN 100 US TREASU-L</t>
   </si>
   <si>
     <t>US4812A28358</t>
   </si>
   <si>
-    <t>3.48221</t>
-[...1 lines deleted...]
-  <si>
     <t>AIRBUS SE</t>
   </si>
   <si>
     <t>US0092791005</t>
   </si>
   <si>
     <t>ROCHE HOLDING AG</t>
   </si>
   <si>
     <t>US7711951043</t>
   </si>
   <si>
     <t>DATADOG INC</t>
   </si>
   <si>
     <t>US23804L1035</t>
   </si>
   <si>
     <t>MARSH &amp; MCLENNAN COS INC</t>
   </si>
   <si>
     <t>US5717481023</t>
   </si>
   <si>
     <t>US8636671013</t>
@@ -643,89 +637,135 @@
     <t>US81762P1021</t>
   </si>
   <si>
     <t>BLACKSTONE INC</t>
   </si>
   <si>
     <t>US09260D1072</t>
   </si>
   <si>
     <t>FAIR ISAAC CORP</t>
   </si>
   <si>
     <t>US3032501047</t>
   </si>
   <si>
     <t>INTUIT INC</t>
   </si>
   <si>
     <t>US4612021034</t>
   </si>
   <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>US02043Q1076</t>
+  </si>
+  <si>
+    <t>3.552655</t>
+  </si>
+  <si>
+    <t>3.482502</t>
+  </si>
+  <si>
+    <t>Swiss Franc</t>
+  </si>
+  <si>
+    <t>Cash &amp; Cash Equivalents</t>
+  </si>
+  <si>
+    <t>NOVO NORDISK A/S</t>
+  </si>
+  <si>
+    <t>NVO</t>
+  </si>
+  <si>
+    <t>US6701002056</t>
+  </si>
+  <si>
+    <t>670100205</t>
+  </si>
+  <si>
+    <t>PARKER-HANNIFIN CORP</t>
+  </si>
+  <si>
+    <t>PH</t>
+  </si>
+  <si>
+    <t>US7010941042</t>
+  </si>
+  <si>
+    <t>701094104</t>
+  </si>
+  <si>
+    <t>ALCON AG</t>
+  </si>
+  <si>
+    <t>ALC</t>
+  </si>
+  <si>
+    <t>CH0432492467</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1028,1779 +1068,1915 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J52" sqref="J52"/>
+      <selection activeCell="G44" sqref="G44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="48.83203125" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="13" width="10.83203125" customWidth="1"/>
+    <col min="1" max="1" width="48.796875" customWidth="1"/>
+    <col min="2" max="2" width="22.796875" customWidth="1"/>
+    <col min="3" max="3" width="10.796875" customWidth="1"/>
+    <col min="4" max="4" width="16.796875" customWidth="1"/>
+    <col min="5" max="6" width="10.796875" customWidth="1"/>
+    <col min="7" max="7" width="12.796875" customWidth="1"/>
+    <col min="8" max="8" width="10.796875" customWidth="1"/>
+    <col min="9" max="9" width="18.796875" customWidth="1"/>
+    <col min="10" max="10" width="19.796875" customWidth="1"/>
+    <col min="11" max="11" width="11.796875" customWidth="1"/>
+    <col min="12" max="13" width="10.796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1">
-        <v>46170</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+        <v>46178</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
       <c r="H10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
         <v>14</v>
       </c>
       <c r="J10" t="s">
         <v>15</v>
       </c>
       <c r="K10" t="s">
         <v>16</v>
       </c>
       <c r="L10" t="s">
         <v>17</v>
       </c>
       <c r="M10" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
         <v>123</v>
       </c>
       <c r="B11" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="2">
-        <v>15.114673437648953</v>
-[...2 lines deleted...]
-        <v>1604480970.5</v>
+        <v>13.904648599068253</v>
+      </c>
+      <c r="D11" s="3">
+        <v>1407770712.5999999</v>
       </c>
       <c r="E11">
-        <v>7488826</v>
+        <v>6863826</v>
       </c>
       <c r="F11" t="s">
         <v>20</v>
       </c>
       <c r="G11" t="s">
         <v>124</v>
       </c>
       <c r="H11" t="s">
         <v>125</v>
       </c>
       <c r="J11" t="s">
         <v>21</v>
       </c>
       <c r="K11" t="s">
         <v>126</v>
       </c>
       <c r="L11" t="s">
         <v>22</v>
       </c>
       <c r="M11" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="12" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
         <v>127</v>
       </c>
       <c r="B12" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="2">
-        <v>6.5614025428781657</v>
-[...2 lines deleted...]
-        <v>696518225.37</v>
+        <v>6.7657468621671786</v>
+      </c>
+      <c r="D12" s="3">
+        <v>684995396.58000004</v>
       </c>
       <c r="E12">
         <v>2228787</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
       <c r="G12" t="s">
         <v>128</v>
       </c>
       <c r="H12" t="s">
         <v>125</v>
       </c>
       <c r="J12" t="s">
         <v>21</v>
       </c>
       <c r="K12" t="s">
         <v>126</v>
       </c>
       <c r="L12" t="s">
         <v>22</v>
       </c>
       <c r="M12" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
         <v>129</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="2">
-        <v>5.7514005410209892</v>
-[...2 lines deleted...]
-        <v>610533383.99000001</v>
+        <v>5.6288565668602342</v>
+      </c>
+      <c r="D13" s="3">
+        <v>569891383</v>
       </c>
       <c r="E13">
         <v>961031</v>
       </c>
       <c r="F13" t="s">
         <v>28</v>
       </c>
       <c r="G13" t="s">
         <v>130</v>
       </c>
       <c r="H13" t="s">
         <v>125</v>
       </c>
       <c r="J13" t="s">
         <v>21</v>
       </c>
       <c r="K13" t="s">
         <v>126</v>
       </c>
       <c r="L13" t="s">
         <v>22</v>
       </c>
       <c r="M13" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
         <v>131</v>
       </c>
       <c r="B14" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="2">
-        <v>5.1655485307930151</v>
-[...2 lines deleted...]
-        <v>548342930.07000005</v>
+        <v>5.6164196105547761</v>
+      </c>
+      <c r="D14" s="3">
+        <v>568632208.22000003</v>
       </c>
       <c r="E14">
-        <v>1405539</v>
+        <v>1542974</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
       <c r="G14" t="s">
         <v>132</v>
       </c>
       <c r="H14" t="s">
         <v>125</v>
       </c>
       <c r="J14" t="s">
         <v>21</v>
       </c>
       <c r="K14" t="s">
         <v>126</v>
       </c>
       <c r="L14" t="s">
         <v>22</v>
       </c>
       <c r="M14" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="15" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
         <v>133</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="2">
-        <v>5.1289708963361917</v>
-[...2 lines deleted...]
-        <v>544460072.88</v>
+        <v>4.321713232631728</v>
+      </c>
+      <c r="D15" s="3">
+        <v>437550167.04000002</v>
       </c>
       <c r="E15">
-        <v>1275112</v>
+        <v>1050112</v>
       </c>
       <c r="F15" t="s">
         <v>32</v>
       </c>
       <c r="G15" t="s">
         <v>134</v>
       </c>
       <c r="H15" t="s">
         <v>125</v>
       </c>
       <c r="J15" t="s">
         <v>21</v>
       </c>
       <c r="K15" t="s">
         <v>126</v>
       </c>
       <c r="L15" t="s">
         <v>22</v>
       </c>
       <c r="M15" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
+        <v>137</v>
+      </c>
+      <c r="B16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="2">
+        <v>4.1710665443783181</v>
+      </c>
+      <c r="D16" s="3">
+        <v>422298001.97000003</v>
+      </c>
+      <c r="E16">
+        <v>1305121</v>
+      </c>
+      <c r="F16" t="s">
+        <v>39</v>
+      </c>
+      <c r="G16" t="s">
+        <v>138</v>
+      </c>
+      <c r="H16" t="s">
+        <v>125</v>
+      </c>
+      <c r="J16" t="s">
+        <v>21</v>
+      </c>
+      <c r="K16" t="s">
+        <v>126</v>
+      </c>
+      <c r="L16" t="s">
+        <v>22</v>
+      </c>
+      <c r="M16" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A17" t="s">
+        <v>139</v>
+      </c>
+      <c r="B17" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="2">
+        <v>3.5736777974065381</v>
+      </c>
+      <c r="D17" s="3">
+        <v>361815611.77999997</v>
+      </c>
+      <c r="E17">
+        <v>4402721</v>
+      </c>
+      <c r="F17" t="s">
+        <v>36</v>
+      </c>
+      <c r="G17" t="s">
+        <v>140</v>
+      </c>
+      <c r="H17" t="s">
+        <v>125</v>
+      </c>
+      <c r="J17" t="s">
+        <v>21</v>
+      </c>
+      <c r="K17" t="s">
+        <v>126</v>
+      </c>
+      <c r="L17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M17" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A18" t="s">
         <v>135</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B18" t="s">
         <v>24</v>
       </c>
-      <c r="C16" s="2">
-[...8 lines deleted...]
-      <c r="F16" t="s">
+      <c r="C18" s="2">
+        <v>3.4836252294948702</v>
+      </c>
+      <c r="D18" s="3">
+        <v>352698274.74000001</v>
+      </c>
+      <c r="E18">
+        <v>1433558</v>
+      </c>
+      <c r="F18" t="s">
         <v>25</v>
       </c>
-      <c r="G16" t="s">
+      <c r="G18" t="s">
         <v>136</v>
       </c>
-      <c r="H16" t="s">
-[...11 lines deleted...]
-      <c r="M16" t="s">
+      <c r="H18" t="s">
+        <v>125</v>
+      </c>
+      <c r="J18" t="s">
+        <v>21</v>
+      </c>
+      <c r="K18" t="s">
+        <v>126</v>
+      </c>
+      <c r="L18" t="s">
+        <v>22</v>
+      </c>
+      <c r="M18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
-[...75 lines deleted...]
-    <row r="19" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
         <v>141</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" s="2">
-        <v>2.851454094470383</v>
-[...2 lines deleted...]
-        <v>302692866.75</v>
+        <v>3.1553434446837358</v>
+      </c>
+      <c r="D19" s="3">
+        <v>319461513.75</v>
       </c>
       <c r="E19">
         <v>1174275</v>
       </c>
       <c r="F19" t="s">
         <v>50</v>
       </c>
       <c r="G19" t="s">
         <v>142</v>
       </c>
       <c r="H19" t="s">
         <v>125</v>
       </c>
       <c r="J19" t="s">
         <v>21</v>
       </c>
       <c r="K19" t="s">
         <v>126</v>
       </c>
       <c r="L19" t="s">
         <v>22</v>
       </c>
       <c r="M19" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="20" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B20" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="2">
-        <v>2.7036914362404869</v>
-[...2 lines deleted...]
-        <v>287007289.80000001</v>
+        <v>2.9531198643418395</v>
+      </c>
+      <c r="D20" s="3">
+        <v>298987466.39999998</v>
       </c>
       <c r="E20">
-        <v>672810</v>
+        <v>1399230</v>
       </c>
       <c r="F20" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="G20" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H20" t="s">
         <v>125</v>
       </c>
       <c r="J20" t="s">
         <v>21</v>
       </c>
       <c r="K20" t="s">
         <v>126</v>
       </c>
       <c r="L20" t="s">
         <v>22</v>
       </c>
       <c r="M20" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B21" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="2">
-        <v>2.685000276564331</v>
-[...2 lines deleted...]
-        <v>285023151</v>
+        <v>2.5633266157294785</v>
+      </c>
+      <c r="D21" s="3">
+        <v>259523001.30000001</v>
       </c>
       <c r="E21">
-        <v>1399230</v>
+        <v>672810</v>
       </c>
       <c r="F21" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="G21" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="H21" t="s">
         <v>125</v>
       </c>
       <c r="J21" t="s">
         <v>21</v>
       </c>
       <c r="K21" t="s">
         <v>126</v>
       </c>
       <c r="L21" t="s">
         <v>22</v>
       </c>
       <c r="M21" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A22" t="s">
         <v>147</v>
       </c>
       <c r="B22" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="2">
-        <v>2.5567356531231269</v>
-[...2 lines deleted...]
-        <v>271407365.75999999</v>
+        <v>2.4227371789058418</v>
+      </c>
+      <c r="D22" s="3">
+        <v>245289078.72</v>
       </c>
       <c r="E22">
-        <v>638816</v>
+        <v>590816</v>
       </c>
       <c r="F22" t="s">
         <v>46</v>
       </c>
       <c r="G22" t="s">
         <v>148</v>
       </c>
       <c r="H22" t="s">
         <v>125</v>
       </c>
       <c r="J22" t="s">
         <v>149</v>
       </c>
       <c r="K22" t="s">
         <v>126</v>
       </c>
       <c r="L22" t="s">
         <v>22</v>
       </c>
       <c r="M22" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A23" t="s">
+        <v>152</v>
+      </c>
+      <c r="B23" t="s">
+        <v>41</v>
+      </c>
+      <c r="C23" s="2">
+        <v>2.3811673184868551</v>
+      </c>
+      <c r="D23" s="3">
+        <v>241080354.44999999</v>
+      </c>
+      <c r="E23">
+        <v>185445</v>
+      </c>
+      <c r="F23" t="s">
+        <v>48</v>
+      </c>
+      <c r="G23" t="s">
+        <v>153</v>
+      </c>
+      <c r="H23" t="s">
+        <v>125</v>
+      </c>
+      <c r="J23" t="s">
+        <v>21</v>
+      </c>
+      <c r="K23" t="s">
+        <v>126</v>
+      </c>
+      <c r="L23" t="s">
+        <v>22</v>
+      </c>
+      <c r="M23" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A24" t="s">
         <v>150</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B24" t="s">
         <v>19</v>
       </c>
-      <c r="C23" s="2">
-[...5 lines deleted...]
-      <c r="E23">
+      <c r="C24" s="2">
+        <v>2.2816353669499181</v>
+      </c>
+      <c r="D24" s="3">
+        <v>231003280.91999999</v>
+      </c>
+      <c r="E24">
         <v>1497396</v>
       </c>
-      <c r="F23" t="s">
+      <c r="F24" t="s">
         <v>57</v>
       </c>
-      <c r="G23" t="s">
+      <c r="G24" t="s">
         <v>151</v>
       </c>
-      <c r="H23" t="s">
-[...11 lines deleted...]
-      <c r="M23" t="s">
+      <c r="H24" t="s">
+        <v>125</v>
+      </c>
+      <c r="J24" t="s">
+        <v>21</v>
+      </c>
+      <c r="K24" t="s">
+        <v>126</v>
+      </c>
+      <c r="L24" t="s">
+        <v>22</v>
+      </c>
+      <c r="M24" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="24" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B24" t="s">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A25" t="s">
+        <v>183</v>
+      </c>
+      <c r="C25" s="2">
+        <v>2.2599534483893993</v>
+      </c>
+      <c r="D25" s="3">
+        <v>228808103.55000001</v>
+      </c>
+      <c r="E25">
+        <v>228808103.55000001</v>
+      </c>
+      <c r="F25" t="s">
+        <v>112</v>
+      </c>
+      <c r="G25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H25" t="s">
+        <v>207</v>
+      </c>
+      <c r="I25">
+        <v>73020</v>
+      </c>
+      <c r="J25" t="s">
+        <v>184</v>
+      </c>
+      <c r="K25" t="s">
+        <v>185</v>
+      </c>
+      <c r="L25" t="s">
+        <v>22</v>
+      </c>
+      <c r="M25" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A26" t="s">
+        <v>186</v>
+      </c>
+      <c r="C26" s="2">
+        <v>2.2599534481918577</v>
+      </c>
+      <c r="D26" s="3">
+        <v>228808103.53</v>
+      </c>
+      <c r="E26">
+        <v>228808103.53</v>
+      </c>
+      <c r="F26" t="s">
+        <v>115</v>
+      </c>
+      <c r="G26" t="s">
+        <v>187</v>
+      </c>
+      <c r="H26" t="s">
+        <v>208</v>
+      </c>
+      <c r="I26">
+        <v>73020</v>
+      </c>
+      <c r="J26" t="s">
+        <v>184</v>
+      </c>
+      <c r="K26" t="s">
+        <v>185</v>
+      </c>
+      <c r="L26" t="s">
+        <v>22</v>
+      </c>
+      <c r="M26" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A27" t="s">
+        <v>154</v>
+      </c>
+      <c r="B27" t="s">
         <v>41</v>
       </c>
-      <c r="C24" s="2">
-[...43 lines deleted...]
-      <c r="E25">
+      <c r="C27" s="2">
+        <v>2.2493757157167305</v>
+      </c>
+      <c r="D27" s="3">
+        <v>227737165.13999999</v>
+      </c>
+      <c r="E27">
         <v>575181</v>
       </c>
-      <c r="F25" t="s">
+      <c r="F27" t="s">
         <v>42</v>
       </c>
-      <c r="G25" t="s">
+      <c r="G27" t="s">
         <v>43</v>
       </c>
-      <c r="H25" t="s">
-[...13 lines deleted...]
-      <c r="A26" t="s">
+      <c r="H27" t="s">
+        <v>125</v>
+      </c>
+      <c r="J27" t="s">
+        <v>21</v>
+      </c>
+      <c r="K27" t="s">
+        <v>126</v>
+      </c>
+      <c r="L27" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A28" t="s">
+        <v>157</v>
+      </c>
+      <c r="B28" t="s">
+        <v>19</v>
+      </c>
+      <c r="C28" s="2">
+        <v>2.2062268731537786</v>
+      </c>
+      <c r="D28" s="3">
+        <v>223368577.44</v>
+      </c>
+      <c r="E28">
+        <v>136056</v>
+      </c>
+      <c r="F28" t="s">
+        <v>59</v>
+      </c>
+      <c r="G28" t="s">
+        <v>158</v>
+      </c>
+      <c r="H28" t="s">
+        <v>125</v>
+      </c>
+      <c r="J28" t="s">
+        <v>159</v>
+      </c>
+      <c r="K28" t="s">
+        <v>126</v>
+      </c>
+      <c r="L28" t="s">
+        <v>22</v>
+      </c>
+      <c r="M28" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A29" t="s">
         <v>155</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B29" t="s">
         <v>24</v>
       </c>
-      <c r="C26" s="2">
-[...5 lines deleted...]
-      <c r="E26">
+      <c r="C29" s="2">
+        <v>1.9473493322811211</v>
+      </c>
+      <c r="D29" s="3">
+        <v>197158622</v>
+      </c>
+      <c r="E29">
         <v>504242</v>
       </c>
-      <c r="F26" t="s">
+      <c r="F29" t="s">
         <v>67</v>
       </c>
-      <c r="G26" t="s">
+      <c r="G29" t="s">
         <v>156</v>
       </c>
-      <c r="H26" t="s">
-[...11 lines deleted...]
-      <c r="M26" t="s">
+      <c r="H29" t="s">
+        <v>125</v>
+      </c>
+      <c r="J29" t="s">
+        <v>21</v>
+      </c>
+      <c r="K29" t="s">
+        <v>126</v>
+      </c>
+      <c r="L29" t="s">
+        <v>22</v>
+      </c>
+      <c r="M29" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="27" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
-[...38 lines deleted...]
-      <c r="A28" t="s">
+    <row r="30" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A30" t="s">
         <v>160</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B30" t="s">
         <v>54</v>
       </c>
-      <c r="C28" s="2">
-[...5 lines deleted...]
-      <c r="E28">
+      <c r="C30" s="2">
+        <v>1.916713691367115</v>
+      </c>
+      <c r="D30" s="3">
+        <v>194056928.50999999</v>
+      </c>
+      <c r="E30">
         <v>434297</v>
       </c>
-      <c r="F28" t="s">
+      <c r="F30" t="s">
         <v>61</v>
       </c>
-      <c r="G28" t="s">
+      <c r="G30" t="s">
         <v>161</v>
       </c>
-      <c r="H28" t="s">
-[...11 lines deleted...]
-      <c r="M28" t="s">
+      <c r="H30" t="s">
+        <v>125</v>
+      </c>
+      <c r="J30" t="s">
+        <v>21</v>
+      </c>
+      <c r="K30" t="s">
+        <v>126</v>
+      </c>
+      <c r="L30" t="s">
+        <v>22</v>
+      </c>
+      <c r="M30" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="29" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A29" t="s">
+    <row r="31" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A31" t="s">
         <v>162</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B31" t="s">
         <v>54</v>
       </c>
-      <c r="C29" s="2">
-[...5 lines deleted...]
-      <c r="E29">
+      <c r="C31" s="2">
+        <v>1.8924177104653421</v>
+      </c>
+      <c r="D31" s="3">
+        <v>191597091.41999999</v>
+      </c>
+      <c r="E31">
         <v>453957</v>
       </c>
-      <c r="F29" t="s">
+      <c r="F31" t="s">
         <v>55</v>
       </c>
-      <c r="G29" t="s">
+      <c r="G31" t="s">
         <v>163</v>
       </c>
-      <c r="H29" t="s">
-[...11 lines deleted...]
-      <c r="M29" t="s">
+      <c r="H31" t="s">
+        <v>125</v>
+      </c>
+      <c r="J31" t="s">
+        <v>21</v>
+      </c>
+      <c r="K31" t="s">
+        <v>126</v>
+      </c>
+      <c r="L31" t="s">
+        <v>22</v>
+      </c>
+      <c r="M31" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="30" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A30" t="s">
+    <row r="32" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A32" t="s">
         <v>164</v>
-      </c>
-[...71 lines deleted...]
-        <v>167</v>
       </c>
       <c r="B32" t="s">
         <v>69</v>
       </c>
       <c r="C32" s="2">
-        <v>1.4088503960460887</v>
-[...2 lines deleted...]
-        <v>149554911.66</v>
+        <v>1.6598202969266702</v>
+      </c>
+      <c r="D32" s="3">
+        <v>168047857.19999999</v>
       </c>
       <c r="E32">
+        <v>330868</v>
+      </c>
+      <c r="F32" t="s">
+        <v>70</v>
+      </c>
+      <c r="G32" t="s">
+        <v>71</v>
+      </c>
+      <c r="H32" t="s">
+        <v>125</v>
+      </c>
+      <c r="J32" t="s">
+        <v>21</v>
+      </c>
+      <c r="K32" t="s">
+        <v>126</v>
+      </c>
+      <c r="L32" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A33" t="s">
+        <v>167</v>
+      </c>
+      <c r="B33" t="s">
+        <v>69</v>
+      </c>
+      <c r="C33" s="2">
+        <v>1.4779387463239884</v>
+      </c>
+      <c r="D33" s="3">
+        <v>149633330.69999999</v>
+      </c>
+      <c r="E33">
         <v>490119</v>
       </c>
-      <c r="F32" t="s">
+      <c r="F33" t="s">
         <v>72</v>
       </c>
-      <c r="G32" t="s">
+      <c r="G33" t="s">
         <v>168</v>
       </c>
-      <c r="H32" t="s">
-[...11 lines deleted...]
-      <c r="M32" t="s">
+      <c r="H33" t="s">
+        <v>125</v>
+      </c>
+      <c r="J33" t="s">
+        <v>21</v>
+      </c>
+      <c r="K33" t="s">
+        <v>126</v>
+      </c>
+      <c r="L33" t="s">
+        <v>22</v>
+      </c>
+      <c r="M33" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="33" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A33" t="s">
+    <row r="34" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A34" t="s">
         <v>169</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B34" t="s">
         <v>24</v>
       </c>
-      <c r="C33" s="2">
-[...5 lines deleted...]
-      <c r="E33">
+      <c r="C34" s="2">
+        <v>1.4633558175874852</v>
+      </c>
+      <c r="D34" s="3">
+        <v>148156887.78</v>
+      </c>
+      <c r="E34">
         <v>1109457</v>
       </c>
-      <c r="F33" t="s">
+      <c r="F34" t="s">
         <v>65</v>
       </c>
-      <c r="G33" t="s">
+      <c r="G34" t="s">
         <v>170</v>
       </c>
-      <c r="H33" t="s">
-[...11 lines deleted...]
-      <c r="M33" t="s">
+      <c r="H34" t="s">
+        <v>125</v>
+      </c>
+      <c r="J34" t="s">
+        <v>21</v>
+      </c>
+      <c r="K34" t="s">
+        <v>126</v>
+      </c>
+      <c r="L34" t="s">
+        <v>22</v>
+      </c>
+      <c r="M34" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="34" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
-[...37 lines deleted...]
-    <row r="35" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A35" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="B35" t="s">
         <v>19</v>
       </c>
       <c r="C35" s="2">
-        <v>1.2773420460848215</v>
-[...2 lines deleted...]
-        <v>135594792.31999999</v>
+        <v>1.4366015184392247</v>
+      </c>
+      <c r="D35" s="3">
+        <v>145448159.22</v>
       </c>
       <c r="E35">
-        <v>282113</v>
+        <v>510237</v>
       </c>
       <c r="F35" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="G35" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="H35" t="s">
         <v>125</v>
       </c>
       <c r="J35" t="s">
         <v>21</v>
       </c>
       <c r="K35" t="s">
         <v>126</v>
       </c>
       <c r="L35" t="s">
         <v>22</v>
       </c>
       <c r="M35" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A36" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="B36" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="C36" s="2">
-        <v>1.2706677875957442</v>
-[...2 lines deleted...]
-        <v>134886294</v>
+        <v>1.3961161468728878</v>
+      </c>
+      <c r="D36" s="3">
+        <v>141349233.59999999</v>
       </c>
       <c r="E36">
-        <v>1901950</v>
+        <v>298962</v>
       </c>
       <c r="F36" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="G36" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="H36" t="s">
         <v>125</v>
       </c>
       <c r="J36" t="s">
         <v>21</v>
       </c>
       <c r="K36" t="s">
         <v>126</v>
       </c>
       <c r="L36" t="s">
         <v>22</v>
       </c>
       <c r="M36" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A37" t="s">
         <v>177</v>
       </c>
       <c r="B37" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="2">
-        <v>1.2659926680393896</v>
-[...2 lines deleted...]
-        <v>134390012</v>
+        <v>1.3424363199040676</v>
+      </c>
+      <c r="D37" s="3">
+        <v>135914440.5</v>
       </c>
       <c r="E37">
         <v>750950</v>
       </c>
       <c r="F37" t="s">
         <v>84</v>
       </c>
       <c r="G37" t="s">
         <v>178</v>
       </c>
       <c r="H37" t="s">
         <v>125</v>
       </c>
       <c r="J37" t="s">
         <v>21</v>
       </c>
       <c r="K37" t="s">
         <v>126</v>
       </c>
       <c r="L37" t="s">
         <v>22</v>
       </c>
       <c r="M37" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="38" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A38" t="s">
+        <v>175</v>
+      </c>
+      <c r="B38" t="s">
+        <v>41</v>
+      </c>
+      <c r="C38" s="2">
+        <v>1.3283362506542737</v>
+      </c>
+      <c r="D38" s="3">
+        <v>134486884.5</v>
+      </c>
+      <c r="E38">
+        <v>1901950</v>
+      </c>
+      <c r="F38" t="s">
+        <v>80</v>
+      </c>
+      <c r="G38" t="s">
+        <v>176</v>
+      </c>
+      <c r="H38" t="s">
+        <v>125</v>
+      </c>
+      <c r="J38" t="s">
+        <v>21</v>
+      </c>
+      <c r="K38" t="s">
+        <v>126</v>
+      </c>
+      <c r="L38" t="s">
+        <v>22</v>
+      </c>
+      <c r="M38" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A39" t="s">
+        <v>173</v>
+      </c>
+      <c r="B39" t="s">
+        <v>19</v>
+      </c>
+      <c r="C39" s="2">
+        <v>1.2952810936584931</v>
+      </c>
+      <c r="D39" s="3">
+        <v>131140228.05</v>
+      </c>
+      <c r="E39">
+        <v>282113</v>
+      </c>
+      <c r="F39" t="s">
+        <v>74</v>
+      </c>
+      <c r="G39" t="s">
+        <v>174</v>
+      </c>
+      <c r="H39" t="s">
+        <v>125</v>
+      </c>
+      <c r="J39" t="s">
+        <v>21</v>
+      </c>
+      <c r="K39" t="s">
+        <v>126</v>
+      </c>
+      <c r="L39" t="s">
+        <v>22</v>
+      </c>
+      <c r="M39" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A40" t="s">
         <v>179</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B40" t="s">
         <v>90</v>
       </c>
-      <c r="C38" s="2">
-[...5 lines deleted...]
-      <c r="E38">
+      <c r="C40" s="2">
+        <v>1.2904068163591238</v>
+      </c>
+      <c r="D40" s="3">
+        <v>130646733.75</v>
+      </c>
+      <c r="E40">
         <v>1458925</v>
       </c>
-      <c r="F38" t="s">
+      <c r="F40" t="s">
         <v>91</v>
       </c>
-      <c r="G38" t="s">
+      <c r="G40" t="s">
         <v>180</v>
       </c>
-      <c r="H38" t="s">
-[...11 lines deleted...]
-      <c r="M38" t="s">
+      <c r="H40" t="s">
+        <v>125</v>
+      </c>
+      <c r="I40" s="1"/>
+      <c r="J40" t="s">
+        <v>21</v>
+      </c>
+      <c r="K40" t="s">
+        <v>126</v>
+      </c>
+      <c r="L40" t="s">
+        <v>22</v>
+      </c>
+      <c r="M40" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="39" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A39" t="s">
+    <row r="41" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A41" t="s">
+        <v>188</v>
+      </c>
+      <c r="B41" t="s">
+        <v>41</v>
+      </c>
+      <c r="C41" s="2">
+        <v>1.158796396173992</v>
+      </c>
+      <c r="D41" s="3">
+        <v>117321888.2</v>
+      </c>
+      <c r="E41">
+        <v>2283860</v>
+      </c>
+      <c r="F41" t="s">
+        <v>82</v>
+      </c>
+      <c r="G41" t="s">
+        <v>189</v>
+      </c>
+      <c r="H41" t="s">
+        <v>125</v>
+      </c>
+      <c r="I41" s="1"/>
+      <c r="J41" t="s">
+        <v>149</v>
+      </c>
+      <c r="K41" t="s">
+        <v>126</v>
+      </c>
+      <c r="L41" t="s">
+        <v>22</v>
+      </c>
+      <c r="M41" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A42" t="s">
         <v>181</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B42" t="s">
         <v>24</v>
       </c>
-      <c r="C39" s="2">
-[...5 lines deleted...]
-      <c r="E39">
+      <c r="C42" s="2">
+        <v>1.1082039997623583</v>
+      </c>
+      <c r="D42" s="3">
+        <v>112199680.8</v>
+      </c>
+      <c r="E42">
         <v>3824120</v>
       </c>
-      <c r="F39" t="s">
+      <c r="F42" t="s">
         <v>76</v>
       </c>
-      <c r="G39" t="s">
+      <c r="G42" t="s">
         <v>182</v>
       </c>
-      <c r="H39" t="s">
-[...11 lines deleted...]
-      <c r="M39" t="s">
+      <c r="H42" t="s">
+        <v>125</v>
+      </c>
+      <c r="J42" t="s">
+        <v>21</v>
+      </c>
+      <c r="K42" t="s">
+        <v>126</v>
+      </c>
+      <c r="L42" t="s">
+        <v>22</v>
+      </c>
+      <c r="M42" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="40" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
-[...76 lines deleted...]
-      <c r="A42" t="s">
+    <row r="43" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A43" t="s">
         <v>190</v>
-      </c>
-[...36 lines deleted...]
-        <v>192</v>
       </c>
       <c r="B43" t="s">
         <v>54</v>
       </c>
       <c r="C43" s="2">
-        <v>0.91143234998679135</v>
-[...2 lines deleted...]
-        <v>96752064.640000001</v>
+        <v>0.93956587250269774</v>
+      </c>
+      <c r="D43" s="3">
+        <v>95125979.519999996</v>
       </c>
       <c r="E43">
         <v>1847824</v>
       </c>
       <c r="F43" t="s">
         <v>93</v>
       </c>
       <c r="G43" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="H43" t="s">
         <v>125</v>
       </c>
       <c r="J43" t="s">
         <v>149</v>
       </c>
       <c r="K43" t="s">
         <v>126</v>
       </c>
       <c r="L43" t="s">
         <v>22</v>
       </c>
       <c r="M43" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="44" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A44" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="B44" t="s">
         <v>19</v>
       </c>
       <c r="C44" s="2">
-        <v>0.85794963452286221</v>
-[...2 lines deleted...]
-        <v>91074667.799999997</v>
+        <v>0.93497529159215187</v>
+      </c>
+      <c r="D44" s="3">
+        <v>94661207.950000003</v>
       </c>
       <c r="E44">
         <v>404345</v>
       </c>
       <c r="F44" t="s">
         <v>103</v>
       </c>
       <c r="G44" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="H44" t="s">
         <v>125</v>
       </c>
       <c r="J44" t="s">
         <v>21</v>
       </c>
       <c r="K44" t="s">
         <v>126</v>
       </c>
       <c r="L44" t="s">
         <v>22</v>
       </c>
       <c r="M44" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="45" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A45" t="s">
+        <v>95</v>
+      </c>
+      <c r="B45" t="s">
+        <v>54</v>
+      </c>
+      <c r="C45" s="2">
+        <v>0.87397752980867449</v>
+      </c>
+      <c r="D45" s="3">
+        <v>88485513.400000006</v>
+      </c>
+      <c r="E45">
+        <v>289490</v>
+      </c>
+      <c r="F45" t="s">
+        <v>96</v>
+      </c>
+      <c r="G45" t="s">
         <v>196</v>
       </c>
-      <c r="B45" t="s">
-[...14 lines deleted...]
-      <c r="G45" t="s">
+      <c r="H45" t="s">
+        <v>125</v>
+      </c>
+      <c r="J45" t="s">
+        <v>21</v>
+      </c>
+      <c r="K45" t="s">
+        <v>126</v>
+      </c>
+      <c r="L45" t="s">
+        <v>22</v>
+      </c>
+      <c r="M45" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A46" t="s">
         <v>197</v>
       </c>
-      <c r="H45" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B46" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="C46" s="2">
-        <v>0.83893139960816798</v>
-[...2 lines deleted...]
-        <v>89055808.700000003</v>
+        <v>0.83008068248136502</v>
+      </c>
+      <c r="D46" s="3">
+        <v>84041194.25</v>
       </c>
       <c r="E46">
-        <v>289490</v>
+        <v>747365</v>
       </c>
       <c r="F46" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="G46" t="s">
         <v>198</v>
       </c>
       <c r="H46" t="s">
         <v>125</v>
       </c>
       <c r="J46" t="s">
         <v>21</v>
       </c>
       <c r="K46" t="s">
         <v>126</v>
       </c>
       <c r="L46" t="s">
         <v>22</v>
       </c>
       <c r="M46" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A47" t="s">
         <v>199</v>
       </c>
       <c r="B47" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="C47" s="2">
-        <v>0.76550202036796355</v>
-[...2 lines deleted...]
-        <v>81260996.450000003</v>
+        <v>0.7593225471982693</v>
+      </c>
+      <c r="D47" s="3">
+        <v>76877314.5</v>
       </c>
       <c r="E47">
-        <v>747365</v>
+        <v>666470</v>
       </c>
       <c r="F47" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="G47" t="s">
         <v>200</v>
       </c>
       <c r="H47" t="s">
         <v>125</v>
       </c>
       <c r="J47" t="s">
         <v>21</v>
       </c>
       <c r="K47" t="s">
         <v>126</v>
       </c>
       <c r="L47" t="s">
         <v>22</v>
       </c>
       <c r="M47" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A48" t="s">
+        <v>98</v>
+      </c>
+      <c r="B48" t="s">
+        <v>54</v>
+      </c>
+      <c r="C48" s="2">
+        <v>0.72955713770449426</v>
+      </c>
+      <c r="D48" s="3">
+        <v>73863727.25</v>
+      </c>
+      <c r="E48">
+        <v>1521395</v>
+      </c>
+      <c r="F48" t="s">
+        <v>99</v>
+      </c>
+      <c r="G48" t="s">
+        <v>205</v>
+      </c>
+      <c r="H48" t="s">
+        <v>125</v>
+      </c>
+      <c r="J48" t="s">
+        <v>21</v>
+      </c>
+      <c r="K48" t="s">
+        <v>126</v>
+      </c>
+      <c r="L48" t="s">
+        <v>22</v>
+      </c>
+      <c r="M48" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A49" t="s">
         <v>201</v>
-      </c>
-[...36 lines deleted...]
-        <v>203</v>
       </c>
       <c r="B49" t="s">
         <v>19</v>
       </c>
       <c r="C49" s="2">
-        <v>0.72782805632952563</v>
-[...2 lines deleted...]
-        <v>77261759.640000001</v>
+        <v>0.66950459138301266</v>
+      </c>
+      <c r="D49" s="3">
+        <v>67783730.670000002</v>
       </c>
       <c r="E49">
         <v>59599</v>
       </c>
       <c r="F49" t="s">
         <v>107</v>
       </c>
       <c r="G49" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="H49" t="s">
         <v>125</v>
       </c>
       <c r="J49" t="s">
         <v>21</v>
       </c>
       <c r="K49" t="s">
         <v>126</v>
       </c>
       <c r="L49" t="s">
         <v>22</v>
       </c>
       <c r="M49" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="50" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A50" t="s">
-        <v>205</v>
+        <v>109</v>
       </c>
       <c r="B50" t="s">
-        <v>19</v>
+        <v>54</v>
       </c>
       <c r="C50" s="2">
-        <v>0.71998290008212651</v>
-[...2 lines deleted...]
-        <v>76428966</v>
+        <v>0.52034584803140105</v>
+      </c>
+      <c r="D50" s="3">
+        <v>52682212</v>
       </c>
       <c r="E50">
-        <v>244182</v>
+        <v>173840</v>
       </c>
       <c r="F50" t="s">
-        <v>88</v>
+        <v>110</v>
       </c>
       <c r="G50" t="s">
         <v>206</v>
       </c>
       <c r="H50" t="s">
         <v>125</v>
       </c>
       <c r="J50" t="s">
         <v>21</v>
       </c>
       <c r="K50" t="s">
         <v>126</v>
       </c>
       <c r="L50" t="s">
         <v>22</v>
       </c>
       <c r="M50" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A51" t="s">
+        <v>194</v>
+      </c>
+      <c r="B51" t="s">
+        <v>38</v>
+      </c>
+      <c r="C51" s="2">
+        <v>0.48125912969911816</v>
+      </c>
+      <c r="D51" s="3">
+        <v>48724892.479999997</v>
+      </c>
+      <c r="E51">
+        <v>294517</v>
+      </c>
+      <c r="F51" t="s">
+        <v>86</v>
+      </c>
+      <c r="G51" t="s">
+        <v>195</v>
+      </c>
+      <c r="H51" t="s">
+        <v>125</v>
+      </c>
+      <c r="J51" t="s">
+        <v>21</v>
+      </c>
+      <c r="K51" t="s">
+        <v>126</v>
+      </c>
+      <c r="L51" t="s">
+        <v>22</v>
+      </c>
+      <c r="M51" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A52" t="s">
+        <v>203</v>
+      </c>
+      <c r="B52" t="s">
+        <v>19</v>
+      </c>
+      <c r="C52" s="2">
+        <v>0.34904351571135056</v>
+      </c>
+      <c r="D52" s="3">
+        <v>35338774.32</v>
+      </c>
+      <c r="E52">
+        <v>119082</v>
+      </c>
+      <c r="F52" t="s">
+        <v>88</v>
+      </c>
+      <c r="G52" t="s">
+        <v>204</v>
+      </c>
+      <c r="H52" t="s">
+        <v>125</v>
+      </c>
+      <c r="J52" t="s">
+        <v>21</v>
+      </c>
+      <c r="K52" t="s">
+        <v>126</v>
+      </c>
+      <c r="L52" t="s">
+        <v>22</v>
+      </c>
+      <c r="M52" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="51" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B51" t="s">
+    <row r="53" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A53" t="s">
+        <v>209</v>
+      </c>
+      <c r="C53">
+        <v>0</v>
+      </c>
+      <c r="D53" s="3">
+        <v>0</v>
+      </c>
+      <c r="E53">
+        <v>0</v>
+      </c>
+      <c r="H53" t="s">
+        <v>125</v>
+      </c>
+      <c r="I53" s="1"/>
+      <c r="K53" t="s">
+        <v>210</v>
+      </c>
+      <c r="L53" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A54" t="s">
+        <v>211</v>
+      </c>
+      <c r="B54" t="s">
         <v>54</v>
       </c>
-      <c r="C51" s="2">
-[...34 lines deleted...]
-      <c r="B52" t="s">
+      <c r="C54">
+        <v>0</v>
+      </c>
+      <c r="D54" s="3">
+        <v>0</v>
+      </c>
+      <c r="E54">
+        <v>0</v>
+      </c>
+      <c r="F54" t="s">
+        <v>212</v>
+      </c>
+      <c r="G54" t="s">
+        <v>213</v>
+      </c>
+      <c r="H54" t="s">
+        <v>125</v>
+      </c>
+      <c r="J54" t="s">
+        <v>149</v>
+      </c>
+      <c r="K54" t="s">
+        <v>126</v>
+      </c>
+      <c r="L54" t="s">
+        <v>22</v>
+      </c>
+      <c r="M54" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A55" t="s">
+        <v>215</v>
+      </c>
+      <c r="B55" t="s">
+        <v>41</v>
+      </c>
+      <c r="C55">
+        <v>0</v>
+      </c>
+      <c r="D55" s="3">
+        <v>0</v>
+      </c>
+      <c r="E55">
+        <v>0</v>
+      </c>
+      <c r="F55" t="s">
+        <v>216</v>
+      </c>
+      <c r="G55" t="s">
+        <v>217</v>
+      </c>
+      <c r="H55" t="s">
+        <v>125</v>
+      </c>
+      <c r="J55" t="s">
+        <v>21</v>
+      </c>
+      <c r="K55" t="s">
+        <v>126</v>
+      </c>
+      <c r="L55" t="s">
+        <v>22</v>
+      </c>
+      <c r="M55" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A56" t="s">
+        <v>219</v>
+      </c>
+      <c r="B56" t="s">
         <v>54</v>
       </c>
-      <c r="C52" s="2">
-[...33 lines deleted...]
-    <row r="59" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="C56">
+        <v>0</v>
+      </c>
+      <c r="D56" s="3">
+        <v>0</v>
+      </c>
+      <c r="E56">
+        <v>0</v>
+      </c>
+      <c r="F56" t="s">
+        <v>220</v>
+      </c>
+      <c r="G56" t="s">
+        <v>221</v>
+      </c>
+      <c r="H56" t="s">
+        <v>125</v>
+      </c>
+      <c r="J56" t="s">
+        <v>21</v>
+      </c>
+      <c r="K56" t="s">
+        <v>126</v>
+      </c>
+      <c r="L56" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A59" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="60" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A60" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="61" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A61" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="62" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A62" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="63" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A63" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="64" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A64" t="s">
         <v>122</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:M5 A7:M10 A6:B6 D6:M6 A54:M64" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:M5 A7:M10 A6:B6 D6:M6 A57:M64" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Jacques-Kelly, Tara</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>