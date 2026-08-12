--- v4 (2026-06-23)
+++ v5 (2026-08-12)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton-my.sharepoint.com/personal/tara_jacques-kelly_franklintempleton_com/Documents/RIK/6.5.26/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton-my.sharepoint.com/personal/tara_jacques-kelly_franklintempleton_com/Documents/RIK/7.23.26/LMA1700 - SBLYX - CB Large Cap Growth/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="4" documentId="8_{4427C35E-2172-488B-8984-99A62F05ED27}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8A5A631B-5D71-4D8C-819E-0ED02115757D}"/>
+  <xr:revisionPtr revIDLastSave="12" documentId="8_{711F4EB3-BB98-407E-A63E-30B6E4DF142B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A1086AAF-FE86-438B-B33A-AFE71C3D2AF3}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="2160" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="429" uniqueCount="222">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="406" uniqueCount="230">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>ClearBridge Large Cap Growth Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Sector Name</t>
   </si>
   <si>
@@ -90,682 +90,713 @@
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Information Technology</t>
   </si>
   <si>
     <t>NVDA</t>
   </si>
   <si>
     <t>Common Stock</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>67066G104</t>
   </si>
   <si>
+    <t>Communication Services</t>
+  </si>
+  <si>
+    <t>GOOGL</t>
+  </si>
+  <si>
+    <t>02079K305</t>
+  </si>
+  <si>
+    <t>AAPL</t>
+  </si>
+  <si>
+    <t>037833100</t>
+  </si>
+  <si>
+    <t>META</t>
+  </si>
+  <si>
+    <t>30303M102</t>
+  </si>
+  <si>
+    <t>Financials</t>
+  </si>
+  <si>
+    <t>V</t>
+  </si>
+  <si>
+    <t>92826C839</t>
+  </si>
+  <si>
+    <t>PANW</t>
+  </si>
+  <si>
+    <t>697435105</t>
+  </si>
+  <si>
     <t>Consumer Discretionary</t>
   </si>
   <si>
     <t>AMZN</t>
   </si>
   <si>
     <t>023135106</t>
   </si>
   <si>
-    <t>Communication Services</t>
-[...11 lines deleted...]
-    <t>037833100</t>
+    <t>NFLX</t>
+  </si>
+  <si>
+    <t>64110L106</t>
+  </si>
+  <si>
+    <t>TSM</t>
+  </si>
+  <si>
+    <t>874039100</t>
+  </si>
+  <si>
+    <t>ANET</t>
+  </si>
+  <si>
+    <t>040413205</t>
+  </si>
+  <si>
+    <t>ASML</t>
+  </si>
+  <si>
+    <t>N07059210</t>
+  </si>
+  <si>
+    <t>TSLA</t>
+  </si>
+  <si>
+    <t>88160R101</t>
+  </si>
+  <si>
+    <t>AVGO</t>
+  </si>
+  <si>
+    <t>11135F101</t>
+  </si>
+  <si>
+    <t>Industrials</t>
+  </si>
+  <si>
+    <t>GWW</t>
+  </si>
+  <si>
+    <t>384802104</t>
+  </si>
+  <si>
+    <t>ETN</t>
+  </si>
+  <si>
+    <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>MSFT</t>
   </si>
   <si>
     <t>594918104</t>
   </si>
   <si>
-    <t>GOOGL</t>
-[...50 lines deleted...]
-    <t>697435105</t>
+    <t>Health Care</t>
+  </si>
+  <si>
+    <t>VRTX</t>
+  </si>
+  <si>
+    <t>92532F100</t>
   </si>
   <si>
     <t>ORCL</t>
   </si>
   <si>
     <t>68389X105</t>
   </si>
   <si>
-    <t>Health Care</t>
-[...1 lines deleted...]
-  <si>
     <t>ISRG</t>
   </si>
   <si>
     <t>46120E602</t>
   </si>
   <si>
-    <t>ANET</t>
-[...14 lines deleted...]
-    <t>92532F100</t>
+    <t>Materials</t>
+  </si>
+  <si>
+    <t>LIN</t>
+  </si>
+  <si>
+    <t>IE000S9YS762</t>
+  </si>
+  <si>
+    <t>SHW</t>
+  </si>
+  <si>
+    <t>824348106</t>
   </si>
   <si>
     <t>TXN</t>
   </si>
   <si>
     <t>882508104</t>
   </si>
   <si>
     <t>ABNB</t>
   </si>
   <si>
     <t>009066101</t>
   </si>
   <si>
-    <t>TSLA</t>
-[...17 lines deleted...]
-    <t>824348106</t>
+    <t>TMO</t>
+  </si>
+  <si>
+    <t>883556102</t>
+  </si>
+  <si>
+    <t>RTX</t>
+  </si>
+  <si>
+    <t>75513E101</t>
+  </si>
+  <si>
+    <t>Consumer Staples</t>
+  </si>
+  <si>
+    <t>MNST</t>
+  </si>
+  <si>
+    <t>61174X109</t>
+  </si>
+  <si>
+    <t>MU</t>
+  </si>
+  <si>
+    <t>595112103</t>
+  </si>
+  <si>
+    <t>UBER</t>
+  </si>
+  <si>
+    <t>90353T100</t>
+  </si>
+  <si>
+    <t>CMG</t>
+  </si>
+  <si>
+    <t>169656105</t>
+  </si>
+  <si>
+    <t>EADSY</t>
+  </si>
+  <si>
+    <t>009279100</t>
   </si>
   <si>
     <t>SNPS</t>
   </si>
   <si>
     <t>871607107</t>
   </si>
   <si>
-    <t>CMG</t>
-[...47 lines deleted...]
-    <t>61174X109</t>
+    <t>DDOG</t>
+  </si>
+  <si>
+    <t>23804L103</t>
   </si>
   <si>
     <t>RHHBY</t>
   </si>
   <si>
     <t>771195104</t>
   </si>
   <si>
     <t>STRYKER CORP</t>
   </si>
   <si>
     <t>SYK</t>
   </si>
   <si>
     <t>863667101</t>
   </si>
   <si>
+    <t>BX</t>
+  </si>
+  <si>
+    <t>09260D107</t>
+  </si>
+  <si>
+    <t>NOW</t>
+  </si>
+  <si>
+    <t>81762P102</t>
+  </si>
+  <si>
+    <t>FICO</t>
+  </si>
+  <si>
+    <t>303250104</t>
+  </si>
+  <si>
+    <t>SPCX</t>
+  </si>
+  <si>
+    <t>84615Q103</t>
+  </si>
+  <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>BSX</t>
   </si>
   <si>
     <t>101137107</t>
   </si>
   <si>
-    <t>BX</t>
-[...20 lines deleted...]
-    <t>303250104</t>
+    <t>JTSXX</t>
+  </si>
+  <si>
+    <t>4812A2835</t>
+  </si>
+  <si>
+    <t>WAEXX</t>
+  </si>
+  <si>
+    <t>US52470G4780</t>
+  </si>
+  <si>
+    <t>52470G478</t>
   </si>
   <si>
     <t>ALNYLAM PHARMACEUTICALS INC</t>
   </si>
   <si>
     <t>ALNY</t>
   </si>
   <si>
     <t>02043Q107</t>
   </si>
   <si>
-    <t>WAEXX</t>
-[...13 lines deleted...]
-  <si>
     <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
   </si>
   <si>
     <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
   </si>
   <si>
     <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
   </si>
   <si>
     <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
   </si>
   <si>
     <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
   </si>
   <si>
     <t>© Franklin Templeton. All rights reserved.</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
-    <t>0</t>
-[...1 lines deleted...]
-  <si>
     <t>Equity</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0378331005</t>
   </si>
   <si>
+    <t>ALPHABET INC</t>
+  </si>
+  <si>
+    <t>US02079K3059</t>
+  </si>
+  <si>
     <t>META PLATFORMS INC</t>
   </si>
   <si>
     <t>US30303M1027</t>
   </si>
   <si>
-    <t>ALPHABET INC</t>
-[...2 lines deleted...]
-    <t>US02079K3059</t>
+    <t>VISA INC</t>
+  </si>
+  <si>
+    <t>US92826C8394</t>
+  </si>
+  <si>
+    <t>AMAZON.COM INC</t>
+  </si>
+  <si>
+    <t>US0231351067</t>
+  </si>
+  <si>
+    <t>PALO ALTO NETWORKS INC</t>
+  </si>
+  <si>
+    <t>US6974351057</t>
+  </si>
+  <si>
+    <t>NETFLIX INC</t>
+  </si>
+  <si>
+    <t>US64110L1061</t>
+  </si>
+  <si>
+    <t>ARISTA NETWORKS INC</t>
+  </si>
+  <si>
+    <t>US0404132054</t>
+  </si>
+  <si>
+    <t>BROADCOM INC</t>
+  </si>
+  <si>
+    <t>US11135F1012</t>
+  </si>
+  <si>
+    <t>ASML HOLDING NV</t>
+  </si>
+  <si>
+    <t>USN070592100</t>
+  </si>
+  <si>
+    <t>NY Reg Shrs</t>
+  </si>
+  <si>
+    <t>WW GRAINGER INC</t>
+  </si>
+  <si>
+    <t>US3848021040</t>
+  </si>
+  <si>
+    <t>TAIWAN SEMICONDUCTOR MANUFACTURING CO LTD</t>
+  </si>
+  <si>
+    <t>US8740391003</t>
+  </si>
+  <si>
+    <t>ADR</t>
+  </si>
+  <si>
+    <t>EATON CORP PLC</t>
+  </si>
+  <si>
+    <t>TESLA INC</t>
+  </si>
+  <si>
+    <t>US88160R1014</t>
+  </si>
+  <si>
+    <t>THERMO FISHER SCIENTIFIC INC</t>
+  </si>
+  <si>
+    <t>US8835561023</t>
+  </si>
+  <si>
+    <t>MICRON TECHNOLOGY INC</t>
+  </si>
+  <si>
+    <t>US5951121038</t>
+  </si>
+  <si>
+    <t>TEXAS INSTRUMENTS INC</t>
+  </si>
+  <si>
+    <t>US8825081040</t>
+  </si>
+  <si>
+    <t>AIRBNB INC</t>
+  </si>
+  <si>
+    <t>US0090661010</t>
+  </si>
+  <si>
+    <t>SHERWIN-WILLIAMS CO/THE</t>
+  </si>
+  <si>
+    <t>US8243481061</t>
+  </si>
+  <si>
+    <t>ORACLE CORP</t>
+  </si>
+  <si>
+    <t>US68389X1054</t>
+  </si>
+  <si>
+    <t>INTUITIVE SURGICAL INC</t>
+  </si>
+  <si>
+    <t>US46120E6023</t>
+  </si>
+  <si>
+    <t>LINDE PLC</t>
+  </si>
+  <si>
+    <t>MONSTER BEVERAGE CORP</t>
+  </si>
+  <si>
+    <t>US61174X1090</t>
+  </si>
+  <si>
+    <t>UBER TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US90353T1007</t>
+  </si>
+  <si>
+    <t>RTX CORP</t>
+  </si>
+  <si>
+    <t>US75513E1010</t>
+  </si>
+  <si>
+    <t>CHIPOTLE MEXICAN GRILL INC</t>
+  </si>
+  <si>
+    <t>US1696561059</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
-    <t>AMAZON.COM INC</t>
-[...71 lines deleted...]
-    <t>NY Reg Shrs</t>
+    <t>AIRBUS SE</t>
+  </si>
+  <si>
+    <t>US0092791005</t>
+  </si>
+  <si>
+    <t>SYNOPSYS INC</t>
+  </si>
+  <si>
+    <t>US8716071076</t>
   </si>
   <si>
     <t>VERTEX PHARMACEUTICALS INC</t>
   </si>
   <si>
     <t>US92532F1003</t>
   </si>
   <si>
-    <t>INTUITIVE SURGICAL INC</t>
-[...59 lines deleted...]
-    <t>US1696561059</t>
+    <t>DATADOG INC</t>
+  </si>
+  <si>
+    <t>US23804L1035</t>
+  </si>
+  <si>
+    <t>VERTIV HOLDINGS CO</t>
+  </si>
+  <si>
+    <t>VRT</t>
+  </si>
+  <si>
+    <t>US92537N1081</t>
+  </si>
+  <si>
+    <t>92537N108</t>
+  </si>
+  <si>
+    <t>BLACKSTONE INC</t>
+  </si>
+  <si>
+    <t>US09260D1072</t>
+  </si>
+  <si>
+    <t>US8636671013</t>
+  </si>
+  <si>
+    <t>FAIR ISAAC CORP</t>
+  </si>
+  <si>
+    <t>US3032501047</t>
+  </si>
+  <si>
+    <t>SERVICENOW INC</t>
+  </si>
+  <si>
+    <t>US81762P1021</t>
+  </si>
+  <si>
+    <t>US1011371077</t>
+  </si>
+  <si>
+    <t>US02043Q1076</t>
+  </si>
+  <si>
+    <t>SPACE EXPLORATION TECHNOLOGIES CORP</t>
+  </si>
+  <si>
+    <t>US84615Q1031</t>
+  </si>
+  <si>
+    <t>KLA CORP</t>
+  </si>
+  <si>
+    <t>KLAC</t>
+  </si>
+  <si>
+    <t>US4824801009</t>
+  </si>
+  <si>
+    <t>482480100</t>
+  </si>
+  <si>
+    <t>SEAGATE TECHNOLOGY HOLDINGS PLC</t>
+  </si>
+  <si>
+    <t>STX</t>
+  </si>
+  <si>
+    <t>IE00BKVD2N49</t>
+  </si>
+  <si>
+    <t>JPMORGAN 100 US TREASU-L</t>
+  </si>
+  <si>
+    <t>US4812A28358</t>
+  </si>
+  <si>
+    <t>Open-End Fund</t>
+  </si>
+  <si>
+    <t>Fixed Income</t>
   </si>
   <si>
     <t>WESTERN ASSET PREMIER INSTITUTIONAL US TREASURY RESERVES</t>
   </si>
   <si>
-    <t>Open-End Fund</t>
-[...14 lines deleted...]
-    <t>US0092791005</t>
+    <t>INGERSOLL RAND INC</t>
+  </si>
+  <si>
+    <t>IR</t>
+  </si>
+  <si>
+    <t>US45687V1061</t>
+  </si>
+  <si>
+    <t>45687V106</t>
+  </si>
+  <si>
+    <t>Swiss Franc</t>
+  </si>
+  <si>
+    <t>Cash &amp; Cash Equivalents</t>
+  </si>
+  <si>
+    <t>NOVO NORDISK A/S</t>
+  </si>
+  <si>
+    <t>NVO</t>
+  </si>
+  <si>
+    <t>US6701002056</t>
+  </si>
+  <si>
+    <t>670100205</t>
   </si>
   <si>
     <t>ROCHE HOLDING AG</t>
   </si>
   <si>
     <t>US7711951043</t>
-  </si>
-[...79 lines deleted...]
-    <t>701094104</t>
   </si>
   <si>
     <t>ALCON AG</t>
   </si>
   <si>
     <t>ALC</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="2">
+    <numFmt numFmtId="167" formatCode="0.000"/>
+    <numFmt numFmtId="169" formatCode="m/d/yy;@"/>
+  </numFmts>
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1065,1904 +1096,2023 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M64"/>
+  <dimension ref="A1:M67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G44" sqref="G44"/>
+      <selection activeCell="C68" sqref="C68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="48.796875" customWidth="1"/>
     <col min="2" max="2" width="22.796875" customWidth="1"/>
     <col min="3" max="3" width="10.796875" customWidth="1"/>
     <col min="4" max="4" width="16.796875" customWidth="1"/>
     <col min="5" max="6" width="10.796875" customWidth="1"/>
     <col min="7" max="7" width="12.796875" customWidth="1"/>
     <col min="8" max="8" width="10.796875" customWidth="1"/>
     <col min="9" max="9" width="18.796875" customWidth="1"/>
     <col min="10" max="10" width="19.796875" customWidth="1"/>
     <col min="11" max="11" width="11.796875" customWidth="1"/>
     <col min="12" max="13" width="10.796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1">
-        <v>46178</v>
+        <v>46226</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
       <c r="H10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
         <v>14</v>
       </c>
       <c r="J10" t="s">
         <v>15</v>
       </c>
       <c r="K10" t="s">
         <v>16</v>
       </c>
       <c r="L10" t="s">
         <v>17</v>
       </c>
       <c r="M10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
         <v>123</v>
       </c>
       <c r="B11" t="s">
         <v>19</v>
       </c>
-      <c r="C11" s="2">
-[...3 lines deleted...]
-        <v>1407770712.5999999</v>
+      <c r="C11" s="3">
+        <v>15.312142639534757</v>
+      </c>
+      <c r="D11" s="4">
+        <v>1387647760.96</v>
       </c>
       <c r="E11">
-        <v>6863826</v>
+        <v>6647096</v>
       </c>
       <c r="F11" t="s">
         <v>20</v>
       </c>
       <c r="G11" t="s">
         <v>124</v>
       </c>
-      <c r="H11" t="s">
-        <v>125</v>
+      <c r="H11" s="5">
+        <v>0</v>
       </c>
       <c r="J11" t="s">
         <v>21</v>
       </c>
       <c r="K11" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L11" t="s">
         <v>22</v>
       </c>
       <c r="M11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B12" t="s">
         <v>19</v>
       </c>
-      <c r="C12" s="2">
-[...3 lines deleted...]
-        <v>684995396.58000004</v>
+      <c r="C12" s="3">
+        <v>7.5058428820057363</v>
+      </c>
+      <c r="D12" s="4">
+        <v>680209577.10000002</v>
       </c>
       <c r="E12">
-        <v>2228787</v>
+        <v>2114685</v>
       </c>
       <c r="F12" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="G12" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>127</v>
+      </c>
+      <c r="H12" s="5">
+        <v>0</v>
       </c>
       <c r="J12" t="s">
         <v>21</v>
       </c>
       <c r="K12" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L12" t="s">
         <v>22</v>
       </c>
       <c r="M12" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
+        <v>128</v>
+      </c>
+      <c r="B13" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="3">
+        <v>6.8825534458639117</v>
+      </c>
+      <c r="D13" s="4">
+        <v>623724589.27999997</v>
+      </c>
+      <c r="E13">
+        <v>1963312</v>
+      </c>
+      <c r="F13" t="s">
+        <v>25</v>
+      </c>
+      <c r="G13" t="s">
         <v>129</v>
       </c>
-      <c r="B13" t="s">
-[...18 lines deleted...]
-        <v>125</v>
+      <c r="H13" s="5">
+        <v>0</v>
       </c>
       <c r="J13" t="s">
         <v>21</v>
       </c>
       <c r="K13" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L13" t="s">
         <v>22</v>
       </c>
       <c r="M13" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
+        <v>130</v>
+      </c>
+      <c r="B14" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="3">
+        <v>5.7104841377976499</v>
+      </c>
+      <c r="D14" s="4">
+        <v>517506969.10000002</v>
+      </c>
+      <c r="E14">
+        <v>853831</v>
+      </c>
+      <c r="F14" t="s">
+        <v>29</v>
+      </c>
+      <c r="G14" t="s">
         <v>131</v>
       </c>
-      <c r="B14" t="s">
-[...18 lines deleted...]
-        <v>125</v>
+      <c r="H14" s="5">
+        <v>0</v>
       </c>
       <c r="J14" t="s">
         <v>21</v>
       </c>
       <c r="K14" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L14" t="s">
         <v>22</v>
       </c>
       <c r="M14" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B15" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>437550167.04000002</v>
+        <v>31</v>
+      </c>
+      <c r="C15" s="3">
+        <v>4.8043381848866069</v>
+      </c>
+      <c r="D15" s="4">
+        <v>435388389.60000002</v>
       </c>
       <c r="E15">
-        <v>1050112</v>
+        <v>1238306</v>
       </c>
       <c r="F15" t="s">
         <v>32</v>
       </c>
       <c r="G15" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>133</v>
+      </c>
+      <c r="H15" s="5">
+        <v>0</v>
       </c>
       <c r="J15" t="s">
         <v>21</v>
       </c>
       <c r="K15" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L15" t="s">
         <v>22</v>
       </c>
       <c r="M15" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B16" t="s">
+        <v>36</v>
+      </c>
+      <c r="C16" s="3">
+        <v>3.6962077037171936</v>
+      </c>
+      <c r="D16" s="4">
+        <v>334965162.27999997</v>
+      </c>
+      <c r="E16">
+        <v>1433558</v>
+      </c>
+      <c r="F16" t="s">
+        <v>37</v>
+      </c>
+      <c r="G16" t="s">
+        <v>135</v>
+      </c>
+      <c r="H16" s="5">
+        <v>0</v>
+      </c>
+      <c r="J16" t="s">
+        <v>21</v>
+      </c>
+      <c r="K16" t="s">
+        <v>125</v>
+      </c>
+      <c r="L16" t="s">
+        <v>22</v>
+      </c>
+      <c r="M16" t="s">
         <v>38</v>
-      </c>
-[...28 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="B17" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>361815611.77999997</v>
+        <v>19</v>
+      </c>
+      <c r="C17" s="3">
+        <v>3.5531912253818478</v>
+      </c>
+      <c r="D17" s="4">
+        <v>322004435.57999998</v>
       </c>
       <c r="E17">
-        <v>4402721</v>
+        <v>988866</v>
       </c>
       <c r="F17" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="G17" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>137</v>
+      </c>
+      <c r="H17" s="5">
+        <v>0</v>
       </c>
       <c r="J17" t="s">
         <v>21</v>
       </c>
       <c r="K17" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L17" t="s">
         <v>22</v>
       </c>
       <c r="M17" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B18" t="s">
         <v>24</v>
       </c>
-      <c r="C18" s="2">
-[...3 lines deleted...]
-        <v>352698274.74000001</v>
+      <c r="C18" s="3">
+        <v>3.1996058379626637</v>
+      </c>
+      <c r="D18" s="4">
+        <v>289961110.05000001</v>
       </c>
       <c r="E18">
-        <v>1433558</v>
+        <v>4209045</v>
       </c>
       <c r="F18" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G18" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>139</v>
+      </c>
+      <c r="H18" s="5">
+        <v>0</v>
       </c>
       <c r="J18" t="s">
         <v>21</v>
       </c>
       <c r="K18" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L18" t="s">
         <v>22</v>
       </c>
       <c r="M18" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
-      <c r="C19" s="2">
-[...3 lines deleted...]
-        <v>319461513.75</v>
+      <c r="C19" s="3">
+        <v>3.1555236514718503</v>
+      </c>
+      <c r="D19" s="4">
+        <v>285966205.56</v>
       </c>
       <c r="E19">
-        <v>1174275</v>
+        <v>1619196</v>
       </c>
       <c r="F19" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="G19" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>141</v>
+      </c>
+      <c r="H19" s="5">
+        <v>0</v>
       </c>
       <c r="J19" t="s">
         <v>21</v>
       </c>
       <c r="K19" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L19" t="s">
         <v>22</v>
       </c>
       <c r="M19" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B20" t="s">
         <v>19</v>
       </c>
-      <c r="C20" s="2">
-[...3 lines deleted...]
-        <v>298987466.39999998</v>
+      <c r="C20" s="3">
+        <v>2.7645997210285511</v>
+      </c>
+      <c r="D20" s="4">
+        <v>250539111.55000001</v>
       </c>
       <c r="E20">
-        <v>1399230</v>
+        <v>638365</v>
       </c>
       <c r="F20" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="G20" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>143</v>
+      </c>
+      <c r="H20" s="5">
+        <v>0</v>
       </c>
       <c r="J20" t="s">
         <v>21</v>
       </c>
       <c r="K20" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L20" t="s">
         <v>22</v>
       </c>
       <c r="M20" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21" t="s">
         <v>19</v>
       </c>
-      <c r="C21" s="2">
-[...3 lines deleted...]
-        <v>259523001.30000001</v>
+      <c r="C21" s="3">
+        <v>2.6864943868647719</v>
+      </c>
+      <c r="D21" s="4">
+        <v>243460893</v>
       </c>
       <c r="E21">
-        <v>672810</v>
+        <v>135031</v>
       </c>
       <c r="F21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G21" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>145</v>
+      </c>
+      <c r="H21" s="5">
+        <v>0</v>
       </c>
       <c r="J21" t="s">
-        <v>21</v>
+        <v>146</v>
       </c>
       <c r="K21" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L21" t="s">
         <v>22</v>
       </c>
       <c r="M21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A22" t="s">
         <v>147</v>
       </c>
       <c r="B22" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>245289078.72</v>
+        <v>51</v>
+      </c>
+      <c r="C22" s="3">
+        <v>2.6549912724711433</v>
+      </c>
+      <c r="D22" s="4">
+        <v>240605954.46000001</v>
       </c>
       <c r="E22">
-        <v>590816</v>
+        <v>175951</v>
       </c>
       <c r="F22" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="G22" t="s">
         <v>148</v>
       </c>
-      <c r="H22" t="s">
-        <v>125</v>
+      <c r="H22" s="5">
+        <v>0</v>
       </c>
       <c r="J22" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="K22" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L22" t="s">
         <v>22</v>
       </c>
       <c r="M22" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="B23" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="3">
+        <v>2.3883374210564794</v>
+      </c>
+      <c r="D23" s="4">
+        <v>216440713.28</v>
+      </c>
+      <c r="E23">
+        <v>520816</v>
+      </c>
+      <c r="F23" t="s">
         <v>41</v>
       </c>
-      <c r="C23" s="2">
-[...10 lines deleted...]
-      </c>
       <c r="G23" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>150</v>
+      </c>
+      <c r="H23" s="5">
+        <v>0</v>
       </c>
       <c r="J23" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="K23" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L23" t="s">
         <v>22</v>
       </c>
       <c r="M23" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B24" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>231003280.91999999</v>
+        <v>51</v>
+      </c>
+      <c r="C24" s="3">
+        <v>2.2204716115017771</v>
+      </c>
+      <c r="D24" s="4">
+        <v>201228040.55000001</v>
       </c>
       <c r="E24">
-        <v>1497396</v>
+        <v>484735</v>
       </c>
       <c r="F24" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="G24" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>55</v>
+      </c>
+      <c r="H24" s="5">
+        <v>0</v>
       </c>
       <c r="J24" t="s">
         <v>21</v>
       </c>
       <c r="K24" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L24" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A25" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>228808103.55000001</v>
+        <v>153</v>
+      </c>
+      <c r="B25" t="s">
+        <v>36</v>
+      </c>
+      <c r="C25" s="3">
+        <v>2.0823590696856202</v>
+      </c>
+      <c r="D25" s="4">
+        <v>188711728.24000001</v>
       </c>
       <c r="E25">
-        <v>228808103.55000001</v>
+        <v>590296</v>
       </c>
       <c r="F25" t="s">
-        <v>112</v>
+        <v>47</v>
       </c>
       <c r="G25" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-        <v>73020</v>
+        <v>154</v>
+      </c>
+      <c r="H25" s="5">
+        <v>0</v>
       </c>
       <c r="J25" t="s">
-        <v>184</v>
+        <v>21</v>
       </c>
       <c r="K25" t="s">
-        <v>185</v>
+        <v>125</v>
       </c>
       <c r="L25" t="s">
         <v>22</v>
       </c>
       <c r="M25" t="s">
-        <v>114</v>
+        <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A26" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>228808103.53</v>
+        <v>155</v>
+      </c>
+      <c r="B26" t="s">
+        <v>58</v>
+      </c>
+      <c r="C26" s="3">
+        <v>1.7913859144718471</v>
+      </c>
+      <c r="D26" s="4">
+        <v>162342574.24000001</v>
       </c>
       <c r="E26">
-        <v>228808103.53</v>
+        <v>283657</v>
       </c>
       <c r="F26" t="s">
-        <v>115</v>
+        <v>74</v>
       </c>
       <c r="G26" t="s">
-        <v>187</v>
-[...5 lines deleted...]
-        <v>73020</v>
+        <v>156</v>
+      </c>
+      <c r="H26" s="5">
+        <v>0</v>
       </c>
       <c r="J26" t="s">
-        <v>184</v>
+        <v>21</v>
       </c>
       <c r="K26" t="s">
-        <v>185</v>
+        <v>125</v>
       </c>
       <c r="L26" t="s">
         <v>22</v>
       </c>
       <c r="M26" t="s">
-        <v>116</v>
+        <v>75</v>
       </c>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B27" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>227737165.13999999</v>
+        <v>19</v>
+      </c>
+      <c r="C27" s="3">
+        <v>1.6728476429688106</v>
+      </c>
+      <c r="D27" s="4">
+        <v>151600160.78999999</v>
       </c>
       <c r="E27">
-        <v>575181</v>
+        <v>153099</v>
       </c>
       <c r="F27" t="s">
-        <v>42</v>
+        <v>81</v>
       </c>
       <c r="G27" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>158</v>
+      </c>
+      <c r="H27" s="5">
+        <v>0</v>
       </c>
       <c r="J27" t="s">
         <v>21</v>
       </c>
       <c r="K27" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L27" t="s">
         <v>22</v>
+      </c>
+      <c r="M27" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B28" t="s">
         <v>19</v>
       </c>
-      <c r="C28" s="2">
-[...3 lines deleted...]
-        <v>223368577.44</v>
+      <c r="C28" s="3">
+        <v>1.6045686273967237</v>
+      </c>
+      <c r="D28" s="4">
+        <v>145412442.63</v>
       </c>
       <c r="E28">
-        <v>136056</v>
+        <v>510237</v>
       </c>
       <c r="F28" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="G28" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>160</v>
+      </c>
+      <c r="H28" s="5">
+        <v>0</v>
       </c>
       <c r="J28" t="s">
-        <v>159</v>
+        <v>21</v>
       </c>
       <c r="K28" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L28" t="s">
         <v>22</v>
       </c>
       <c r="M28" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="B29" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>197158622</v>
+        <v>36</v>
+      </c>
+      <c r="C29" s="3">
+        <v>1.5979683456071683</v>
+      </c>
+      <c r="D29" s="4">
+        <v>144814298.63</v>
       </c>
       <c r="E29">
-        <v>504242</v>
+        <v>1052659</v>
       </c>
       <c r="F29" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="G29" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>162</v>
+      </c>
+      <c r="H29" s="5">
+        <v>0</v>
       </c>
       <c r="J29" t="s">
         <v>21</v>
       </c>
       <c r="K29" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L29" t="s">
         <v>22</v>
       </c>
       <c r="M29" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B30" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>194056928.50999999</v>
+        <v>65</v>
+      </c>
+      <c r="C30" s="3">
+        <v>1.5935013831326283</v>
+      </c>
+      <c r="D30" s="4">
+        <v>144409484.58000001</v>
       </c>
       <c r="E30">
-        <v>434297</v>
+        <v>465027</v>
       </c>
       <c r="F30" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="G30" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>164</v>
+      </c>
+      <c r="H30" s="5">
+        <v>0</v>
       </c>
       <c r="J30" t="s">
         <v>21</v>
       </c>
       <c r="K30" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L30" t="s">
         <v>22</v>
       </c>
       <c r="M30" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A31" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B31" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>191597091.41999999</v>
+        <v>19</v>
+      </c>
+      <c r="C31" s="3">
+        <v>1.5895085703917879</v>
+      </c>
+      <c r="D31" s="4">
+        <v>144047639.88</v>
       </c>
       <c r="E31">
-        <v>453957</v>
+        <v>1199997</v>
       </c>
       <c r="F31" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="G31" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>166</v>
+      </c>
+      <c r="H31" s="5">
+        <v>0</v>
       </c>
       <c r="J31" t="s">
         <v>21</v>
       </c>
       <c r="K31" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L31" t="s">
         <v>22</v>
       </c>
       <c r="M31" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A32" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B32" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>168047857.19999999</v>
+        <v>58</v>
+      </c>
+      <c r="C32" s="3">
+        <v>1.5780217519973452</v>
+      </c>
+      <c r="D32" s="4">
+        <v>143006658.34</v>
       </c>
       <c r="E32">
-        <v>330868</v>
+        <v>430717</v>
       </c>
       <c r="F32" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="G32" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>168</v>
+      </c>
+      <c r="H32" s="5">
+        <v>0</v>
       </c>
       <c r="J32" t="s">
         <v>21</v>
       </c>
       <c r="K32" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L32" t="s">
         <v>22</v>
+      </c>
+      <c r="M32" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A33" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B33" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>149633330.69999999</v>
+        <v>65</v>
+      </c>
+      <c r="C33" s="3">
+        <v>1.5717964805407547</v>
+      </c>
+      <c r="D33" s="4">
+        <v>142442499.28</v>
       </c>
       <c r="E33">
-        <v>490119</v>
+        <v>281329</v>
       </c>
       <c r="F33" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="G33" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>67</v>
+      </c>
+      <c r="H33" s="5">
+        <v>0</v>
       </c>
       <c r="J33" t="s">
         <v>21</v>
       </c>
       <c r="K33" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L33" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A34" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B34" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>148156887.78</v>
+        <v>78</v>
+      </c>
+      <c r="C34" s="3">
+        <v>1.4290807395059559</v>
+      </c>
+      <c r="D34" s="4">
+        <v>129509026.59999999</v>
       </c>
       <c r="E34">
-        <v>1109457</v>
+        <v>1384235</v>
       </c>
       <c r="F34" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="G34" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>171</v>
+      </c>
+      <c r="H34" s="5">
+        <v>0</v>
       </c>
       <c r="J34" t="s">
         <v>21</v>
       </c>
       <c r="K34" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L34" t="s">
         <v>22</v>
       </c>
       <c r="M34" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A35" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="B35" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>145448159.22</v>
+        <v>51</v>
+      </c>
+      <c r="C35" s="3">
+        <v>1.372191217126715</v>
+      </c>
+      <c r="D35" s="4">
+        <v>124353469.98</v>
       </c>
       <c r="E35">
-        <v>510237</v>
+        <v>1804578</v>
       </c>
       <c r="F35" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="G35" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>173</v>
+      </c>
+      <c r="H35" s="5">
+        <v>0</v>
       </c>
       <c r="J35" t="s">
         <v>21</v>
       </c>
       <c r="K35" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L35" t="s">
         <v>22</v>
       </c>
       <c r="M35" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A36" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B36" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>141349233.59999999</v>
+        <v>51</v>
+      </c>
+      <c r="C36" s="3">
+        <v>1.355960152234196</v>
+      </c>
+      <c r="D36" s="4">
+        <v>122882545.80000001</v>
       </c>
       <c r="E36">
-        <v>298962</v>
+        <v>587505</v>
       </c>
       <c r="F36" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="G36" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>175</v>
+      </c>
+      <c r="H36" s="5">
+        <v>0</v>
       </c>
       <c r="J36" t="s">
         <v>21</v>
       </c>
       <c r="K36" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L36" t="s">
         <v>22</v>
       </c>
       <c r="M36" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A37" t="s">
+        <v>176</v>
+      </c>
+      <c r="B37" t="s">
+        <v>36</v>
+      </c>
+      <c r="C37" s="3">
+        <v>1.2815937405882185</v>
+      </c>
+      <c r="D37" s="4">
+        <v>116143163.40000001</v>
+      </c>
+      <c r="E37">
+        <v>3628340</v>
+      </c>
+      <c r="F37" t="s">
+        <v>85</v>
+      </c>
+      <c r="G37" t="s">
         <v>177</v>
       </c>
-      <c r="B37" t="s">
-[...18 lines deleted...]
-        <v>125</v>
+      <c r="H37" s="5">
+        <v>0</v>
       </c>
       <c r="J37" t="s">
         <v>21</v>
       </c>
       <c r="K37" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L37" t="s">
         <v>22</v>
       </c>
       <c r="M37" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A38" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B38" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>134486884.5</v>
+        <v>19</v>
+      </c>
+      <c r="C38" s="3">
+        <v>1.2742279673981358</v>
+      </c>
+      <c r="D38" s="4">
+        <v>115475647.5</v>
       </c>
       <c r="E38">
-        <v>1901950</v>
+        <v>302625</v>
       </c>
       <c r="F38" t="s">
-        <v>80</v>
+        <v>56</v>
       </c>
       <c r="G38" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>179</v>
+      </c>
+      <c r="H38" s="5">
+        <v>0</v>
       </c>
       <c r="J38" t="s">
         <v>21</v>
       </c>
       <c r="K38" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L38" t="s">
         <v>22</v>
       </c>
       <c r="M38" t="s">
-        <v>81</v>
+        <v>57</v>
       </c>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A39" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="B39" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>131140228.05</v>
+        <v>51</v>
+      </c>
+      <c r="C39" s="3">
+        <v>1.1799760765205982</v>
+      </c>
+      <c r="D39" s="4">
+        <v>106934163.23999999</v>
       </c>
       <c r="E39">
-        <v>282113</v>
+        <v>1840836</v>
       </c>
       <c r="F39" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="G39" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>181</v>
+      </c>
+      <c r="H39" s="5">
+        <v>0</v>
       </c>
       <c r="J39" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="K39" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L39" t="s">
         <v>22</v>
       </c>
       <c r="M39" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A40" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C40" s="3">
+        <v>1.1032407293018003</v>
+      </c>
+      <c r="D40" s="4">
+        <v>99980098.400000006</v>
+      </c>
+      <c r="E40">
+        <v>267670</v>
+      </c>
+      <c r="F40" t="s">
+        <v>89</v>
+      </c>
+      <c r="G40" t="s">
+        <v>183</v>
+      </c>
+      <c r="H40" s="5">
+        <v>0</v>
+      </c>
+      <c r="J40" t="s">
+        <v>21</v>
+      </c>
+      <c r="K40" t="s">
+        <v>125</v>
+      </c>
+      <c r="L40" t="s">
+        <v>22</v>
+      </c>
+      <c r="M40" t="s">
         <v>90</v>
-      </c>
-[...29 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A41" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="B41" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>117321888.2</v>
+        <v>58</v>
+      </c>
+      <c r="C41" s="3">
+        <v>1.0937594915573536</v>
+      </c>
+      <c r="D41" s="4">
+        <v>99120870.620000005</v>
       </c>
       <c r="E41">
-        <v>2283860</v>
+        <v>209518</v>
       </c>
       <c r="F41" t="s">
-        <v>82</v>
+        <v>59</v>
       </c>
       <c r="G41" t="s">
-        <v>189</v>
-[...4 lines deleted...]
-      <c r="I41" s="1"/>
+        <v>185</v>
+      </c>
+      <c r="H41" s="5">
+        <v>0</v>
+      </c>
       <c r="J41" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="K41" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L41" t="s">
         <v>22</v>
       </c>
       <c r="M41" t="s">
-        <v>83</v>
+        <v>60</v>
       </c>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A42" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="B42" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>112199680.8</v>
+        <v>19</v>
+      </c>
+      <c r="C42" s="3">
+        <v>1.0345933931250324</v>
+      </c>
+      <c r="D42" s="4">
+        <v>93759001.549999997</v>
       </c>
       <c r="E42">
-        <v>3824120</v>
+        <v>383645</v>
       </c>
       <c r="F42" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="G42" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>187</v>
+      </c>
+      <c r="H42" s="5">
+        <v>0</v>
       </c>
       <c r="J42" t="s">
         <v>21</v>
       </c>
       <c r="K42" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L42" t="s">
         <v>22</v>
       </c>
       <c r="M42" t="s">
-        <v>77</v>
+        <v>92</v>
       </c>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A43" t="s">
+        <v>188</v>
+      </c>
+      <c r="B43" t="s">
+        <v>51</v>
+      </c>
+      <c r="C43" s="3">
+        <v>0.89074209352800648</v>
+      </c>
+      <c r="D43" s="4">
+        <v>80722620</v>
+      </c>
+      <c r="E43">
+        <v>265500</v>
+      </c>
+      <c r="F43" t="s">
+        <v>189</v>
+      </c>
+      <c r="G43" t="s">
         <v>190</v>
       </c>
-      <c r="B43" t="s">
-[...14 lines deleted...]
-      <c r="G43" t="s">
+      <c r="H43" s="5">
+        <v>0</v>
+      </c>
+      <c r="J43" t="s">
+        <v>21</v>
+      </c>
+      <c r="K43" t="s">
+        <v>125</v>
+      </c>
+      <c r="L43" t="s">
+        <v>22</v>
+      </c>
+      <c r="M43" t="s">
         <v>191</v>
-      </c>
-[...13 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A44" t="s">
         <v>192</v>
       </c>
       <c r="B44" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>94661207.950000003</v>
+        <v>31</v>
+      </c>
+      <c r="C44" s="3">
+        <v>0.87532458985792039</v>
+      </c>
+      <c r="D44" s="4">
+        <v>79325424</v>
       </c>
       <c r="E44">
-        <v>404345</v>
+        <v>637152</v>
       </c>
       <c r="F44" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="G44" t="s">
         <v>193</v>
       </c>
-      <c r="H44" t="s">
-        <v>125</v>
+      <c r="H44" s="5">
+        <v>0</v>
       </c>
       <c r="J44" t="s">
         <v>21</v>
       </c>
       <c r="K44" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L44" t="s">
         <v>22</v>
       </c>
       <c r="M44" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A45" t="s">
         <v>95</v>
       </c>
       <c r="B45" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>88485513.400000006</v>
+        <v>58</v>
+      </c>
+      <c r="C45" s="3">
+        <v>0.77493046567269475</v>
+      </c>
+      <c r="D45" s="4">
+        <v>70227305.930000007</v>
       </c>
       <c r="E45">
-        <v>289490</v>
+        <v>220169</v>
       </c>
       <c r="F45" t="s">
         <v>96</v>
       </c>
       <c r="G45" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>194</v>
+      </c>
+      <c r="H45" s="5">
+        <v>0</v>
       </c>
       <c r="J45" t="s">
         <v>21</v>
       </c>
       <c r="K45" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L45" t="s">
         <v>22</v>
       </c>
       <c r="M45" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A46" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="B46" t="s">
         <v>19</v>
       </c>
-      <c r="C46" s="2">
-[...3 lines deleted...]
-        <v>84041194.25</v>
+      <c r="C46" s="3">
+        <v>0.7526441662715716</v>
+      </c>
+      <c r="D46" s="4">
+        <v>68207632.120000005</v>
       </c>
       <c r="E46">
-        <v>747365</v>
+        <v>56548</v>
       </c>
       <c r="F46" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="G46" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>196</v>
+      </c>
+      <c r="H46" s="5">
+        <v>0</v>
       </c>
       <c r="J46" t="s">
         <v>21</v>
       </c>
       <c r="K46" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L46" t="s">
         <v>22</v>
       </c>
       <c r="M46" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A47" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="B47" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>76877314.5</v>
+        <v>19</v>
+      </c>
+      <c r="C47" s="3">
+        <v>0.72486338927655569</v>
+      </c>
+      <c r="D47" s="4">
+        <v>65690026.719999999</v>
       </c>
       <c r="E47">
-        <v>666470</v>
+        <v>714488</v>
       </c>
       <c r="F47" t="s">
+        <v>100</v>
+      </c>
+      <c r="G47" t="s">
+        <v>198</v>
+      </c>
+      <c r="H47" s="5">
+        <v>0</v>
+      </c>
+      <c r="J47" t="s">
+        <v>21</v>
+      </c>
+      <c r="K47" t="s">
+        <v>125</v>
+      </c>
+      <c r="L47" t="s">
+        <v>22</v>
+      </c>
+      <c r="M47" t="s">
         <v>101</v>
-      </c>
-[...16 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A48" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="B48" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>73863727.25</v>
+        <v>58</v>
+      </c>
+      <c r="C48" s="3">
+        <v>0.6941642529937303</v>
+      </c>
+      <c r="D48" s="4">
+        <v>62907947.899999999</v>
       </c>
       <c r="E48">
-        <v>1521395</v>
+        <v>1443505</v>
       </c>
       <c r="F48" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="G48" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>199</v>
+      </c>
+      <c r="H48" s="5">
+        <v>0</v>
       </c>
       <c r="J48" t="s">
         <v>21</v>
       </c>
       <c r="K48" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L48" t="s">
         <v>22</v>
       </c>
       <c r="M48" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A49" t="s">
-        <v>201</v>
+        <v>114</v>
       </c>
       <c r="B49" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>67783730.670000002</v>
+        <v>58</v>
+      </c>
+      <c r="C49" s="3">
+        <v>0.48911955909775146</v>
+      </c>
+      <c r="D49" s="4">
+        <v>44325975.600000001</v>
       </c>
       <c r="E49">
-        <v>59599</v>
+        <v>164940</v>
       </c>
       <c r="F49" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="G49" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>200</v>
+      </c>
+      <c r="H49" s="5">
+        <v>0</v>
       </c>
       <c r="J49" t="s">
         <v>21</v>
       </c>
       <c r="K49" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L49" t="s">
         <v>22</v>
       </c>
       <c r="M49" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A50" t="s">
-        <v>109</v>
+        <v>201</v>
       </c>
       <c r="B50" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>52682212</v>
+        <v>24</v>
+      </c>
+      <c r="C50" s="3">
+        <v>0.4715377927675739</v>
+      </c>
+      <c r="D50" s="4">
+        <v>42732645.439999998</v>
       </c>
       <c r="E50">
-        <v>173840</v>
+        <v>361406</v>
       </c>
       <c r="F50" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="G50" t="s">
-        <v>206</v>
-[...3 lines deleted...]
-      </c>
+        <v>202</v>
+      </c>
+      <c r="H50" s="5">
+        <v>0</v>
+      </c>
+      <c r="I50" s="1"/>
       <c r="J50" t="s">
         <v>21</v>
       </c>
       <c r="K50" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L50" t="s">
         <v>22</v>
       </c>
       <c r="M50" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="51" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A51" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="B51" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>48724892.479999997</v>
+        <v>19</v>
+      </c>
+      <c r="C51" s="3">
+        <v>0.46679000636874096</v>
+      </c>
+      <c r="D51" s="4">
+        <v>42302382</v>
       </c>
       <c r="E51">
-        <v>294517</v>
+        <v>193400</v>
       </c>
       <c r="F51" t="s">
-        <v>86</v>
+        <v>204</v>
       </c>
       <c r="G51" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>205</v>
+      </c>
+      <c r="H51" s="5">
+        <v>0</v>
       </c>
       <c r="J51" t="s">
         <v>21</v>
       </c>
       <c r="K51" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L51" t="s">
         <v>22</v>
       </c>
       <c r="M51" t="s">
-        <v>87</v>
+        <v>206</v>
       </c>
     </row>
     <row r="52" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A52" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B52" t="s">
         <v>19</v>
       </c>
-      <c r="C52" s="2">
-[...3 lines deleted...]
-        <v>35338774.32</v>
+      <c r="C52" s="3">
+        <v>0.34079660776114346</v>
+      </c>
+      <c r="D52" s="4">
+        <v>30884355.039999999</v>
       </c>
       <c r="E52">
-        <v>119082</v>
+        <v>33814</v>
       </c>
       <c r="F52" t="s">
-        <v>88</v>
+        <v>208</v>
       </c>
       <c r="G52" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>209</v>
+      </c>
+      <c r="H52" s="5">
+        <v>0</v>
       </c>
       <c r="J52" t="s">
         <v>21</v>
       </c>
       <c r="K52" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L52" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="53" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A53" t="s">
-        <v>209</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>210</v>
+      </c>
+      <c r="C53" s="3">
+        <v>0.27868959851178887</v>
+      </c>
+      <c r="D53" s="4">
+        <v>25255968.84</v>
       </c>
       <c r="E53">
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="I53" s="1"/>
+        <v>25255968.84</v>
+      </c>
+      <c r="F53" t="s">
+        <v>109</v>
+      </c>
+      <c r="G53" t="s">
+        <v>211</v>
+      </c>
+      <c r="H53" s="2">
+        <v>3.5171399999999999</v>
+      </c>
+      <c r="I53" s="6">
+        <v>73020</v>
+      </c>
+      <c r="J53" t="s">
+        <v>212</v>
+      </c>
       <c r="K53" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="L53" t="s">
         <v>22</v>
+      </c>
+      <c r="M53" t="s">
+        <v>110</v>
       </c>
     </row>
     <row r="54" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A54" t="s">
-        <v>211</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>214</v>
+      </c>
+      <c r="C54" s="3">
+        <v>0.27868959796005865</v>
+      </c>
+      <c r="D54" s="4">
+        <v>25255968.789999999</v>
       </c>
       <c r="E54">
-        <v>0</v>
+        <v>25255968.789999999</v>
       </c>
       <c r="F54" t="s">
+        <v>111</v>
+      </c>
+      <c r="G54" t="s">
+        <v>112</v>
+      </c>
+      <c r="H54" s="2">
+        <v>3.598535</v>
+      </c>
+      <c r="I54" s="6">
+        <v>73020</v>
+      </c>
+      <c r="J54" t="s">
         <v>212</v>
       </c>
-      <c r="G54" t="s">
+      <c r="K54" t="s">
         <v>213</v>
       </c>
-      <c r="H54" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L54" t="s">
         <v>22</v>
       </c>
       <c r="M54" t="s">
-        <v>214</v>
+        <v>113</v>
       </c>
     </row>
     <row r="55" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A55" t="s">
         <v>215</v>
       </c>
       <c r="B55" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>51</v>
+      </c>
+      <c r="C55" s="3">
+        <v>0.22034246483681796</v>
+      </c>
+      <c r="D55" s="4">
+        <v>19968317.640000001</v>
       </c>
       <c r="E55">
-        <v>0</v>
+        <v>236844</v>
       </c>
       <c r="F55" t="s">
         <v>216</v>
       </c>
       <c r="G55" t="s">
         <v>217</v>
       </c>
-      <c r="H55" t="s">
-        <v>125</v>
+      <c r="H55" s="5">
+        <v>0</v>
       </c>
       <c r="J55" t="s">
         <v>21</v>
       </c>
       <c r="K55" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L55" t="s">
         <v>22</v>
       </c>
       <c r="M55" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A56" t="s">
         <v>219</v>
       </c>
-      <c r="B56" t="s">
-[...5 lines deleted...]
-      <c r="D56" s="3">
+      <c r="C56" s="3">
+        <v>0</v>
+      </c>
+      <c r="D56" s="4">
         <v>0</v>
       </c>
       <c r="E56">
         <v>0</v>
       </c>
-      <c r="F56" t="s">
+      <c r="H56" s="5">
+        <v>0</v>
+      </c>
+      <c r="K56" t="s">
         <v>220</v>
       </c>
-      <c r="G56" t="s">
+      <c r="L56" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A57" t="s">
         <v>221</v>
       </c>
-      <c r="H56" t="s">
-[...9 lines deleted...]
-        <v>22</v>
+      <c r="B57" t="s">
+        <v>58</v>
+      </c>
+      <c r="C57" s="3">
+        <v>0</v>
+      </c>
+      <c r="D57" s="4">
+        <v>0</v>
+      </c>
+      <c r="E57">
+        <v>0</v>
+      </c>
+      <c r="F57" t="s">
+        <v>222</v>
+      </c>
+      <c r="G57" t="s">
+        <v>223</v>
+      </c>
+      <c r="H57" s="5">
+        <v>0</v>
+      </c>
+      <c r="J57" t="s">
+        <v>151</v>
+      </c>
+      <c r="K57" t="s">
+        <v>125</v>
+      </c>
+      <c r="L57" t="s">
+        <v>22</v>
+      </c>
+      <c r="M57" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A58" t="s">
+        <v>225</v>
+      </c>
+      <c r="B58" t="s">
+        <v>58</v>
+      </c>
+      <c r="C58" s="3">
+        <v>0</v>
+      </c>
+      <c r="D58" s="4">
+        <v>0</v>
+      </c>
+      <c r="E58">
+        <v>0</v>
+      </c>
+      <c r="F58" t="s">
+        <v>93</v>
+      </c>
+      <c r="G58" t="s">
+        <v>226</v>
+      </c>
+      <c r="H58" s="5">
+        <v>0</v>
+      </c>
+      <c r="J58" t="s">
+        <v>151</v>
+      </c>
+      <c r="K58" t="s">
+        <v>125</v>
+      </c>
+      <c r="L58" t="s">
+        <v>22</v>
+      </c>
+      <c r="M58" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="59" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A59" t="s">
-        <v>117</v>
+        <v>227</v>
+      </c>
+      <c r="B59" t="s">
+        <v>58</v>
+      </c>
+      <c r="C59" s="3">
+        <v>0</v>
+      </c>
+      <c r="D59" s="4">
+        <v>0</v>
+      </c>
+      <c r="E59">
+        <v>0</v>
+      </c>
+      <c r="F59" t="s">
+        <v>228</v>
+      </c>
+      <c r="G59" t="s">
+        <v>229</v>
+      </c>
+      <c r="H59" s="5">
+        <v>0</v>
+      </c>
+      <c r="J59" t="s">
+        <v>21</v>
+      </c>
+      <c r="K59" t="s">
+        <v>125</v>
+      </c>
+      <c r="L59" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="A60" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C60" s="3"/>
+      <c r="D60" s="4"/>
+      <c r="H60" s="5"/>
     </row>
     <row r="61" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="A61" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C61" s="3"/>
+      <c r="D61" s="4"/>
+      <c r="H61" s="5"/>
     </row>
     <row r="62" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A62" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A63" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A64" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="65" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A65" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A66" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A67" t="s">
         <v>122</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:M5 A7:M10 A6:B6 D6:M6 A57:M64" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:M5 A7:M10 A6:B6 D6:M6 A62:M67" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>