--- v1 (2026-07-07)
+++ v2 (2026-11-07)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton-my.sharepoint.com/personal/tara_jacques-kelly_franklintempleton_com/Documents/RIK/6.17.26/CB Mid Cap Fund/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton-my.sharepoint.com/personal/tara_jacques-kelly_franklintempleton_com/Documents/RIK/10.29.26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{F706CA6B-DA6A-4343-833E-22C7648CC712}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3D8296CE-25AD-4AC0-88C0-786551013D1B}"/>
+  <xr:revisionPtr revIDLastSave="22" documentId="8_{04A43624-8C1D-4F69-AF20-EAC4FDA54182}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{873AFDD3-939F-47A4-B451-F06C3751DB71}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="2160" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="647" uniqueCount="321">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="533" uniqueCount="297">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>ClearBridge Mid Cap Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Sector Name</t>
   </si>
   <si>
@@ -75,992 +75,927 @@
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Coupon</t>
   </si>
   <si>
     <t>Effective Maturity</t>
   </si>
   <si>
     <t>Investment Category</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
+    <t>Industrials</t>
+  </si>
+  <si>
+    <t>CLH</t>
+  </si>
+  <si>
+    <t>Common Stock</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>184496107</t>
+  </si>
+  <si>
+    <t>RUBRIK INC</t>
+  </si>
+  <si>
     <t>Information Technology</t>
   </si>
   <si>
+    <t>RBRK</t>
+  </si>
+  <si>
+    <t>781154109</t>
+  </si>
+  <si>
+    <t>Consumer Staples</t>
+  </si>
+  <si>
+    <t>PFGC</t>
+  </si>
+  <si>
+    <t>71377A103</t>
+  </si>
+  <si>
+    <t>Materials</t>
+  </si>
+  <si>
+    <t>CCK</t>
+  </si>
+  <si>
+    <t>228368106</t>
+  </si>
+  <si>
+    <t>Financials</t>
+  </si>
+  <si>
+    <t>TRV</t>
+  </si>
+  <si>
+    <t>89417E109</t>
+  </si>
+  <si>
+    <t>Vistra Corp</t>
+  </si>
+  <si>
+    <t>Utilities</t>
+  </si>
+  <si>
+    <t>VST</t>
+  </si>
+  <si>
+    <t>92840M102</t>
+  </si>
+  <si>
+    <t>DTE</t>
+  </si>
+  <si>
+    <t>233331107</t>
+  </si>
+  <si>
+    <t>Communication Services</t>
+  </si>
+  <si>
+    <t>LYV</t>
+  </si>
+  <si>
+    <t>538034109</t>
+  </si>
+  <si>
     <t>TDY</t>
   </si>
   <si>
-    <t>Common Stock</t>
-[...4 lines deleted...]
-  <si>
     <t>879360105</t>
   </si>
   <si>
-    <t>Utilities</t>
-[...17 lines deleted...]
-    <t>Industrials</t>
+    <t>Energy</t>
+  </si>
+  <si>
+    <t>EQT</t>
+  </si>
+  <si>
+    <t>26884L109</t>
+  </si>
+  <si>
+    <t>MCHP</t>
+  </si>
+  <si>
+    <t>595017104</t>
+  </si>
+  <si>
+    <t>URI</t>
+  </si>
+  <si>
+    <t>911363109</t>
+  </si>
+  <si>
+    <t>CWST</t>
+  </si>
+  <si>
+    <t>147448104</t>
+  </si>
+  <si>
+    <t>Consumer Discretionary</t>
+  </si>
+  <si>
+    <t>VVV</t>
+  </si>
+  <si>
+    <t>92047W101</t>
+  </si>
+  <si>
+    <t>Health Care</t>
+  </si>
+  <si>
+    <t>THC</t>
+  </si>
+  <si>
+    <t>88033G407</t>
+  </si>
+  <si>
+    <t>HLI</t>
+  </si>
+  <si>
+    <t>441593100</t>
+  </si>
+  <si>
+    <t>RRX</t>
+  </si>
+  <si>
+    <t>758750103</t>
+  </si>
+  <si>
+    <t>Real Estate</t>
+  </si>
+  <si>
+    <t>NNN</t>
+  </si>
+  <si>
+    <t>637417106</t>
   </si>
   <si>
     <t>APG</t>
   </si>
   <si>
     <t>00187Y100</t>
   </si>
   <si>
-    <t>Consumer Staples</t>
+    <t>CRL</t>
+  </si>
+  <si>
+    <t>159864107</t>
   </si>
   <si>
     <t>CASY</t>
   </si>
   <si>
     <t>147528103</t>
   </si>
   <si>
-    <t>CLH</t>
-[...35 lines deleted...]
-    <t>911363109</t>
+    <t>BKR</t>
+  </si>
+  <si>
+    <t>05722G100</t>
+  </si>
+  <si>
+    <t>IP</t>
+  </si>
+  <si>
+    <t>460146103</t>
+  </si>
+  <si>
+    <t>CHURCHILL DOWNS INC</t>
+  </si>
+  <si>
+    <t>CHDN</t>
+  </si>
+  <si>
+    <t>171484108</t>
+  </si>
+  <si>
+    <t>MTD</t>
+  </si>
+  <si>
+    <t>592688105</t>
+  </si>
+  <si>
+    <t>HOOD</t>
+  </si>
+  <si>
+    <t>770700102</t>
+  </si>
+  <si>
+    <t>JLL</t>
+  </si>
+  <si>
+    <t>48020Q107</t>
   </si>
   <si>
     <t>WSC</t>
   </si>
   <si>
     <t>971378104</t>
   </si>
   <si>
+    <t>AXON</t>
+  </si>
+  <si>
+    <t>05464C101</t>
+  </si>
+  <si>
+    <t>MIR</t>
+  </si>
+  <si>
+    <t>60471A101</t>
+  </si>
+  <si>
     <t>STERIS PLC</t>
   </si>
   <si>
-    <t>Health Care</t>
-[...1 lines deleted...]
-  <si>
     <t>STE</t>
   </si>
   <si>
     <t>IE00BFY8C754</t>
   </si>
   <si>
-    <t>Materials</t>
-[...14 lines deleted...]
-    <t>538034109</t>
+    <t>CHWY</t>
+  </si>
+  <si>
+    <t>16679L109</t>
+  </si>
+  <si>
+    <t>SCI</t>
+  </si>
+  <si>
+    <t>817565104</t>
+  </si>
+  <si>
+    <t>DIAMONDBACK ENERGY INC</t>
+  </si>
+  <si>
+    <t>FANG</t>
+  </si>
+  <si>
+    <t>25278X109</t>
+  </si>
+  <si>
+    <t>PNC</t>
+  </si>
+  <si>
+    <t>693475105</t>
+  </si>
+  <si>
+    <t>NET</t>
+  </si>
+  <si>
+    <t>18915M107</t>
+  </si>
+  <si>
+    <t>UMBF</t>
+  </si>
+  <si>
+    <t>902788108</t>
+  </si>
+  <si>
+    <t>WMS</t>
+  </si>
+  <si>
+    <t>00790R104</t>
+  </si>
+  <si>
+    <t>NCINO INC</t>
+  </si>
+  <si>
+    <t>NCNO</t>
+  </si>
+  <si>
+    <t>63947X101</t>
+  </si>
+  <si>
+    <t>FIFTH THIRD BANCORP</t>
+  </si>
+  <si>
+    <t>FITB</t>
+  </si>
+  <si>
+    <t>316773100</t>
+  </si>
+  <si>
+    <t>INSM</t>
+  </si>
+  <si>
+    <t>457669307</t>
+  </si>
+  <si>
+    <t>ARGX</t>
+  </si>
+  <si>
+    <t>04016X101</t>
+  </si>
+  <si>
+    <t>SOMNIGROUP INTERNATIONAL INC</t>
+  </si>
+  <si>
+    <t>SGI</t>
+  </si>
+  <si>
+    <t>88023U101</t>
+  </si>
+  <si>
+    <t>CAE INC</t>
+  </si>
+  <si>
+    <t>CAE</t>
+  </si>
+  <si>
+    <t>124765108</t>
+  </si>
+  <si>
+    <t>SITIME CORP</t>
+  </si>
+  <si>
+    <t>SITM</t>
+  </si>
+  <si>
+    <t>82982T106</t>
+  </si>
+  <si>
+    <t>DRS</t>
+  </si>
+  <si>
+    <t>52661A108</t>
+  </si>
+  <si>
+    <t>AROC</t>
+  </si>
+  <si>
+    <t>03957W106</t>
+  </si>
+  <si>
+    <t>MSCI INC</t>
+  </si>
+  <si>
+    <t>MSCI</t>
+  </si>
+  <si>
+    <t>55354G100</t>
+  </si>
+  <si>
+    <t>PPL</t>
+  </si>
+  <si>
+    <t>69351T106</t>
+  </si>
+  <si>
+    <t>RJF</t>
+  </si>
+  <si>
+    <t>754730109</t>
+  </si>
+  <si>
+    <t>VMC</t>
+  </si>
+  <si>
+    <t>929160109</t>
+  </si>
+  <si>
+    <t>XPO</t>
+  </si>
+  <si>
+    <t>983793100</t>
+  </si>
+  <si>
+    <t>VIKING HOLDINGS LTD</t>
+  </si>
+  <si>
+    <t>VIK</t>
+  </si>
+  <si>
+    <t>BMG93A5A1010</t>
+  </si>
+  <si>
+    <t>P</t>
+  </si>
+  <si>
+    <t>74624M102</t>
+  </si>
+  <si>
+    <t>FIX</t>
+  </si>
+  <si>
+    <t>199908104</t>
+  </si>
+  <si>
+    <t>MPWR</t>
+  </si>
+  <si>
+    <t>609839105</t>
+  </si>
+  <si>
+    <t>CVNA</t>
+  </si>
+  <si>
+    <t>146869102</t>
   </si>
   <si>
     <t>APP</t>
   </si>
   <si>
     <t>03831W108</t>
   </si>
   <si>
-    <t>BKR</t>
-[...230 lines deleted...]
-    <t>52661A108</t>
+    <t>PTGX</t>
+  </si>
+  <si>
+    <t>74366E102</t>
+  </si>
+  <si>
+    <t>ROCKET LAB CORP</t>
+  </si>
+  <si>
+    <t>RKLB</t>
+  </si>
+  <si>
+    <t>773121108</t>
   </si>
   <si>
     <t>WAEXX</t>
   </si>
   <si>
     <t>US52470G4780</t>
   </si>
   <si>
     <t>52470G478</t>
   </si>
   <si>
     <t>JTSXX</t>
   </si>
   <si>
     <t>4812A2835</t>
   </si>
   <si>
-    <t>HLT</t>
-[...91 lines deleted...]
-  <si>
     <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
   </si>
   <si>
     <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
   </si>
   <si>
     <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
   </si>
   <si>
     <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
   </si>
   <si>
     <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
   </si>
   <si>
     <t>© Franklin Templeton. All rights reserved.</t>
   </si>
   <si>
+    <t>CLEAN HARBORS INC</t>
+  </si>
+  <si>
+    <t>CROWN HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>JPMORGAN 100 US TREASU-L</t>
+  </si>
+  <si>
     <t>WESTERN ASSET PREMIER INSTITUTIONAL US TREASURY RESERVES</t>
   </si>
   <si>
-    <t>3.563897</t>
+    <t>DTE ENERGY CO</t>
+  </si>
+  <si>
+    <t>TELEDYNE TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>EQT CORP</t>
+  </si>
+  <si>
+    <t>UNITED RENTALS INC</t>
+  </si>
+  <si>
+    <t>CHARLES RIVER LABORATORIES INTERNATIONAL INC</t>
+  </si>
+  <si>
+    <t>JONES LANG LASALLE INC</t>
+  </si>
+  <si>
+    <t>NNN REIT INC</t>
+  </si>
+  <si>
+    <t>MICROCHIP TECHNOLOGY INC</t>
+  </si>
+  <si>
+    <t>CASELLA WASTE SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>PERFORMANCE FOOD GROUP CO</t>
+  </si>
+  <si>
+    <t>VULCAN MATERIALS CO</t>
+  </si>
+  <si>
+    <t>API GROUP CORP</t>
+  </si>
+  <si>
+    <t>HOULIHAN LOKEY INC</t>
+  </si>
+  <si>
+    <t>TRAVELERS COS INC/THE</t>
+  </si>
+  <si>
+    <t>VALVOLINE INC</t>
+  </si>
+  <si>
+    <t>TENET HEALTHCARE CORP</t>
+  </si>
+  <si>
+    <t>REGAL REXNORD CORP</t>
+  </si>
+  <si>
+    <t>CASEY'S GENERAL STORES INC</t>
+  </si>
+  <si>
+    <t>MIRION TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>LIVE NATION ENTERTAINMENT INC</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL PAPER CO</t>
+  </si>
+  <si>
+    <t>METTLER-TOLEDO INTERNATIONAL INC</t>
+  </si>
+  <si>
+    <t>BAKER HUGHES CO</t>
+  </si>
+  <si>
+    <t>WILLSCOT HOLDINGS CORP</t>
+  </si>
+  <si>
+    <t>ARTHUR J GALLAGHER &amp; CO</t>
+  </si>
+  <si>
+    <t>CHEWY INC</t>
+  </si>
+  <si>
+    <t>AXON ENTERPRISE INC</t>
+  </si>
+  <si>
+    <t>ROBINHOOD MARKETS INC</t>
+  </si>
+  <si>
+    <t>ADVANCED DRAINAGE SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>PNC FINANCIAL SERVICES GROUP INC/THE</t>
+  </si>
+  <si>
+    <t>UMB FINANCIAL CORP</t>
+  </si>
+  <si>
+    <t>SERVICE CORP INTERNATIONAL/US</t>
+  </si>
+  <si>
+    <t>INSMED INC</t>
+  </si>
+  <si>
+    <t>LEONARDO DRS INC</t>
+  </si>
+  <si>
+    <t>PPL CORP</t>
+  </si>
+  <si>
+    <t>ARCHROCK INC</t>
+  </si>
+  <si>
+    <t>CLOUDFLARE INC</t>
+  </si>
+  <si>
+    <t>ARGENX SE</t>
+  </si>
+  <si>
+    <t>RAYMOND JAMES FINANCIAL INC</t>
+  </si>
+  <si>
+    <t>XPO INC</t>
+  </si>
+  <si>
+    <t>EVERPURE INC</t>
+  </si>
+  <si>
+    <t>CARVANA CO</t>
+  </si>
+  <si>
+    <t>KARMAN HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>COMFORT SYSTEMS USA INC</t>
+  </si>
+  <si>
+    <t>PROTAGONIST THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>MONOLITHIC POWER SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>APPLOVIN CORP</t>
+  </si>
+  <si>
+    <t>AJG</t>
+  </si>
+  <si>
+    <t>KRMN</t>
+  </si>
+  <si>
+    <t>US1844961078</t>
+  </si>
+  <si>
+    <t>US2283681060</t>
+  </si>
+  <si>
+    <t>US4812A28358</t>
+  </si>
+  <si>
+    <t>US7811541090</t>
+  </si>
+  <si>
+    <t>US2333311072</t>
+  </si>
+  <si>
+    <t>US8793601050</t>
+  </si>
+  <si>
+    <t>US92840M1027</t>
+  </si>
+  <si>
+    <t>US26884L1098</t>
+  </si>
+  <si>
+    <t>US9113631090</t>
+  </si>
+  <si>
+    <t>US1598641074</t>
+  </si>
+  <si>
+    <t>US48020Q1076</t>
+  </si>
+  <si>
+    <t>US6374171063</t>
+  </si>
+  <si>
+    <t>US5950171042</t>
+  </si>
+  <si>
+    <t>US1474481041</t>
+  </si>
+  <si>
+    <t>US71377A1034</t>
+  </si>
+  <si>
+    <t>US9291601097</t>
+  </si>
+  <si>
+    <t>US00187Y1001</t>
+  </si>
+  <si>
+    <t>US4415931009</t>
+  </si>
+  <si>
+    <t>US89417E1091</t>
+  </si>
+  <si>
+    <t>US92047W1018</t>
+  </si>
+  <si>
+    <t>US88033G4073</t>
+  </si>
+  <si>
+    <t>US7587501039</t>
+  </si>
+  <si>
+    <t>US1714841087</t>
+  </si>
+  <si>
+    <t>US1475281036</t>
+  </si>
+  <si>
+    <t>US60471A1016</t>
+  </si>
+  <si>
+    <t>US5380341090</t>
+  </si>
+  <si>
+    <t>US4601461035</t>
+  </si>
+  <si>
+    <t>US5926881054</t>
+  </si>
+  <si>
+    <t>US05722G1004</t>
+  </si>
+  <si>
+    <t>US63947X1019</t>
+  </si>
+  <si>
+    <t>US55354G1004</t>
+  </si>
+  <si>
+    <t>US9713781048</t>
+  </si>
+  <si>
+    <t>US3635761097</t>
+  </si>
+  <si>
+    <t>US25278X1090</t>
+  </si>
+  <si>
+    <t>US16679L1098</t>
+  </si>
+  <si>
+    <t>US05464C1018</t>
+  </si>
+  <si>
+    <t>US82982T1060</t>
+  </si>
+  <si>
+    <t>US7707001027</t>
+  </si>
+  <si>
+    <t>US00790R1041</t>
+  </si>
+  <si>
+    <t>US6934751057</t>
+  </si>
+  <si>
+    <t>US9027881088</t>
+  </si>
+  <si>
+    <t>US3167731005</t>
+  </si>
+  <si>
+    <t>US8175651046</t>
+  </si>
+  <si>
+    <t>CA1247651088</t>
+  </si>
+  <si>
+    <t>US4576693075</t>
+  </si>
+  <si>
+    <t>US52661A1088</t>
+  </si>
+  <si>
+    <t>US88023U1016</t>
+  </si>
+  <si>
+    <t>US69351T1060</t>
+  </si>
+  <si>
+    <t>US03957W1062</t>
+  </si>
+  <si>
+    <t>US18915M1071</t>
+  </si>
+  <si>
+    <t>US04016X1019</t>
+  </si>
+  <si>
+    <t>US7547301090</t>
+  </si>
+  <si>
+    <t>US9837931008</t>
+  </si>
+  <si>
+    <t>US74624M1027</t>
+  </si>
+  <si>
+    <t>US1468691027</t>
+  </si>
+  <si>
+    <t>US4859241048</t>
+  </si>
+  <si>
+    <t>US1999081045</t>
+  </si>
+  <si>
+    <t>US74366E1029</t>
+  </si>
+  <si>
+    <t>US6098391054</t>
+  </si>
+  <si>
+    <t>US03831W1080</t>
+  </si>
+  <si>
+    <t>US7731211089</t>
+  </si>
+  <si>
+    <t>Equity</t>
   </si>
   <si>
     <t>Open-End Fund</t>
   </si>
   <si>
     <t>Fixed Income</t>
   </si>
   <si>
-    <t>JPMORGAN 100 US TREASU-L</t>
-[...124 lines deleted...]
-  <si>
     <t>REIT</t>
   </si>
   <si>
-    <t>API GROUP CORP</t>
-[...119 lines deleted...]
-    <t>US04016X1019</t>
+    <t>363576109</t>
   </si>
   <si>
     <t>ADR</t>
   </si>
   <si>
-    <t>PPL CORP</t>
-[...70 lines deleted...]
-  <si>
     <t>485924104</t>
-  </si>
-[...70 lines deleted...]
-    <t>Canadian Dollar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="165" formatCode="m/d/yy;@"/>
+  </numFmts>
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1360,2833 +1295,2603 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M90"/>
+  <dimension ref="A1:M82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4"/>
+      <selection activeCell="D82" sqref="D82"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="48.796875" customWidth="1"/>
     <col min="2" max="2" width="22.796875" customWidth="1"/>
     <col min="3" max="3" width="10.796875" customWidth="1"/>
     <col min="4" max="4" width="16.796875" customWidth="1"/>
     <col min="5" max="6" width="10.796875" customWidth="1"/>
     <col min="7" max="7" width="12.796875" customWidth="1"/>
     <col min="8" max="8" width="10.796875" customWidth="1"/>
     <col min="9" max="9" width="18.796875" customWidth="1"/>
     <col min="10" max="10" width="20.796875" customWidth="1"/>
     <col min="11" max="11" width="11.796875" customWidth="1"/>
     <col min="12" max="13" width="10.796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1">
-        <v>46190</v>
+        <v>46324</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
       <c r="H10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
         <v>14</v>
       </c>
       <c r="J10" t="s">
         <v>15</v>
       </c>
       <c r="K10" t="s">
         <v>16</v>
       </c>
       <c r="L10" t="s">
         <v>17</v>
       </c>
       <c r="M10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
-        <v>183</v>
-[...8 lines deleted...]
-        <v>43809181.380000003</v>
+        <v>176</v>
+      </c>
+      <c r="B11" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" s="3">
+        <v>2.835059254676854</v>
+      </c>
+      <c r="D11" s="4">
+        <v>43306200</v>
+      </c>
+      <c r="E11" s="4">
+        <v>140000</v>
       </c>
       <c r="F11" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G11" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>73020</v>
+        <v>229</v>
+      </c>
+      <c r="H11" s="5">
+        <v>0</v>
       </c>
       <c r="J11" t="s">
-        <v>185</v>
+        <v>21</v>
       </c>
       <c r="K11" t="s">
-        <v>186</v>
+        <v>290</v>
       </c>
       <c r="L11" t="s">
         <v>22</v>
       </c>
       <c r="M11" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
-        <v>187</v>
-[...8 lines deleted...]
-        <v>43809180.990000002</v>
+        <v>177</v>
+      </c>
+      <c r="B12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="3">
+        <v>2.6464009618659459</v>
+      </c>
+      <c r="D12" s="4">
+        <v>40424400</v>
+      </c>
+      <c r="E12" s="4">
+        <v>342000</v>
       </c>
       <c r="F12" t="s">
-        <v>144</v>
+        <v>32</v>
       </c>
       <c r="G12" t="s">
-        <v>188</v>
-[...5 lines deleted...]
-        <v>73020</v>
+        <v>230</v>
+      </c>
+      <c r="H12" s="5">
+        <v>0</v>
       </c>
       <c r="J12" t="s">
-        <v>185</v>
+        <v>21</v>
       </c>
       <c r="K12" t="s">
-        <v>186</v>
+        <v>290</v>
       </c>
       <c r="L12" t="s">
         <v>22</v>
       </c>
       <c r="M12" t="s">
-        <v>145</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
-        <v>190</v>
-[...11 lines deleted...]
-        <v>296000</v>
+        <v>178</v>
+      </c>
+      <c r="C13" s="3">
+        <v>2.5399739947433502</v>
+      </c>
+      <c r="D13" s="4">
+        <v>38798702.93</v>
+      </c>
+      <c r="E13" s="4">
+        <v>38798702.93</v>
       </c>
       <c r="F13" t="s">
-        <v>25</v>
+        <v>168</v>
       </c>
       <c r="G13" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>231</v>
+      </c>
+      <c r="H13" s="3">
+        <v>3.8166229999999999</v>
+      </c>
+      <c r="I13" s="2">
+        <v>73020</v>
       </c>
       <c r="J13" t="s">
-        <v>21</v>
+        <v>291</v>
       </c>
       <c r="K13" t="s">
-        <v>193</v>
+        <v>292</v>
       </c>
       <c r="L13" t="s">
         <v>22</v>
       </c>
       <c r="M13" t="s">
-        <v>26</v>
+        <v>169</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
-        <v>194</v>
-[...11 lines deleted...]
-        <v>403000</v>
+        <v>179</v>
+      </c>
+      <c r="C14" s="3">
+        <v>2.5399739934340411</v>
+      </c>
+      <c r="D14" s="4">
+        <v>38798702.909999996</v>
+      </c>
+      <c r="E14" s="4">
+        <v>38798702.909999996</v>
       </c>
       <c r="F14" t="s">
-        <v>38</v>
+        <v>165</v>
       </c>
       <c r="G14" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>166</v>
+      </c>
+      <c r="H14" s="3">
+        <v>3.8556050000000002</v>
+      </c>
+      <c r="I14" s="2">
+        <v>73020</v>
       </c>
       <c r="J14" t="s">
-        <v>21</v>
+        <v>291</v>
       </c>
       <c r="K14" t="s">
-        <v>193</v>
+        <v>292</v>
       </c>
       <c r="L14" t="s">
         <v>22</v>
       </c>
       <c r="M14" t="s">
-        <v>39</v>
+        <v>167</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>24</v>
       </c>
       <c r="B15" t="s">
-        <v>30</v>
-[...8 lines deleted...]
-        <v>143000</v>
+        <v>25</v>
+      </c>
+      <c r="C15" s="3">
+        <v>2.4494809310604726</v>
+      </c>
+      <c r="D15" s="4">
+        <v>37416400</v>
+      </c>
+      <c r="E15" s="4">
+        <v>280000</v>
       </c>
       <c r="F15" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="G15" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>232</v>
+      </c>
+      <c r="H15" s="5">
+        <v>0</v>
       </c>
       <c r="J15" t="s">
         <v>21</v>
       </c>
       <c r="K15" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L15" t="s">
         <v>22</v>
       </c>
       <c r="M15" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="B16" t="s">
-        <v>24</v>
-[...8 lines deleted...]
-        <v>256000</v>
+        <v>38</v>
+      </c>
+      <c r="C16" s="3">
+        <v>2.4481820968147345</v>
+      </c>
+      <c r="D16" s="4">
+        <v>37396560</v>
+      </c>
+      <c r="E16" s="4">
+        <v>278000</v>
       </c>
       <c r="F16" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="G16" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>233</v>
+      </c>
+      <c r="H16" s="5">
+        <v>0</v>
       </c>
       <c r="J16" t="s">
         <v>21</v>
       </c>
       <c r="K16" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L16" t="s">
         <v>22</v>
       </c>
       <c r="M16" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>181</v>
       </c>
       <c r="B17" t="s">
-        <v>30</v>
-[...8 lines deleted...]
-        <v>182000</v>
+        <v>25</v>
+      </c>
+      <c r="C17" s="3">
+        <v>2.350561348298609</v>
+      </c>
+      <c r="D17" s="4">
+        <v>35905380</v>
+      </c>
+      <c r="E17" s="4">
+        <v>53000</v>
       </c>
       <c r="F17" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="G17" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>234</v>
+      </c>
+      <c r="H17" s="5">
+        <v>0</v>
       </c>
       <c r="J17" t="s">
         <v>21</v>
       </c>
       <c r="K17" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L17" t="s">
         <v>22</v>
       </c>
       <c r="M17" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
-        <v>201</v>
+        <v>37</v>
       </c>
       <c r="B18" t="s">
-        <v>19</v>
-[...8 lines deleted...]
-        <v>406000</v>
+        <v>38</v>
+      </c>
+      <c r="C18" s="3">
+        <v>2.3068382930544735</v>
+      </c>
+      <c r="D18" s="4">
+        <v>35237500</v>
+      </c>
+      <c r="E18" s="4">
+        <v>250000</v>
       </c>
       <c r="F18" t="s">
+        <v>39</v>
+      </c>
+      <c r="G18" t="s">
+        <v>235</v>
+      </c>
+      <c r="H18" s="5">
+        <v>0</v>
+      </c>
+      <c r="J18" t="s">
+        <v>21</v>
+      </c>
+      <c r="K18" t="s">
+        <v>290</v>
+      </c>
+      <c r="L18" t="s">
+        <v>22</v>
+      </c>
+      <c r="M18" t="s">
         <v>40</v>
-      </c>
-[...16 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
-        <v>203</v>
+        <v>182</v>
       </c>
       <c r="B19" t="s">
-        <v>33</v>
-[...8 lines deleted...]
-        <v>43000</v>
+        <v>48</v>
+      </c>
+      <c r="C19" s="3">
+        <v>2.2993922543896419</v>
+      </c>
+      <c r="D19" s="4">
+        <v>35123760</v>
+      </c>
+      <c r="E19" s="4">
+        <v>644000</v>
       </c>
       <c r="F19" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="G19" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>236</v>
+      </c>
+      <c r="H19" s="5">
+        <v>0</v>
       </c>
       <c r="J19" t="s">
         <v>21</v>
       </c>
       <c r="K19" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L19" t="s">
         <v>22</v>
       </c>
       <c r="M19" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>183</v>
       </c>
       <c r="B20" t="s">
-        <v>30</v>
-[...8 lines deleted...]
-        <v>1306000</v>
+        <v>19</v>
+      </c>
+      <c r="C20" s="3">
+        <v>2.2756911480223496</v>
+      </c>
+      <c r="D20" s="4">
+        <v>34761720</v>
+      </c>
+      <c r="E20" s="4">
+        <v>29000</v>
       </c>
       <c r="F20" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="G20" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>237</v>
+      </c>
+      <c r="H20" s="5">
+        <v>0</v>
       </c>
       <c r="J20" t="s">
         <v>21</v>
       </c>
       <c r="K20" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L20" t="s">
         <v>22</v>
       </c>
       <c r="M20" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>184</v>
       </c>
       <c r="B21" t="s">
-        <v>55</v>
-[...8 lines deleted...]
-        <v>350000</v>
+        <v>60</v>
+      </c>
+      <c r="C21" s="3">
+        <v>2.1666964346950066</v>
+      </c>
+      <c r="D21" s="4">
+        <v>33096800</v>
+      </c>
+      <c r="E21" s="4">
+        <v>88000</v>
       </c>
       <c r="F21" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="G21" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>238</v>
+      </c>
+      <c r="H21" s="5">
+        <v>0</v>
       </c>
       <c r="J21" t="s">
         <v>21</v>
       </c>
       <c r="K21" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L21" t="s">
         <v>22</v>
       </c>
       <c r="M21" t="s">
-        <v>57</v>
+        <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A22" t="s">
-        <v>209</v>
+        <v>185</v>
       </c>
       <c r="B22" t="s">
-        <v>30</v>
-[...8 lines deleted...]
-        <v>34000</v>
+        <v>67</v>
+      </c>
+      <c r="C22" s="3">
+        <v>2.1288862176098973</v>
+      </c>
+      <c r="D22" s="4">
+        <v>32519240</v>
+      </c>
+      <c r="E22" s="4">
+        <v>92000</v>
       </c>
       <c r="F22" t="s">
-        <v>47</v>
+        <v>87</v>
       </c>
       <c r="G22" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>239</v>
+      </c>
+      <c r="H22" s="5">
+        <v>0</v>
       </c>
       <c r="J22" t="s">
         <v>21</v>
       </c>
       <c r="K22" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L22" t="s">
         <v>22</v>
       </c>
       <c r="M22" t="s">
-        <v>48</v>
+        <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A23" t="s">
-        <v>211</v>
+        <v>186</v>
       </c>
       <c r="B23" t="s">
-        <v>58</v>
-[...8 lines deleted...]
-        <v>197000</v>
+        <v>67</v>
+      </c>
+      <c r="C23" s="3">
+        <v>2.1065467923066858</v>
+      </c>
+      <c r="D23" s="4">
+        <v>32178000</v>
+      </c>
+      <c r="E23" s="4">
+        <v>775000</v>
       </c>
       <c r="F23" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="G23" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>240</v>
+      </c>
+      <c r="H23" s="5">
+        <v>0</v>
       </c>
       <c r="J23" t="s">
-        <v>21</v>
+        <v>293</v>
       </c>
       <c r="K23" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L23" t="s">
         <v>22</v>
       </c>
       <c r="M23" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A24" t="s">
-        <v>213</v>
+        <v>187</v>
       </c>
       <c r="B24" t="s">
-        <v>44</v>
-[...8 lines deleted...]
-        <v>660000</v>
+        <v>25</v>
+      </c>
+      <c r="C24" s="3">
+        <v>2.1029802353657678</v>
+      </c>
+      <c r="D24" s="4">
+        <v>32123520</v>
+      </c>
+      <c r="E24" s="4">
+        <v>396000</v>
       </c>
       <c r="F24" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G24" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>241</v>
+      </c>
+      <c r="H24" s="5">
+        <v>0</v>
       </c>
       <c r="J24" t="s">
         <v>21</v>
       </c>
       <c r="K24" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L24" t="s">
         <v>22</v>
       </c>
       <c r="M24" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A25" t="s">
-        <v>215</v>
+        <v>188</v>
       </c>
       <c r="B25" t="s">
         <v>19</v>
       </c>
-      <c r="C25">
-[...6 lines deleted...]
-        <v>54000</v>
+      <c r="C25" s="3">
+        <v>2.0633520431292398</v>
+      </c>
+      <c r="D25" s="4">
+        <v>31518190</v>
+      </c>
+      <c r="E25" s="4">
+        <v>349000</v>
       </c>
       <c r="F25" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G25" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>242</v>
+      </c>
+      <c r="H25" s="5">
+        <v>0</v>
       </c>
       <c r="J25" t="s">
         <v>21</v>
       </c>
       <c r="K25" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L25" t="s">
         <v>22</v>
       </c>
       <c r="M25" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A26" t="s">
-        <v>217</v>
+        <v>189</v>
       </c>
       <c r="B26" t="s">
-        <v>70</v>
-[...8 lines deleted...]
-        <v>205000</v>
+        <v>28</v>
+      </c>
+      <c r="C26" s="3">
+        <v>2.0303803764021198</v>
+      </c>
+      <c r="D26" s="4">
+        <v>31014540</v>
+      </c>
+      <c r="E26" s="4">
+        <v>318000</v>
       </c>
       <c r="F26" t="s">
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="G26" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>243</v>
+      </c>
+      <c r="H26" s="5">
+        <v>0</v>
       </c>
       <c r="J26" t="s">
         <v>21</v>
       </c>
       <c r="K26" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L26" t="s">
         <v>22</v>
       </c>
       <c r="M26" t="s">
-        <v>72</v>
+        <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>190</v>
       </c>
       <c r="B27" t="s">
-        <v>52</v>
-[...8 lines deleted...]
-        <v>158000</v>
+        <v>31</v>
+      </c>
+      <c r="C27" s="3">
+        <v>2.0185677931712225</v>
+      </c>
+      <c r="D27" s="4">
+        <v>30834100</v>
+      </c>
+      <c r="E27" s="4">
+        <v>110000</v>
       </c>
       <c r="F27" t="s">
-        <v>53</v>
+        <v>143</v>
       </c>
       <c r="G27" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>244</v>
+      </c>
+      <c r="H27" s="5">
+        <v>0</v>
       </c>
       <c r="J27" t="s">
         <v>21</v>
       </c>
       <c r="K27" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L27" t="s">
         <v>22</v>
+      </c>
+      <c r="M27" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A28" t="s">
-        <v>219</v>
+        <v>191</v>
       </c>
       <c r="B28" t="s">
-        <v>30</v>
-[...8 lines deleted...]
-        <v>357000</v>
+        <v>19</v>
+      </c>
+      <c r="C28" s="3">
+        <v>2.012974426338769</v>
+      </c>
+      <c r="D28" s="4">
+        <v>30748660</v>
+      </c>
+      <c r="E28" s="4">
+        <v>683000</v>
       </c>
       <c r="F28" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="G28" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>245</v>
+      </c>
+      <c r="H28" s="5">
+        <v>0</v>
       </c>
       <c r="J28" t="s">
         <v>21</v>
       </c>
       <c r="K28" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L28" t="s">
         <v>22</v>
       </c>
       <c r="M28" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A29" t="s">
-        <v>221</v>
+        <v>192</v>
       </c>
       <c r="B29" t="s">
-        <v>70</v>
-[...8 lines deleted...]
-        <v>100000</v>
+        <v>34</v>
+      </c>
+      <c r="C29" s="3">
+        <v>1.9977078867164828</v>
+      </c>
+      <c r="D29" s="4">
+        <v>30515460</v>
+      </c>
+      <c r="E29" s="4">
+        <v>219000</v>
       </c>
       <c r="F29" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="G29" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>246</v>
+      </c>
+      <c r="H29" s="5">
+        <v>0</v>
       </c>
       <c r="J29" t="s">
         <v>21</v>
       </c>
       <c r="K29" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L29" t="s">
         <v>22</v>
       </c>
       <c r="M29" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A30" t="s">
-        <v>223</v>
+        <v>193</v>
       </c>
       <c r="B30" t="s">
-        <v>52</v>
-[...8 lines deleted...]
-        <v>170000</v>
+        <v>34</v>
+      </c>
+      <c r="C30" s="3">
+        <v>1.9815418520066745</v>
+      </c>
+      <c r="D30" s="4">
+        <v>30268520</v>
+      </c>
+      <c r="E30" s="4">
+        <v>76000</v>
       </c>
       <c r="F30" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="G30" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>247</v>
+      </c>
+      <c r="H30" s="5">
+        <v>0</v>
       </c>
       <c r="J30" t="s">
         <v>21</v>
       </c>
       <c r="K30" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L30" t="s">
         <v>22</v>
       </c>
       <c r="M30" t="s">
-        <v>66</v>
+        <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A31" t="s">
-        <v>225</v>
+        <v>194</v>
       </c>
       <c r="B31" t="s">
-        <v>44</v>
-[...8 lines deleted...]
-        <v>502000</v>
+        <v>57</v>
+      </c>
+      <c r="C31" s="3">
+        <v>1.9629077703682205</v>
+      </c>
+      <c r="D31" s="4">
+        <v>29983880</v>
+      </c>
+      <c r="E31" s="4">
+        <v>926000</v>
       </c>
       <c r="F31" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="G31" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>248</v>
+      </c>
+      <c r="H31" s="5">
+        <v>0</v>
       </c>
       <c r="J31" t="s">
         <v>21</v>
       </c>
       <c r="K31" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L31" t="s">
         <v>22</v>
       </c>
       <c r="M31" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A32" t="s">
-        <v>227</v>
+        <v>195</v>
       </c>
       <c r="B32" t="s">
-        <v>67</v>
-[...8 lines deleted...]
-        <v>666000</v>
+        <v>60</v>
+      </c>
+      <c r="C32" s="3">
+        <v>1.9307151423268005</v>
+      </c>
+      <c r="D32" s="4">
+        <v>29492130</v>
+      </c>
+      <c r="E32" s="4">
+        <v>109000</v>
       </c>
       <c r="F32" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="G32" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>249</v>
+      </c>
+      <c r="H32" s="5">
+        <v>0</v>
       </c>
       <c r="J32" t="s">
-        <v>229</v>
+        <v>21</v>
       </c>
       <c r="K32" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L32" t="s">
         <v>22</v>
       </c>
       <c r="M32" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A33" t="s">
-        <v>230</v>
+        <v>196</v>
       </c>
       <c r="B33" t="s">
-        <v>30</v>
-[...8 lines deleted...]
-        <v>700000</v>
+        <v>19</v>
+      </c>
+      <c r="C33" s="3">
+        <v>1.8959274644113351</v>
+      </c>
+      <c r="D33" s="4">
+        <v>28960740</v>
+      </c>
+      <c r="E33" s="4">
+        <v>177000</v>
       </c>
       <c r="F33" t="s">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="G33" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>250</v>
+      </c>
+      <c r="H33" s="5">
+        <v>0</v>
       </c>
       <c r="J33" t="s">
         <v>21</v>
       </c>
       <c r="K33" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L33" t="s">
         <v>22</v>
       </c>
       <c r="M33" t="s">
-        <v>32</v>
+        <v>66</v>
       </c>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A34" t="s">
         <v>80</v>
       </c>
       <c r="B34" t="s">
+        <v>57</v>
+      </c>
+      <c r="C34" s="3">
+        <v>1.8918018326489143</v>
+      </c>
+      <c r="D34" s="4">
+        <v>28897720</v>
+      </c>
+      <c r="E34" s="4">
+        <v>317000</v>
+      </c>
+      <c r="F34" t="s">
         <v>81</v>
       </c>
-      <c r="C34">
-[...8 lines deleted...]
-      <c r="F34" t="s">
+      <c r="G34" t="s">
+        <v>251</v>
+      </c>
+      <c r="H34" s="5">
+        <v>0</v>
+      </c>
+      <c r="J34" t="s">
+        <v>21</v>
+      </c>
+      <c r="K34" t="s">
+        <v>290</v>
+      </c>
+      <c r="L34" t="s">
+        <v>22</v>
+      </c>
+      <c r="M34" t="s">
         <v>82</v>
-      </c>
-[...16 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A35" t="s">
-        <v>84</v>
+        <v>197</v>
       </c>
       <c r="B35" t="s">
-        <v>30</v>
-[...8 lines deleted...]
-        <v>124000</v>
+        <v>28</v>
+      </c>
+      <c r="C35" s="3">
+        <v>1.8634788665160422</v>
+      </c>
+      <c r="D35" s="4">
+        <v>28465080</v>
+      </c>
+      <c r="E35" s="4">
+        <v>42000</v>
       </c>
       <c r="F35" t="s">
-        <v>85</v>
+        <v>74</v>
       </c>
       <c r="G35" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>252</v>
+      </c>
+      <c r="H35" s="5">
+        <v>0</v>
       </c>
       <c r="J35" t="s">
         <v>21</v>
       </c>
       <c r="K35" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L35" t="s">
         <v>22</v>
       </c>
       <c r="M35" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A36" t="s">
-        <v>234</v>
+        <v>198</v>
       </c>
       <c r="B36" t="s">
-        <v>52</v>
-[...8 lines deleted...]
-        <v>494000</v>
+        <v>25</v>
+      </c>
+      <c r="C36" s="3">
+        <v>1.8028035366784636</v>
+      </c>
+      <c r="D36" s="4">
+        <v>27538250</v>
+      </c>
+      <c r="E36" s="4">
+        <v>1475000</v>
       </c>
       <c r="F36" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="G36" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>253</v>
+      </c>
+      <c r="H36" s="5">
+        <v>0</v>
       </c>
       <c r="J36" t="s">
         <v>21</v>
       </c>
       <c r="K36" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L36" t="s">
         <v>22</v>
       </c>
       <c r="M36" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A37" t="s">
-        <v>236</v>
+        <v>199</v>
       </c>
       <c r="B37" t="s">
-        <v>55</v>
-[...8 lines deleted...]
-        <v>749000</v>
+        <v>43</v>
+      </c>
+      <c r="C37" s="3">
+        <v>1.7695412034165112</v>
+      </c>
+      <c r="D37" s="4">
+        <v>27030160</v>
+      </c>
+      <c r="E37" s="4">
+        <v>152000</v>
       </c>
       <c r="F37" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="G37" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>254</v>
+      </c>
+      <c r="H37" s="5">
+        <v>0</v>
       </c>
       <c r="J37" t="s">
         <v>21</v>
       </c>
       <c r="K37" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L37" t="s">
         <v>22</v>
       </c>
       <c r="M37" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A38" t="s">
-        <v>238</v>
+        <v>200</v>
       </c>
       <c r="B38" t="s">
-        <v>70</v>
-[...8 lines deleted...]
-        <v>112000</v>
+        <v>31</v>
+      </c>
+      <c r="C38" s="3">
+        <v>1.7242240648113007</v>
+      </c>
+      <c r="D38" s="4">
+        <v>26337930</v>
+      </c>
+      <c r="E38" s="4">
+        <v>731000</v>
       </c>
       <c r="F38" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="G38" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>255</v>
+      </c>
+      <c r="H38" s="5">
+        <v>0</v>
       </c>
       <c r="J38" t="s">
         <v>21</v>
       </c>
       <c r="K38" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L38" t="s">
         <v>22</v>
       </c>
       <c r="M38" t="s">
-        <v>94</v>
+        <v>79</v>
       </c>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A39" t="s">
-        <v>240</v>
+        <v>201</v>
       </c>
       <c r="B39" t="s">
-        <v>70</v>
-[...8 lines deleted...]
-        <v>276000</v>
+        <v>60</v>
+      </c>
+      <c r="C39" s="3">
+        <v>1.6876432886100103</v>
+      </c>
+      <c r="D39" s="4">
+        <v>25779150</v>
+      </c>
+      <c r="E39" s="4">
+        <v>15000</v>
       </c>
       <c r="F39" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="G39" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>256</v>
+      </c>
+      <c r="H39" s="5">
+        <v>0</v>
       </c>
       <c r="J39" t="s">
         <v>21</v>
       </c>
       <c r="K39" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L39" t="s">
         <v>22</v>
+      </c>
+      <c r="M39" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A40" t="s">
-        <v>77</v>
+        <v>147</v>
       </c>
       <c r="B40" t="s">
-        <v>19</v>
-[...8 lines deleted...]
-        <v>360000</v>
+        <v>57</v>
+      </c>
+      <c r="C40" s="3">
+        <v>1.6704193324581087</v>
+      </c>
+      <c r="D40" s="4">
+        <v>25516050</v>
+      </c>
+      <c r="E40" s="4">
+        <v>285000</v>
       </c>
       <c r="F40" t="s">
-        <v>78</v>
+        <v>148</v>
       </c>
       <c r="G40" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>149</v>
+      </c>
+      <c r="H40" s="5">
+        <v>0</v>
       </c>
       <c r="J40" t="s">
         <v>21</v>
       </c>
       <c r="K40" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L40" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A41" t="s">
-        <v>242</v>
+        <v>202</v>
       </c>
       <c r="B41" t="s">
-        <v>70</v>
-[...8 lines deleted...]
-        <v>170000</v>
+        <v>48</v>
+      </c>
+      <c r="C41" s="3">
+        <v>1.6557936994520412</v>
+      </c>
+      <c r="D41" s="4">
+        <v>25292640</v>
+      </c>
+      <c r="E41" s="4">
+        <v>464000</v>
       </c>
       <c r="F41" t="s">
-        <v>97</v>
+        <v>76</v>
       </c>
       <c r="G41" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>257</v>
+      </c>
+      <c r="H41" s="5">
+        <v>0</v>
       </c>
       <c r="J41" t="s">
         <v>21</v>
       </c>
       <c r="K41" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L41" t="s">
         <v>22</v>
       </c>
       <c r="M41" t="s">
-        <v>98</v>
+        <v>77</v>
       </c>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A42" t="s">
-        <v>244</v>
+        <v>113</v>
       </c>
       <c r="B42" t="s">
-        <v>81</v>
-[...8 lines deleted...]
-        <v>607000</v>
+        <v>25</v>
+      </c>
+      <c r="C42" s="3">
+        <v>1.6019719460855479</v>
+      </c>
+      <c r="D42" s="4">
+        <v>24470500</v>
+      </c>
+      <c r="E42" s="4">
+        <v>1090000</v>
       </c>
       <c r="F42" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="G42" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>258</v>
+      </c>
+      <c r="H42" s="5">
+        <v>0</v>
       </c>
       <c r="J42" t="s">
         <v>21</v>
       </c>
       <c r="K42" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L42" t="s">
         <v>22</v>
       </c>
       <c r="M42" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A43" t="s">
-        <v>99</v>
+        <v>136</v>
       </c>
       <c r="B43" t="s">
-        <v>30</v>
-[...8 lines deleted...]
-        <v>883000</v>
+        <v>34</v>
+      </c>
+      <c r="C43" s="3">
+        <v>1.5792521666004951</v>
+      </c>
+      <c r="D43" s="4">
+        <v>24123450</v>
+      </c>
+      <c r="E43" s="4">
+        <v>39000</v>
       </c>
       <c r="F43" t="s">
-        <v>100</v>
+        <v>137</v>
       </c>
       <c r="G43" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>259</v>
+      </c>
+      <c r="H43" s="5">
+        <v>0</v>
       </c>
       <c r="J43" t="s">
         <v>21</v>
       </c>
       <c r="K43" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L43" t="s">
         <v>22</v>
       </c>
       <c r="M43" t="s">
-        <v>101</v>
+        <v>138</v>
       </c>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A44" t="s">
-        <v>247</v>
+        <v>203</v>
       </c>
       <c r="B44" t="s">
-        <v>67</v>
-[...8 lines deleted...]
-        <v>74000</v>
+        <v>19</v>
+      </c>
+      <c r="C44" s="3">
+        <v>1.5475773701560402</v>
+      </c>
+      <c r="D44" s="4">
+        <v>23639610</v>
+      </c>
+      <c r="E44" s="4">
+        <v>1273000</v>
       </c>
       <c r="F44" t="s">
-        <v>104</v>
+        <v>89</v>
       </c>
       <c r="G44" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>260</v>
+      </c>
+      <c r="H44" s="5">
+        <v>0</v>
       </c>
       <c r="J44" t="s">
         <v>21</v>
       </c>
       <c r="K44" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L44" t="s">
         <v>22</v>
       </c>
       <c r="M44" t="s">
-        <v>105</v>
+        <v>90</v>
       </c>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A45" t="s">
-        <v>249</v>
+        <v>204</v>
       </c>
       <c r="B45" t="s">
-        <v>30</v>
-[...8 lines deleted...]
-        <v>669000</v>
+        <v>34</v>
+      </c>
+      <c r="C45" s="3">
+        <v>1.5275311990679603</v>
+      </c>
+      <c r="D45" s="4">
+        <v>23333400</v>
+      </c>
+      <c r="E45" s="4">
+        <v>87000</v>
       </c>
       <c r="F45" t="s">
-        <v>102</v>
+        <v>227</v>
       </c>
       <c r="G45" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>261</v>
+      </c>
+      <c r="H45" s="5">
+        <v>0</v>
       </c>
       <c r="J45" t="s">
         <v>21</v>
       </c>
       <c r="K45" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L45" t="s">
         <v>22</v>
       </c>
       <c r="M45" t="s">
-        <v>103</v>
+        <v>294</v>
       </c>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A46" t="s">
-        <v>251</v>
+        <v>102</v>
       </c>
       <c r="B46" t="s">
-        <v>81</v>
-[...8 lines deleted...]
-        <v>1100000</v>
+        <v>48</v>
+      </c>
+      <c r="C46" s="3">
+        <v>1.5135713495437055</v>
+      </c>
+      <c r="D46" s="4">
+        <v>23120160</v>
+      </c>
+      <c r="E46" s="4">
+        <v>112000</v>
       </c>
       <c r="F46" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="G46" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>262</v>
+      </c>
+      <c r="H46" s="5">
+        <v>0</v>
       </c>
       <c r="J46" t="s">
         <v>21</v>
       </c>
       <c r="K46" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L46" t="s">
         <v>22</v>
       </c>
       <c r="M46" t="s">
-        <v>92</v>
+        <v>104</v>
       </c>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A47" t="s">
-        <v>115</v>
+        <v>95</v>
       </c>
       <c r="B47" t="s">
-        <v>81</v>
-[...8 lines deleted...]
-        <v>219000</v>
+        <v>60</v>
+      </c>
+      <c r="C47" s="3">
+        <v>1.4741231872555531</v>
+      </c>
+      <c r="D47" s="4">
+        <v>22517580</v>
+      </c>
+      <c r="E47" s="4">
+        <v>97000</v>
       </c>
       <c r="F47" t="s">
-        <v>116</v>
+        <v>96</v>
       </c>
       <c r="G47" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>97</v>
+      </c>
+      <c r="H47" s="5">
+        <v>0</v>
       </c>
       <c r="J47" t="s">
-        <v>253</v>
+        <v>21</v>
       </c>
       <c r="K47" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L47" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A48" t="s">
-        <v>254</v>
+        <v>205</v>
       </c>
       <c r="B48" t="s">
-        <v>44</v>
-[...8 lines deleted...]
-        <v>549000</v>
+        <v>57</v>
+      </c>
+      <c r="C48" s="3">
+        <v>1.4604638240814967</v>
+      </c>
+      <c r="D48" s="4">
+        <v>22308930</v>
+      </c>
+      <c r="E48" s="4">
+        <v>1071000</v>
       </c>
       <c r="F48" t="s">
-        <v>113</v>
+        <v>98</v>
       </c>
       <c r="G48" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>263</v>
+      </c>
+      <c r="H48" s="5">
+        <v>0</v>
       </c>
       <c r="J48" t="s">
         <v>21</v>
       </c>
       <c r="K48" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L48" t="s">
         <v>22</v>
       </c>
       <c r="M48" t="s">
-        <v>114</v>
+        <v>99</v>
       </c>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A49" t="s">
-        <v>256</v>
+        <v>206</v>
       </c>
       <c r="B49" t="s">
-        <v>30</v>
-[...8 lines deleted...]
-        <v>136000</v>
+        <v>19</v>
+      </c>
+      <c r="C49" s="3">
+        <v>1.4395921338483182</v>
+      </c>
+      <c r="D49" s="4">
+        <v>21990110</v>
+      </c>
+      <c r="E49" s="4">
+        <v>50200</v>
       </c>
       <c r="F49" t="s">
-        <v>108</v>
+        <v>91</v>
       </c>
       <c r="G49" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>264</v>
+      </c>
+      <c r="H49" s="5">
+        <v>0</v>
       </c>
       <c r="J49" t="s">
         <v>21</v>
       </c>
       <c r="K49" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L49" t="s">
         <v>22</v>
       </c>
       <c r="M49" t="s">
-        <v>109</v>
+        <v>92</v>
       </c>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A50" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="B50" t="s">
-        <v>81</v>
-[...8 lines deleted...]
-        <v>248000</v>
+        <v>25</v>
+      </c>
+      <c r="C50" s="3">
+        <v>1.3419995354695751</v>
+      </c>
+      <c r="D50" s="4">
+        <v>20499360</v>
+      </c>
+      <c r="E50" s="4">
+        <v>42000</v>
       </c>
       <c r="F50" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="G50" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>265</v>
+      </c>
+      <c r="H50" s="5">
+        <v>0</v>
       </c>
       <c r="J50" t="s">
         <v>21</v>
       </c>
       <c r="K50" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L50" t="s">
         <v>22</v>
       </c>
       <c r="M50" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
     </row>
     <row r="51" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A51" t="s">
-        <v>110</v>
+        <v>207</v>
       </c>
       <c r="B51" t="s">
-        <v>44</v>
-[...8 lines deleted...]
-        <v>96000</v>
+        <v>34</v>
+      </c>
+      <c r="C51" s="3">
+        <v>1.2411677073287795</v>
+      </c>
+      <c r="D51" s="4">
+        <v>18959130</v>
+      </c>
+      <c r="E51" s="4">
+        <v>207000</v>
       </c>
       <c r="F51" t="s">
-        <v>111</v>
+        <v>85</v>
       </c>
       <c r="G51" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>266</v>
+      </c>
+      <c r="H51" s="5">
+        <v>0</v>
       </c>
       <c r="J51" t="s">
         <v>21</v>
       </c>
       <c r="K51" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L51" t="s">
         <v>22</v>
       </c>
       <c r="M51" t="s">
-        <v>112</v>
+        <v>86</v>
       </c>
     </row>
     <row r="52" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A52" t="s">
-        <v>260</v>
+        <v>208</v>
       </c>
       <c r="B52" t="s">
-        <v>70</v>
-[...7 lines deleted...]
-      <c r="E52">
+        <v>19</v>
+      </c>
+      <c r="C52" s="3">
+        <v>1.1886663918018294</v>
+      </c>
+      <c r="D52" s="4">
+        <v>18157160</v>
+      </c>
+      <c r="E52" s="4">
         <v>133000</v>
       </c>
       <c r="F52" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="G52" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>267</v>
+      </c>
+      <c r="H52" s="5">
+        <v>0</v>
       </c>
       <c r="J52" t="s">
         <v>21</v>
       </c>
       <c r="K52" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L52" t="s">
         <v>22</v>
       </c>
       <c r="M52" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
     </row>
     <row r="53" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A53" t="s">
-        <v>262</v>
+        <v>209</v>
       </c>
       <c r="B53" t="s">
-        <v>30</v>
-[...8 lines deleted...]
-        <v>41200</v>
+        <v>34</v>
+      </c>
+      <c r="C53" s="3">
+        <v>1.1686176020963188</v>
+      </c>
+      <c r="D53" s="4">
+        <v>17850910</v>
+      </c>
+      <c r="E53" s="4">
+        <v>77000</v>
       </c>
       <c r="F53" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="G53" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>268</v>
+      </c>
+      <c r="H53" s="5">
+        <v>0</v>
       </c>
       <c r="J53" t="s">
         <v>21</v>
       </c>
       <c r="K53" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L53" t="s">
         <v>22</v>
       </c>
       <c r="M53" t="s">
-        <v>159</v>
+        <v>106</v>
       </c>
     </row>
     <row r="54" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A54" t="s">
-        <v>127</v>
+        <v>210</v>
       </c>
       <c r="B54" t="s">
-        <v>70</v>
-[...8 lines deleted...]
-        <v>330000</v>
+        <v>34</v>
+      </c>
+      <c r="C54" s="3">
+        <v>1.1587905855324192</v>
+      </c>
+      <c r="D54" s="4">
+        <v>17700800</v>
+      </c>
+      <c r="E54" s="4">
+        <v>130000</v>
       </c>
       <c r="F54" t="s">
-        <v>128</v>
+        <v>109</v>
       </c>
       <c r="G54" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>269</v>
+      </c>
+      <c r="H54" s="5">
+        <v>0</v>
       </c>
       <c r="J54" t="s">
         <v>21</v>
       </c>
       <c r="K54" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L54" t="s">
         <v>22</v>
       </c>
       <c r="M54" t="s">
-        <v>129</v>
+        <v>110</v>
       </c>
     </row>
     <row r="55" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A55" t="s">
-        <v>265</v>
+        <v>116</v>
       </c>
       <c r="B55" t="s">
-        <v>81</v>
-[...8 lines deleted...]
-        <v>235000</v>
+        <v>34</v>
+      </c>
+      <c r="C55" s="3">
+        <v>1.1475881401629271</v>
+      </c>
+      <c r="D55" s="4">
+        <v>17529680</v>
+      </c>
+      <c r="E55" s="4">
+        <v>322000</v>
       </c>
       <c r="F55" t="s">
+        <v>117</v>
+      </c>
+      <c r="G55" t="s">
+        <v>270</v>
+      </c>
+      <c r="H55" s="5">
+        <v>0</v>
+      </c>
+      <c r="J55" t="s">
+        <v>21</v>
+      </c>
+      <c r="K55" t="s">
+        <v>290</v>
+      </c>
+      <c r="L55" t="s">
+        <v>22</v>
+      </c>
+      <c r="M55" t="s">
         <v>118</v>
-      </c>
-[...16 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A56" t="s">
-        <v>267</v>
+        <v>211</v>
       </c>
       <c r="B56" t="s">
-        <v>67</v>
-[...8 lines deleted...]
-        <v>86000</v>
+        <v>57</v>
+      </c>
+      <c r="C56" s="3">
+        <v>1.1269174288175721</v>
+      </c>
+      <c r="D56" s="4">
+        <v>17213930</v>
+      </c>
+      <c r="E56" s="4">
+        <v>229000</v>
       </c>
       <c r="F56" t="s">
-        <v>123</v>
+        <v>100</v>
       </c>
       <c r="G56" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>271</v>
+      </c>
+      <c r="H56" s="5">
+        <v>0</v>
       </c>
       <c r="J56" t="s">
-        <v>229</v>
+        <v>21</v>
       </c>
       <c r="K56" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L56" t="s">
         <v>22</v>
       </c>
       <c r="M56" t="s">
-        <v>124</v>
+        <v>101</v>
       </c>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A57" t="s">
-        <v>269</v>
+        <v>126</v>
       </c>
       <c r="B57" t="s">
-        <v>52</v>
-[...8 lines deleted...]
-        <v>18000</v>
+        <v>19</v>
+      </c>
+      <c r="C57" s="3">
+        <v>1.0731408466017622</v>
+      </c>
+      <c r="D57" s="4">
+        <v>16392480</v>
+      </c>
+      <c r="E57" s="4">
+        <v>624000</v>
       </c>
       <c r="F57" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="G57" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>272</v>
+      </c>
+      <c r="H57" s="5">
+        <v>0</v>
       </c>
       <c r="J57" t="s">
-        <v>271</v>
+        <v>21</v>
       </c>
       <c r="K57" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L57" t="s">
         <v>22</v>
       </c>
       <c r="M57" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
     </row>
     <row r="58" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A58" t="s">
-        <v>272</v>
+        <v>212</v>
       </c>
       <c r="B58" t="s">
-        <v>24</v>
-[...8 lines deleted...]
-        <v>443000</v>
+        <v>60</v>
+      </c>
+      <c r="C58" s="3">
+        <v>1.0373508928646107</v>
+      </c>
+      <c r="D58" s="4">
+        <v>15845780</v>
+      </c>
+      <c r="E58" s="4">
+        <v>142000</v>
       </c>
       <c r="F58" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
       <c r="G58" t="s">
         <v>273</v>
       </c>
-      <c r="H58" t="s">
-        <v>192</v>
+      <c r="H58" s="5">
+        <v>0</v>
       </c>
       <c r="J58" t="s">
         <v>21</v>
       </c>
       <c r="K58" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L58" t="s">
         <v>22</v>
       </c>
       <c r="M58" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
     </row>
     <row r="59" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A59" t="s">
-        <v>136</v>
+        <v>213</v>
       </c>
       <c r="B59" t="s">
-        <v>81</v>
-[...8 lines deleted...]
-        <v>160000</v>
+        <v>19</v>
+      </c>
+      <c r="C59" s="3">
+        <v>1.0224496503739384</v>
+      </c>
+      <c r="D59" s="4">
+        <v>15618160</v>
+      </c>
+      <c r="E59" s="4">
+        <v>394000</v>
       </c>
       <c r="F59" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="G59" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>274</v>
+      </c>
+      <c r="H59" s="5">
+        <v>0</v>
       </c>
       <c r="J59" t="s">
         <v>21</v>
       </c>
       <c r="K59" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L59" t="s">
         <v>22</v>
+      </c>
+      <c r="M59" t="s">
+        <v>133</v>
       </c>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A60" t="s">
-        <v>274</v>
+        <v>123</v>
       </c>
       <c r="B60" t="s">
-        <v>19</v>
-[...8 lines deleted...]
-        <v>31000</v>
+        <v>57</v>
+      </c>
+      <c r="C60" s="3">
+        <v>1.0208994288548316</v>
+      </c>
+      <c r="D60" s="4">
+        <v>15594480</v>
+      </c>
+      <c r="E60" s="4">
+        <v>242000</v>
       </c>
       <c r="F60" t="s">
-        <v>61</v>
+        <v>124</v>
       </c>
       <c r="G60" t="s">
         <v>275</v>
       </c>
-      <c r="H60" t="s">
-        <v>192</v>
+      <c r="H60" s="5">
+        <v>0</v>
       </c>
       <c r="J60" t="s">
         <v>21</v>
       </c>
       <c r="K60" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L60" t="s">
         <v>22</v>
       </c>
       <c r="M60" t="s">
-        <v>62</v>
+        <v>125</v>
       </c>
     </row>
     <row r="61" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A61" t="s">
+        <v>214</v>
+      </c>
+      <c r="B61" t="s">
+        <v>38</v>
+      </c>
+      <c r="C61" s="3">
+        <v>1.0076544618892187</v>
+      </c>
+      <c r="D61" s="4">
+        <v>15392160</v>
+      </c>
+      <c r="E61" s="4">
+        <v>432000</v>
+      </c>
+      <c r="F61" t="s">
+        <v>139</v>
+      </c>
+      <c r="G61" t="s">
         <v>276</v>
       </c>
-      <c r="B61" t="s">
-[...18 lines deleted...]
-        <v>192</v>
+      <c r="H61" s="5">
+        <v>0</v>
       </c>
       <c r="J61" t="s">
         <v>21</v>
       </c>
       <c r="K61" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L61" t="s">
         <v>22</v>
       </c>
       <c r="M61" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A62" t="s">
-        <v>278</v>
+        <v>215</v>
       </c>
       <c r="B62" t="s">
-        <v>81</v>
-[...8 lines deleted...]
-        <v>38000</v>
+        <v>48</v>
+      </c>
+      <c r="C62" s="3">
+        <v>1.0044885534152317</v>
+      </c>
+      <c r="D62" s="4">
+        <v>15343800</v>
+      </c>
+      <c r="E62" s="4">
+        <v>478000</v>
       </c>
       <c r="F62" t="s">
-        <v>146</v>
+        <v>134</v>
       </c>
       <c r="G62" t="s">
-        <v>279</v>
-[...4 lines deleted...]
-      <c r="I62" s="1"/>
+        <v>277</v>
+      </c>
+      <c r="H62" s="5">
+        <v>0</v>
+      </c>
       <c r="J62" t="s">
         <v>21</v>
       </c>
       <c r="K62" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L62" t="s">
         <v>22</v>
       </c>
       <c r="M62" t="s">
-        <v>147</v>
+        <v>135</v>
       </c>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A63" t="s">
-        <v>280</v>
+        <v>216</v>
       </c>
       <c r="B63" t="s">
-        <v>30</v>
-[...8 lines deleted...]
-        <v>276000</v>
+        <v>25</v>
+      </c>
+      <c r="C63" s="3">
+        <v>0.99538231129919408</v>
+      </c>
+      <c r="D63" s="4">
+        <v>15204700</v>
+      </c>
+      <c r="E63" s="4">
+        <v>49000</v>
       </c>
       <c r="F63" t="s">
-        <v>139</v>
+        <v>107</v>
       </c>
       <c r="G63" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>278</v>
+      </c>
+      <c r="H63" s="5">
+        <v>0</v>
       </c>
       <c r="J63" t="s">
         <v>21</v>
       </c>
       <c r="K63" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L63" t="s">
         <v>22</v>
       </c>
       <c r="M63" t="s">
-        <v>140</v>
+        <v>108</v>
       </c>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A64" t="s">
-        <v>282</v>
+        <v>217</v>
       </c>
       <c r="B64" t="s">
-        <v>19</v>
-[...8 lines deleted...]
-        <v>31000</v>
+        <v>60</v>
+      </c>
+      <c r="C64" s="3">
+        <v>0.94045026414198918</v>
+      </c>
+      <c r="D64" s="4">
+        <v>14365600</v>
+      </c>
+      <c r="E64" s="4">
+        <v>16000</v>
       </c>
       <c r="F64" t="s">
-        <v>148</v>
+        <v>121</v>
       </c>
       <c r="G64" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>279</v>
+      </c>
+      <c r="H64" s="5">
+        <v>0</v>
       </c>
       <c r="J64" t="s">
-        <v>21</v>
+        <v>295</v>
       </c>
       <c r="K64" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L64" t="s">
         <v>22</v>
       </c>
       <c r="M64" t="s">
-        <v>149</v>
+        <v>122</v>
       </c>
     </row>
     <row r="65" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A65" t="s">
-        <v>284</v>
+        <v>218</v>
       </c>
       <c r="B65" t="s">
-        <v>30</v>
-[...8 lines deleted...]
-        <v>6000</v>
+        <v>34</v>
+      </c>
+      <c r="C65" s="3">
+        <v>0.93974389208999753</v>
+      </c>
+      <c r="D65" s="4">
+        <v>14354810</v>
+      </c>
+      <c r="E65" s="4">
+        <v>89000</v>
       </c>
       <c r="F65" t="s">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="G65" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>280</v>
+      </c>
+      <c r="H65" s="5">
+        <v>0</v>
       </c>
       <c r="J65" t="s">
         <v>21</v>
       </c>
       <c r="K65" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L65" t="s">
         <v>22</v>
       </c>
       <c r="M65" t="s">
-        <v>157</v>
+        <v>142</v>
       </c>
     </row>
     <row r="66" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A66" t="s">
-        <v>286</v>
+        <v>219</v>
       </c>
       <c r="B66" t="s">
-        <v>70</v>
-[...8 lines deleted...]
-        <v>103000</v>
+        <v>19</v>
+      </c>
+      <c r="C66" s="3">
+        <v>0.93450469326507668</v>
+      </c>
+      <c r="D66" s="4">
+        <v>14274780</v>
+      </c>
+      <c r="E66" s="4">
+        <v>78000</v>
       </c>
       <c r="F66" t="s">
-        <v>163</v>
+        <v>145</v>
       </c>
       <c r="G66" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>281</v>
+      </c>
+      <c r="H66" s="5">
+        <v>0</v>
       </c>
       <c r="J66" t="s">
         <v>21</v>
       </c>
       <c r="K66" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L66" t="s">
         <v>22</v>
       </c>
       <c r="M66" t="s">
-        <v>164</v>
+        <v>146</v>
       </c>
     </row>
     <row r="67" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A67" t="s">
-        <v>288</v>
+        <v>220</v>
       </c>
       <c r="B67" t="s">
-        <v>19</v>
-[...8 lines deleted...]
-        <v>7000</v>
+        <v>25</v>
+      </c>
+      <c r="C67" s="3">
+        <v>0.82633091650232815</v>
+      </c>
+      <c r="D67" s="4">
+        <v>12622400</v>
+      </c>
+      <c r="E67" s="4">
+        <v>92000</v>
       </c>
       <c r="F67" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="G67" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>282</v>
+      </c>
+      <c r="H67" s="5">
+        <v>0</v>
       </c>
       <c r="J67" t="s">
         <v>21</v>
       </c>
       <c r="K67" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L67" t="s">
         <v>22</v>
       </c>
       <c r="M67" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
     </row>
     <row r="68" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A68" t="s">
-        <v>290</v>
+        <v>221</v>
       </c>
       <c r="B68" t="s">
-        <v>19</v>
-[...8 lines deleted...]
-        <v>17000</v>
+        <v>57</v>
+      </c>
+      <c r="C68" s="3">
+        <v>0.67079158764902913</v>
+      </c>
+      <c r="D68" s="4">
+        <v>10246500</v>
+      </c>
+      <c r="E68" s="4">
+        <v>150000</v>
       </c>
       <c r="F68" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="G68" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>283</v>
+      </c>
+      <c r="H68" s="5">
+        <v>0</v>
       </c>
       <c r="J68" t="s">
         <v>21</v>
       </c>
       <c r="K68" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L68" t="s">
         <v>22</v>
+      </c>
+      <c r="M68" t="s">
+        <v>157</v>
       </c>
     </row>
     <row r="69" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A69" t="s">
-        <v>291</v>
+        <v>222</v>
       </c>
       <c r="B69" t="s">
-        <v>81</v>
-[...8 lines deleted...]
-        <v>153000</v>
+        <v>19</v>
+      </c>
+      <c r="C69" s="3">
+        <v>0.61245551851622593</v>
+      </c>
+      <c r="D69" s="4">
+        <v>9355402.7599999998</v>
+      </c>
+      <c r="E69" s="4">
+        <v>224404</v>
       </c>
       <c r="F69" t="s">
-        <v>152</v>
+        <v>228</v>
       </c>
       <c r="G69" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>284</v>
+      </c>
+      <c r="H69" s="5">
+        <v>0</v>
       </c>
       <c r="J69" t="s">
         <v>21</v>
       </c>
       <c r="K69" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L69" t="s">
         <v>22</v>
       </c>
       <c r="M69" t="s">
-        <v>153</v>
+        <v>296</v>
       </c>
     </row>
     <row r="70" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A70" t="s">
-        <v>293</v>
+        <v>223</v>
       </c>
       <c r="B70" t="s">
-        <v>30</v>
-[...8 lines deleted...]
-        <v>176000</v>
+        <v>19</v>
+      </c>
+      <c r="C70" s="3">
+        <v>0.52093334931211943</v>
+      </c>
+      <c r="D70" s="4">
+        <v>7957380</v>
+      </c>
+      <c r="E70" s="4">
+        <v>6000</v>
       </c>
       <c r="F70" t="s">
-        <v>294</v>
+        <v>152</v>
       </c>
       <c r="G70" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>285</v>
+      </c>
+      <c r="H70" s="5">
+        <v>0</v>
       </c>
       <c r="J70" t="s">
         <v>21</v>
       </c>
       <c r="K70" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L70" t="s">
         <v>22</v>
       </c>
       <c r="M70" t="s">
-        <v>296</v>
+        <v>153</v>
       </c>
     </row>
     <row r="71" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A71" t="s">
+        <v>224</v>
+      </c>
+      <c r="B71" t="s">
+        <v>60</v>
+      </c>
+      <c r="C71" s="3">
+        <v>0.47246404997443453</v>
+      </c>
+      <c r="D71" s="4">
+        <v>7217000</v>
+      </c>
+      <c r="E71" s="4">
+        <v>50000</v>
+      </c>
+      <c r="F71" t="s">
         <v>160</v>
       </c>
-      <c r="B71" t="s">
-[...11 lines deleted...]
-      <c r="F71" t="s">
+      <c r="G71" t="s">
+        <v>286</v>
+      </c>
+      <c r="H71" s="5">
+        <v>0</v>
+      </c>
+      <c r="J71" t="s">
+        <v>21</v>
+      </c>
+      <c r="K71" t="s">
+        <v>290</v>
+      </c>
+      <c r="L71" t="s">
+        <v>22</v>
+      </c>
+      <c r="M71" t="s">
         <v>161</v>
-      </c>
-[...16 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="72" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A72" t="s">
-        <v>298</v>
+        <v>225</v>
       </c>
       <c r="B72" t="s">
-        <v>19</v>
-[...8 lines deleted...]
-        <v>485000</v>
+        <v>25</v>
+      </c>
+      <c r="C72" s="3">
+        <v>0.47088371435487192</v>
+      </c>
+      <c r="D72" s="4">
+        <v>7192860</v>
+      </c>
+      <c r="E72" s="4">
+        <v>6000</v>
       </c>
       <c r="F72" t="s">
-        <v>299</v>
+        <v>154</v>
       </c>
       <c r="G72" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>287</v>
+      </c>
+      <c r="H72" s="5">
+        <v>0</v>
       </c>
       <c r="J72" t="s">
         <v>21</v>
       </c>
       <c r="K72" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L72" t="s">
         <v>22</v>
       </c>
       <c r="M72" t="s">
-        <v>301</v>
+        <v>155</v>
       </c>
     </row>
     <row r="73" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A73" t="s">
-        <v>302</v>
+        <v>226</v>
       </c>
       <c r="B73" t="s">
-        <v>81</v>
-[...7 lines deleted...]
-      <c r="E73">
+        <v>43</v>
+      </c>
+      <c r="C73" s="3">
+        <v>0.40050706159007821</v>
+      </c>
+      <c r="D73" s="4">
+        <v>6117840</v>
+      </c>
+      <c r="E73" s="4">
         <v>24000</v>
       </c>
       <c r="F73" t="s">
-        <v>303</v>
+        <v>158</v>
       </c>
       <c r="G73" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>288</v>
+      </c>
+      <c r="H73" s="5">
+        <v>0</v>
       </c>
       <c r="J73" t="s">
         <v>21</v>
       </c>
       <c r="K73" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L73" t="s">
         <v>22</v>
       </c>
       <c r="M73" t="s">
-        <v>305</v>
+        <v>159</v>
       </c>
     </row>
     <row r="74" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A74" t="s">
-        <v>306</v>
+        <v>162</v>
       </c>
       <c r="B74" t="s">
-        <v>70</v>
-[...8 lines deleted...]
-        <v>13000</v>
+        <v>19</v>
+      </c>
+      <c r="C74" s="3">
+        <v>0.375293703656428</v>
+      </c>
+      <c r="D74" s="4">
+        <v>5732700</v>
+      </c>
+      <c r="E74" s="4">
+        <v>97000</v>
       </c>
       <c r="F74" t="s">
-        <v>307</v>
+        <v>163</v>
       </c>
       <c r="G74" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>289</v>
+      </c>
+      <c r="H74" s="5">
+        <v>0</v>
       </c>
       <c r="J74" t="s">
         <v>21</v>
       </c>
       <c r="K74" t="s">
-        <v>193</v>
+        <v>290</v>
       </c>
       <c r="L74" t="s">
         <v>22</v>
       </c>
       <c r="M74" t="s">
-        <v>309</v>
-[...75 lines deleted...]
-        <v>166</v>
+        <v>164</v>
       </c>
     </row>
     <row r="77" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A77" t="s">
-        <v>313</v>
-[...33 lines deleted...]
-        <v>168</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A78" t="s">
-        <v>315</v>
-[...33 lines deleted...]
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="79" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A79" t="s">
-        <v>171</v>
-[...13 lines deleted...]
-      <c r="F79" t="s">
         <v>172</v>
-      </c>
-[...16 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="80" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A80" t="s">
-        <v>318</v>
-[...20 lines deleted...]
-    <row r="81" spans="1:12" x14ac:dyDescent="0.3">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="81" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A81" t="s">
-        <v>320</v>
-[...47 lines deleted...]
-        <v>182</v>
+        <v>174</v>
+      </c>
+    </row>
+    <row r="82" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A82" t="s">
+        <v>175</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:M5 A7:M10 A6:B6 D6:M6 A82:M90" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:M5 A75:M82 A6:B6 D6:M6 A7:M10" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>