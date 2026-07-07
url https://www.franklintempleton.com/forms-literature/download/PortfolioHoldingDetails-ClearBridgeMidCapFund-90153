--- v0 (2026-06-15)
+++ v1 (2026-07-07)
@@ -1,79 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton-my.sharepoint.com/personal/tara_jacques-kelly_franklintempleton_com/Documents/RIK/5.21.26/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton-my.sharepoint.com/personal/tara_jacques-kelly_franklintempleton_com/Documents/RIK/6.17.26/CB Mid Cap Fund/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="21" documentId="8_{9FC72FD8-770C-4C89-BF5A-2902B5AE977E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{89DE8482-7BE0-4351-8C04-DD3F16C560E5}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{F706CA6B-DA6A-4343-833E-22C7648CC712}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3D8296CE-25AD-4AC0-88C0-786551013D1B}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="2160" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="610" uniqueCount="304">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="647" uniqueCount="321">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>ClearBridge Mid Cap Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Sector Name</t>
   </si>
   <si>
@@ -88,951 +75,992 @@
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Coupon</t>
   </si>
   <si>
     <t>Effective Maturity</t>
   </si>
   <si>
     <t>Investment Category</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
+    <t>Information Technology</t>
+  </si>
+  <si>
+    <t>TDY</t>
+  </si>
+  <si>
+    <t>Common Stock</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>879360105</t>
+  </si>
+  <si>
+    <t>Utilities</t>
+  </si>
+  <si>
+    <t>DTE</t>
+  </si>
+  <si>
+    <t>233331107</t>
+  </si>
+  <si>
+    <t>Vistra Corp</t>
+  </si>
+  <si>
+    <t>VST</t>
+  </si>
+  <si>
+    <t>92840M102</t>
+  </si>
+  <si>
+    <t>Industrials</t>
+  </si>
+  <si>
+    <t>APG</t>
+  </si>
+  <si>
+    <t>00187Y100</t>
+  </si>
+  <si>
     <t>Consumer Staples</t>
   </si>
   <si>
     <t>CASY</t>
   </si>
   <si>
-    <t>Common Stock</t>
-[...4 lines deleted...]
-  <si>
     <t>147528103</t>
   </si>
   <si>
-    <t>Information Technology</t>
-[...14 lines deleted...]
-    <t>00187Y100</t>
+    <t>CLH</t>
+  </si>
+  <si>
+    <t>184496107</t>
+  </si>
+  <si>
+    <t>PFGC</t>
+  </si>
+  <si>
+    <t>71377A103</t>
+  </si>
+  <si>
+    <t>MCHP</t>
+  </si>
+  <si>
+    <t>595017104</t>
+  </si>
+  <si>
+    <t>RRX</t>
+  </si>
+  <si>
+    <t>758750103</t>
   </si>
   <si>
     <t>Energy</t>
   </si>
   <si>
     <t>EQT</t>
   </si>
   <si>
     <t>26884L109</t>
   </si>
   <si>
-    <t>Utilities</t>
-[...38 lines deleted...]
-    <t>71377A103</t>
+    <t>URI</t>
+  </si>
+  <si>
+    <t>911363109</t>
+  </si>
+  <si>
+    <t>WSC</t>
+  </si>
+  <si>
+    <t>971378104</t>
+  </si>
+  <si>
+    <t>STERIS PLC</t>
+  </si>
+  <si>
+    <t>Health Care</t>
+  </si>
+  <si>
+    <t>STE</t>
+  </si>
+  <si>
+    <t>IE00BFY8C754</t>
+  </si>
+  <si>
+    <t>Materials</t>
+  </si>
+  <si>
+    <t>CCK</t>
+  </si>
+  <si>
+    <t>228368106</t>
+  </si>
+  <si>
+    <t>Communication Services</t>
+  </si>
+  <si>
+    <t>LYV</t>
+  </si>
+  <si>
+    <t>538034109</t>
+  </si>
+  <si>
+    <t>APP</t>
+  </si>
+  <si>
+    <t>03831W108</t>
   </si>
   <si>
     <t>BKR</t>
   </si>
   <si>
     <t>05722G100</t>
   </si>
   <si>
-    <t>Materials</t>
-[...17 lines deleted...]
-    <t>IE00BFY8C754</t>
+    <t>THC</t>
+  </si>
+  <si>
+    <t>88033G407</t>
+  </si>
+  <si>
+    <t>Real Estate</t>
+  </si>
+  <si>
+    <t>NNN</t>
+  </si>
+  <si>
+    <t>637417106</t>
+  </si>
+  <si>
+    <t>Financials</t>
+  </si>
+  <si>
+    <t>RJF</t>
+  </si>
+  <si>
+    <t>754730109</t>
+  </si>
+  <si>
+    <t>CWST</t>
+  </si>
+  <si>
+    <t>147448104</t>
+  </si>
+  <si>
+    <t>TRV</t>
+  </si>
+  <si>
+    <t>89417E109</t>
+  </si>
+  <si>
+    <t>RUBRIK INC</t>
+  </si>
+  <si>
+    <t>RBRK</t>
+  </si>
+  <si>
+    <t>781154109</t>
+  </si>
+  <si>
+    <t>CHURCHILL DOWNS INC</t>
+  </si>
+  <si>
+    <t>Consumer Discretionary</t>
+  </si>
+  <si>
+    <t>CHDN</t>
+  </si>
+  <si>
+    <t>171484108</t>
   </si>
   <si>
     <t>FERGUSON ENTERPRISES INC</t>
   </si>
   <si>
     <t>FERG</t>
   </si>
   <si>
     <t>31488V107</t>
   </si>
   <si>
-    <t>Financials</t>
-[...59 lines deleted...]
-    <t>147448104</t>
+    <t>TECH</t>
+  </si>
+  <si>
+    <t>09073M104</t>
+  </si>
+  <si>
+    <t>IP</t>
+  </si>
+  <si>
+    <t>460146103</t>
+  </si>
+  <si>
+    <t>CHWY</t>
+  </si>
+  <si>
+    <t>16679L109</t>
+  </si>
+  <si>
+    <t>PNC</t>
+  </si>
+  <si>
+    <t>693475105</t>
+  </si>
+  <si>
+    <t>ACGL</t>
+  </si>
+  <si>
+    <t>BMG0450A1053</t>
+  </si>
+  <si>
+    <t>HLI</t>
+  </si>
+  <si>
+    <t>441593100</t>
+  </si>
+  <si>
+    <t>CAE INC</t>
+  </si>
+  <si>
+    <t>CAE</t>
+  </si>
+  <si>
+    <t>124765108</t>
   </si>
   <si>
     <t>REZI</t>
   </si>
   <si>
     <t>76118Y104</t>
   </si>
   <si>
-    <t>CHWY</t>
-[...34 lines deleted...]
-  <si>
     <t>JLL</t>
   </si>
   <si>
     <t>48020Q107</t>
   </si>
   <si>
-    <t>ROST</t>
-[...17 lines deleted...]
-    <t>460146103</t>
+    <t>VVV</t>
+  </si>
+  <si>
+    <t>92047W101</t>
+  </si>
+  <si>
+    <t>WMS</t>
+  </si>
+  <si>
+    <t>00790R104</t>
+  </si>
+  <si>
+    <t>DIAMONDBACK ENERGY INC</t>
+  </si>
+  <si>
+    <t>FANG</t>
+  </si>
+  <si>
+    <t>25278X109</t>
+  </si>
+  <si>
+    <t>AROC</t>
+  </si>
+  <si>
+    <t>03957W106</t>
   </si>
   <si>
     <t>LIGHT &amp; WONDER INC</t>
   </si>
   <si>
     <t>LNW</t>
   </si>
   <si>
     <t>AU0000278103</t>
   </si>
   <si>
-    <t>AROC</t>
-[...25 lines deleted...]
-  <si>
     <t>SCI</t>
   </si>
   <si>
     <t>817565104</t>
   </si>
   <si>
+    <t>SOMNIGROUP INTERNATIONAL INC</t>
+  </si>
+  <si>
+    <t>SGI</t>
+  </si>
+  <si>
+    <t>88023U101</t>
+  </si>
+  <si>
     <t>SBAC</t>
   </si>
   <si>
     <t>78410G104</t>
   </si>
   <si>
-    <t>SOMNIGROUP INTERNATIONAL INC</t>
-[...7 lines deleted...]
-  <si>
     <t>UMBF</t>
   </si>
   <si>
     <t>902788108</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
     <t>FITB</t>
   </si>
   <si>
     <t>316773100</t>
   </si>
   <si>
     <t>PPL</t>
   </si>
   <si>
     <t>69351T106</t>
   </si>
   <si>
     <t>XPO</t>
   </si>
   <si>
     <t>983793100</t>
   </si>
   <si>
-    <t>DIAMONDBACK ENERGY INC</t>
-[...7 lines deleted...]
-  <si>
     <t>ARGX</t>
   </si>
   <si>
     <t>04016X101</t>
   </si>
   <si>
     <t>VIKING HOLDINGS LTD</t>
   </si>
   <si>
     <t>VIK</t>
   </si>
   <si>
     <t>BMG93A5A1010</t>
   </si>
   <si>
+    <t>DRS</t>
+  </si>
+  <si>
+    <t>52661A108</t>
+  </si>
+  <si>
+    <t>WAEXX</t>
+  </si>
+  <si>
+    <t>US52470G4780</t>
+  </si>
+  <si>
+    <t>52470G478</t>
+  </si>
+  <si>
     <t>JTSXX</t>
   </si>
   <si>
     <t>4812A2835</t>
   </si>
   <si>
-    <t>WAEXX</t>
-[...7 lines deleted...]
-  <si>
     <t>HLT</t>
   </si>
   <si>
     <t>43300A203</t>
   </si>
   <si>
+    <t>COHR</t>
+  </si>
+  <si>
+    <t>19247G107</t>
+  </si>
+  <si>
+    <t>FN</t>
+  </si>
+  <si>
+    <t>KYG3323L1005</t>
+  </si>
+  <si>
     <t>CVNA</t>
   </si>
   <si>
     <t>146869102</t>
   </si>
   <si>
-    <t>DRS</t>
-[...4 lines deleted...]
-  <si>
     <t>MPWR</t>
   </si>
   <si>
     <t>609839105</t>
   </si>
   <si>
+    <t>FIX</t>
+  </si>
+  <si>
+    <t>199908104</t>
+  </si>
+  <si>
+    <t>AXON</t>
+  </si>
+  <si>
+    <t>05464C101</t>
+  </si>
+  <si>
     <t>BENTLEY SYSTEMS INC</t>
   </si>
   <si>
     <t>BSY</t>
   </si>
   <si>
     <t>08265T208</t>
   </si>
   <si>
+    <t>HOOD</t>
+  </si>
+  <si>
+    <t>770700102</t>
+  </si>
+  <si>
     <t>PODD</t>
   </si>
   <si>
     <t>45784P101</t>
   </si>
   <si>
     <t>DOCS</t>
   </si>
   <si>
     <t>26622P107</t>
   </si>
   <si>
+    <t>P</t>
+  </si>
+  <si>
+    <t>74624M102</t>
+  </si>
+  <si>
+    <t>QXO INC</t>
+  </si>
+  <si>
+    <t>QXO</t>
+  </si>
+  <si>
+    <t>82846H405</t>
+  </si>
+  <si>
     <t>GPGI INC</t>
   </si>
   <si>
     <t>GPGI</t>
   </si>
   <si>
     <t>20459V105</t>
   </si>
   <si>
-    <t>QXO INC</t>
-[...19 lines deleted...]
-  <si>
     <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
   </si>
   <si>
     <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
   </si>
   <si>
     <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
   </si>
   <si>
     <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
   </si>
   <si>
     <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
   </si>
   <si>
     <t>© Franklin Templeton. All rights reserved.</t>
   </si>
   <si>
+    <t>WESTERN ASSET PREMIER INSTITUTIONAL US TREASURY RESERVES</t>
+  </si>
+  <si>
+    <t>3.563897</t>
+  </si>
+  <si>
+    <t>Open-End Fund</t>
+  </si>
+  <si>
+    <t>Fixed Income</t>
+  </si>
+  <si>
+    <t>JPMORGAN 100 US TREASU-L</t>
+  </si>
+  <si>
+    <t>US4812A28358</t>
+  </si>
+  <si>
+    <t>3.488415</t>
+  </si>
+  <si>
+    <t>DTE ENERGY CO</t>
+  </si>
+  <si>
+    <t>US2333311072</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>Equity</t>
+  </si>
+  <si>
+    <t>PERFORMANCE FOOD GROUP CO</t>
+  </si>
+  <si>
+    <t>US71377A1034</t>
+  </si>
+  <si>
+    <t>CLEAN HARBORS INC</t>
+  </si>
+  <si>
+    <t>US1844961078</t>
+  </si>
+  <si>
+    <t>US92840M1027</t>
+  </si>
+  <si>
+    <t>REGAL REXNORD CORP</t>
+  </si>
+  <si>
+    <t>US7587501039</t>
+  </si>
+  <si>
+    <t>MICROCHIP TECHNOLOGY INC</t>
+  </si>
+  <si>
+    <t>US5950171042</t>
+  </si>
+  <si>
     <t>CASEY'S GENERAL STORES INC</t>
   </si>
   <si>
     <t>US1475281036</t>
   </si>
   <si>
-    <t>0</t>
-[...2 lines deleted...]
-    <t>Equity</t>
+    <t>WILLSCOT HOLDINGS CORP</t>
+  </si>
+  <si>
+    <t>US9713781048</t>
+  </si>
+  <si>
+    <t>CROWN HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US2283681060</t>
+  </si>
+  <si>
+    <t>UNITED RENTALS INC</t>
+  </si>
+  <si>
+    <t>US9113631090</t>
+  </si>
+  <si>
+    <t>LIVE NATION ENTERTAINMENT INC</t>
+  </si>
+  <si>
+    <t>US5380341090</t>
+  </si>
+  <si>
+    <t>EQT CORP</t>
+  </si>
+  <si>
+    <t>US26884L1098</t>
   </si>
   <si>
     <t>TELEDYNE TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US8793601050</t>
   </si>
   <si>
-    <t>WESTERN ASSET PREMIER INSTITUTIONAL US TREASURY RESERVES</t>
-[...17 lines deleted...]
-    <t>US2333311072</t>
+    <t>RAYMOND JAMES FINANCIAL INC</t>
+  </si>
+  <si>
+    <t>US7547301090</t>
+  </si>
+  <si>
+    <t>CASELLA WASTE SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>US1474481041</t>
+  </si>
+  <si>
+    <t>TRAVELERS COS INC/THE</t>
+  </si>
+  <si>
+    <t>US89417E1091</t>
+  </si>
+  <si>
+    <t>TENET HEALTHCARE CORP</t>
+  </si>
+  <si>
+    <t>US88033G4073</t>
+  </si>
+  <si>
+    <t>BAKER HUGHES CO</t>
+  </si>
+  <si>
+    <t>US05722G1004</t>
+  </si>
+  <si>
+    <t>NNN REIT INC</t>
+  </si>
+  <si>
+    <t>US6374171063</t>
+  </si>
+  <si>
+    <t>REIT</t>
   </si>
   <si>
     <t>API GROUP CORP</t>
   </si>
   <si>
     <t>US00187Y1001</t>
   </si>
   <si>
-    <t>CLEAN HARBORS INC</t>
-[...86 lines deleted...]
-    <t>REIT</t>
+    <t>US1714841087</t>
   </si>
   <si>
     <t>US31488V1070</t>
   </si>
   <si>
-    <t>US1714841087</t>
+    <t>BIO-TECHNE CORP</t>
+  </si>
+  <si>
+    <t>US09073M1045</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL PAPER CO</t>
+  </si>
+  <si>
+    <t>US4601461035</t>
+  </si>
+  <si>
+    <t>PNC FINANCIAL SERVICES GROUP INC/THE</t>
+  </si>
+  <si>
+    <t>US6934751057</t>
   </si>
   <si>
     <t>ARCH CAPITAL GROUP LTD</t>
   </si>
   <si>
+    <t>US7811541090</t>
+  </si>
+  <si>
+    <t>HOULIHAN LOKEY INC</t>
+  </si>
+  <si>
+    <t>US4415931009</t>
+  </si>
+  <si>
+    <t>VALVOLINE INC</t>
+  </si>
+  <si>
+    <t>US92047W1018</t>
+  </si>
+  <si>
+    <t>CA1247651088</t>
+  </si>
+  <si>
+    <t>JONES LANG LASALLE INC</t>
+  </si>
+  <si>
+    <t>US48020Q1076</t>
+  </si>
+  <si>
+    <t>RESIDEO TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US76118Y1047</t>
+  </si>
+  <si>
+    <t>CHEWY INC</t>
+  </si>
+  <si>
+    <t>US16679L1098</t>
+  </si>
+  <si>
+    <t>CDI</t>
+  </si>
+  <si>
+    <t>ARCHROCK INC</t>
+  </si>
+  <si>
+    <t>US03957W1062</t>
+  </si>
+  <si>
+    <t>ADVANCED DRAINAGE SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>US00790R1041</t>
+  </si>
+  <si>
+    <t>US88023U1016</t>
+  </si>
+  <si>
+    <t>US25278X1090</t>
+  </si>
+  <si>
+    <t>UMB FINANCIAL CORP</t>
+  </si>
+  <si>
+    <t>US9027881088</t>
+  </si>
+  <si>
+    <t>AXON ENTERPRISE INC</t>
+  </si>
+  <si>
+    <t>US05464C1018</t>
+  </si>
+  <si>
+    <t>US3167731005</t>
+  </si>
+  <si>
+    <t>SERVICE CORP INTERNATIONAL/US</t>
+  </si>
+  <si>
+    <t>US8175651046</t>
+  </si>
+  <si>
+    <t>SBA COMMUNICATIONS CORP</t>
+  </si>
+  <si>
+    <t>US78410G1040</t>
+  </si>
+  <si>
+    <t>ARGENX SE</t>
+  </si>
+  <si>
+    <t>US04016X1019</t>
+  </si>
+  <si>
+    <t>ADR</t>
+  </si>
+  <si>
+    <t>PPL CORP</t>
+  </si>
+  <si>
+    <t>US69351T1060</t>
+  </si>
+  <si>
     <t>APPLOVIN CORP</t>
   </si>
   <si>
     <t>US03831W1080</t>
   </si>
   <si>
-    <t>HOULIHAN LOKEY INC</t>
-[...127 lines deleted...]
-  <si>
     <t>XPO INC</t>
   </si>
   <si>
     <t>US9837931008</t>
   </si>
   <si>
     <t>HILTON WORLDWIDE HOLDINGS INC</t>
   </si>
   <si>
     <t>US43300A2033</t>
   </si>
   <si>
     <t>LEONARDO DRS INC</t>
   </si>
   <si>
     <t>US52661A1088</t>
   </si>
   <si>
+    <t>COHERENT CORP</t>
+  </si>
+  <si>
+    <t>US19247G1076</t>
+  </si>
+  <si>
+    <t>COMFORT SYSTEMS USA INC</t>
+  </si>
+  <si>
+    <t>US1999081045</t>
+  </si>
+  <si>
+    <t>ROBINHOOD MARKETS INC</t>
+  </si>
+  <si>
+    <t>US7707001027</t>
+  </si>
+  <si>
     <t>MONOLITHIC POWER SYSTEMS INC</t>
   </si>
   <si>
     <t>US6098391054</t>
   </si>
   <si>
+    <t>FABRINET</t>
+  </si>
+  <si>
+    <t>CARVANA CO</t>
+  </si>
+  <si>
+    <t>US1468691027</t>
+  </si>
+  <si>
+    <t>KARMAN HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>KRMN</t>
+  </si>
+  <si>
+    <t>US4859241048</t>
+  </si>
+  <si>
+    <t>485924104</t>
+  </si>
+  <si>
     <t>US08265T2087</t>
   </si>
   <si>
-    <t>CARVANA CO</t>
-[...2 lines deleted...]
-    <t>US1468691027</t>
+    <t>MIRION TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>MIR</t>
+  </si>
+  <si>
+    <t>US60471A1016</t>
+  </si>
+  <si>
+    <t>60471A101</t>
+  </si>
+  <si>
+    <t>BURLINGTON STORES INC</t>
+  </si>
+  <si>
+    <t>BURL</t>
+  </si>
+  <si>
+    <t>US1220171060</t>
+  </si>
+  <si>
+    <t>122017106</t>
+  </si>
+  <si>
+    <t>MSCI INC</t>
+  </si>
+  <si>
+    <t>MSCI</t>
+  </si>
+  <si>
+    <t>US55354G1004</t>
+  </si>
+  <si>
+    <t>55354G100</t>
+  </si>
+  <si>
+    <t>US20459V1052</t>
   </si>
   <si>
     <t>INSULET CORP</t>
   </si>
   <si>
     <t>US45784P1012</t>
   </si>
   <si>
-    <t>ROBINHOOD MARKETS INC</t>
-[...2 lines deleted...]
-    <t>US7707001027</t>
+    <t>DOXIMITY INC</t>
+  </si>
+  <si>
+    <t>US26622P1075</t>
   </si>
   <si>
     <t>EVERPURE INC</t>
   </si>
   <si>
-    <t>P</t>
-[...1 lines deleted...]
-  <si>
     <t>US74624M1027</t>
   </si>
   <si>
-    <t>74624M102</t>
-[...13 lines deleted...]
-  <si>
     <t>US82846H4056</t>
   </si>
   <si>
-    <t>US20459V1052</t>
-[...32 lines deleted...]
-    <t>199908104</t>
+    <t>Australian Dollar</t>
+  </si>
+  <si>
+    <t>Cash &amp; Cash Equivalents</t>
+  </si>
+  <si>
+    <t>Canadian Dollar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...1 lines deleted...]
-  </numFmts>
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1332,2673 +1360,2833 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M85"/>
+  <dimension ref="A1:M90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="48.796875" customWidth="1"/>
     <col min="2" max="2" width="22.796875" customWidth="1"/>
     <col min="3" max="3" width="10.796875" customWidth="1"/>
     <col min="4" max="4" width="16.796875" customWidth="1"/>
     <col min="5" max="6" width="10.796875" customWidth="1"/>
     <col min="7" max="7" width="12.796875" customWidth="1"/>
     <col min="8" max="8" width="10.796875" customWidth="1"/>
     <col min="9" max="9" width="18.796875" customWidth="1"/>
     <col min="10" max="10" width="20.796875" customWidth="1"/>
     <col min="11" max="11" width="11.796875" customWidth="1"/>
     <col min="12" max="13" width="10.796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1">
-        <v>46163</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+        <v>46190</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
       <c r="H10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
         <v>14</v>
       </c>
       <c r="J10" t="s">
         <v>15</v>
       </c>
       <c r="K10" t="s">
         <v>16</v>
       </c>
       <c r="L10" t="s">
         <v>17</v>
       </c>
       <c r="M10" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-        <v>3.0849201983329562</v>
+        <v>183</v>
+      </c>
+      <c r="C11">
+        <v>2.7948161921428221</v>
       </c>
       <c r="D11">
-        <v>47838400</v>
+        <v>43809181.380000003</v>
       </c>
       <c r="E11">
-        <v>58000</v>
+        <v>43809181.380000003</v>
       </c>
       <c r="F11" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G11" t="s">
-        <v>176</v>
+        <v>142</v>
       </c>
       <c r="H11" t="s">
-        <v>177</v>
+        <v>184</v>
+      </c>
+      <c r="I11">
+        <v>73020</v>
       </c>
       <c r="J11" t="s">
-        <v>21</v>
+        <v>185</v>
       </c>
       <c r="K11" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="L11" t="s">
         <v>22</v>
       </c>
       <c r="M11" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B12" t="s">
+        <v>187</v>
+      </c>
+      <c r="C12">
+        <v>2.7948161672626877</v>
+      </c>
+      <c r="D12">
+        <v>43809180.990000002</v>
+      </c>
+      <c r="E12">
+        <v>43809180.990000002</v>
+      </c>
+      <c r="F12" t="s">
+        <v>144</v>
+      </c>
+      <c r="G12" t="s">
+        <v>188</v>
+      </c>
+      <c r="H12" t="s">
+        <v>189</v>
+      </c>
+      <c r="I12">
+        <v>73020</v>
+      </c>
+      <c r="J12" t="s">
+        <v>185</v>
+      </c>
+      <c r="K12" t="s">
+        <v>186</v>
+      </c>
+      <c r="L12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M12" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A13" t="s">
+        <v>190</v>
+      </c>
+      <c r="B13" t="s">
         <v>24</v>
       </c>
-      <c r="C12" s="3">
-[...8 lines deleted...]
-      <c r="F12" t="s">
+      <c r="C13">
+        <v>2.7794452847446607</v>
+      </c>
+      <c r="D13">
+        <v>43568240</v>
+      </c>
+      <c r="E13">
+        <v>296000</v>
+      </c>
+      <c r="F13" t="s">
         <v>25</v>
       </c>
-      <c r="G12" t="s">
-[...14 lines deleted...]
-      <c r="M12" t="s">
+      <c r="G13" t="s">
+        <v>191</v>
+      </c>
+      <c r="H13" t="s">
+        <v>192</v>
+      </c>
+      <c r="J13" t="s">
+        <v>21</v>
+      </c>
+      <c r="K13" t="s">
+        <v>193</v>
+      </c>
+      <c r="L13" t="s">
+        <v>22</v>
+      </c>
+      <c r="M13" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
-[...75 lines deleted...]
-    <row r="15" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A14" t="s">
+        <v>194</v>
+      </c>
+      <c r="B14" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14">
+        <v>2.6586165075491799</v>
+      </c>
+      <c r="D14">
+        <v>41674230</v>
+      </c>
+      <c r="E14">
+        <v>403000</v>
+      </c>
+      <c r="F14" t="s">
+        <v>38</v>
+      </c>
+      <c r="G14" t="s">
+        <v>195</v>
+      </c>
+      <c r="H14" t="s">
+        <v>192</v>
+      </c>
+      <c r="J14" t="s">
+        <v>21</v>
+      </c>
+      <c r="K14" t="s">
+        <v>193</v>
+      </c>
+      <c r="L14" t="s">
+        <v>22</v>
+      </c>
+      <c r="M14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="B15" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>2.7809705916817609</v>
+        <v>30</v>
+      </c>
+      <c r="C15">
+        <v>2.6205001418495502</v>
       </c>
       <c r="D15">
-        <v>43125000</v>
+        <v>41076750</v>
       </c>
       <c r="E15">
-        <v>300000</v>
+        <v>143000</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G15" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="H15" t="s">
-        <v>177</v>
+        <v>192</v>
       </c>
       <c r="J15" t="s">
         <v>21</v>
       </c>
       <c r="K15" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="L15" t="s">
         <v>22</v>
       </c>
       <c r="M15" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
-        <v>188</v>
+        <v>27</v>
       </c>
       <c r="B16" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>2.7109707406146177</v>
+        <v>24</v>
+      </c>
+      <c r="C16">
+        <v>2.5939441072546097</v>
       </c>
       <c r="D16">
-        <v>42039500</v>
+        <v>40660480</v>
       </c>
       <c r="E16">
-        <v>1013000</v>
+        <v>256000</v>
       </c>
       <c r="F16" t="s">
         <v>28</v>
       </c>
       <c r="G16" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="H16" t="s">
-        <v>177</v>
+        <v>192</v>
       </c>
       <c r="J16" t="s">
         <v>21</v>
       </c>
       <c r="K16" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="L16" t="s">
         <v>22</v>
       </c>
       <c r="M16" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="B17" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>2.6420800534704179</v>
+        <v>30</v>
+      </c>
+      <c r="C17">
+        <v>2.5720087601598776</v>
       </c>
       <c r="D17">
-        <v>40971200</v>
+        <v>40316640</v>
       </c>
       <c r="E17">
-        <v>145000</v>
+        <v>182000</v>
       </c>
       <c r="F17" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="G17" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="H17" t="s">
-        <v>177</v>
+        <v>192</v>
       </c>
       <c r="J17" t="s">
         <v>21</v>
       </c>
       <c r="K17" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="L17" t="s">
         <v>22</v>
       </c>
       <c r="M17" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="B18" t="s">
         <v>19</v>
       </c>
-      <c r="C18" s="3">
-        <v>2.5103616787189433</v>
+      <c r="C18">
+        <v>2.437529720581137</v>
       </c>
       <c r="D18">
-        <v>38928620</v>
+        <v>38208660</v>
       </c>
       <c r="E18">
-        <v>409000</v>
+        <v>406000</v>
       </c>
       <c r="F18" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="G18" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="H18" t="s">
-        <v>177</v>
+        <v>192</v>
       </c>
       <c r="J18" t="s">
         <v>21</v>
       </c>
       <c r="K18" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="L18" t="s">
         <v>22</v>
       </c>
       <c r="M18" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
-        <v>38</v>
+        <v>203</v>
       </c>
       <c r="B19" t="s">
         <v>33</v>
       </c>
-      <c r="C19" s="3">
-        <v>2.499539592117296</v>
+      <c r="C19">
+        <v>2.3340468626360571</v>
       </c>
       <c r="D19">
-        <v>38760800</v>
+        <v>36586550</v>
       </c>
       <c r="E19">
-        <v>260000</v>
+        <v>43000</v>
       </c>
       <c r="F19" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G19" t="s">
-        <v>194</v>
+        <v>204</v>
       </c>
       <c r="H19" t="s">
-        <v>177</v>
+        <v>192</v>
       </c>
       <c r="J19" t="s">
         <v>21</v>
       </c>
       <c r="K19" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="L19" t="s">
         <v>22</v>
       </c>
       <c r="M19" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A20" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="B20" t="s">
         <v>30</v>
       </c>
-      <c r="C20" s="3">
-        <v>2.4947031215230671</v>
+      <c r="C20">
+        <v>2.3195328130271617</v>
       </c>
       <c r="D20">
-        <v>38685800</v>
+        <v>36359040</v>
       </c>
       <c r="E20">
-        <v>670000</v>
+        <v>1306000</v>
       </c>
       <c r="F20" t="s">
+        <v>49</v>
+      </c>
+      <c r="G20" t="s">
+        <v>206</v>
+      </c>
+      <c r="H20" t="s">
+        <v>192</v>
+      </c>
+      <c r="J20" t="s">
+        <v>21</v>
+      </c>
+      <c r="K20" t="s">
+        <v>193</v>
+      </c>
+      <c r="L20" t="s">
+        <v>22</v>
+      </c>
+      <c r="M20" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A21" t="s">
+        <v>207</v>
+      </c>
+      <c r="B21" t="s">
+        <v>55</v>
+      </c>
+      <c r="C21">
+        <v>2.2765960808010135</v>
+      </c>
+      <c r="D21">
+        <v>35686000</v>
+      </c>
+      <c r="E21">
+        <v>350000</v>
+      </c>
+      <c r="F21" t="s">
+        <v>56</v>
+      </c>
+      <c r="G21" t="s">
+        <v>208</v>
+      </c>
+      <c r="H21" t="s">
+        <v>192</v>
+      </c>
+      <c r="J21" t="s">
+        <v>21</v>
+      </c>
+      <c r="K21" t="s">
+        <v>193</v>
+      </c>
+      <c r="L21" t="s">
+        <v>22</v>
+      </c>
+      <c r="M21" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A22" t="s">
+        <v>209</v>
+      </c>
+      <c r="B22" t="s">
+        <v>30</v>
+      </c>
+      <c r="C22">
+        <v>2.2752551053591477</v>
+      </c>
+      <c r="D22">
+        <v>35664980</v>
+      </c>
+      <c r="E22">
+        <v>34000</v>
+      </c>
+      <c r="F22" t="s">
+        <v>47</v>
+      </c>
+      <c r="G22" t="s">
+        <v>210</v>
+      </c>
+      <c r="H22" t="s">
+        <v>192</v>
+      </c>
+      <c r="J22" t="s">
+        <v>21</v>
+      </c>
+      <c r="K22" t="s">
+        <v>193</v>
+      </c>
+      <c r="L22" t="s">
+        <v>22</v>
+      </c>
+      <c r="M22" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A23" t="s">
+        <v>211</v>
+      </c>
+      <c r="B23" t="s">
+        <v>58</v>
+      </c>
+      <c r="C23">
+        <v>2.1556046258045454</v>
+      </c>
+      <c r="D23">
+        <v>33789440</v>
+      </c>
+      <c r="E23">
+        <v>197000</v>
+      </c>
+      <c r="F23" t="s">
+        <v>59</v>
+      </c>
+      <c r="G23" t="s">
+        <v>212</v>
+      </c>
+      <c r="H23" t="s">
+        <v>192</v>
+      </c>
+      <c r="J23" t="s">
+        <v>21</v>
+      </c>
+      <c r="K23" t="s">
+        <v>193</v>
+      </c>
+      <c r="L23" t="s">
+        <v>22</v>
+      </c>
+      <c r="M23" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A24" t="s">
+        <v>213</v>
+      </c>
+      <c r="B24" t="s">
+        <v>44</v>
+      </c>
+      <c r="C24">
+        <v>2.1528206025750949</v>
+      </c>
+      <c r="D24">
+        <v>33745800</v>
+      </c>
+      <c r="E24">
+        <v>660000</v>
+      </c>
+      <c r="F24" t="s">
+        <v>45</v>
+      </c>
+      <c r="G24" t="s">
+        <v>214</v>
+      </c>
+      <c r="H24" t="s">
+        <v>192</v>
+      </c>
+      <c r="J24" t="s">
+        <v>21</v>
+      </c>
+      <c r="K24" t="s">
+        <v>193</v>
+      </c>
+      <c r="L24" t="s">
+        <v>22</v>
+      </c>
+      <c r="M24" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A25" t="s">
+        <v>215</v>
+      </c>
+      <c r="B25" t="s">
+        <v>19</v>
+      </c>
+      <c r="C25">
+        <v>2.1198448553866727</v>
+      </c>
+      <c r="D25">
+        <v>33228900</v>
+      </c>
+      <c r="E25">
+        <v>54000</v>
+      </c>
+      <c r="F25" t="s">
+        <v>20</v>
+      </c>
+      <c r="G25" t="s">
+        <v>216</v>
+      </c>
+      <c r="H25" t="s">
+        <v>192</v>
+      </c>
+      <c r="J25" t="s">
+        <v>21</v>
+      </c>
+      <c r="K25" t="s">
+        <v>193</v>
+      </c>
+      <c r="L25" t="s">
+        <v>22</v>
+      </c>
+      <c r="M25" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A26" t="s">
+        <v>217</v>
+      </c>
+      <c r="B26" t="s">
+        <v>70</v>
+      </c>
+      <c r="C26">
+        <v>2.0763971234797758</v>
+      </c>
+      <c r="D26">
+        <v>32547850</v>
+      </c>
+      <c r="E26">
+        <v>205000</v>
+      </c>
+      <c r="F26" t="s">
+        <v>71</v>
+      </c>
+      <c r="G26" t="s">
+        <v>218</v>
+      </c>
+      <c r="H26" t="s">
+        <v>192</v>
+      </c>
+      <c r="J26" t="s">
+        <v>21</v>
+      </c>
+      <c r="K26" t="s">
+        <v>193</v>
+      </c>
+      <c r="L26" t="s">
+        <v>22</v>
+      </c>
+      <c r="M26" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B27" t="s">
+        <v>52</v>
+      </c>
+      <c r="C27">
+        <v>2.0098810414406798</v>
+      </c>
+      <c r="D27">
+        <v>31505200</v>
+      </c>
+      <c r="E27">
+        <v>158000</v>
+      </c>
+      <c r="F27" t="s">
+        <v>53</v>
+      </c>
+      <c r="G27" t="s">
+        <v>54</v>
+      </c>
+      <c r="H27" t="s">
+        <v>192</v>
+      </c>
+      <c r="J27" t="s">
+        <v>21</v>
+      </c>
+      <c r="K27" t="s">
+        <v>193</v>
+      </c>
+      <c r="L27" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A28" t="s">
+        <v>219</v>
+      </c>
+      <c r="B28" t="s">
+        <v>30</v>
+      </c>
+      <c r="C28">
+        <v>1.9609182131042235</v>
+      </c>
+      <c r="D28">
+        <v>30737700</v>
+      </c>
+      <c r="E28">
+        <v>357000</v>
+      </c>
+      <c r="F28" t="s">
+        <v>73</v>
+      </c>
+      <c r="G28" t="s">
+        <v>220</v>
+      </c>
+      <c r="H28" t="s">
+        <v>192</v>
+      </c>
+      <c r="J28" t="s">
+        <v>21</v>
+      </c>
+      <c r="K28" t="s">
+        <v>193</v>
+      </c>
+      <c r="L28" t="s">
+        <v>22</v>
+      </c>
+      <c r="M28" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A29" t="s">
+        <v>221</v>
+      </c>
+      <c r="B29" t="s">
+        <v>70</v>
+      </c>
+      <c r="C29">
+        <v>1.9525801783634094</v>
+      </c>
+      <c r="D29">
+        <v>30607000</v>
+      </c>
+      <c r="E29">
+        <v>100000</v>
+      </c>
+      <c r="F29" t="s">
+        <v>75</v>
+      </c>
+      <c r="G29" t="s">
+        <v>222</v>
+      </c>
+      <c r="H29" t="s">
+        <v>192</v>
+      </c>
+      <c r="J29" t="s">
+        <v>21</v>
+      </c>
+      <c r="K29" t="s">
+        <v>193</v>
+      </c>
+      <c r="L29" t="s">
+        <v>22</v>
+      </c>
+      <c r="M29" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A30" t="s">
+        <v>223</v>
+      </c>
+      <c r="B30" t="s">
+        <v>52</v>
+      </c>
+      <c r="C30">
+        <v>1.9358658317521371</v>
+      </c>
+      <c r="D30">
+        <v>30345000</v>
+      </c>
+      <c r="E30">
+        <v>170000</v>
+      </c>
+      <c r="F30" t="s">
+        <v>65</v>
+      </c>
+      <c r="G30" t="s">
+        <v>224</v>
+      </c>
+      <c r="H30" t="s">
+        <v>192</v>
+      </c>
+      <c r="J30" t="s">
+        <v>21</v>
+      </c>
+      <c r="K30" t="s">
+        <v>193</v>
+      </c>
+      <c r="L30" t="s">
+        <v>22</v>
+      </c>
+      <c r="M30" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A31" t="s">
+        <v>225</v>
+      </c>
+      <c r="B31" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31">
+        <v>1.9237536720284114</v>
+      </c>
+      <c r="D31">
+        <v>30155140</v>
+      </c>
+      <c r="E31">
+        <v>502000</v>
+      </c>
+      <c r="F31" t="s">
+        <v>63</v>
+      </c>
+      <c r="G31" t="s">
+        <v>226</v>
+      </c>
+      <c r="H31" t="s">
+        <v>192</v>
+      </c>
+      <c r="J31" t="s">
+        <v>21</v>
+      </c>
+      <c r="K31" t="s">
+        <v>193</v>
+      </c>
+      <c r="L31" t="s">
+        <v>22</v>
+      </c>
+      <c r="M31" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A32" t="s">
+        <v>227</v>
+      </c>
+      <c r="B32" t="s">
+        <v>67</v>
+      </c>
+      <c r="C32">
+        <v>1.9174660155322012</v>
+      </c>
+      <c r="D32">
+        <v>30056580</v>
+      </c>
+      <c r="E32">
+        <v>666000</v>
+      </c>
+      <c r="F32" t="s">
+        <v>68</v>
+      </c>
+      <c r="G32" t="s">
+        <v>228</v>
+      </c>
+      <c r="H32" t="s">
+        <v>192</v>
+      </c>
+      <c r="J32" t="s">
+        <v>229</v>
+      </c>
+      <c r="K32" t="s">
+        <v>193</v>
+      </c>
+      <c r="L32" t="s">
+        <v>22</v>
+      </c>
+      <c r="M32" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A33" t="s">
+        <v>230</v>
+      </c>
+      <c r="B33" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33">
+        <v>1.8670945888248407</v>
+      </c>
+      <c r="D33">
+        <v>29267000</v>
+      </c>
+      <c r="E33">
+        <v>700000</v>
+      </c>
+      <c r="F33" t="s">
         <v>31</v>
       </c>
-      <c r="G20" t="s">
-[...14 lines deleted...]
-      <c r="M20" t="s">
+      <c r="G33" t="s">
+        <v>231</v>
+      </c>
+      <c r="H33" t="s">
+        <v>192</v>
+      </c>
+      <c r="J33" t="s">
+        <v>21</v>
+      </c>
+      <c r="K33" t="s">
+        <v>193</v>
+      </c>
+      <c r="L33" t="s">
+        <v>22</v>
+      </c>
+      <c r="M33" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-[...490 lines deleted...]
-    <row r="34" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A34" t="s">
-        <v>62</v>
+        <v>80</v>
       </c>
       <c r="B34" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>1.7925410963391497</v>
+        <v>81</v>
+      </c>
+      <c r="C34">
+        <v>1.8195671528500397</v>
       </c>
       <c r="D34">
-        <v>27797250</v>
+        <v>28522000</v>
       </c>
       <c r="E34">
         <v>325000</v>
       </c>
       <c r="F34" t="s">
-        <v>64</v>
+        <v>82</v>
       </c>
       <c r="G34" t="s">
-        <v>221</v>
+        <v>232</v>
       </c>
       <c r="H34" t="s">
-        <v>177</v>
+        <v>192</v>
       </c>
       <c r="J34" t="s">
         <v>21</v>
       </c>
       <c r="K34" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="L34" t="s">
         <v>22</v>
       </c>
       <c r="M34" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A35" t="s">
-        <v>222</v>
+        <v>84</v>
       </c>
       <c r="B35" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>1.7357383613667929</v>
+        <v>30</v>
+      </c>
+      <c r="C35">
+        <v>1.8164335318365064</v>
       </c>
       <c r="D35">
-        <v>26916400</v>
+        <v>28472880</v>
       </c>
       <c r="E35">
-        <v>280000</v>
+        <v>124000</v>
       </c>
       <c r="F35" t="s">
+        <v>85</v>
+      </c>
+      <c r="G35" t="s">
+        <v>233</v>
+      </c>
+      <c r="H35" t="s">
+        <v>192</v>
+      </c>
+      <c r="J35" t="s">
+        <v>21</v>
+      </c>
+      <c r="K35" t="s">
+        <v>193</v>
+      </c>
+      <c r="L35" t="s">
+        <v>22</v>
+      </c>
+      <c r="M35" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A36" t="s">
+        <v>234</v>
+      </c>
+      <c r="B36" t="s">
+        <v>52</v>
+      </c>
+      <c r="C36">
+        <v>1.7333160207185883</v>
+      </c>
+      <c r="D36">
+        <v>27170000</v>
+      </c>
+      <c r="E36">
+        <v>494000</v>
+      </c>
+      <c r="F36" t="s">
+        <v>87</v>
+      </c>
+      <c r="G36" t="s">
+        <v>235</v>
+      </c>
+      <c r="H36" t="s">
+        <v>192</v>
+      </c>
+      <c r="J36" t="s">
+        <v>21</v>
+      </c>
+      <c r="K36" t="s">
+        <v>193</v>
+      </c>
+      <c r="L36" t="s">
+        <v>22</v>
+      </c>
+      <c r="M36" t="s">
         <v>88</v>
       </c>
-      <c r="G35" t="s">
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A37" t="s">
+        <v>236</v>
+      </c>
+      <c r="B37" t="s">
+        <v>55</v>
+      </c>
+      <c r="C37">
+        <v>1.7278194249016905</v>
+      </c>
+      <c r="D37">
+        <v>27083840</v>
+      </c>
+      <c r="E37">
+        <v>749000</v>
+      </c>
+      <c r="F37" t="s">
         <v>89</v>
       </c>
-      <c r="H35" t="s">
-[...28 lines deleted...]
-      <c r="F36" t="s">
+      <c r="G37" t="s">
+        <v>237</v>
+      </c>
+      <c r="H37" t="s">
+        <v>192</v>
+      </c>
+      <c r="J37" t="s">
+        <v>21</v>
+      </c>
+      <c r="K37" t="s">
+        <v>193</v>
+      </c>
+      <c r="L37" t="s">
+        <v>22</v>
+      </c>
+      <c r="M37" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A38" t="s">
+        <v>238</v>
+      </c>
+      <c r="B38" t="s">
+        <v>70</v>
+      </c>
+      <c r="C38">
+        <v>1.6657288170016173</v>
+      </c>
+      <c r="D38">
+        <v>26110560</v>
+      </c>
+      <c r="E38">
+        <v>112000</v>
+      </c>
+      <c r="F38" t="s">
+        <v>93</v>
+      </c>
+      <c r="G38" t="s">
+        <v>239</v>
+      </c>
+      <c r="H38" t="s">
+        <v>192</v>
+      </c>
+      <c r="J38" t="s">
+        <v>21</v>
+      </c>
+      <c r="K38" t="s">
+        <v>193</v>
+      </c>
+      <c r="L38" t="s">
+        <v>22</v>
+      </c>
+      <c r="M38" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A39" t="s">
+        <v>240</v>
+      </c>
+      <c r="B39" t="s">
+        <v>70</v>
+      </c>
+      <c r="C39">
+        <v>1.6264028940052326</v>
+      </c>
+      <c r="D39">
+        <v>25494120</v>
+      </c>
+      <c r="E39">
+        <v>276000</v>
+      </c>
+      <c r="F39" t="s">
+        <v>95</v>
+      </c>
+      <c r="G39" t="s">
+        <v>96</v>
+      </c>
+      <c r="H39" t="s">
+        <v>192</v>
+      </c>
+      <c r="J39" t="s">
+        <v>21</v>
+      </c>
+      <c r="K39" t="s">
+        <v>193</v>
+      </c>
+      <c r="L39" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A40" t="s">
+        <v>77</v>
+      </c>
+      <c r="B40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C40">
+        <v>1.590185073935952</v>
+      </c>
+      <c r="D40">
+        <v>24926400</v>
+      </c>
+      <c r="E40">
+        <v>360000</v>
+      </c>
+      <c r="F40" t="s">
+        <v>78</v>
+      </c>
+      <c r="G40" t="s">
+        <v>241</v>
+      </c>
+      <c r="H40" t="s">
+        <v>192</v>
+      </c>
+      <c r="J40" t="s">
+        <v>21</v>
+      </c>
+      <c r="K40" t="s">
+        <v>193</v>
+      </c>
+      <c r="L40" t="s">
+        <v>22</v>
+      </c>
+      <c r="M40" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A41" t="s">
+        <v>242</v>
+      </c>
+      <c r="B41" t="s">
+        <v>70</v>
+      </c>
+      <c r="C41">
+        <v>1.5332925002415525</v>
+      </c>
+      <c r="D41">
+        <v>24034600</v>
+      </c>
+      <c r="E41">
+        <v>170000</v>
+      </c>
+      <c r="F41" t="s">
+        <v>97</v>
+      </c>
+      <c r="G41" t="s">
+        <v>243</v>
+      </c>
+      <c r="H41" t="s">
+        <v>192</v>
+      </c>
+      <c r="J41" t="s">
+        <v>21</v>
+      </c>
+      <c r="K41" t="s">
+        <v>193</v>
+      </c>
+      <c r="L41" t="s">
+        <v>22</v>
+      </c>
+      <c r="M41" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A42" t="s">
+        <v>244</v>
+      </c>
+      <c r="B42" t="s">
+        <v>81</v>
+      </c>
+      <c r="C42">
+        <v>1.4498151841049796</v>
+      </c>
+      <c r="D42">
+        <v>22726080</v>
+      </c>
+      <c r="E42">
+        <v>607000</v>
+      </c>
+      <c r="F42" t="s">
+        <v>106</v>
+      </c>
+      <c r="G42" t="s">
+        <v>245</v>
+      </c>
+      <c r="H42" t="s">
+        <v>192</v>
+      </c>
+      <c r="J42" t="s">
+        <v>21</v>
+      </c>
+      <c r="K42" t="s">
+        <v>193</v>
+      </c>
+      <c r="L42" t="s">
+        <v>22</v>
+      </c>
+      <c r="M42" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A43" t="s">
+        <v>99</v>
+      </c>
+      <c r="B43" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43">
+        <v>1.4494011531526623</v>
+      </c>
+      <c r="D43">
+        <v>22719590</v>
+      </c>
+      <c r="E43">
+        <v>883000</v>
+      </c>
+      <c r="F43" t="s">
+        <v>100</v>
+      </c>
+      <c r="G43" t="s">
+        <v>246</v>
+      </c>
+      <c r="H43" t="s">
+        <v>192</v>
+      </c>
+      <c r="J43" t="s">
+        <v>21</v>
+      </c>
+      <c r="K43" t="s">
+        <v>193</v>
+      </c>
+      <c r="L43" t="s">
+        <v>22</v>
+      </c>
+      <c r="M43" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A44" t="s">
+        <v>247</v>
+      </c>
+      <c r="B44" t="s">
+        <v>67</v>
+      </c>
+      <c r="C44">
+        <v>1.4082755671108427</v>
+      </c>
+      <c r="D44">
+        <v>22074940</v>
+      </c>
+      <c r="E44">
+        <v>74000</v>
+      </c>
+      <c r="F44" t="s">
+        <v>104</v>
+      </c>
+      <c r="G44" t="s">
+        <v>248</v>
+      </c>
+      <c r="H44" t="s">
+        <v>192</v>
+      </c>
+      <c r="J44" t="s">
+        <v>21</v>
+      </c>
+      <c r="K44" t="s">
+        <v>193</v>
+      </c>
+      <c r="L44" t="s">
+        <v>22</v>
+      </c>
+      <c r="M44" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A45" t="s">
+        <v>249</v>
+      </c>
+      <c r="B45" t="s">
+        <v>30</v>
+      </c>
+      <c r="C45">
+        <v>1.2978683764131382</v>
+      </c>
+      <c r="D45">
+        <v>20344290</v>
+      </c>
+      <c r="E45">
+        <v>669000</v>
+      </c>
+      <c r="F45" t="s">
+        <v>102</v>
+      </c>
+      <c r="G45" t="s">
+        <v>250</v>
+      </c>
+      <c r="H45" t="s">
+        <v>192</v>
+      </c>
+      <c r="J45" t="s">
+        <v>21</v>
+      </c>
+      <c r="K45" t="s">
+        <v>193</v>
+      </c>
+      <c r="L45" t="s">
+        <v>22</v>
+      </c>
+      <c r="M45" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A46" t="s">
+        <v>251</v>
+      </c>
+      <c r="B46" t="s">
+        <v>81</v>
+      </c>
+      <c r="C46">
+        <v>1.2470050885898507</v>
+      </c>
+      <c r="D46">
+        <v>19547000</v>
+      </c>
+      <c r="E46">
+        <v>1100000</v>
+      </c>
+      <c r="F46" t="s">
+        <v>91</v>
+      </c>
+      <c r="G46" t="s">
+        <v>252</v>
+      </c>
+      <c r="H46" t="s">
+        <v>192</v>
+      </c>
+      <c r="J46" t="s">
+        <v>21</v>
+      </c>
+      <c r="K46" t="s">
+        <v>193</v>
+      </c>
+      <c r="L46" t="s">
+        <v>22</v>
+      </c>
+      <c r="M46" t="s">
         <v>92</v>
       </c>
-      <c r="G36" t="s">
-[...224 lines deleted...]
-      <c r="F42" t="s">
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A47" t="s">
+        <v>115</v>
+      </c>
+      <c r="B47" t="s">
+        <v>81</v>
+      </c>
+      <c r="C47">
+        <v>1.2457113681783867</v>
+      </c>
+      <c r="D47">
+        <v>19526720.73</v>
+      </c>
+      <c r="E47">
+        <v>219000</v>
+      </c>
+      <c r="F47" t="s">
+        <v>116</v>
+      </c>
+      <c r="G47" t="s">
+        <v>117</v>
+      </c>
+      <c r="H47" t="s">
+        <v>192</v>
+      </c>
+      <c r="J47" t="s">
+        <v>253</v>
+      </c>
+      <c r="K47" t="s">
+        <v>193</v>
+      </c>
+      <c r="L47" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A48" t="s">
+        <v>254</v>
+      </c>
+      <c r="B48" t="s">
+        <v>44</v>
+      </c>
+      <c r="C48">
+        <v>1.2426363921931334</v>
+      </c>
+      <c r="D48">
+        <v>19478520</v>
+      </c>
+      <c r="E48">
+        <v>549000</v>
+      </c>
+      <c r="F48" t="s">
         <v>113</v>
       </c>
-      <c r="G42" t="s">
-[...14 lines deleted...]
-      <c r="M42" t="s">
+      <c r="G48" t="s">
+        <v>255</v>
+      </c>
+      <c r="H48" t="s">
+        <v>192</v>
+      </c>
+      <c r="J48" t="s">
+        <v>21</v>
+      </c>
+      <c r="K48" t="s">
+        <v>193</v>
+      </c>
+      <c r="L48" t="s">
+        <v>22</v>
+      </c>
+      <c r="M48" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="43" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
-[...117 lines deleted...]
-      <c r="B46" t="s">
+    <row r="49" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A49" t="s">
+        <v>256</v>
+      </c>
+      <c r="B49" t="s">
         <v>30</v>
       </c>
-      <c r="C46" s="3">
-[...114 lines deleted...]
-        <v>1.2027141614905279</v>
+      <c r="C49">
+        <v>1.2073729485563132</v>
       </c>
       <c r="D49">
-        <v>18650700</v>
+        <v>18925760</v>
       </c>
       <c r="E49">
-        <v>138000</v>
+        <v>136000</v>
       </c>
       <c r="F49" t="s">
         <v>108</v>
       </c>
       <c r="G49" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="H49" t="s">
-        <v>177</v>
+        <v>192</v>
       </c>
       <c r="J49" t="s">
         <v>21</v>
       </c>
       <c r="K49" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="L49" t="s">
         <v>22</v>
       </c>
       <c r="M49" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="50" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A50" t="s">
-        <v>103</v>
+        <v>120</v>
       </c>
       <c r="B50" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>1.2013111852032992</v>
+        <v>81</v>
+      </c>
+      <c r="C50">
+        <v>1.1718772903329853</v>
       </c>
       <c r="D50">
-        <v>18628943.800000001</v>
+        <v>18369360</v>
       </c>
       <c r="E50">
-        <v>222000</v>
+        <v>248000</v>
       </c>
       <c r="F50" t="s">
-        <v>104</v>
+        <v>121</v>
       </c>
       <c r="G50" t="s">
-        <v>105</v>
+        <v>258</v>
       </c>
       <c r="H50" t="s">
+        <v>192</v>
+      </c>
+      <c r="J50" t="s">
+        <v>21</v>
+      </c>
+      <c r="K50" t="s">
+        <v>193</v>
+      </c>
+      <c r="L50" t="s">
+        <v>22</v>
+      </c>
+      <c r="M50" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A51" t="s">
+        <v>110</v>
+      </c>
+      <c r="B51" t="s">
+        <v>44</v>
+      </c>
+      <c r="C51">
+        <v>1.135942721023071</v>
+      </c>
+      <c r="D51">
+        <v>17806080</v>
+      </c>
+      <c r="E51">
+        <v>96000</v>
+      </c>
+      <c r="F51" t="s">
+        <v>111</v>
+      </c>
+      <c r="G51" t="s">
+        <v>259</v>
+      </c>
+      <c r="H51" t="s">
+        <v>192</v>
+      </c>
+      <c r="J51" t="s">
+        <v>21</v>
+      </c>
+      <c r="K51" t="s">
+        <v>193</v>
+      </c>
+      <c r="L51" t="s">
+        <v>22</v>
+      </c>
+      <c r="M51" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A52" t="s">
+        <v>260</v>
+      </c>
+      <c r="B52" t="s">
+        <v>70</v>
+      </c>
+      <c r="C52">
+        <v>1.1248251287179318</v>
+      </c>
+      <c r="D52">
+        <v>17631810</v>
+      </c>
+      <c r="E52">
+        <v>133000</v>
+      </c>
+      <c r="F52" t="s">
+        <v>125</v>
+      </c>
+      <c r="G52" t="s">
+        <v>261</v>
+      </c>
+      <c r="H52" t="s">
+        <v>192</v>
+      </c>
+      <c r="J52" t="s">
+        <v>21</v>
+      </c>
+      <c r="K52" t="s">
+        <v>193</v>
+      </c>
+      <c r="L52" t="s">
+        <v>22</v>
+      </c>
+      <c r="M52" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A53" t="s">
+        <v>262</v>
+      </c>
+      <c r="B53" t="s">
+        <v>30</v>
+      </c>
+      <c r="C53">
+        <v>1.111823791272573</v>
+      </c>
+      <c r="D53">
+        <v>17428012</v>
+      </c>
+      <c r="E53">
+        <v>41200</v>
+      </c>
+      <c r="F53" t="s">
+        <v>158</v>
+      </c>
+      <c r="G53" t="s">
+        <v>263</v>
+      </c>
+      <c r="H53" t="s">
+        <v>192</v>
+      </c>
+      <c r="J53" t="s">
+        <v>21</v>
+      </c>
+      <c r="K53" t="s">
+        <v>193</v>
+      </c>
+      <c r="L53" t="s">
+        <v>22</v>
+      </c>
+      <c r="M53" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A54" t="s">
+        <v>127</v>
+      </c>
+      <c r="B54" t="s">
+        <v>70</v>
+      </c>
+      <c r="C54">
+        <v>1.1069363121787454</v>
+      </c>
+      <c r="D54">
+        <v>17351400</v>
+      </c>
+      <c r="E54">
+        <v>330000</v>
+      </c>
+      <c r="F54" t="s">
+        <v>128</v>
+      </c>
+      <c r="G54" t="s">
+        <v>264</v>
+      </c>
+      <c r="H54" t="s">
+        <v>192</v>
+      </c>
+      <c r="J54" t="s">
+        <v>21</v>
+      </c>
+      <c r="K54" t="s">
+        <v>193</v>
+      </c>
+      <c r="L54" t="s">
+        <v>22</v>
+      </c>
+      <c r="M54" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A55" t="s">
+        <v>265</v>
+      </c>
+      <c r="B55" t="s">
+        <v>81</v>
+      </c>
+      <c r="C55">
+        <v>1.0879604251576656</v>
+      </c>
+      <c r="D55">
+        <v>17053950</v>
+      </c>
+      <c r="E55">
+        <v>235000</v>
+      </c>
+      <c r="F55" t="s">
+        <v>118</v>
+      </c>
+      <c r="G55" t="s">
+        <v>266</v>
+      </c>
+      <c r="H55" t="s">
+        <v>192</v>
+      </c>
+      <c r="J55" t="s">
+        <v>21</v>
+      </c>
+      <c r="K55" t="s">
+        <v>193</v>
+      </c>
+      <c r="L55" t="s">
+        <v>22</v>
+      </c>
+      <c r="M55" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A56" t="s">
+        <v>267</v>
+      </c>
+      <c r="B56" t="s">
+        <v>67</v>
+      </c>
+      <c r="C56">
+        <v>1.0510274607162002</v>
+      </c>
+      <c r="D56">
+        <v>16475020</v>
+      </c>
+      <c r="E56">
+        <v>86000</v>
+      </c>
+      <c r="F56" t="s">
+        <v>123</v>
+      </c>
+      <c r="G56" t="s">
+        <v>268</v>
+      </c>
+      <c r="H56" t="s">
+        <v>192</v>
+      </c>
+      <c r="J56" t="s">
+        <v>229</v>
+      </c>
+      <c r="K56" t="s">
+        <v>193</v>
+      </c>
+      <c r="L56" t="s">
+        <v>22</v>
+      </c>
+      <c r="M56" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A57" t="s">
+        <v>269</v>
+      </c>
+      <c r="B57" t="s">
+        <v>52</v>
+      </c>
+      <c r="C57">
+        <v>1.0245945508882819</v>
+      </c>
+      <c r="D57">
+        <v>16060680</v>
+      </c>
+      <c r="E57">
+        <v>18000</v>
+      </c>
+      <c r="F57" t="s">
+        <v>134</v>
+      </c>
+      <c r="G57" t="s">
+        <v>270</v>
+      </c>
+      <c r="H57" t="s">
+        <v>192</v>
+      </c>
+      <c r="J57" t="s">
+        <v>271</v>
+      </c>
+      <c r="K57" t="s">
+        <v>193</v>
+      </c>
+      <c r="L57" t="s">
+        <v>22</v>
+      </c>
+      <c r="M57" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A58" t="s">
+        <v>272</v>
+      </c>
+      <c r="B58" t="s">
+        <v>24</v>
+      </c>
+      <c r="C58">
+        <v>0.9984710478583203</v>
+      </c>
+      <c r="D58">
+        <v>15651190</v>
+      </c>
+      <c r="E58">
+        <v>443000</v>
+      </c>
+      <c r="F58" t="s">
+        <v>130</v>
+      </c>
+      <c r="G58" t="s">
+        <v>273</v>
+      </c>
+      <c r="H58" t="s">
+        <v>192</v>
+      </c>
+      <c r="J58" t="s">
+        <v>21</v>
+      </c>
+      <c r="K58" t="s">
+        <v>193</v>
+      </c>
+      <c r="L58" t="s">
+        <v>22</v>
+      </c>
+      <c r="M58" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A59" t="s">
+        <v>136</v>
+      </c>
+      <c r="B59" t="s">
+        <v>81</v>
+      </c>
+      <c r="C59">
+        <v>0.96672718629227816</v>
+      </c>
+      <c r="D59">
+        <v>15153600</v>
+      </c>
+      <c r="E59">
+        <v>160000</v>
+      </c>
+      <c r="F59" t="s">
+        <v>137</v>
+      </c>
+      <c r="G59" t="s">
+        <v>138</v>
+      </c>
+      <c r="H59" t="s">
+        <v>192</v>
+      </c>
+      <c r="J59" t="s">
+        <v>21</v>
+      </c>
+      <c r="K59" t="s">
+        <v>193</v>
+      </c>
+      <c r="L59" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A60" t="s">
+        <v>274</v>
+      </c>
+      <c r="B60" t="s">
+        <v>19</v>
+      </c>
+      <c r="C60">
+        <v>0.94826421280842965</v>
+      </c>
+      <c r="D60">
+        <v>14864190</v>
+      </c>
+      <c r="E60">
+        <v>31000</v>
+      </c>
+      <c r="F60" t="s">
+        <v>61</v>
+      </c>
+      <c r="G60" t="s">
+        <v>275</v>
+      </c>
+      <c r="H60" t="s">
+        <v>192</v>
+      </c>
+      <c r="J60" t="s">
+        <v>21</v>
+      </c>
+      <c r="K60" t="s">
+        <v>193</v>
+      </c>
+      <c r="L60" t="s">
+        <v>22</v>
+      </c>
+      <c r="M60" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A61" t="s">
+        <v>276</v>
+      </c>
+      <c r="B61" t="s">
+        <v>30</v>
+      </c>
+      <c r="C61">
+        <v>0.93974627555828816</v>
+      </c>
+      <c r="D61">
+        <v>14730670</v>
+      </c>
+      <c r="E61">
+        <v>73000</v>
+      </c>
+      <c r="F61" t="s">
+        <v>132</v>
+      </c>
+      <c r="G61" t="s">
+        <v>277</v>
+      </c>
+      <c r="H61" t="s">
+        <v>192</v>
+      </c>
+      <c r="J61" t="s">
+        <v>21</v>
+      </c>
+      <c r="K61" t="s">
+        <v>193</v>
+      </c>
+      <c r="L61" t="s">
+        <v>22</v>
+      </c>
+      <c r="M61" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A62" t="s">
+        <v>278</v>
+      </c>
+      <c r="B62" t="s">
+        <v>81</v>
+      </c>
+      <c r="C62">
+        <v>0.84677942103077319</v>
+      </c>
+      <c r="D62">
+        <v>13273400</v>
+      </c>
+      <c r="E62">
+        <v>38000</v>
+      </c>
+      <c r="F62" t="s">
+        <v>146</v>
+      </c>
+      <c r="G62" t="s">
+        <v>279</v>
+      </c>
+      <c r="H62" t="s">
+        <v>192</v>
+      </c>
+      <c r="I62" s="1"/>
+      <c r="J62" t="s">
+        <v>21</v>
+      </c>
+      <c r="K62" t="s">
+        <v>193</v>
+      </c>
+      <c r="L62" t="s">
+        <v>22</v>
+      </c>
+      <c r="M62" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A63" t="s">
+        <v>280</v>
+      </c>
+      <c r="B63" t="s">
+        <v>30</v>
+      </c>
+      <c r="C63">
+        <v>0.82015640145895585</v>
+      </c>
+      <c r="D63">
+        <v>12856080</v>
+      </c>
+      <c r="E63">
+        <v>276000</v>
+      </c>
+      <c r="F63" t="s">
+        <v>139</v>
+      </c>
+      <c r="G63" t="s">
+        <v>281</v>
+      </c>
+      <c r="H63" t="s">
+        <v>192</v>
+      </c>
+      <c r="J63" t="s">
+        <v>21</v>
+      </c>
+      <c r="K63" t="s">
+        <v>193</v>
+      </c>
+      <c r="L63" t="s">
+        <v>22</v>
+      </c>
+      <c r="M63" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A64" t="s">
+        <v>282</v>
+      </c>
+      <c r="B64" t="s">
+        <v>19</v>
+      </c>
+      <c r="C64">
+        <v>0.74923334589349844</v>
+      </c>
+      <c r="D64">
+        <v>11744350</v>
+      </c>
+      <c r="E64">
+        <v>31000</v>
+      </c>
+      <c r="F64" t="s">
+        <v>148</v>
+      </c>
+      <c r="G64" t="s">
+        <v>283</v>
+      </c>
+      <c r="H64" t="s">
+        <v>192</v>
+      </c>
+      <c r="J64" t="s">
+        <v>21</v>
+      </c>
+      <c r="K64" t="s">
+        <v>193</v>
+      </c>
+      <c r="L64" t="s">
+        <v>22</v>
+      </c>
+      <c r="M64" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A65" t="s">
+        <v>284</v>
+      </c>
+      <c r="B65" t="s">
+        <v>30</v>
+      </c>
+      <c r="C65">
+        <v>0.73942610732651026</v>
+      </c>
+      <c r="D65">
+        <v>11590620</v>
+      </c>
+      <c r="E65">
+        <v>6000</v>
+      </c>
+      <c r="F65" t="s">
+        <v>156</v>
+      </c>
+      <c r="G65" t="s">
+        <v>285</v>
+      </c>
+      <c r="H65" t="s">
+        <v>192</v>
+      </c>
+      <c r="J65" t="s">
+        <v>21</v>
+      </c>
+      <c r="K65" t="s">
+        <v>193</v>
+      </c>
+      <c r="L65" t="s">
+        <v>22</v>
+      </c>
+      <c r="M65" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A66" t="s">
+        <v>286</v>
+      </c>
+      <c r="B66" t="s">
+        <v>70</v>
+      </c>
+      <c r="C66">
+        <v>0.69125944328665201</v>
+      </c>
+      <c r="D66">
+        <v>10835600</v>
+      </c>
+      <c r="E66">
+        <v>103000</v>
+      </c>
+      <c r="F66" t="s">
+        <v>163</v>
+      </c>
+      <c r="G66" t="s">
+        <v>287</v>
+      </c>
+      <c r="H66" t="s">
+        <v>192</v>
+      </c>
+      <c r="J66" t="s">
+        <v>21</v>
+      </c>
+      <c r="K66" t="s">
+        <v>193</v>
+      </c>
+      <c r="L66" t="s">
+        <v>22</v>
+      </c>
+      <c r="M66" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A67" t="s">
+        <v>288</v>
+      </c>
+      <c r="B67" t="s">
+        <v>19</v>
+      </c>
+      <c r="C67">
+        <v>0.64672208908921858</v>
+      </c>
+      <c r="D67">
+        <v>10137470</v>
+      </c>
+      <c r="E67">
+        <v>7000</v>
+      </c>
+      <c r="F67" t="s">
+        <v>154</v>
+      </c>
+      <c r="G67" t="s">
+        <v>289</v>
+      </c>
+      <c r="H67" t="s">
+        <v>192</v>
+      </c>
+      <c r="J67" t="s">
+        <v>21</v>
+      </c>
+      <c r="K67" t="s">
+        <v>193</v>
+      </c>
+      <c r="L67" t="s">
+        <v>22</v>
+      </c>
+      <c r="M67" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A68" t="s">
+        <v>290</v>
+      </c>
+      <c r="B68" t="s">
+        <v>19</v>
+      </c>
+      <c r="C68">
+        <v>0.63377102227412541</v>
+      </c>
+      <c r="D68">
+        <v>9934460</v>
+      </c>
+      <c r="E68">
+        <v>17000</v>
+      </c>
+      <c r="F68" t="s">
+        <v>150</v>
+      </c>
+      <c r="G68" t="s">
+        <v>151</v>
+      </c>
+      <c r="H68" t="s">
+        <v>192</v>
+      </c>
+      <c r="J68" t="s">
+        <v>21</v>
+      </c>
+      <c r="K68" t="s">
+        <v>193</v>
+      </c>
+      <c r="L68" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A69" t="s">
+        <v>291</v>
+      </c>
+      <c r="B69" t="s">
+        <v>81</v>
+      </c>
+      <c r="C69">
+        <v>0.61355559420473615</v>
+      </c>
+      <c r="D69">
+        <v>9617580</v>
+      </c>
+      <c r="E69">
+        <v>153000</v>
+      </c>
+      <c r="F69" t="s">
+        <v>152</v>
+      </c>
+      <c r="G69" t="s">
+        <v>292</v>
+      </c>
+      <c r="H69" t="s">
+        <v>192</v>
+      </c>
+      <c r="J69" t="s">
+        <v>21</v>
+      </c>
+      <c r="K69" t="s">
+        <v>193</v>
+      </c>
+      <c r="L69" t="s">
+        <v>22</v>
+      </c>
+      <c r="M69" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A70" t="s">
+        <v>293</v>
+      </c>
+      <c r="B70" t="s">
+        <v>30</v>
+      </c>
+      <c r="C70">
+        <v>0.58419065624607702</v>
+      </c>
+      <c r="D70">
+        <v>9157280</v>
+      </c>
+      <c r="E70">
+        <v>176000</v>
+      </c>
+      <c r="F70" t="s">
+        <v>294</v>
+      </c>
+      <c r="G70" t="s">
+        <v>295</v>
+      </c>
+      <c r="H70" t="s">
+        <v>192</v>
+      </c>
+      <c r="J70" t="s">
+        <v>21</v>
+      </c>
+      <c r="K70" t="s">
+        <v>193</v>
+      </c>
+      <c r="L70" t="s">
+        <v>22</v>
+      </c>
+      <c r="M70" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A71" t="s">
+        <v>160</v>
+      </c>
+      <c r="B71" t="s">
+        <v>19</v>
+      </c>
+      <c r="C71">
+        <v>0.57837125663584699</v>
+      </c>
+      <c r="D71">
+        <v>9066060</v>
+      </c>
+      <c r="E71">
+        <v>309000</v>
+      </c>
+      <c r="F71" t="s">
+        <v>161</v>
+      </c>
+      <c r="G71" t="s">
+        <v>297</v>
+      </c>
+      <c r="H71" t="s">
+        <v>192</v>
+      </c>
+      <c r="J71" t="s">
+        <v>21</v>
+      </c>
+      <c r="K71" t="s">
+        <v>193</v>
+      </c>
+      <c r="L71" t="s">
+        <v>22</v>
+      </c>
+      <c r="M71" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A72" t="s">
+        <v>298</v>
+      </c>
+      <c r="B72" t="s">
+        <v>19</v>
+      </c>
+      <c r="C72">
+        <v>0.54610299839368037</v>
+      </c>
+      <c r="D72">
+        <v>8560250</v>
+      </c>
+      <c r="E72">
+        <v>485000</v>
+      </c>
+      <c r="F72" t="s">
+        <v>299</v>
+      </c>
+      <c r="G72" t="s">
+        <v>300</v>
+      </c>
+      <c r="H72" t="s">
+        <v>192</v>
+      </c>
+      <c r="J72" t="s">
+        <v>21</v>
+      </c>
+      <c r="K72" t="s">
+        <v>193</v>
+      </c>
+      <c r="L72" t="s">
+        <v>22</v>
+      </c>
+      <c r="M72" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B73" t="s">
+        <v>81</v>
+      </c>
+      <c r="C73">
+        <v>0.50642173604376617</v>
+      </c>
+      <c r="D73">
+        <v>7938240</v>
+      </c>
+      <c r="E73">
+        <v>24000</v>
+      </c>
+      <c r="F73" t="s">
+        <v>303</v>
+      </c>
+      <c r="G73" t="s">
+        <v>304</v>
+      </c>
+      <c r="H73" t="s">
+        <v>192</v>
+      </c>
+      <c r="J73" t="s">
+        <v>21</v>
+      </c>
+      <c r="K73" t="s">
+        <v>193</v>
+      </c>
+      <c r="L73" t="s">
+        <v>22</v>
+      </c>
+      <c r="M73" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A74" t="s">
+        <v>306</v>
+      </c>
+      <c r="B74" t="s">
+        <v>70</v>
+      </c>
+      <c r="C74">
+        <v>0.49502344478790344</v>
+      </c>
+      <c r="D74">
+        <v>7759570</v>
+      </c>
+      <c r="E74">
+        <v>13000</v>
+      </c>
+      <c r="F74" t="s">
+        <v>307</v>
+      </c>
+      <c r="G74" t="s">
+        <v>308</v>
+      </c>
+      <c r="H74" t="s">
+        <v>192</v>
+      </c>
+      <c r="J74" t="s">
+        <v>21</v>
+      </c>
+      <c r="K74" t="s">
+        <v>193</v>
+      </c>
+      <c r="L74" t="s">
+        <v>22</v>
+      </c>
+      <c r="M74" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A75" t="s">
+        <v>174</v>
+      </c>
+      <c r="B75" t="s">
+        <v>19</v>
+      </c>
+      <c r="C75">
+        <v>0.49256103365714932</v>
+      </c>
+      <c r="D75">
+        <v>7720971.3200000003</v>
+      </c>
+      <c r="E75">
+        <v>546811</v>
+      </c>
+      <c r="F75" t="s">
+        <v>175</v>
+      </c>
+      <c r="G75" t="s">
+        <v>310</v>
+      </c>
+      <c r="H75" t="s">
+        <v>192</v>
+      </c>
+      <c r="J75" t="s">
+        <v>21</v>
+      </c>
+      <c r="K75" t="s">
+        <v>193</v>
+      </c>
+      <c r="L75" t="s">
+        <v>22</v>
+      </c>
+      <c r="M75" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A76" t="s">
+        <v>311</v>
+      </c>
+      <c r="B76" t="s">
+        <v>52</v>
+      </c>
+      <c r="C76">
+        <v>0.48526213877648822</v>
+      </c>
+      <c r="D76">
+        <v>7606560</v>
+      </c>
+      <c r="E76">
+        <v>53000</v>
+      </c>
+      <c r="F76" t="s">
+        <v>165</v>
+      </c>
+      <c r="G76" t="s">
+        <v>312</v>
+      </c>
+      <c r="H76" t="s">
+        <v>192</v>
+      </c>
+      <c r="J76" t="s">
+        <v>21</v>
+      </c>
+      <c r="K76" t="s">
+        <v>193</v>
+      </c>
+      <c r="L76" t="s">
+        <v>22</v>
+      </c>
+      <c r="M76" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A77" t="s">
+        <v>313</v>
+      </c>
+      <c r="B77" t="s">
+        <v>52</v>
+      </c>
+      <c r="C77">
+        <v>0.46183270772131313</v>
+      </c>
+      <c r="D77">
+        <v>7239300</v>
+      </c>
+      <c r="E77">
+        <v>354000</v>
+      </c>
+      <c r="F77" t="s">
+        <v>167</v>
+      </c>
+      <c r="G77" t="s">
+        <v>314</v>
+      </c>
+      <c r="H77" t="s">
+        <v>192</v>
+      </c>
+      <c r="I77" s="1"/>
+      <c r="J77" t="s">
+        <v>21</v>
+      </c>
+      <c r="K77" t="s">
+        <v>193</v>
+      </c>
+      <c r="L77" t="s">
+        <v>22</v>
+      </c>
+      <c r="M77" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A78" t="s">
+        <v>315</v>
+      </c>
+      <c r="B78" t="s">
+        <v>19</v>
+      </c>
+      <c r="C78">
+        <v>0.43578384509415757</v>
+      </c>
+      <c r="D78">
+        <v>6830980</v>
+      </c>
+      <c r="E78">
+        <v>94000</v>
+      </c>
+      <c r="F78" t="s">
+        <v>169</v>
+      </c>
+      <c r="G78" t="s">
+        <v>316</v>
+      </c>
+      <c r="H78" t="s">
+        <v>192</v>
+      </c>
+      <c r="I78" s="1"/>
+      <c r="J78" t="s">
+        <v>21</v>
+      </c>
+      <c r="K78" t="s">
+        <v>193</v>
+      </c>
+      <c r="L78" t="s">
+        <v>22</v>
+      </c>
+      <c r="M78" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A79" t="s">
+        <v>171</v>
+      </c>
+      <c r="B79" t="s">
+        <v>30</v>
+      </c>
+      <c r="C79">
+        <v>0.41518436982400547</v>
+      </c>
+      <c r="D79">
+        <v>6508080</v>
+      </c>
+      <c r="E79">
+        <v>393000</v>
+      </c>
+      <c r="F79" t="s">
+        <v>172</v>
+      </c>
+      <c r="G79" t="s">
+        <v>317</v>
+      </c>
+      <c r="H79" t="s">
+        <v>192</v>
+      </c>
+      <c r="J79" t="s">
+        <v>21</v>
+      </c>
+      <c r="K79" t="s">
+        <v>193</v>
+      </c>
+      <c r="L79" t="s">
+        <v>22</v>
+      </c>
+      <c r="M79" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A80" t="s">
+        <v>318</v>
+      </c>
+      <c r="C80">
+        <v>0</v>
+      </c>
+      <c r="D80">
+        <v>0</v>
+      </c>
+      <c r="E80">
+        <v>0</v>
+      </c>
+      <c r="H80" t="s">
+        <v>192</v>
+      </c>
+      <c r="K80" t="s">
+        <v>319</v>
+      </c>
+      <c r="L80" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="81" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A81" t="s">
+        <v>320</v>
+      </c>
+      <c r="C81">
+        <v>0</v>
+      </c>
+      <c r="D81">
+        <v>0</v>
+      </c>
+      <c r="E81">
+        <v>0</v>
+      </c>
+      <c r="H81" t="s">
+        <v>192</v>
+      </c>
+      <c r="K81" t="s">
+        <v>319</v>
+      </c>
+      <c r="L81" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="85" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A85" t="s">
         <v>177</v>
       </c>
-      <c r="J50" t="s">
-[...2 lines deleted...]
-      <c r="K50" t="s">
+    </row>
+    <row r="86" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A86" t="s">
         <v>178</v>
       </c>
-      <c r="L50" t="s">
-[...1015 lines deleted...]
-        <v>174</v>
+    </row>
+    <row r="87" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A87" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="88" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A88" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="89" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A89" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="90" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A90" t="s">
+        <v>182</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:M5 A7:M10 A6:B6 D6:M6 A79:M85" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:M5 A7:M10 A6:B6 D6:M6 A82:M90" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>