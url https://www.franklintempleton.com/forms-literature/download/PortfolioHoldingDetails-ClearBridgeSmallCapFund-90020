--- v0 (2026-07-26)
+++ v1 (2026-08-17)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton.sharepoint.com/teams/LMUSFundOperations/Shared Documents/Oversight/RIKs/Non_Pro Rata RIKs/2026/GS/CB Small Cap Fund - LMA2300 7.8.26/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton-my.sharepoint.com/personal/tara_jacques-kelly_franklintempleton_com/Documents/RIK/7.29.26/Small Cap/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="11" documentId="11_A07C13210F45BCAA6B9BA6B4A7491E98888DEE08" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B0891FB5-EA7B-4239-9EF3-1B04089E432E}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9AB08F4D-8103-4F7E-8F21-A4C827CA3204}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="3165" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="2160" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="796" uniqueCount="385">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="873" uniqueCount="415">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>ClearBridge Small Cap Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Sector Name</t>
   </si>
   <si>
@@ -103,1161 +103,1256 @@
   <si>
     <t>Consumer Discretionary</t>
   </si>
   <si>
     <t>MUSA</t>
   </si>
   <si>
     <t>Common Stock</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>626755102</t>
   </si>
   <si>
     <t>Energy</t>
   </si>
   <si>
     <t>MTDR</t>
   </si>
   <si>
     <t>576485205</t>
   </si>
   <si>
+    <t>COLUMBIA BANKING SYSTEM INC</t>
+  </si>
+  <si>
+    <t>Financials</t>
+  </si>
+  <si>
+    <t>COLB</t>
+  </si>
+  <si>
+    <t>197236102</t>
+  </si>
+  <si>
+    <t>Information Technology</t>
+  </si>
+  <si>
+    <t>PENG</t>
+  </si>
+  <si>
+    <t>706915105</t>
+  </si>
+  <si>
+    <t>WSFS</t>
+  </si>
+  <si>
+    <t>929328102</t>
+  </si>
+  <si>
+    <t>Industrials</t>
+  </si>
+  <si>
+    <t>TEX</t>
+  </si>
+  <si>
+    <t>880779103</t>
+  </si>
+  <si>
+    <t>Health Care</t>
+  </si>
+  <si>
+    <t>ARWR</t>
+  </si>
+  <si>
+    <t>04280A100</t>
+  </si>
+  <si>
+    <t>SCHOLAR ROCK HOLDING CORP</t>
+  </si>
+  <si>
+    <t>SRRK</t>
+  </si>
+  <si>
+    <t>80706P103</t>
+  </si>
+  <si>
+    <t>OZK</t>
+  </si>
+  <si>
+    <t>06417N103</t>
+  </si>
+  <si>
+    <t>WTFC</t>
+  </si>
+  <si>
+    <t>97650W108</t>
+  </si>
+  <si>
+    <t>INSW</t>
+  </si>
+  <si>
+    <t>MHY410531021</t>
+  </si>
+  <si>
+    <t>GATX</t>
+  </si>
+  <si>
+    <t>361448103</t>
+  </si>
+  <si>
+    <t>CUSTOM TRUCK ONE SOURCE INC</t>
+  </si>
+  <si>
+    <t>CTOS</t>
+  </si>
+  <si>
+    <t>23204X103</t>
+  </si>
+  <si>
+    <t>TERAWULF INC</t>
+  </si>
+  <si>
+    <t>WULF</t>
+  </si>
+  <si>
+    <t>88080T104</t>
+  </si>
+  <si>
     <t>WFRD</t>
   </si>
   <si>
     <t>IE00BLNN3691</t>
   </si>
   <si>
-    <t>INSW</t>
-[...62 lines deleted...]
-    <t>80706P103</t>
+    <t>RUSHA</t>
+  </si>
+  <si>
+    <t>781846209</t>
+  </si>
+  <si>
+    <t>PRG</t>
+  </si>
+  <si>
+    <t>74319R101</t>
+  </si>
+  <si>
+    <t>AXSM</t>
+  </si>
+  <si>
+    <t>05464T104</t>
+  </si>
+  <si>
+    <t>Real Estate</t>
+  </si>
+  <si>
+    <t>APLE</t>
+  </si>
+  <si>
+    <t>03784Y200</t>
+  </si>
+  <si>
+    <t>TCBI</t>
+  </si>
+  <si>
+    <t>88224Q107</t>
+  </si>
+  <si>
+    <t>Materials</t>
+  </si>
+  <si>
+    <t>SOLS</t>
+  </si>
+  <si>
+    <t>83443Q103</t>
+  </si>
+  <si>
+    <t>SLGN</t>
+  </si>
+  <si>
+    <t>827048109</t>
+  </si>
+  <si>
+    <t>OPLN</t>
+  </si>
+  <si>
+    <t>48238T109</t>
+  </si>
+  <si>
+    <t>Utilities</t>
+  </si>
+  <si>
+    <t>POR</t>
+  </si>
+  <si>
+    <t>736508847</t>
+  </si>
+  <si>
+    <t>PROSPERITY BANCSHARES INC</t>
+  </si>
+  <si>
+    <t>PB</t>
+  </si>
+  <si>
+    <t>743606105</t>
+  </si>
+  <si>
+    <t>EXP</t>
+  </si>
+  <si>
+    <t>26969P108</t>
+  </si>
+  <si>
+    <t>SKYW</t>
+  </si>
+  <si>
+    <t>830879102</t>
+  </si>
+  <si>
+    <t>UMBF</t>
+  </si>
+  <si>
+    <t>902788108</t>
+  </si>
+  <si>
+    <t>KRG</t>
+  </si>
+  <si>
+    <t>49803T300</t>
+  </si>
+  <si>
+    <t>EXTREME NETWORKS INC</t>
+  </si>
+  <si>
+    <t>EXTR</t>
+  </si>
+  <si>
+    <t>30226D106</t>
+  </si>
+  <si>
+    <t>ECPG</t>
+  </si>
+  <si>
+    <t>292554102</t>
+  </si>
+  <si>
+    <t>CVLT</t>
+  </si>
+  <si>
+    <t>204166102</t>
   </si>
   <si>
     <t>EEFT</t>
   </si>
   <si>
     <t>298736109</t>
   </si>
   <si>
-    <t>WTFC</t>
-[...38 lines deleted...]
-    <t>361448103</t>
+    <t>AGO</t>
+  </si>
+  <si>
+    <t>BMG0585R1060</t>
+  </si>
+  <si>
+    <t>HQY</t>
+  </si>
+  <si>
+    <t>42226A107</t>
+  </si>
+  <si>
+    <t>OMF</t>
+  </si>
+  <si>
+    <t>68268W103</t>
+  </si>
+  <si>
+    <t>PRIVIA HEALTH GROUP INC</t>
+  </si>
+  <si>
+    <t>PRVA</t>
+  </si>
+  <si>
+    <t>74276R102</t>
+  </si>
+  <si>
+    <t>KWR</t>
+  </si>
+  <si>
+    <t>747316107</t>
+  </si>
+  <si>
+    <t>ESNT</t>
+  </si>
+  <si>
+    <t>BMG3198U1027</t>
+  </si>
+  <si>
+    <t>PALVELLA THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>PVLA</t>
+  </si>
+  <si>
+    <t>697947109</t>
+  </si>
+  <si>
+    <t>ITRI</t>
+  </si>
+  <si>
+    <t>465741106</t>
+  </si>
+  <si>
+    <t>YETI HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>YETI</t>
+  </si>
+  <si>
+    <t>98585X104</t>
+  </si>
+  <si>
+    <t>BICARA THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>BCAX</t>
+  </si>
+  <si>
+    <t>055477103</t>
+  </si>
+  <si>
+    <t>RAYONIER INC</t>
+  </si>
+  <si>
+    <t>RYN</t>
+  </si>
+  <si>
+    <t>754907103</t>
   </si>
   <si>
     <t>CELCUITY INC</t>
   </si>
   <si>
     <t>CELC</t>
   </si>
   <si>
     <t>15102K100</t>
   </si>
   <si>
+    <t>ZETA</t>
+  </si>
+  <si>
+    <t>98956A105</t>
+  </si>
+  <si>
+    <t>MP</t>
+  </si>
+  <si>
+    <t>553368101</t>
+  </si>
+  <si>
+    <t>KFY</t>
+  </si>
+  <si>
+    <t>500643200</t>
+  </si>
+  <si>
+    <t>VVV</t>
+  </si>
+  <si>
+    <t>92047W101</t>
+  </si>
+  <si>
+    <t>HLMN</t>
+  </si>
+  <si>
+    <t>431636109</t>
+  </si>
+  <si>
+    <t>ARLO</t>
+  </si>
+  <si>
+    <t>04206A101</t>
+  </si>
+  <si>
     <t>MTH</t>
   </si>
   <si>
     <t>59001A102</t>
   </si>
   <si>
-    <t>RUSHA</t>
-[...89 lines deleted...]
-    <t>902788108</t>
+    <t>CALIFORNIA RESOURCES CORP</t>
+  </si>
+  <si>
+    <t>CRC</t>
+  </si>
+  <si>
+    <t>13057Q305</t>
   </si>
   <si>
     <t>CMC</t>
   </si>
   <si>
     <t>201723103</t>
   </si>
   <si>
-    <t>AGO</t>
-[...2 lines deleted...]
-    <t>BMG0585R1060</t>
+    <t>Consumer Staples</t>
+  </si>
+  <si>
+    <t>FRPT</t>
+  </si>
+  <si>
+    <t>358039105</t>
+  </si>
+  <si>
+    <t>TALEN ENERGY CORP</t>
+  </si>
+  <si>
+    <t>TLN</t>
+  </si>
+  <si>
+    <t>87422Q109</t>
+  </si>
+  <si>
+    <t>GRDN</t>
+  </si>
+  <si>
+    <t>40145W101</t>
+  </si>
+  <si>
+    <t>PDM</t>
+  </si>
+  <si>
+    <t>720190206</t>
+  </si>
+  <si>
+    <t>ASO</t>
+  </si>
+  <si>
+    <t>00402L107</t>
+  </si>
+  <si>
+    <t>UTZ</t>
+  </si>
+  <si>
+    <t>918090101</t>
+  </si>
+  <si>
+    <t>SMA</t>
+  </si>
+  <si>
+    <t>83192D402</t>
   </si>
   <si>
     <t>PRIM</t>
   </si>
   <si>
     <t>74164F103</t>
   </si>
   <si>
-    <t>PRG</t>
-[...91 lines deleted...]
-  <si>
     <t>VC</t>
   </si>
   <si>
     <t>92839U206</t>
   </si>
   <si>
-    <t>ASO</t>
-[...53 lines deleted...]
-    <t>92047W101</t>
+    <t>QTWO</t>
+  </si>
+  <si>
+    <t>74736L109</t>
+  </si>
+  <si>
+    <t>ALGM</t>
+  </si>
+  <si>
+    <t>01749D105</t>
+  </si>
+  <si>
+    <t>JEFFERSON CAPITAL INC</t>
+  </si>
+  <si>
+    <t>JCAP</t>
+  </si>
+  <si>
+    <t>47248R103</t>
+  </si>
+  <si>
+    <t>CG ONCOLOGY INC</t>
+  </si>
+  <si>
+    <t>CGON</t>
+  </si>
+  <si>
+    <t>156944100</t>
+  </si>
+  <si>
+    <t>SIG</t>
+  </si>
+  <si>
+    <t>BMG812761002</t>
+  </si>
+  <si>
+    <t>RADNET INC</t>
+  </si>
+  <si>
+    <t>RDNT</t>
+  </si>
+  <si>
+    <t>750491102</t>
+  </si>
+  <si>
+    <t>WSC</t>
+  </si>
+  <si>
+    <t>971378104</t>
+  </si>
+  <si>
+    <t>EMN</t>
+  </si>
+  <si>
+    <t>277432100</t>
   </si>
   <si>
     <t>HCC</t>
   </si>
   <si>
     <t>93627C101</t>
   </si>
   <si>
-    <t>Consumer Staples</t>
-[...68 lines deleted...]
-    <t>156944100</t>
+    <t>ICFI</t>
+  </si>
+  <si>
+    <t>44925C103</t>
+  </si>
+  <si>
+    <t>FWRG</t>
+  </si>
+  <si>
+    <t>33748L101</t>
   </si>
   <si>
     <t>PBH</t>
   </si>
   <si>
     <t>74112D101</t>
   </si>
   <si>
-    <t>ICFI</t>
-[...2 lines deleted...]
-    <t>44925C103</t>
+    <t>GENIUS SPORTS LTD</t>
+  </si>
+  <si>
+    <t>GENI</t>
+  </si>
+  <si>
+    <t>GG00BMF1JR16</t>
   </si>
   <si>
     <t>NCINO INC</t>
   </si>
   <si>
     <t>NCNO</t>
   </si>
   <si>
     <t>63947X101</t>
   </si>
   <si>
-    <t>GENIUS SPORTS LTD</t>
-[...11 lines deleted...]
-    <t>33748L101</t>
+    <t>CRITEO SA</t>
+  </si>
+  <si>
+    <t>Communication Services</t>
+  </si>
+  <si>
+    <t>CRTO</t>
+  </si>
+  <si>
+    <t>226718104</t>
   </si>
   <si>
     <t>DSGX</t>
   </si>
   <si>
     <t>249906108</t>
   </si>
   <si>
-    <t>CRITEO SA</t>
-[...8 lines deleted...]
-    <t>226718104</t>
+    <t>TARSUS PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>TARS</t>
+  </si>
+  <si>
+    <t>87650L103</t>
+  </si>
+  <si>
+    <t>TGLS</t>
+  </si>
+  <si>
+    <t>KYG872641009</t>
   </si>
   <si>
     <t>CWH</t>
   </si>
   <si>
     <t>13462K109</t>
   </si>
   <si>
-    <t>TARSUS PHARMACEUTICALS INC</t>
-[...5 lines deleted...]
-    <t>87650L103</t>
+    <t>GLAUKOS CORP</t>
+  </si>
+  <si>
+    <t>GKOS</t>
+  </si>
+  <si>
+    <t>377322102</t>
   </si>
   <si>
     <t>GLOB</t>
   </si>
   <si>
     <t>LU0974299876</t>
   </si>
   <si>
-    <t>TGLS</t>
+    <t>JTSXX</t>
+  </si>
+  <si>
+    <t>4812A2835</t>
   </si>
   <si>
     <t>WAEXX</t>
   </si>
   <si>
     <t>US52470G4780</t>
   </si>
   <si>
     <t>52470G478</t>
   </si>
   <si>
-    <t>JTSXX</t>
-[...4 lines deleted...]
-  <si>
     <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
   </si>
   <si>
     <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
   </si>
   <si>
     <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
   </si>
   <si>
     <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
   </si>
   <si>
     <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
   </si>
   <si>
     <t>© Franklin Templeton. All rights reserved.</t>
   </si>
   <si>
     <t>JPMORGAN 100 US TREASU-L</t>
   </si>
   <si>
     <t>US4812A28358</t>
   </si>
   <si>
-    <t>3.50411</t>
+    <t>3.549187</t>
   </si>
   <si>
     <t>Open-End Fund</t>
   </si>
   <si>
     <t>Fixed Income</t>
   </si>
   <si>
     <t>WESTERN ASSET PREMIER INSTITUTIONAL US TREASURY RESERVES</t>
   </si>
   <si>
-    <t>3.59025</t>
+    <t>3.629597</t>
   </si>
   <si>
     <t>MURPHY USA INC</t>
   </si>
   <si>
     <t>US6267551025</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
     <t>MATADOR RESOURCES CO</t>
   </si>
   <si>
     <t>US5764852050</t>
   </si>
   <si>
+    <t>RUSH ENTERPRISES INC</t>
+  </si>
+  <si>
+    <t>US7818462092</t>
+  </si>
+  <si>
+    <t>WINTRUST FINANCIAL CORP</t>
+  </si>
+  <si>
+    <t>US97650W1080</t>
+  </si>
+  <si>
+    <t>BANK OZK</t>
+  </si>
+  <si>
+    <t>US06417N1037</t>
+  </si>
+  <si>
+    <t>GATX CORP</t>
+  </si>
+  <si>
+    <t>US3614481030</t>
+  </si>
+  <si>
     <t>INTERNATIONAL SEAWAYS INC</t>
   </si>
   <si>
+    <t>WSFS FINANCIAL CORP</t>
+  </si>
+  <si>
+    <t>US9293281021</t>
+  </si>
+  <si>
+    <t>US1972361026</t>
+  </si>
+  <si>
+    <t>EURONET WORLDWIDE INC</t>
+  </si>
+  <si>
+    <t>US2987361092</t>
+  </si>
+  <si>
+    <t>SKYWEST INC</t>
+  </si>
+  <si>
+    <t>US8308791024</t>
+  </si>
+  <si>
+    <t>HEALTHEQUITY INC</t>
+  </si>
+  <si>
+    <t>US42226A1079</t>
+  </si>
+  <si>
+    <t>ITRON INC</t>
+  </si>
+  <si>
+    <t>US4657411066</t>
+  </si>
+  <si>
+    <t>UMB FINANCIAL CORP</t>
+  </si>
+  <si>
+    <t>US9027881088</t>
+  </si>
+  <si>
+    <t>US7436061052</t>
+  </si>
+  <si>
+    <t>ASSURED GUARANTY LTD</t>
+  </si>
+  <si>
+    <t>TEXAS CAPITAL BANCSHARES INC</t>
+  </si>
+  <si>
+    <t>US88224Q1076</t>
+  </si>
+  <si>
+    <t>APPLE HOSPITALITY REIT INC</t>
+  </si>
+  <si>
+    <t>US03784Y2000</t>
+  </si>
+  <si>
+    <t>REIT</t>
+  </si>
+  <si>
+    <t>ENCORE CAPITAL GROUP INC</t>
+  </si>
+  <si>
+    <t>US2925541029</t>
+  </si>
+  <si>
+    <t>OPENLANE INC</t>
+  </si>
+  <si>
+    <t>US48238T1097</t>
+  </si>
+  <si>
+    <t>ESSENT GROUP LTD</t>
+  </si>
+  <si>
+    <t>ONEMAIN HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US68268W1036</t>
+  </si>
+  <si>
+    <t>SILGAN HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US8270481091</t>
+  </si>
+  <si>
+    <t>ZETA GLOBAL HOLDINGS CORP</t>
+  </si>
+  <si>
+    <t>US98956A1051</t>
+  </si>
+  <si>
+    <t>US98585X1046</t>
+  </si>
+  <si>
+    <t>WEATHERFORD INTERNATIONAL PLC</t>
+  </si>
+  <si>
+    <t>TEREX CORP</t>
+  </si>
+  <si>
+    <t>US8807791038</t>
+  </si>
+  <si>
+    <t>PROG HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US74319R1014</t>
+  </si>
+  <si>
+    <t>US30226D1063</t>
+  </si>
+  <si>
+    <t>US7549071030</t>
+  </si>
+  <si>
+    <t>ARLO TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US04206A1016</t>
+  </si>
+  <si>
+    <t>US74276R1023</t>
+  </si>
+  <si>
+    <t>QUAKER CHEMICAL CORP</t>
+  </si>
+  <si>
+    <t>US7473161070</t>
+  </si>
+  <si>
+    <t>US80706P1030</t>
+  </si>
+  <si>
+    <t>US6979471090</t>
+  </si>
+  <si>
+    <t>KORN FERRY</t>
+  </si>
+  <si>
+    <t>US5006432000</t>
+  </si>
+  <si>
+    <t>AXSOME THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>US05464T1043</t>
+  </si>
+  <si>
+    <t>Q2 HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US74736L1098</t>
+  </si>
+  <si>
+    <t>COMMVAULT SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>US2041661024</t>
+  </si>
+  <si>
+    <t>KITE REALTY GROUP TRUST</t>
+  </si>
+  <si>
+    <t>US49803T3005</t>
+  </si>
+  <si>
+    <t>US23204X1037</t>
+  </si>
+  <si>
+    <t>VALVOLINE INC</t>
+  </si>
+  <si>
+    <t>US92047W1018</t>
+  </si>
+  <si>
+    <t>COMMERCIAL METALS CO</t>
+  </si>
+  <si>
+    <t>US2017231034</t>
+  </si>
+  <si>
+    <t>EAGLE MATERIALS INC</t>
+  </si>
+  <si>
+    <t>US26969P1084</t>
+  </si>
+  <si>
+    <t>ARROWHEAD PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>US04280A1007</t>
+  </si>
+  <si>
+    <t>UTZ BRANDS INC</t>
+  </si>
+  <si>
+    <t>US9180901012</t>
+  </si>
+  <si>
+    <t>PIEDMONT REALTY TRUST INC</t>
+  </si>
+  <si>
+    <t>US7201902068</t>
+  </si>
+  <si>
+    <t>FRESHPET INC</t>
+  </si>
+  <si>
+    <t>US3580391056</t>
+  </si>
+  <si>
     <t>PENGUIN SOLUTIONS INC</t>
   </si>
   <si>
     <t>US7069151055</t>
   </si>
   <si>
-    <t>WINTRUST FINANCIAL CORP</t>
-[...26 lines deleted...]
-    <t>US7818462092</t>
+    <t>ACADEMY SPORTS &amp; OUTDOORS INC</t>
+  </si>
+  <si>
+    <t>US00402L1070</t>
+  </si>
+  <si>
+    <t>US13057Q3056</t>
+  </si>
+  <si>
+    <t>SIGNET JEWELERS LTD</t>
+  </si>
+  <si>
+    <t>VISTEON CORP</t>
+  </si>
+  <si>
+    <t>US92839U2069</t>
   </si>
   <si>
     <t>US88080T1043</t>
   </si>
   <si>
-    <t>WSFS FINANCIAL CORP</t>
-[...8 lines deleted...]
-    <t>US88224Q1076</t>
+    <t>GUARDIAN PHARMACY SERVICES INC</t>
+  </si>
+  <si>
+    <t>US40145W1018</t>
   </si>
   <si>
     <t>PORTLAND GENERAL ELECTRIC CO</t>
   </si>
   <si>
     <t>US7365088472</t>
   </si>
   <si>
-    <t>COMMVAULT SYSTEMS INC</t>
-[...143 lines deleted...]
-    <t>US98585X1046</t>
+    <t>US47248R1032</t>
+  </si>
+  <si>
+    <t>MERITAGE HOMES CORP</t>
+  </si>
+  <si>
+    <t>US59001A1025</t>
+  </si>
+  <si>
+    <t>HILLMAN SOLUTIONS CORP</t>
+  </si>
+  <si>
+    <t>US4316361090</t>
+  </si>
+  <si>
+    <t>SMARTSTOP SELF STORAGE REIT INC</t>
+  </si>
+  <si>
+    <t>US83192D4025</t>
+  </si>
+  <si>
+    <t>SOLSTICE ADVANCED MATERIALS INC</t>
+  </si>
+  <si>
+    <t>US83443Q1031</t>
+  </si>
+  <si>
+    <t>ICF INTERNATIONAL INC</t>
+  </si>
+  <si>
+    <t>US44925C1036</t>
+  </si>
+  <si>
+    <t>US1569441009</t>
+  </si>
+  <si>
+    <t>US7504911022</t>
+  </si>
+  <si>
+    <t>US63947X1019</t>
+  </si>
+  <si>
+    <t>US87422Q1094</t>
+  </si>
+  <si>
+    <t>PRESTIGE CONSUMER HEALTHCARE INC</t>
+  </si>
+  <si>
+    <t>US74112D1019</t>
+  </si>
+  <si>
+    <t>EASTMAN CHEMICAL CO</t>
+  </si>
+  <si>
+    <t>US2774321002</t>
+  </si>
+  <si>
+    <t>LU3433852426</t>
   </si>
   <si>
     <t>US0554771032</t>
   </si>
   <si>
-    <t>US7549071030</t>
-[...8 lines deleted...]
-    <t>US92047W1018</t>
+    <t>FIRST WATCH RESTAURANT GROUP INC</t>
+  </si>
+  <si>
+    <t>US33748L1017</t>
+  </si>
+  <si>
+    <t>WARRIOR MET COAL INC</t>
+  </si>
+  <si>
+    <t>US93627C1018</t>
   </si>
   <si>
     <t>MP MATERIALS CORP</t>
   </si>
   <si>
     <t>US5533681012</t>
   </si>
   <si>
-    <t>ARLO TECHNOLOGIES INC</t>
-[...97 lines deleted...]
-  <si>
     <t>PRIMORIS SERVICES CORP</t>
   </si>
   <si>
     <t>US74164F1030</t>
   </si>
   <si>
-    <t>SMARTSTOP SELF STORAGE REIT INC</t>
-[...14 lines deleted...]
-    <t>US47248R1032</t>
+    <t>DESCARTES SYSTEMS GROUP INC/THE</t>
+  </si>
+  <si>
+    <t>CA2499061083</t>
+  </si>
+  <si>
+    <t>WILLSCOT HOLDINGS CORP</t>
+  </si>
+  <si>
+    <t>US9713781048</t>
+  </si>
+  <si>
+    <t>RHYTHM PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>RYTM</t>
+  </si>
+  <si>
+    <t>US76243J1051</t>
+  </si>
+  <si>
+    <t>76243J105</t>
+  </si>
+  <si>
+    <t>US3773221029</t>
+  </si>
+  <si>
+    <t>TG THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>TGTX</t>
+  </si>
+  <si>
+    <t>US88322Q1085</t>
+  </si>
+  <si>
+    <t>88322Q108</t>
+  </si>
+  <si>
+    <t>US15102K1007</t>
+  </si>
+  <si>
+    <t>TECNOGLASS INC</t>
+  </si>
+  <si>
+    <t>US87877F1030</t>
+  </si>
+  <si>
+    <t>87877F103</t>
+  </si>
+  <si>
+    <t>US87650L1035</t>
+  </si>
+  <si>
+    <t>MIRUM PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>MIRM</t>
+  </si>
+  <si>
+    <t>US6047491013</t>
+  </si>
+  <si>
+    <t>604749101</t>
+  </si>
+  <si>
+    <t>ALLEGRO MICROSYSTEMS INC</t>
+  </si>
+  <si>
+    <t>US01749D1054</t>
+  </si>
+  <si>
+    <t>GLOBANT SA</t>
+  </si>
+  <si>
+    <t>CAMPING WORLD HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US13462K1097</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION PARTNERS INC</t>
+  </si>
+  <si>
+    <t>ROAD</t>
+  </si>
+  <si>
+    <t>US21044C1071</t>
+  </si>
+  <si>
+    <t>21044C107</t>
+  </si>
+  <si>
+    <t>KARMAN HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>KRMN</t>
+  </si>
+  <si>
+    <t>US4859241048</t>
+  </si>
+  <si>
+    <t>485924104</t>
+  </si>
+  <si>
+    <t>BOOT BARN HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>BOOT</t>
+  </si>
+  <si>
+    <t>US0994061002</t>
+  </si>
+  <si>
+    <t>099406100</t>
+  </si>
+  <si>
+    <t>TREX CO INC</t>
+  </si>
+  <si>
+    <t>TREX</t>
+  </si>
+  <si>
+    <t>US89531P1057</t>
+  </si>
+  <si>
+    <t>89531P105</t>
+  </si>
+  <si>
+    <t>Canadian Dollar</t>
+  </si>
+  <si>
+    <t>Cash &amp; Cash Equivalents</t>
   </si>
   <si>
     <t>US2267181046</t>
   </si>
   <si>
     <t>ADR</t>
-  </si>
-[...85 lines deleted...]
-    <t>GLOBANT SA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="170" formatCode="m/d/yy;@"/>
+  </numFmts>
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1557,3493 +1652,3801 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M110"/>
+  <dimension ref="A1:M116"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H20" sqref="H20"/>
+    <sheetView tabSelected="1" topLeftCell="A92" workbookViewId="0">
+      <selection activeCell="A108" sqref="A108:XFD117"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.5"/>
+  <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="48.8125" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="13" width="10.8125" customWidth="1"/>
+    <col min="1" max="1" width="48.796875" customWidth="1"/>
+    <col min="2" max="2" width="22.796875" customWidth="1"/>
+    <col min="3" max="3" width="10.796875" customWidth="1"/>
+    <col min="4" max="4" width="16.796875" customWidth="1"/>
+    <col min="5" max="6" width="10.796875" customWidth="1"/>
+    <col min="7" max="7" width="12.796875" customWidth="1"/>
+    <col min="8" max="8" width="10.796875" customWidth="1"/>
+    <col min="9" max="9" width="18.796875" customWidth="1"/>
+    <col min="10" max="10" width="20.796875" customWidth="1"/>
+    <col min="11" max="11" width="11.796875" customWidth="1"/>
+    <col min="12" max="13" width="10.796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="3" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1">
-        <v>46211</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>46232</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
-      <c r="C10" s="2" t="s">
+      <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
       <c r="H10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
         <v>14</v>
       </c>
       <c r="J10" t="s">
         <v>15</v>
       </c>
       <c r="K10" t="s">
         <v>16</v>
       </c>
       <c r="L10" t="s">
         <v>17</v>
       </c>
       <c r="M10" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
+        <v>233</v>
+      </c>
+      <c r="C11" s="2">
+        <v>2.8070896003735903</v>
+      </c>
+      <c r="D11" s="3">
+        <v>19962322.280000001</v>
+      </c>
+      <c r="E11" s="3">
+        <v>19962322.280000001</v>
+      </c>
+      <c r="F11" t="s">
+        <v>222</v>
+      </c>
+      <c r="G11" t="s">
+        <v>234</v>
+      </c>
+      <c r="H11" t="s">
+        <v>235</v>
+      </c>
+      <c r="I11" s="4">
+        <v>73020</v>
+      </c>
+      <c r="J11" t="s">
+        <v>236</v>
+      </c>
+      <c r="K11" t="s">
+        <v>237</v>
+      </c>
+      <c r="L11" t="s">
+        <v>22</v>
+      </c>
+      <c r="M11" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A12" t="s">
+        <v>238</v>
+      </c>
+      <c r="C12" s="2">
+        <v>2.8070895019400166</v>
+      </c>
+      <c r="D12" s="3">
+        <v>19962321.579999998</v>
+      </c>
+      <c r="E12" s="3">
+        <v>19962321.579999998</v>
+      </c>
+      <c r="F12" t="s">
         <v>224</v>
       </c>
-      <c r="C11" s="2">
-[...11 lines deleted...]
-      <c r="G11" t="s">
+      <c r="G12" t="s">
         <v>225</v>
       </c>
-      <c r="H11" t="s">
+      <c r="H12" t="s">
+        <v>239</v>
+      </c>
+      <c r="I12" s="4">
+        <v>73020</v>
+      </c>
+      <c r="J12" t="s">
+        <v>236</v>
+      </c>
+      <c r="K12" t="s">
+        <v>237</v>
+      </c>
+      <c r="L12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M12" t="s">
         <v>226</v>
       </c>
-      <c r="I11" s="1">
-[...53 lines deleted...]
-    <row r="13" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="B13" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="2">
-        <v>2.6353564128521834</v>
-[...5 lines deleted...]
-        <v>30885</v>
+        <v>2.2283047110703578</v>
+      </c>
+      <c r="D13" s="3">
+        <v>15846354.450000001</v>
+      </c>
+      <c r="E13" s="3">
+        <v>25715</v>
       </c>
       <c r="F13" t="s">
         <v>20</v>
       </c>
       <c r="G13" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="H13" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="J13" t="s">
         <v>21</v>
       </c>
       <c r="K13" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="L13" t="s">
         <v>22</v>
       </c>
       <c r="M13" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="14" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="B14" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="2">
-        <v>1.9900892586571306</v>
-[...4 lines deleted...]
-      <c r="E14">
+        <v>1.8340743042506431</v>
+      </c>
+      <c r="D14" s="3">
+        <v>13042826.4</v>
+      </c>
+      <c r="E14" s="3">
         <v>268040</v>
       </c>
       <c r="F14" t="s">
         <v>25</v>
       </c>
       <c r="G14" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="H14" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="J14" t="s">
         <v>21</v>
       </c>
       <c r="K14" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="L14" t="s">
         <v>22</v>
       </c>
       <c r="M14" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="15" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
-        <v>237</v>
+        <v>246</v>
       </c>
       <c r="B15" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="C15" s="2">
-        <v>1.9191556614276042</v>
-[...5 lines deleted...]
-        <v>154740</v>
+        <v>1.6971908696213425</v>
+      </c>
+      <c r="D15" s="3">
+        <v>12069394.26</v>
+      </c>
+      <c r="E15" s="3">
+        <v>147873</v>
       </c>
       <c r="F15" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="G15" t="s">
-        <v>30</v>
+        <v>247</v>
       </c>
       <c r="H15" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="J15" t="s">
         <v>21</v>
       </c>
       <c r="K15" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="L15" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="16" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="M15" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
-        <v>238</v>
+        <v>248</v>
       </c>
       <c r="B16" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="C16" s="2">
-        <v>1.8289263354110741</v>
-[...5 lines deleted...]
-        <v>165750</v>
+        <v>1.6692726543274208</v>
+      </c>
+      <c r="D16" s="3">
+        <v>11870856.810000001</v>
+      </c>
+      <c r="E16" s="3">
+        <v>74561</v>
       </c>
       <c r="F16" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="G16" t="s">
-        <v>239</v>
+        <v>249</v>
       </c>
       <c r="H16" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="J16" t="s">
         <v>21</v>
       </c>
       <c r="K16" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="L16" t="s">
         <v>22</v>
       </c>
       <c r="M16" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
-        <v>240</v>
+        <v>250</v>
       </c>
       <c r="B17" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="C17" s="2">
-        <v>1.660966054854305</v>
-[...5 lines deleted...]
-        <v>74561</v>
+        <v>1.6662897008125985</v>
+      </c>
+      <c r="D17" s="3">
+        <v>11849643.85</v>
+      </c>
+      <c r="E17" s="3">
+        <v>229867</v>
       </c>
       <c r="F17" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="G17" t="s">
-        <v>241</v>
+        <v>251</v>
       </c>
       <c r="H17" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="J17" t="s">
         <v>21</v>
       </c>
       <c r="K17" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="L17" t="s">
         <v>22</v>
       </c>
       <c r="M17" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="B18" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="C18" s="2">
-        <v>1.5958011692190399</v>
-[...5 lines deleted...]
-        <v>229867</v>
+        <v>1.6355874521942506</v>
+      </c>
+      <c r="D18" s="3">
+        <v>11631308.039999999</v>
+      </c>
+      <c r="E18" s="3">
+        <v>64042</v>
       </c>
       <c r="F18" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="G18" t="s">
-        <v>243</v>
+        <v>253</v>
       </c>
       <c r="H18" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="J18" t="s">
         <v>21</v>
       </c>
       <c r="K18" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="L18" t="s">
         <v>22</v>
       </c>
       <c r="M18" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="B19" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="2">
-        <v>1.5674946374861962</v>
-[...5 lines deleted...]
-        <v>132800</v>
+        <v>1.632695186937021</v>
+      </c>
+      <c r="D19" s="3">
+        <v>11610740</v>
+      </c>
+      <c r="E19" s="3">
+        <v>122800</v>
       </c>
       <c r="F19" t="s">
+        <v>49</v>
+      </c>
+      <c r="G19" t="s">
+        <v>50</v>
+      </c>
+      <c r="H19" t="s">
+        <v>242</v>
+      </c>
+      <c r="J19" t="s">
+        <v>21</v>
+      </c>
+      <c r="K19" t="s">
+        <v>243</v>
+      </c>
+      <c r="L19" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A20" t="s">
+        <v>255</v>
+      </c>
+      <c r="B20" t="s">
+        <v>28</v>
+      </c>
+      <c r="C20" s="2">
+        <v>1.4968996710999045</v>
+      </c>
+      <c r="D20" s="3">
+        <v>10645044.48</v>
+      </c>
+      <c r="E20" s="3">
+        <v>132007</v>
+      </c>
+      <c r="F20" t="s">
+        <v>34</v>
+      </c>
+      <c r="G20" t="s">
+        <v>256</v>
+      </c>
+      <c r="H20" t="s">
+        <v>242</v>
+      </c>
+      <c r="J20" t="s">
+        <v>21</v>
+      </c>
+      <c r="K20" t="s">
+        <v>243</v>
+      </c>
+      <c r="L20" t="s">
+        <v>22</v>
+      </c>
+      <c r="M20" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A21" t="s">
         <v>27</v>
       </c>
-      <c r="G19" t="s">
+      <c r="B21" t="s">
         <v>28</v>
       </c>
-      <c r="H19" t="s">
-[...56 lines deleted...]
-      </c>
       <c r="C21" s="2">
-        <v>1.5179591170997577</v>
-[...4 lines deleted...]
-      <c r="E21">
+        <v>1.4944329904292957</v>
+      </c>
+      <c r="D21" s="3">
+        <v>10627502.939999999</v>
+      </c>
+      <c r="E21" s="3">
         <v>345273</v>
       </c>
       <c r="F21" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="G21" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="H21" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="J21" t="s">
         <v>21</v>
       </c>
       <c r="K21" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="L21" t="s">
         <v>22</v>
       </c>
       <c r="M21" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A22" t="s">
-        <v>248</v>
+        <v>258</v>
       </c>
       <c r="B22" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="C22" s="2">
-        <v>1.5089853752724676</v>
-[...5 lines deleted...]
-        <v>147873</v>
+        <v>1.4784683669197347</v>
+      </c>
+      <c r="D22" s="3">
+        <v>10513972.199999999</v>
+      </c>
+      <c r="E22" s="3">
+        <v>125660</v>
       </c>
       <c r="F22" t="s">
-        <v>72</v>
+        <v>100</v>
       </c>
       <c r="G22" t="s">
-        <v>249</v>
+        <v>259</v>
       </c>
       <c r="H22" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="J22" t="s">
         <v>21</v>
       </c>
       <c r="K22" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="L22" t="s">
         <v>22</v>
       </c>
       <c r="M22" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A23" t="s">
-        <v>41</v>
+        <v>260</v>
       </c>
       <c r="B23" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="C23" s="2">
-        <v>1.4488382129829296</v>
-[...5 lines deleted...]
-        <v>451310</v>
+        <v>1.469556725515657</v>
+      </c>
+      <c r="D23" s="3">
+        <v>10450598</v>
+      </c>
+      <c r="E23" s="3">
+        <v>95300</v>
       </c>
       <c r="F23" t="s">
-        <v>43</v>
+        <v>87</v>
       </c>
       <c r="G23" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="H23" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="J23" t="s">
         <v>21</v>
       </c>
       <c r="K23" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="L23" t="s">
         <v>22</v>
       </c>
       <c r="M23" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A24" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="B24" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C24" s="2">
-        <v>1.397569075671441</v>
-[...5 lines deleted...]
-        <v>132007</v>
+        <v>1.4564358746663668</v>
+      </c>
+      <c r="D24" s="3">
+        <v>10357290.449999999</v>
+      </c>
+      <c r="E24" s="3">
+        <v>99465</v>
       </c>
       <c r="F24" t="s">
-        <v>32</v>
+        <v>104</v>
       </c>
       <c r="G24" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="H24" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="J24" t="s">
         <v>21</v>
       </c>
       <c r="K24" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="L24" t="s">
         <v>22</v>
       </c>
       <c r="M24" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A25" t="s">
-        <v>253</v>
+        <v>264</v>
       </c>
       <c r="B25" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="2">
-        <v>1.3799014388974948</v>
-[...4 lines deleted...]
-      <c r="E25">
+        <v>1.4142081457807341</v>
+      </c>
+      <c r="D25" s="3">
+        <v>10056992.4</v>
+      </c>
+      <c r="E25" s="3">
+        <v>98280</v>
+      </c>
+      <c r="F25" t="s">
+        <v>118</v>
+      </c>
+      <c r="G25" t="s">
+        <v>265</v>
+      </c>
+      <c r="H25" t="s">
+        <v>242</v>
+      </c>
+      <c r="J25" t="s">
+        <v>21</v>
+      </c>
+      <c r="K25" t="s">
+        <v>243</v>
+      </c>
+      <c r="L25" t="s">
+        <v>22</v>
+      </c>
+      <c r="M25" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A26" t="s">
+        <v>266</v>
+      </c>
+      <c r="B26" t="s">
+        <v>28</v>
+      </c>
+      <c r="C26" s="2">
+        <v>1.3865008666041627</v>
+      </c>
+      <c r="D26" s="3">
+        <v>9859955</v>
+      </c>
+      <c r="E26" s="3">
+        <v>66500</v>
+      </c>
+      <c r="F26" t="s">
+        <v>89</v>
+      </c>
+      <c r="G26" t="s">
+        <v>267</v>
+      </c>
+      <c r="H26" t="s">
+        <v>242</v>
+      </c>
+      <c r="J26" t="s">
+        <v>21</v>
+      </c>
+      <c r="K26" t="s">
+        <v>243</v>
+      </c>
+      <c r="L26" t="s">
+        <v>22</v>
+      </c>
+      <c r="M26" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B27" t="s">
+        <v>28</v>
+      </c>
+      <c r="C27" s="2">
+        <v>1.3624952944600013</v>
+      </c>
+      <c r="D27" s="3">
+        <v>9689241.9000000004</v>
+      </c>
+      <c r="E27" s="3">
+        <v>130530</v>
+      </c>
+      <c r="F27" t="s">
+        <v>83</v>
+      </c>
+      <c r="G27" t="s">
+        <v>268</v>
+      </c>
+      <c r="H27" t="s">
+        <v>242</v>
+      </c>
+      <c r="J27" t="s">
+        <v>21</v>
+      </c>
+      <c r="K27" t="s">
+        <v>243</v>
+      </c>
+      <c r="L27" t="s">
+        <v>22</v>
+      </c>
+      <c r="M27" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A28" t="s">
+        <v>269</v>
+      </c>
+      <c r="B28" t="s">
+        <v>28</v>
+      </c>
+      <c r="C28" s="2">
+        <v>1.3595219368124154</v>
+      </c>
+      <c r="D28" s="3">
+        <v>9668097.1799999997</v>
+      </c>
+      <c r="E28" s="3">
+        <v>114646</v>
+      </c>
+      <c r="F28" t="s">
+        <v>102</v>
+      </c>
+      <c r="G28" t="s">
+        <v>103</v>
+      </c>
+      <c r="H28" t="s">
+        <v>242</v>
+      </c>
+      <c r="J28" t="s">
+        <v>21</v>
+      </c>
+      <c r="K28" t="s">
+        <v>243</v>
+      </c>
+      <c r="L28" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A29" t="s">
+        <v>270</v>
+      </c>
+      <c r="B29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C29" s="2">
+        <v>1.3384432335452017</v>
+      </c>
+      <c r="D29" s="3">
+        <v>9518198.1999999993</v>
+      </c>
+      <c r="E29" s="3">
         <v>96710</v>
       </c>
-      <c r="F25" t="s">
+      <c r="F29" t="s">
+        <v>70</v>
+      </c>
+      <c r="G29" t="s">
+        <v>271</v>
+      </c>
+      <c r="H29" t="s">
+        <v>242</v>
+      </c>
+      <c r="J29" t="s">
+        <v>21</v>
+      </c>
+      <c r="K29" t="s">
+        <v>243</v>
+      </c>
+      <c r="L29" t="s">
+        <v>22</v>
+      </c>
+      <c r="M29" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A30" t="s">
+        <v>272</v>
+      </c>
+      <c r="B30" t="s">
+        <v>67</v>
+      </c>
+      <c r="C30" s="2">
+        <v>1.3369484072338991</v>
+      </c>
+      <c r="D30" s="3">
+        <v>9507567.9000000004</v>
+      </c>
+      <c r="E30" s="3">
+        <v>565590</v>
+      </c>
+      <c r="F30" t="s">
+        <v>68</v>
+      </c>
+      <c r="G30" t="s">
+        <v>273</v>
+      </c>
+      <c r="H30" t="s">
+        <v>242</v>
+      </c>
+      <c r="J30" t="s">
+        <v>274</v>
+      </c>
+      <c r="K30" t="s">
+        <v>243</v>
+      </c>
+      <c r="L30" t="s">
+        <v>22</v>
+      </c>
+      <c r="M30" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A31" t="s">
+        <v>275</v>
+      </c>
+      <c r="B31" t="s">
+        <v>28</v>
+      </c>
+      <c r="C31" s="2">
+        <v>1.331781626140917</v>
+      </c>
+      <c r="D31" s="3">
+        <v>9470824.8800000008</v>
+      </c>
+      <c r="E31" s="3">
+        <v>100936</v>
+      </c>
+      <c r="F31" t="s">
+        <v>96</v>
+      </c>
+      <c r="G31" t="s">
+        <v>276</v>
+      </c>
+      <c r="H31" t="s">
+        <v>242</v>
+      </c>
+      <c r="J31" t="s">
+        <v>21</v>
+      </c>
+      <c r="K31" t="s">
+        <v>243</v>
+      </c>
+      <c r="L31" t="s">
+        <v>22</v>
+      </c>
+      <c r="M31" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A32" t="s">
+        <v>277</v>
+      </c>
+      <c r="B32" t="s">
+        <v>36</v>
+      </c>
+      <c r="C32" s="2">
+        <v>1.3298226742803294</v>
+      </c>
+      <c r="D32" s="3">
+        <v>9456894</v>
+      </c>
+      <c r="E32" s="3">
+        <v>233850</v>
+      </c>
+      <c r="F32" t="s">
+        <v>77</v>
+      </c>
+      <c r="G32" t="s">
+        <v>278</v>
+      </c>
+      <c r="H32" t="s">
+        <v>242</v>
+      </c>
+      <c r="J32" t="s">
+        <v>21</v>
+      </c>
+      <c r="K32" t="s">
+        <v>243</v>
+      </c>
+      <c r="L32" t="s">
+        <v>22</v>
+      </c>
+      <c r="M32" t="s">
         <v>78</v>
       </c>
-      <c r="G25" t="s">
-[...98 lines deleted...]
-      <c r="B28" t="s">
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A33" t="s">
+        <v>279</v>
+      </c>
+      <c r="B33" t="s">
+        <v>28</v>
+      </c>
+      <c r="C33" s="2">
+        <v>1.3123220286027015</v>
+      </c>
+      <c r="D33" s="3">
+        <v>9332440</v>
+      </c>
+      <c r="E33" s="3">
+        <v>137000</v>
+      </c>
+      <c r="F33" t="s">
+        <v>113</v>
+      </c>
+      <c r="G33" t="s">
+        <v>114</v>
+      </c>
+      <c r="H33" t="s">
+        <v>242</v>
+      </c>
+      <c r="J33" t="s">
+        <v>21</v>
+      </c>
+      <c r="K33" t="s">
+        <v>243</v>
+      </c>
+      <c r="L33" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A34" t="s">
+        <v>280</v>
+      </c>
+      <c r="B34" t="s">
+        <v>28</v>
+      </c>
+      <c r="C34" s="2">
+        <v>1.2865209577655712</v>
+      </c>
+      <c r="D34" s="3">
+        <v>9148958.4000000004</v>
+      </c>
+      <c r="E34" s="3">
+        <v>145360</v>
+      </c>
+      <c r="F34" t="s">
+        <v>106</v>
+      </c>
+      <c r="G34" t="s">
+        <v>281</v>
+      </c>
+      <c r="H34" t="s">
+        <v>242</v>
+      </c>
+      <c r="J34" t="s">
+        <v>21</v>
+      </c>
+      <c r="K34" t="s">
+        <v>243</v>
+      </c>
+      <c r="L34" t="s">
+        <v>22</v>
+      </c>
+      <c r="M34" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A35" t="s">
+        <v>282</v>
+      </c>
+      <c r="B35" t="s">
+        <v>72</v>
+      </c>
+      <c r="C35" s="2">
+        <v>1.2598773939716184</v>
+      </c>
+      <c r="D35" s="3">
+        <v>8959485.5</v>
+      </c>
+      <c r="E35" s="3">
+        <v>210070</v>
+      </c>
+      <c r="F35" t="s">
+        <v>75</v>
+      </c>
+      <c r="G35" t="s">
+        <v>283</v>
+      </c>
+      <c r="H35" t="s">
+        <v>242</v>
+      </c>
+      <c r="J35" t="s">
+        <v>21</v>
+      </c>
+      <c r="K35" t="s">
+        <v>243</v>
+      </c>
+      <c r="L35" t="s">
+        <v>22</v>
+      </c>
+      <c r="M35" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A36" t="s">
+        <v>284</v>
+      </c>
+      <c r="B36" t="s">
         <v>31</v>
       </c>
-      <c r="C28" s="2">
-[...34 lines deleted...]
-      <c r="B29" t="s">
+      <c r="C36" s="2">
+        <v>1.2372931463831258</v>
+      </c>
+      <c r="D36" s="3">
+        <v>8798880</v>
+      </c>
+      <c r="E36" s="3">
+        <v>398500</v>
+      </c>
+      <c r="F36" t="s">
+        <v>132</v>
+      </c>
+      <c r="G36" t="s">
+        <v>285</v>
+      </c>
+      <c r="H36" t="s">
+        <v>242</v>
+      </c>
+      <c r="J36" t="s">
+        <v>21</v>
+      </c>
+      <c r="K36" t="s">
+        <v>243</v>
+      </c>
+      <c r="L36" t="s">
+        <v>22</v>
+      </c>
+      <c r="M36" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A37" t="s">
+        <v>120</v>
+      </c>
+      <c r="B37" t="s">
+        <v>19</v>
+      </c>
+      <c r="C37" s="2">
+        <v>1.2252010880907194</v>
+      </c>
+      <c r="D37" s="3">
+        <v>8712888.5999999996</v>
+      </c>
+      <c r="E37" s="3">
+        <v>170540</v>
+      </c>
+      <c r="F37" t="s">
+        <v>121</v>
+      </c>
+      <c r="G37" t="s">
+        <v>286</v>
+      </c>
+      <c r="H37" t="s">
+        <v>242</v>
+      </c>
+      <c r="J37" t="s">
+        <v>21</v>
+      </c>
+      <c r="K37" t="s">
+        <v>243</v>
+      </c>
+      <c r="L37" t="s">
+        <v>22</v>
+      </c>
+      <c r="M37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A38" t="s">
+        <v>287</v>
+      </c>
+      <c r="B38" t="s">
+        <v>24</v>
+      </c>
+      <c r="C38" s="2">
+        <v>1.2069765619125108</v>
+      </c>
+      <c r="D38" s="3">
+        <v>8583286.8000000007</v>
+      </c>
+      <c r="E38" s="3">
+        <v>104280</v>
+      </c>
+      <c r="F38" t="s">
         <v>59</v>
       </c>
-      <c r="C29" s="2">
-[...8 lines deleted...]
-      <c r="F29" t="s">
+      <c r="G38" t="s">
         <v>60</v>
       </c>
-      <c r="G29" t="s">
-[...95 lines deleted...]
-      <c r="B32" t="s">
+      <c r="H38" t="s">
+        <v>242</v>
+      </c>
+      <c r="J38" t="s">
+        <v>21</v>
+      </c>
+      <c r="K38" t="s">
+        <v>243</v>
+      </c>
+      <c r="L38" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A39" t="s">
+        <v>288</v>
+      </c>
+      <c r="B39" t="s">
+        <v>36</v>
+      </c>
+      <c r="C39" s="2">
+        <v>1.2041301329519454</v>
+      </c>
+      <c r="D39" s="3">
+        <v>8563044.7200000007</v>
+      </c>
+      <c r="E39" s="3">
+        <v>132637</v>
+      </c>
+      <c r="F39" t="s">
+        <v>37</v>
+      </c>
+      <c r="G39" t="s">
+        <v>289</v>
+      </c>
+      <c r="H39" t="s">
+        <v>242</v>
+      </c>
+      <c r="J39" t="s">
+        <v>21</v>
+      </c>
+      <c r="K39" t="s">
+        <v>243</v>
+      </c>
+      <c r="L39" t="s">
+        <v>22</v>
+      </c>
+      <c r="M39" t="s">
         <v>38</v>
       </c>
-      <c r="C32" s="2">
-[...296 lines deleted...]
-    <row r="40" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A40" t="s">
-        <v>62</v>
+        <v>290</v>
       </c>
       <c r="B40" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="C40" s="2">
-        <v>1.2725446057712155</v>
-[...5 lines deleted...]
-        <v>290800</v>
+        <v>1.1934542356711728</v>
+      </c>
+      <c r="D40" s="3">
+        <v>8487124.1999999993</v>
+      </c>
+      <c r="E40" s="3">
+        <v>198390</v>
       </c>
       <c r="F40" t="s">
         <v>63</v>
       </c>
       <c r="G40" t="s">
-        <v>280</v>
+        <v>291</v>
       </c>
       <c r="H40" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="J40" t="s">
         <v>21</v>
       </c>
       <c r="K40" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="L40" t="s">
         <v>22</v>
       </c>
       <c r="M40" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="41" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="41" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A41" t="s">
-        <v>281</v>
+        <v>93</v>
       </c>
       <c r="B41" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="C41" s="2">
-        <v>1.2479960273054778</v>
-[...5 lines deleted...]
-        <v>103512</v>
+        <v>1.1887338958328733</v>
+      </c>
+      <c r="D41" s="3">
+        <v>8453556</v>
+      </c>
+      <c r="E41" s="3">
+        <v>290800</v>
       </c>
       <c r="F41" t="s">
-        <v>39</v>
+        <v>94</v>
       </c>
       <c r="G41" t="s">
-        <v>282</v>
+        <v>292</v>
       </c>
       <c r="H41" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="J41" t="s">
         <v>21</v>
       </c>
       <c r="K41" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="L41" t="s">
         <v>22</v>
       </c>
       <c r="M41" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A42" t="s">
-        <v>283</v>
+        <v>126</v>
       </c>
       <c r="B42" t="s">
-        <v>31</v>
+        <v>67</v>
       </c>
       <c r="C42" s="2">
-        <v>1.2424864355889882</v>
-[...5 lines deleted...]
-        <v>100936</v>
+        <v>1.1729234530482935</v>
+      </c>
+      <c r="D42" s="3">
+        <v>8341121.7000000002</v>
+      </c>
+      <c r="E42" s="3">
+        <v>376065</v>
       </c>
       <c r="F42" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="G42" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="H42" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="J42" t="s">
-        <v>21</v>
+        <v>274</v>
       </c>
       <c r="K42" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="L42" t="s">
         <v>22</v>
       </c>
       <c r="M42" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A43" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="B43" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="2">
-        <v>1.2350523543123428</v>
-[...5 lines deleted...]
-        <v>137000</v>
+        <v>1.1694276128041909</v>
+      </c>
+      <c r="D43" s="3">
+        <v>8316261.4000000004</v>
+      </c>
+      <c r="E43" s="3">
+        <v>573140</v>
       </c>
       <c r="F43" t="s">
-        <v>127</v>
+        <v>142</v>
       </c>
       <c r="G43" t="s">
-        <v>128</v>
+        <v>295</v>
       </c>
       <c r="H43" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="J43" t="s">
         <v>21</v>
       </c>
       <c r="K43" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="L43" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="44" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="M43" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A44" t="s">
-        <v>286</v>
+        <v>108</v>
       </c>
       <c r="B44" t="s">
+        <v>39</v>
+      </c>
+      <c r="C44" s="2">
+        <v>1.1592966325375627</v>
+      </c>
+      <c r="D44" s="3">
+        <v>8244216</v>
+      </c>
+      <c r="E44" s="3">
+        <v>341800</v>
+      </c>
+      <c r="F44" t="s">
+        <v>109</v>
+      </c>
+      <c r="G44" t="s">
+        <v>296</v>
+      </c>
+      <c r="H44" t="s">
+        <v>242</v>
+      </c>
+      <c r="J44" t="s">
+        <v>21</v>
+      </c>
+      <c r="K44" t="s">
+        <v>243</v>
+      </c>
+      <c r="L44" t="s">
+        <v>22</v>
+      </c>
+      <c r="M44" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A45" t="s">
+        <v>297</v>
+      </c>
+      <c r="B45" t="s">
+        <v>72</v>
+      </c>
+      <c r="C45" s="2">
+        <v>1.1591208582989119</v>
+      </c>
+      <c r="D45" s="3">
+        <v>8242966</v>
+      </c>
+      <c r="E45" s="3">
+        <v>55400</v>
+      </c>
+      <c r="F45" t="s">
+        <v>111</v>
+      </c>
+      <c r="G45" t="s">
+        <v>298</v>
+      </c>
+      <c r="H45" t="s">
+        <v>242</v>
+      </c>
+      <c r="J45" t="s">
+        <v>21</v>
+      </c>
+      <c r="K45" t="s">
+        <v>243</v>
+      </c>
+      <c r="L45" t="s">
+        <v>22</v>
+      </c>
+      <c r="M45" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A46" t="s">
         <v>42</v>
       </c>
-      <c r="C44" s="2">
-[...34 lines deleted...]
-      <c r="B45" t="s">
+      <c r="B46" t="s">
+        <v>39</v>
+      </c>
+      <c r="C46" s="2">
+        <v>1.1447709700676796</v>
+      </c>
+      <c r="D46" s="3">
+        <v>8140918.2800000003</v>
+      </c>
+      <c r="E46" s="3">
+        <v>165938</v>
+      </c>
+      <c r="F46" t="s">
+        <v>43</v>
+      </c>
+      <c r="G46" t="s">
+        <v>299</v>
+      </c>
+      <c r="H46" t="s">
+        <v>242</v>
+      </c>
+      <c r="J46" t="s">
+        <v>21</v>
+      </c>
+      <c r="K46" t="s">
+        <v>243</v>
+      </c>
+      <c r="L46" t="s">
+        <v>22</v>
+      </c>
+      <c r="M46" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A47" t="s">
+        <v>115</v>
+      </c>
+      <c r="B47" t="s">
+        <v>39</v>
+      </c>
+      <c r="C47" s="2">
+        <v>1.1325553242049808</v>
+      </c>
+      <c r="D47" s="3">
+        <v>8054048</v>
+      </c>
+      <c r="E47" s="3">
+        <v>56480</v>
+      </c>
+      <c r="F47" t="s">
+        <v>116</v>
+      </c>
+      <c r="G47" t="s">
+        <v>300</v>
+      </c>
+      <c r="H47" t="s">
+        <v>242</v>
+      </c>
+      <c r="J47" t="s">
+        <v>21</v>
+      </c>
+      <c r="K47" t="s">
+        <v>243</v>
+      </c>
+      <c r="L47" t="s">
+        <v>22</v>
+      </c>
+      <c r="M47" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A48" t="s">
+        <v>301</v>
+      </c>
+      <c r="B48" t="s">
+        <v>36</v>
+      </c>
+      <c r="C48" s="2">
+        <v>1.1149258430413918</v>
+      </c>
+      <c r="D48" s="3">
+        <v>7928677.7999999998</v>
+      </c>
+      <c r="E48" s="3">
+        <v>93620</v>
+      </c>
+      <c r="F48" t="s">
+        <v>136</v>
+      </c>
+      <c r="G48" t="s">
+        <v>302</v>
+      </c>
+      <c r="H48" t="s">
+        <v>242</v>
+      </c>
+      <c r="J48" t="s">
+        <v>21</v>
+      </c>
+      <c r="K48" t="s">
+        <v>243</v>
+      </c>
+      <c r="L48" t="s">
+        <v>22</v>
+      </c>
+      <c r="M48" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A49" t="s">
+        <v>303</v>
+      </c>
+      <c r="B49" t="s">
+        <v>39</v>
+      </c>
+      <c r="C49" s="2">
+        <v>1.1120607623248147</v>
+      </c>
+      <c r="D49" s="3">
+        <v>7908303.0800000001</v>
+      </c>
+      <c r="E49" s="3">
+        <v>34774</v>
+      </c>
+      <c r="F49" t="s">
+        <v>65</v>
+      </c>
+      <c r="G49" t="s">
+        <v>304</v>
+      </c>
+      <c r="H49" t="s">
+        <v>242</v>
+      </c>
+      <c r="J49" t="s">
+        <v>21</v>
+      </c>
+      <c r="K49" t="s">
+        <v>243</v>
+      </c>
+      <c r="L49" t="s">
+        <v>22</v>
+      </c>
+      <c r="M49" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A50" t="s">
+        <v>305</v>
+      </c>
+      <c r="B50" t="s">
         <v>31</v>
       </c>
-      <c r="C45" s="2">
-[...110 lines deleted...]
-      <c r="B48" t="s">
+      <c r="C50" s="2">
+        <v>1.1100316132642796</v>
+      </c>
+      <c r="D50" s="3">
+        <v>7893873</v>
+      </c>
+      <c r="E50" s="3">
+        <v>130650</v>
+      </c>
+      <c r="F50" t="s">
+        <v>171</v>
+      </c>
+      <c r="G50" t="s">
+        <v>306</v>
+      </c>
+      <c r="H50" t="s">
+        <v>242</v>
+      </c>
+      <c r="J50" t="s">
+        <v>21</v>
+      </c>
+      <c r="K50" t="s">
+        <v>243</v>
+      </c>
+      <c r="L50" t="s">
+        <v>22</v>
+      </c>
+      <c r="M50" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A51" t="s">
+        <v>307</v>
+      </c>
+      <c r="B51" t="s">
         <v>31</v>
       </c>
-      <c r="C48" s="2">
-[...112 lines deleted...]
-      </c>
       <c r="C51" s="2">
-        <v>1.1531091468815526</v>
-[...5 lines deleted...]
-        <v>56480</v>
+        <v>1.105213807313745</v>
+      </c>
+      <c r="D51" s="3">
+        <v>7859611.6799999997</v>
+      </c>
+      <c r="E51" s="3">
+        <v>65328</v>
       </c>
       <c r="F51" t="s">
-        <v>157</v>
+        <v>98</v>
       </c>
       <c r="G51" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="H51" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="J51" t="s">
         <v>21</v>
       </c>
       <c r="K51" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="L51" t="s">
         <v>22</v>
       </c>
       <c r="M51" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A52" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="B52" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="C52" s="2">
-        <v>1.1492107829348834</v>
-[...5 lines deleted...]
-        <v>55400</v>
+        <v>1.0999633492460019</v>
+      </c>
+      <c r="D52" s="3">
+        <v>7822273.5999999996</v>
+      </c>
+      <c r="E52" s="3">
+        <v>271136</v>
       </c>
       <c r="F52" t="s">
-        <v>129</v>
+        <v>91</v>
       </c>
       <c r="G52" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="H52" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="J52" t="s">
-        <v>21</v>
+        <v>274</v>
       </c>
       <c r="K52" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="L52" t="s">
         <v>22</v>
       </c>
       <c r="M52" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A53" t="s">
-        <v>303</v>
+        <v>53</v>
       </c>
       <c r="B53" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C53" s="2">
-        <v>1.1458531490886543</v>
-[...5 lines deleted...]
-        <v>75270</v>
+        <v>1.0986434675189434</v>
+      </c>
+      <c r="D53" s="3">
+        <v>7812887.4000000004</v>
+      </c>
+      <c r="E53" s="3">
+        <v>803795</v>
       </c>
       <c r="F53" t="s">
-        <v>152</v>
+        <v>54</v>
       </c>
       <c r="G53" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="H53" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="J53" t="s">
         <v>21</v>
       </c>
       <c r="K53" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="L53" t="s">
         <v>22</v>
       </c>
       <c r="M53" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A54" t="s">
-        <v>118</v>
+        <v>312</v>
       </c>
       <c r="B54" t="s">
         <v>19</v>
       </c>
       <c r="C54" s="2">
-        <v>1.1448476504002976</v>
-[...5 lines deleted...]
-        <v>170540</v>
+        <v>1.0900217551750655</v>
+      </c>
+      <c r="D54" s="3">
+        <v>7751575</v>
+      </c>
+      <c r="E54" s="3">
+        <v>195500</v>
       </c>
       <c r="F54" t="s">
-        <v>119</v>
+        <v>138</v>
       </c>
       <c r="G54" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="H54" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="J54" t="s">
         <v>21</v>
       </c>
       <c r="K54" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="L54" t="s">
         <v>22</v>
       </c>
       <c r="M54" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A55" t="s">
-        <v>178</v>
+        <v>314</v>
       </c>
       <c r="B55" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="C55" s="2">
-        <v>1.1210369644858318</v>
-[...5 lines deleted...]
-        <v>275000</v>
+        <v>1.068449067237099</v>
+      </c>
+      <c r="D55" s="3">
+        <v>7598163.0999999996</v>
+      </c>
+      <c r="E55" s="3">
+        <v>111590</v>
       </c>
       <c r="F55" t="s">
-        <v>179</v>
+        <v>149</v>
       </c>
       <c r="G55" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="H55" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="J55" t="s">
         <v>21</v>
       </c>
       <c r="K55" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="L55" t="s">
         <v>22</v>
       </c>
       <c r="M55" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A56" t="s">
-        <v>131</v>
+        <v>316</v>
       </c>
       <c r="B56" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="C56" s="2">
-        <v>1.1094492058974146</v>
-[...5 lines deleted...]
-        <v>376065</v>
+        <v>1.0618005008751279</v>
+      </c>
+      <c r="D56" s="3">
+        <v>7550882.5199999996</v>
+      </c>
+      <c r="E56" s="3">
+        <v>35972</v>
       </c>
       <c r="F56" t="s">
-        <v>132</v>
+        <v>85</v>
       </c>
       <c r="G56" t="s">
-        <v>307</v>
+        <v>317</v>
       </c>
       <c r="H56" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="J56" t="s">
-        <v>263</v>
+        <v>21</v>
       </c>
       <c r="K56" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="L56" t="s">
         <v>22</v>
       </c>
       <c r="M56" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A57" t="s">
-        <v>34</v>
+        <v>318</v>
       </c>
       <c r="B57" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C57" s="2">
-        <v>1.1008883631224538</v>
-[...5 lines deleted...]
-        <v>803795</v>
+        <v>1.06089208836023</v>
+      </c>
+      <c r="D57" s="3">
+        <v>7544422.4400000004</v>
+      </c>
+      <c r="E57" s="3">
+        <v>87502</v>
       </c>
       <c r="F57" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G57" t="s">
-        <v>308</v>
+        <v>319</v>
       </c>
       <c r="H57" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="J57" t="s">
         <v>21</v>
       </c>
       <c r="K57" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="L57" t="s">
         <v>22</v>
       </c>
       <c r="M57" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A58" t="s">
-        <v>309</v>
+        <v>320</v>
       </c>
       <c r="B58" t="s">
+        <v>151</v>
+      </c>
+      <c r="C58" s="2">
+        <v>1.0528538452427108</v>
+      </c>
+      <c r="D58" s="3">
+        <v>7487259.3200000003</v>
+      </c>
+      <c r="E58" s="3">
+        <v>532522</v>
+      </c>
+      <c r="F58" t="s">
+        <v>163</v>
+      </c>
+      <c r="G58" t="s">
+        <v>321</v>
+      </c>
+      <c r="H58" t="s">
+        <v>242</v>
+      </c>
+      <c r="J58" t="s">
+        <v>21</v>
+      </c>
+      <c r="K58" t="s">
+        <v>243</v>
+      </c>
+      <c r="L58" t="s">
+        <v>22</v>
+      </c>
+      <c r="M58" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A59" t="s">
+        <v>322</v>
+      </c>
+      <c r="B59" t="s">
+        <v>67</v>
+      </c>
+      <c r="C59" s="2">
+        <v>1.0356775635017317</v>
+      </c>
+      <c r="D59" s="3">
+        <v>7365112</v>
+      </c>
+      <c r="E59" s="3">
+        <v>743200</v>
+      </c>
+      <c r="F59" t="s">
+        <v>159</v>
+      </c>
+      <c r="G59" t="s">
+        <v>323</v>
+      </c>
+      <c r="H59" t="s">
+        <v>242</v>
+      </c>
+      <c r="J59" t="s">
+        <v>274</v>
+      </c>
+      <c r="K59" t="s">
+        <v>243</v>
+      </c>
+      <c r="L59" t="s">
+        <v>22</v>
+      </c>
+      <c r="M59" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A60" t="s">
+        <v>324</v>
+      </c>
+      <c r="B60" t="s">
+        <v>151</v>
+      </c>
+      <c r="C60" s="2">
+        <v>1.0253370884665098</v>
+      </c>
+      <c r="D60" s="3">
+        <v>7291576.7999999998</v>
+      </c>
+      <c r="E60" s="3">
+        <v>117720</v>
+      </c>
+      <c r="F60" t="s">
+        <v>152</v>
+      </c>
+      <c r="G60" t="s">
+        <v>325</v>
+      </c>
+      <c r="H60" t="s">
+        <v>242</v>
+      </c>
+      <c r="J60" t="s">
+        <v>21</v>
+      </c>
+      <c r="K60" t="s">
+        <v>243</v>
+      </c>
+      <c r="L60" t="s">
+        <v>22</v>
+      </c>
+      <c r="M60" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A61" t="s">
+        <v>326</v>
+      </c>
+      <c r="B61" t="s">
+        <v>31</v>
+      </c>
+      <c r="C61" s="2">
+        <v>1.018544918770143</v>
+      </c>
+      <c r="D61" s="3">
+        <v>7243275</v>
+      </c>
+      <c r="E61" s="3">
+        <v>165750</v>
+      </c>
+      <c r="F61" t="s">
+        <v>32</v>
+      </c>
+      <c r="G61" t="s">
+        <v>327</v>
+      </c>
+      <c r="H61" t="s">
+        <v>242</v>
+      </c>
+      <c r="J61" t="s">
+        <v>21</v>
+      </c>
+      <c r="K61" t="s">
+        <v>243</v>
+      </c>
+      <c r="L61" t="s">
+        <v>22</v>
+      </c>
+      <c r="M61" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A62" t="s">
+        <v>328</v>
+      </c>
+      <c r="B62" t="s">
         <v>19</v>
       </c>
-      <c r="C58" s="2">
-[...34 lines deleted...]
-      <c r="B59" t="s">
+      <c r="C62" s="2">
+        <v>0.9908677883909851</v>
+      </c>
+      <c r="D62" s="3">
+        <v>7046452</v>
+      </c>
+      <c r="E62" s="3">
+        <v>143600</v>
+      </c>
+      <c r="F62" t="s">
+        <v>161</v>
+      </c>
+      <c r="G62" t="s">
+        <v>329</v>
+      </c>
+      <c r="H62" t="s">
+        <v>242</v>
+      </c>
+      <c r="J62" t="s">
+        <v>21</v>
+      </c>
+      <c r="K62" t="s">
+        <v>243</v>
+      </c>
+      <c r="L62" t="s">
+        <v>22</v>
+      </c>
+      <c r="M62" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A63" t="s">
+        <v>146</v>
+      </c>
+      <c r="B63" t="s">
+        <v>24</v>
+      </c>
+      <c r="C63" s="2">
+        <v>0.98841012704810982</v>
+      </c>
+      <c r="D63" s="3">
+        <v>7028974.5999999996</v>
+      </c>
+      <c r="E63" s="3">
+        <v>138940</v>
+      </c>
+      <c r="F63" t="s">
+        <v>147</v>
+      </c>
+      <c r="G63" t="s">
+        <v>330</v>
+      </c>
+      <c r="H63" t="s">
+        <v>242</v>
+      </c>
+      <c r="J63" t="s">
+        <v>21</v>
+      </c>
+      <c r="K63" t="s">
+        <v>243</v>
+      </c>
+      <c r="L63" t="s">
+        <v>22</v>
+      </c>
+      <c r="M63" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A64" t="s">
+        <v>331</v>
+      </c>
+      <c r="B64" t="s">
+        <v>19</v>
+      </c>
+      <c r="C64" s="2">
+        <v>0.96755365585391928</v>
+      </c>
+      <c r="D64" s="3">
+        <v>6880656</v>
+      </c>
+      <c r="E64" s="3">
+        <v>69600</v>
+      </c>
+      <c r="F64" t="s">
+        <v>181</v>
+      </c>
+      <c r="G64" t="s">
+        <v>182</v>
+      </c>
+      <c r="H64" t="s">
+        <v>242</v>
+      </c>
+      <c r="J64" t="s">
+        <v>21</v>
+      </c>
+      <c r="K64" t="s">
+        <v>243</v>
+      </c>
+      <c r="L64" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A65" t="s">
+        <v>332</v>
+      </c>
+      <c r="B65" t="s">
+        <v>19</v>
+      </c>
+      <c r="C65" s="2">
+        <v>0.9664144362955398</v>
+      </c>
+      <c r="D65" s="3">
+        <v>6872554.5599999996</v>
+      </c>
+      <c r="E65" s="3">
+        <v>64398</v>
+      </c>
+      <c r="F65" t="s">
+        <v>169</v>
+      </c>
+      <c r="G65" t="s">
+        <v>333</v>
+      </c>
+      <c r="H65" t="s">
+        <v>242</v>
+      </c>
+      <c r="J65" t="s">
+        <v>21</v>
+      </c>
+      <c r="K65" t="s">
+        <v>243</v>
+      </c>
+      <c r="L65" t="s">
+        <v>22</v>
+      </c>
+      <c r="M65" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A66" t="s">
+        <v>56</v>
+      </c>
+      <c r="B66" t="s">
+        <v>31</v>
+      </c>
+      <c r="C66" s="2">
+        <v>0.95765572410386368</v>
+      </c>
+      <c r="D66" s="3">
+        <v>6810267.9000000004</v>
+      </c>
+      <c r="E66" s="3">
+        <v>451310</v>
+      </c>
+      <c r="F66" t="s">
+        <v>57</v>
+      </c>
+      <c r="G66" t="s">
+        <v>334</v>
+      </c>
+      <c r="H66" t="s">
+        <v>242</v>
+      </c>
+      <c r="J66" t="s">
+        <v>21</v>
+      </c>
+      <c r="K66" t="s">
+        <v>243</v>
+      </c>
+      <c r="L66" t="s">
+        <v>22</v>
+      </c>
+      <c r="M66" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A67" t="s">
+        <v>335</v>
+      </c>
+      <c r="B67" t="s">
+        <v>39</v>
+      </c>
+      <c r="C67" s="2">
+        <v>0.94882749390389798</v>
+      </c>
+      <c r="D67" s="3">
+        <v>6747486.8700000001</v>
+      </c>
+      <c r="E67" s="3">
+        <v>164613</v>
+      </c>
+      <c r="F67" t="s">
+        <v>157</v>
+      </c>
+      <c r="G67" t="s">
+        <v>336</v>
+      </c>
+      <c r="H67" t="s">
+        <v>242</v>
+      </c>
+      <c r="J67" t="s">
+        <v>21</v>
+      </c>
+      <c r="K67" t="s">
+        <v>243</v>
+      </c>
+      <c r="L67" t="s">
+        <v>22</v>
+      </c>
+      <c r="M67" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A68" t="s">
+        <v>337</v>
+      </c>
+      <c r="B68" t="s">
+        <v>79</v>
+      </c>
+      <c r="C68" s="2">
+        <v>0.9158533759067351</v>
+      </c>
+      <c r="D68" s="3">
+        <v>6512994.9000000004</v>
+      </c>
+      <c r="E68" s="3">
+        <v>129483</v>
+      </c>
+      <c r="F68" t="s">
         <v>80</v>
       </c>
-      <c r="C59" s="2">
-[...274 lines deleted...]
-      <c r="F66" t="s">
+      <c r="G68" t="s">
+        <v>338</v>
+      </c>
+      <c r="H68" t="s">
+        <v>242</v>
+      </c>
+      <c r="J68" t="s">
+        <v>21</v>
+      </c>
+      <c r="K68" t="s">
+        <v>243</v>
+      </c>
+      <c r="L68" t="s">
+        <v>22</v>
+      </c>
+      <c r="M68" t="s">
         <v>81</v>
       </c>
-      <c r="G66" t="s">
-[...60 lines deleted...]
-      <c r="B68" t="s">
+    </row>
+    <row r="69" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A69" t="s">
+        <v>175</v>
+      </c>
+      <c r="B69" t="s">
+        <v>28</v>
+      </c>
+      <c r="C69" s="2">
+        <v>0.90178827850315857</v>
+      </c>
+      <c r="D69" s="3">
+        <v>6412972.4400000004</v>
+      </c>
+      <c r="E69" s="3">
+        <v>314979</v>
+      </c>
+      <c r="F69" t="s">
+        <v>176</v>
+      </c>
+      <c r="G69" t="s">
+        <v>339</v>
+      </c>
+      <c r="H69" t="s">
+        <v>242</v>
+      </c>
+      <c r="J69" t="s">
+        <v>21</v>
+      </c>
+      <c r="K69" t="s">
+        <v>243</v>
+      </c>
+      <c r="L69" t="s">
+        <v>22</v>
+      </c>
+      <c r="M69" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A70" t="s">
+        <v>340</v>
+      </c>
+      <c r="B70" t="s">
         <v>19</v>
       </c>
-      <c r="C68" s="2">
-[...43 lines deleted...]
-      <c r="E69">
+      <c r="C70" s="2">
+        <v>0.90124303525202754</v>
+      </c>
+      <c r="D70" s="3">
+        <v>6409095</v>
+      </c>
+      <c r="E70" s="3">
         <v>89500</v>
-      </c>
-[...36 lines deleted...]
-        <v>164613</v>
       </c>
       <c r="F70" t="s">
         <v>144</v>
       </c>
       <c r="G70" t="s">
-        <v>333</v>
+        <v>341</v>
       </c>
       <c r="H70" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="J70" t="s">
         <v>21</v>
       </c>
       <c r="K70" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="L70" t="s">
         <v>22</v>
       </c>
       <c r="M70" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="71" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="71" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A71" t="s">
-        <v>149</v>
+        <v>342</v>
       </c>
       <c r="B71" t="s">
-        <v>85</v>
+        <v>36</v>
       </c>
       <c r="C71" s="2">
-        <v>0.93114583874199375</v>
-[...4 lines deleted...]
-      <c r="E71">
+        <v>0.89173653726331392</v>
+      </c>
+      <c r="D71" s="3">
+        <v>6341490.54</v>
+      </c>
+      <c r="E71" s="3">
+        <v>794673</v>
+      </c>
+      <c r="F71" t="s">
+        <v>140</v>
+      </c>
+      <c r="G71" t="s">
+        <v>343</v>
+      </c>
+      <c r="H71" t="s">
+        <v>242</v>
+      </c>
+      <c r="J71" t="s">
+        <v>21</v>
+      </c>
+      <c r="K71" t="s">
+        <v>243</v>
+      </c>
+      <c r="L71" t="s">
+        <v>22</v>
+      </c>
+      <c r="M71" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A72" t="s">
+        <v>344</v>
+      </c>
+      <c r="B72" t="s">
+        <v>67</v>
+      </c>
+      <c r="C72" s="2">
+        <v>0.87813695191621655</v>
+      </c>
+      <c r="D72" s="3">
+        <v>6244778.5199999996</v>
+      </c>
+      <c r="E72" s="3">
+        <v>178831</v>
+      </c>
+      <c r="F72" t="s">
+        <v>165</v>
+      </c>
+      <c r="G72" t="s">
+        <v>345</v>
+      </c>
+      <c r="H72" t="s">
+        <v>242</v>
+      </c>
+      <c r="J72" t="s">
+        <v>274</v>
+      </c>
+      <c r="K72" t="s">
+        <v>243</v>
+      </c>
+      <c r="L72" t="s">
+        <v>22</v>
+      </c>
+      <c r="M72" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A73" t="s">
+        <v>346</v>
+      </c>
+      <c r="B73" t="s">
+        <v>72</v>
+      </c>
+      <c r="C73" s="2">
+        <v>0.87066160822055261</v>
+      </c>
+      <c r="D73" s="3">
+        <v>6191618.4000000004</v>
+      </c>
+      <c r="E73" s="3">
+        <v>111240</v>
+      </c>
+      <c r="F73" t="s">
+        <v>73</v>
+      </c>
+      <c r="G73" t="s">
+        <v>347</v>
+      </c>
+      <c r="H73" t="s">
+        <v>242</v>
+      </c>
+      <c r="J73" t="s">
+        <v>21</v>
+      </c>
+      <c r="K73" t="s">
+        <v>243</v>
+      </c>
+      <c r="L73" t="s">
+        <v>22</v>
+      </c>
+      <c r="M73" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A74" t="s">
+        <v>348</v>
+      </c>
+      <c r="B74" t="s">
+        <v>36</v>
+      </c>
+      <c r="C74" s="2">
+        <v>0.85645401837576851</v>
+      </c>
+      <c r="D74" s="3">
+        <v>6090582.6200000001</v>
+      </c>
+      <c r="E74" s="3">
+        <v>73354</v>
+      </c>
+      <c r="F74" t="s">
+        <v>192</v>
+      </c>
+      <c r="G74" t="s">
+        <v>349</v>
+      </c>
+      <c r="H74" t="s">
+        <v>242</v>
+      </c>
+      <c r="J74" t="s">
+        <v>21</v>
+      </c>
+      <c r="K74" t="s">
+        <v>243</v>
+      </c>
+      <c r="L74" t="s">
+        <v>22</v>
+      </c>
+      <c r="M74" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A75" t="s">
+        <v>198</v>
+      </c>
+      <c r="B75" t="s">
+        <v>19</v>
+      </c>
+      <c r="C75" s="2">
+        <v>0.85130920203164828</v>
+      </c>
+      <c r="D75" s="3">
+        <v>6053995.7999999998</v>
+      </c>
+      <c r="E75" s="3">
+        <v>828180</v>
+      </c>
+      <c r="F75" t="s">
+        <v>199</v>
+      </c>
+      <c r="G75" t="s">
+        <v>200</v>
+      </c>
+      <c r="H75" t="s">
+        <v>242</v>
+      </c>
+      <c r="J75" t="s">
+        <v>21</v>
+      </c>
+      <c r="K75" t="s">
+        <v>243</v>
+      </c>
+      <c r="L75" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A76" t="s">
+        <v>178</v>
+      </c>
+      <c r="B76" t="s">
+        <v>39</v>
+      </c>
+      <c r="C76" s="2">
+        <v>0.83491469660687978</v>
+      </c>
+      <c r="D76" s="3">
+        <v>5937408</v>
+      </c>
+      <c r="E76" s="3">
+        <v>85900</v>
+      </c>
+      <c r="F76" t="s">
+        <v>179</v>
+      </c>
+      <c r="G76" t="s">
+        <v>350</v>
+      </c>
+      <c r="H76" t="s">
+        <v>242</v>
+      </c>
+      <c r="J76" t="s">
+        <v>21</v>
+      </c>
+      <c r="K76" t="s">
+        <v>243</v>
+      </c>
+      <c r="L76" t="s">
+        <v>22</v>
+      </c>
+      <c r="M76" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A77" t="s">
+        <v>183</v>
+      </c>
+      <c r="B77" t="s">
+        <v>39</v>
+      </c>
+      <c r="C77" s="2">
+        <v>0.83050993480568414</v>
+      </c>
+      <c r="D77" s="3">
+        <v>5906084</v>
+      </c>
+      <c r="E77" s="3">
+        <v>93200</v>
+      </c>
+      <c r="F77" t="s">
+        <v>184</v>
+      </c>
+      <c r="G77" t="s">
+        <v>351</v>
+      </c>
+      <c r="H77" t="s">
+        <v>242</v>
+      </c>
+      <c r="J77" t="s">
+        <v>21</v>
+      </c>
+      <c r="K77" t="s">
+        <v>243</v>
+      </c>
+      <c r="L77" t="s">
+        <v>22</v>
+      </c>
+      <c r="M77" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A78" t="s">
+        <v>201</v>
+      </c>
+      <c r="B78" t="s">
+        <v>31</v>
+      </c>
+      <c r="C78" s="2">
+        <v>0.81315876754060479</v>
+      </c>
+      <c r="D78" s="3">
+        <v>5782693</v>
+      </c>
+      <c r="E78" s="3">
+        <v>307100</v>
+      </c>
+      <c r="F78" t="s">
+        <v>202</v>
+      </c>
+      <c r="G78" t="s">
+        <v>352</v>
+      </c>
+      <c r="H78" t="s">
+        <v>242</v>
+      </c>
+      <c r="J78" t="s">
+        <v>21</v>
+      </c>
+      <c r="K78" t="s">
+        <v>243</v>
+      </c>
+      <c r="L78" t="s">
+        <v>22</v>
+      </c>
+      <c r="M78" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A79" t="s">
+        <v>154</v>
+      </c>
+      <c r="B79" t="s">
+        <v>79</v>
+      </c>
+      <c r="C79" s="2">
+        <v>0.80032401387311236</v>
+      </c>
+      <c r="D79" s="3">
+        <v>5691420</v>
+      </c>
+      <c r="E79" s="3">
         <v>18000</v>
       </c>
-      <c r="F71" t="s">
-[...37 lines deleted...]
-      <c r="F72" t="s">
+      <c r="F79" t="s">
+        <v>155</v>
+      </c>
+      <c r="G79" t="s">
+        <v>353</v>
+      </c>
+      <c r="H79" t="s">
+        <v>242</v>
+      </c>
+      <c r="J79" t="s">
+        <v>21</v>
+      </c>
+      <c r="K79" t="s">
+        <v>243</v>
+      </c>
+      <c r="L79" t="s">
+        <v>22</v>
+      </c>
+      <c r="M79" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A80" t="s">
+        <v>354</v>
+      </c>
+      <c r="B80" t="s">
+        <v>39</v>
+      </c>
+      <c r="C80" s="2">
+        <v>0.79260400931157349</v>
+      </c>
+      <c r="D80" s="3">
+        <v>5636520</v>
+      </c>
+      <c r="E80" s="3">
+        <v>108000</v>
+      </c>
+      <c r="F80" t="s">
+        <v>196</v>
+      </c>
+      <c r="G80" t="s">
+        <v>355</v>
+      </c>
+      <c r="H80" t="s">
+        <v>242</v>
+      </c>
+      <c r="J80" t="s">
+        <v>21</v>
+      </c>
+      <c r="K80" t="s">
+        <v>243</v>
+      </c>
+      <c r="L80" t="s">
+        <v>22</v>
+      </c>
+      <c r="M80" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A81" t="s">
+        <v>356</v>
+      </c>
+      <c r="B81" t="s">
+        <v>72</v>
+      </c>
+      <c r="C81" s="2">
+        <v>0.78648234099499403</v>
+      </c>
+      <c r="D81" s="3">
+        <v>5592986.4000000004</v>
+      </c>
+      <c r="E81" s="3">
+        <v>83130</v>
+      </c>
+      <c r="F81" t="s">
+        <v>188</v>
+      </c>
+      <c r="G81" t="s">
+        <v>357</v>
+      </c>
+      <c r="H81" t="s">
+        <v>242</v>
+      </c>
+      <c r="J81" t="s">
+        <v>21</v>
+      </c>
+      <c r="K81" t="s">
+        <v>243</v>
+      </c>
+      <c r="L81" t="s">
+        <v>22</v>
+      </c>
+      <c r="M81" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A82" t="s">
+        <v>204</v>
+      </c>
+      <c r="B82" t="s">
+        <v>205</v>
+      </c>
+      <c r="C82" s="2">
+        <v>0.77614268155223942</v>
+      </c>
+      <c r="D82" s="3">
+        <v>5519457</v>
+      </c>
+      <c r="E82" s="3">
+        <v>243900</v>
+      </c>
+      <c r="F82" t="s">
+        <v>206</v>
+      </c>
+      <c r="G82" t="s">
+        <v>358</v>
+      </c>
+      <c r="H82" t="s">
+        <v>242</v>
+      </c>
+      <c r="J82" t="s">
+        <v>21</v>
+      </c>
+      <c r="K82" t="s">
+        <v>243</v>
+      </c>
+      <c r="L82" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A83" t="s">
+        <v>123</v>
+      </c>
+      <c r="B83" t="s">
+        <v>39</v>
+      </c>
+      <c r="C83" s="2">
+        <v>0.77010373962333867</v>
+      </c>
+      <c r="D83" s="3">
+        <v>5476511.7000000002</v>
+      </c>
+      <c r="E83" s="3">
+        <v>211530</v>
+      </c>
+      <c r="F83" t="s">
+        <v>124</v>
+      </c>
+      <c r="G83" t="s">
+        <v>359</v>
+      </c>
+      <c r="H83" t="s">
+        <v>242</v>
+      </c>
+      <c r="J83" t="s">
+        <v>21</v>
+      </c>
+      <c r="K83" t="s">
+        <v>243</v>
+      </c>
+      <c r="L83" t="s">
+        <v>22</v>
+      </c>
+      <c r="M83" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A84" t="s">
+        <v>360</v>
+      </c>
+      <c r="B84" t="s">
+        <v>19</v>
+      </c>
+      <c r="C84" s="2">
+        <v>0.75731979174178565</v>
+      </c>
+      <c r="D84" s="3">
+        <v>5385600</v>
+      </c>
+      <c r="E84" s="3">
+        <v>408000</v>
+      </c>
+      <c r="F84" t="s">
+        <v>194</v>
+      </c>
+      <c r="G84" t="s">
+        <v>361</v>
+      </c>
+      <c r="H84" t="s">
+        <v>242</v>
+      </c>
+      <c r="J84" t="s">
+        <v>21</v>
+      </c>
+      <c r="K84" t="s">
+        <v>243</v>
+      </c>
+      <c r="L84" t="s">
+        <v>22</v>
+      </c>
+      <c r="M84" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A85" t="s">
+        <v>362</v>
+      </c>
+      <c r="B85" t="s">
+        <v>72</v>
+      </c>
+      <c r="C85" s="2">
+        <v>0.7545985534125691</v>
+      </c>
+      <c r="D85" s="3">
+        <v>5366248.2</v>
+      </c>
+      <c r="E85" s="3">
+        <v>67910</v>
+      </c>
+      <c r="F85" t="s">
+        <v>190</v>
+      </c>
+      <c r="G85" t="s">
+        <v>363</v>
+      </c>
+      <c r="H85" t="s">
+        <v>242</v>
+      </c>
+      <c r="J85" t="s">
+        <v>21</v>
+      </c>
+      <c r="K85" t="s">
+        <v>243</v>
+      </c>
+      <c r="L85" t="s">
+        <v>22</v>
+      </c>
+      <c r="M85" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A86" t="s">
+        <v>364</v>
+      </c>
+      <c r="B86" t="s">
+        <v>72</v>
+      </c>
+      <c r="C86" s="2">
+        <v>0.74317931671990023</v>
+      </c>
+      <c r="D86" s="3">
+        <v>5285041.5</v>
+      </c>
+      <c r="E86" s="3">
+        <v>138715</v>
+      </c>
+      <c r="F86" t="s">
+        <v>134</v>
+      </c>
+      <c r="G86" t="s">
+        <v>365</v>
+      </c>
+      <c r="H86" t="s">
+        <v>242</v>
+      </c>
+      <c r="J86" t="s">
+        <v>21</v>
+      </c>
+      <c r="K86" t="s">
+        <v>243</v>
+      </c>
+      <c r="L86" t="s">
+        <v>22</v>
+      </c>
+      <c r="M86" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A87" t="s">
+        <v>366</v>
+      </c>
+      <c r="B87" t="s">
+        <v>36</v>
+      </c>
+      <c r="C87" s="2">
+        <v>0.69598316586031173</v>
+      </c>
+      <c r="D87" s="3">
+        <v>4949411.04</v>
+      </c>
+      <c r="E87" s="3">
+        <v>66204</v>
+      </c>
+      <c r="F87" t="s">
+        <v>167</v>
+      </c>
+      <c r="G87" t="s">
+        <v>367</v>
+      </c>
+      <c r="H87" t="s">
+        <v>242</v>
+      </c>
+      <c r="J87" t="s">
+        <v>21</v>
+      </c>
+      <c r="K87" t="s">
+        <v>243</v>
+      </c>
+      <c r="L87" t="s">
+        <v>22</v>
+      </c>
+      <c r="M87" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A88" t="s">
+        <v>368</v>
+      </c>
+      <c r="B88" t="s">
+        <v>31</v>
+      </c>
+      <c r="C88" s="2">
+        <v>0.69319734948200873</v>
+      </c>
+      <c r="D88" s="3">
+        <v>4929600</v>
+      </c>
+      <c r="E88" s="3">
+        <v>63200</v>
+      </c>
+      <c r="F88" t="s">
+        <v>208</v>
+      </c>
+      <c r="G88" t="s">
+        <v>369</v>
+      </c>
+      <c r="H88" t="s">
+        <v>242</v>
+      </c>
+      <c r="J88" t="s">
+        <v>21</v>
+      </c>
+      <c r="K88" t="s">
+        <v>243</v>
+      </c>
+      <c r="L88" t="s">
+        <v>22</v>
+      </c>
+      <c r="M88" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A89" t="s">
+        <v>370</v>
+      </c>
+      <c r="B89" t="s">
+        <v>36</v>
+      </c>
+      <c r="C89" s="2">
+        <v>0.67156446238278933</v>
+      </c>
+      <c r="D89" s="3">
+        <v>4775760</v>
+      </c>
+      <c r="E89" s="3">
+        <v>198000</v>
+      </c>
+      <c r="F89" t="s">
+        <v>186</v>
+      </c>
+      <c r="G89" t="s">
+        <v>371</v>
+      </c>
+      <c r="H89" t="s">
+        <v>242</v>
+      </c>
+      <c r="J89" t="s">
+        <v>21</v>
+      </c>
+      <c r="K89" t="s">
+        <v>243</v>
+      </c>
+      <c r="L89" t="s">
+        <v>22</v>
+      </c>
+      <c r="M89" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A90" t="s">
+        <v>372</v>
+      </c>
+      <c r="B90" t="s">
+        <v>39</v>
+      </c>
+      <c r="C90" s="2">
+        <v>0.65163799159239089</v>
+      </c>
+      <c r="D90" s="3">
+        <v>4634055</v>
+      </c>
+      <c r="E90" s="3">
+        <v>43500</v>
+      </c>
+      <c r="F90" t="s">
+        <v>373</v>
+      </c>
+      <c r="G90" t="s">
+        <v>374</v>
+      </c>
+      <c r="H90" t="s">
+        <v>242</v>
+      </c>
+      <c r="J90" t="s">
+        <v>21</v>
+      </c>
+      <c r="K90" t="s">
+        <v>243</v>
+      </c>
+      <c r="L90" t="s">
+        <v>22</v>
+      </c>
+      <c r="M90" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A91" t="s">
+        <v>217</v>
+      </c>
+      <c r="B91" t="s">
+        <v>39</v>
+      </c>
+      <c r="C91" s="2">
+        <v>0.64333061983497675</v>
+      </c>
+      <c r="D91" s="3">
+        <v>4574978</v>
+      </c>
+      <c r="E91" s="3">
+        <v>28300</v>
+      </c>
+      <c r="F91" t="s">
+        <v>218</v>
+      </c>
+      <c r="G91" t="s">
+        <v>376</v>
+      </c>
+      <c r="H91" t="s">
+        <v>242</v>
+      </c>
+      <c r="J91" t="s">
+        <v>21</v>
+      </c>
+      <c r="K91" t="s">
+        <v>243</v>
+      </c>
+      <c r="L91" t="s">
+        <v>22</v>
+      </c>
+      <c r="M91" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A92" t="s">
+        <v>377</v>
+      </c>
+      <c r="B92" t="s">
+        <v>39</v>
+      </c>
+      <c r="C92" s="2">
+        <v>0.59786583960132211</v>
+      </c>
+      <c r="D92" s="3">
+        <v>4251660</v>
+      </c>
+      <c r="E92" s="3">
+        <v>79500</v>
+      </c>
+      <c r="F92" t="s">
+        <v>378</v>
+      </c>
+      <c r="G92" t="s">
+        <v>379</v>
+      </c>
+      <c r="H92" t="s">
+        <v>242</v>
+      </c>
+      <c r="J92" t="s">
+        <v>21</v>
+      </c>
+      <c r="K92" t="s">
+        <v>243</v>
+      </c>
+      <c r="L92" t="s">
+        <v>22</v>
+      </c>
+      <c r="M92" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A93" t="s">
+        <v>129</v>
+      </c>
+      <c r="B93" t="s">
+        <v>39</v>
+      </c>
+      <c r="C93" s="2">
+        <v>0.57593848424796379</v>
+      </c>
+      <c r="D93" s="3">
+        <v>4095725.92</v>
+      </c>
+      <c r="E93" s="3">
+        <v>49192</v>
+      </c>
+      <c r="F93" t="s">
+        <v>130</v>
+      </c>
+      <c r="G93" t="s">
+        <v>381</v>
+      </c>
+      <c r="H93" t="s">
+        <v>242</v>
+      </c>
+      <c r="J93" t="s">
+        <v>21</v>
+      </c>
+      <c r="K93" t="s">
+        <v>243</v>
+      </c>
+      <c r="L93" t="s">
+        <v>22</v>
+      </c>
+      <c r="M93" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A94" t="s">
+        <v>382</v>
+      </c>
+      <c r="B94" t="s">
+        <v>36</v>
+      </c>
+      <c r="C94" s="2">
+        <v>0.56104774571537286</v>
+      </c>
+      <c r="D94" s="3">
+        <v>3989832</v>
+      </c>
+      <c r="E94" s="3">
+        <v>88900</v>
+      </c>
+      <c r="F94" t="s">
+        <v>213</v>
+      </c>
+      <c r="G94" t="s">
+        <v>383</v>
+      </c>
+      <c r="H94" t="s">
+        <v>242</v>
+      </c>
+      <c r="J94" t="s">
+        <v>21</v>
+      </c>
+      <c r="K94" t="s">
+        <v>243</v>
+      </c>
+      <c r="L94" t="s">
+        <v>22</v>
+      </c>
+      <c r="M94" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A95" t="s">
+        <v>210</v>
+      </c>
+      <c r="B95" t="s">
+        <v>39</v>
+      </c>
+      <c r="C95" s="2">
+        <v>0.55068780895644764</v>
+      </c>
+      <c r="D95" s="3">
+        <v>3916158.4</v>
+      </c>
+      <c r="E95" s="3">
+        <v>66920</v>
+      </c>
+      <c r="F95" t="s">
+        <v>211</v>
+      </c>
+      <c r="G95" t="s">
+        <v>385</v>
+      </c>
+      <c r="H95" t="s">
+        <v>242</v>
+      </c>
+      <c r="J95" t="s">
+        <v>21</v>
+      </c>
+      <c r="K95" t="s">
+        <v>243</v>
+      </c>
+      <c r="L95" t="s">
+        <v>22</v>
+      </c>
+      <c r="M95" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A96" t="s">
+        <v>386</v>
+      </c>
+      <c r="B96" t="s">
+        <v>39</v>
+      </c>
+      <c r="C96" s="2">
+        <v>0.54303876093956716</v>
+      </c>
+      <c r="D96" s="3">
+        <v>3861763</v>
+      </c>
+      <c r="E96" s="3">
+        <v>35900</v>
+      </c>
+      <c r="F96" t="s">
+        <v>387</v>
+      </c>
+      <c r="G96" t="s">
+        <v>388</v>
+      </c>
+      <c r="H96" t="s">
+        <v>242</v>
+      </c>
+      <c r="J96" t="s">
+        <v>21</v>
+      </c>
+      <c r="K96" t="s">
+        <v>243</v>
+      </c>
+      <c r="L96" t="s">
+        <v>22</v>
+      </c>
+      <c r="M96" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A97" t="s">
+        <v>390</v>
+      </c>
+      <c r="B97" t="s">
+        <v>31</v>
+      </c>
+      <c r="C97" s="2">
+        <v>0.53611618503864245</v>
+      </c>
+      <c r="D97" s="3">
+        <v>3812533.83</v>
+      </c>
+      <c r="E97" s="3">
+        <v>90323</v>
+      </c>
+      <c r="F97" t="s">
+        <v>173</v>
+      </c>
+      <c r="G97" t="s">
+        <v>391</v>
+      </c>
+      <c r="H97" t="s">
+        <v>242</v>
+      </c>
+      <c r="I97" s="1"/>
+      <c r="J97" t="s">
+        <v>21</v>
+      </c>
+      <c r="K97" t="s">
+        <v>243</v>
+      </c>
+      <c r="L97" t="s">
+        <v>22</v>
+      </c>
+      <c r="M97" t="s">
         <v>174</v>
       </c>
-      <c r="G72" t="s">
-[...22 lines deleted...]
-      <c r="B73" t="s">
+    </row>
+    <row r="98" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A98" t="s">
+        <v>392</v>
+      </c>
+      <c r="B98" t="s">
+        <v>31</v>
+      </c>
+      <c r="C98" s="2">
+        <v>0.52787956874015773</v>
+      </c>
+      <c r="D98" s="3">
+        <v>3753960</v>
+      </c>
+      <c r="E98" s="3">
+        <v>98400</v>
+      </c>
+      <c r="F98" t="s">
+        <v>220</v>
+      </c>
+      <c r="G98" t="s">
+        <v>221</v>
+      </c>
+      <c r="H98" t="s">
+        <v>242</v>
+      </c>
+      <c r="J98" t="s">
+        <v>21</v>
+      </c>
+      <c r="K98" t="s">
+        <v>243</v>
+      </c>
+      <c r="L98" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A99" t="s">
+        <v>393</v>
+      </c>
+      <c r="B99" t="s">
         <v>19</v>
       </c>
-      <c r="C73" s="2">
-[...262 lines deleted...]
-      <c r="B80" t="s">
+      <c r="C99" s="2">
+        <v>0.46630311086269316</v>
+      </c>
+      <c r="D99" s="3">
+        <v>3316065.5</v>
+      </c>
+      <c r="E99" s="3">
+        <v>548110</v>
+      </c>
+      <c r="F99" t="s">
+        <v>215</v>
+      </c>
+      <c r="G99" t="s">
+        <v>394</v>
+      </c>
+      <c r="H99" t="s">
+        <v>242</v>
+      </c>
+      <c r="J99" t="s">
+        <v>21</v>
+      </c>
+      <c r="K99" t="s">
+        <v>243</v>
+      </c>
+      <c r="L99" t="s">
+        <v>22</v>
+      </c>
+      <c r="M99" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A100" t="s">
+        <v>395</v>
+      </c>
+      <c r="B100" t="s">
+        <v>36</v>
+      </c>
+      <c r="C100" s="2">
+        <v>0.41691610426778669</v>
+      </c>
+      <c r="D100" s="3">
+        <v>2964855</v>
+      </c>
+      <c r="E100" s="3">
+        <v>28500</v>
+      </c>
+      <c r="F100" t="s">
+        <v>396</v>
+      </c>
+      <c r="G100" t="s">
+        <v>397</v>
+      </c>
+      <c r="H100" t="s">
+        <v>242</v>
+      </c>
+      <c r="J100" t="s">
+        <v>21</v>
+      </c>
+      <c r="K100" t="s">
+        <v>243</v>
+      </c>
+      <c r="L100" t="s">
+        <v>22</v>
+      </c>
+      <c r="M100" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A101" t="s">
+        <v>399</v>
+      </c>
+      <c r="B101" t="s">
+        <v>36</v>
+      </c>
+      <c r="C101" s="2">
+        <v>0.37054643825355815</v>
+      </c>
+      <c r="D101" s="3">
+        <v>2635102</v>
+      </c>
+      <c r="E101" s="3">
+        <v>57800</v>
+      </c>
+      <c r="F101" t="s">
+        <v>400</v>
+      </c>
+      <c r="G101" t="s">
+        <v>401</v>
+      </c>
+      <c r="H101" t="s">
+        <v>242</v>
+      </c>
+      <c r="J101" t="s">
+        <v>21</v>
+      </c>
+      <c r="K101" t="s">
+        <v>243</v>
+      </c>
+      <c r="L101" t="s">
+        <v>22</v>
+      </c>
+      <c r="M101" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A102" t="s">
+        <v>403</v>
+      </c>
+      <c r="B102" t="s">
         <v>19</v>
       </c>
-      <c r="C80" s="2">
-[...99 lines deleted...]
-      <c r="M82" t="s">
+      <c r="C102" s="2">
+        <v>0.33736715234646031</v>
+      </c>
+      <c r="D102" s="3">
+        <v>2399151</v>
+      </c>
+      <c r="E102" s="3">
+        <v>15900</v>
+      </c>
+      <c r="F102" t="s">
+        <v>404</v>
+      </c>
+      <c r="G102" t="s">
+        <v>405</v>
+      </c>
+      <c r="H102" t="s">
+        <v>242</v>
+      </c>
+      <c r="J102" t="s">
+        <v>21</v>
+      </c>
+      <c r="K102" t="s">
+        <v>243</v>
+      </c>
+      <c r="L102" t="s">
+        <v>22</v>
+      </c>
+      <c r="M102" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A103" t="s">
+        <v>407</v>
+      </c>
+      <c r="B103" t="s">
+        <v>36</v>
+      </c>
+      <c r="C103" s="2">
+        <v>0.27419937513164316</v>
+      </c>
+      <c r="D103" s="3">
+        <v>1949940</v>
+      </c>
+      <c r="E103" s="3">
+        <v>46000</v>
+      </c>
+      <c r="F103" t="s">
+        <v>408</v>
+      </c>
+      <c r="G103" t="s">
+        <v>409</v>
+      </c>
+      <c r="H103" t="s">
+        <v>242</v>
+      </c>
+      <c r="J103" t="s">
+        <v>21</v>
+      </c>
+      <c r="K103" t="s">
+        <v>243</v>
+      </c>
+      <c r="L103" t="s">
+        <v>22</v>
+      </c>
+      <c r="M103" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A104" t="s">
+        <v>411</v>
+      </c>
+      <c r="C104" s="2">
+        <v>0</v>
+      </c>
+      <c r="D104" s="3">
+        <v>0</v>
+      </c>
+      <c r="E104" s="3">
+        <v>0</v>
+      </c>
+      <c r="H104" t="s">
+        <v>242</v>
+      </c>
+      <c r="K104" t="s">
+        <v>412</v>
+      </c>
+      <c r="L104" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A105" t="s">
         <v>204</v>
       </c>
-    </row>
-[...340 lines deleted...]
-      <c r="A92" t="s">
+      <c r="B105" t="s">
+        <v>205</v>
+      </c>
+      <c r="C105" s="2">
+        <v>0</v>
+      </c>
+      <c r="D105" s="3">
+        <v>0</v>
+      </c>
+      <c r="E105" s="3">
+        <v>0</v>
+      </c>
+      <c r="F105" t="s">
+        <v>206</v>
+      </c>
+      <c r="G105" t="s">
+        <v>413</v>
+      </c>
+      <c r="H105" t="s">
+        <v>242</v>
+      </c>
+      <c r="J105" t="s">
+        <v>414</v>
+      </c>
+      <c r="K105" t="s">
+        <v>243</v>
+      </c>
+      <c r="L105" t="s">
+        <v>22</v>
+      </c>
+      <c r="M105" t="s">
         <v>207</v>
       </c>
-      <c r="B92" t="s">
-[...139 lines deleted...]
-      <c r="A96" t="s">
+    </row>
+    <row r="106" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A106" t="s">
         <v>382</v>
       </c>
-      <c r="B96" t="s">
-[...99 lines deleted...]
-    <row r="110" spans="1:12" ht="15.75" x14ac:dyDescent="0.5"/>
+      <c r="B106" t="s">
+        <v>72</v>
+      </c>
+      <c r="C106" s="2">
+        <v>0</v>
+      </c>
+      <c r="D106" s="3">
+        <v>0</v>
+      </c>
+      <c r="E106" s="3">
+        <v>0</v>
+      </c>
+      <c r="F106" t="s">
+        <v>213</v>
+      </c>
+      <c r="G106" t="s">
+        <v>214</v>
+      </c>
+      <c r="H106" t="s">
+        <v>242</v>
+      </c>
+      <c r="J106" t="s">
+        <v>21</v>
+      </c>
+      <c r="K106" t="s">
+        <v>243</v>
+      </c>
+      <c r="L106" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A111" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A112" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="113" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A113" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="114" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A114" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="115" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A115" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="116" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A116" t="s">
+        <v>232</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:M5 A7:M10 A6:B6 D6:M6 A99:M109" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:M5 A108:M116 A6:B6 D6:M6 A7:M10" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...19 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100434CE3F8FEBB244F858BBE1DD8B45B8C" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2dd9e93ca72a48091795bd8bd10dac6f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba" xmlns:ns3="aa71bc78-42bd-452f-85da-b0a25b97c36d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="42a349b0c0865e57489f8dd83e6a8e2d" ns2:_="" ns3:_="">
     <xsd:import namespace="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
     <xsd:import namespace="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -5260,107 +5663,101 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_Flow_SignoffStatus xmlns="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba" xsi:nil="true"/>
+    <TaxCatchAll xmlns="aa71bc78-42bd-452f-85da-b0a25b97c36d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC450C28-906B-44DC-B1B0-05336552BA08}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B4CC013-FCA1-4CA7-981A-ABFDB595294A}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E987D24F-1F6E-4154-909E-912E12989365}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF288BCF-50D2-43C9-AF19-39CDFD14B298}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9FE68621-36BD-4188-A5D8-62B206431E97}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59A9285B-2750-4FCF-9BA1-4629E7B17EA6}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Jacques-Kelly, Tara</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100434CE3F8FEBB244F858BBE1DD8B45B8C</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>