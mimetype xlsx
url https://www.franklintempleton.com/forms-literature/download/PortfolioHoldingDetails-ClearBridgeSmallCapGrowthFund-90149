--- v1 (2026-03-05)
+++ v2 (2026-06-24)
@@ -1,1342 +1,1428 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton.sharepoint.com/teams/LMUSFundOperations/Shared Documents/Oversight/RIKs/Non_Pro Rata RIKs/2026/CB Small Cap Growth Fund - LMA2400 2.11.26/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton-my.sharepoint.com/personal/tara_jacques-kelly_franklintempleton_com/Documents/RIK/6.17.26/CB Small Cap Growth/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="70" documentId="8_{C2A3A077-A51F-45D0-93E8-E4A90B0FC63B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F84DC2C5-418A-462B-B156-A0D995A08556}"/>
+  <xr:revisionPtr revIDLastSave="11" documentId="8_{763679A1-5EDE-44BE-AED0-3726A639421A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A29D76B0-22A6-4DD8-A767-08628413EEAE}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{01DDE1CA-3FDA-4F5A-B23D-487B0A852887}"/>
+    <workbookView xWindow="28680" yWindow="2160" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="WEB Holdings File" sheetId="1" r:id="rId1"/>
+    <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...15 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="771" uniqueCount="372">
-[...50 lines deleted...]
-</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="892" uniqueCount="420">
+  <si>
+    <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
+  </si>
+  <si>
+    <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
+  </si>
+  <si>
+    <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
+  </si>
+  <si>
+    <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
+  </si>
+  <si>
+    <t>ClearBridge Small Cap Growth Fund</t>
+  </si>
+  <si>
+    <t>As of</t>
+  </si>
+  <si>
+    <t>Security Name</t>
+  </si>
+  <si>
+    <t>Sector Name</t>
+  </si>
+  <si>
+    <t>Weight (%)</t>
+  </si>
+  <si>
+    <t>Market Value ($)</t>
+  </si>
+  <si>
+    <t>Quantity</t>
+  </si>
+  <si>
+    <t>Ticker</t>
+  </si>
+  <si>
+    <t>ISIN</t>
+  </si>
+  <si>
+    <t>Coupon</t>
+  </si>
+  <si>
+    <t>Effective Maturity</t>
+  </si>
+  <si>
+    <t>Investment Category</t>
+  </si>
+  <si>
+    <t>Asset Class</t>
+  </si>
+  <si>
+    <t>Currency</t>
+  </si>
+  <si>
+    <t>CUSIP</t>
+  </si>
+  <si>
+    <t>Industrials</t>
+  </si>
+  <si>
+    <t>BE</t>
+  </si>
+  <si>
+    <t>Common Stock</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>093712107</t>
   </si>
   <si>
     <t>Information Technology</t>
   </si>
   <si>
+    <t>LSCC</t>
+  </si>
+  <si>
+    <t>518415104</t>
+  </si>
+  <si>
+    <t>RBC</t>
+  </si>
+  <si>
+    <t>75524B104</t>
+  </si>
+  <si>
+    <t>ALGM</t>
+  </si>
+  <si>
+    <t>01749D105</t>
+  </si>
+  <si>
+    <t>CRDO</t>
+  </si>
+  <si>
+    <t>KYG254571055</t>
+  </si>
+  <si>
+    <t>XOMETRY INC</t>
+  </si>
+  <si>
+    <t>XMTR</t>
+  </si>
+  <si>
+    <t>98423F109</t>
+  </si>
+  <si>
+    <t>Materials</t>
+  </si>
+  <si>
+    <t>ESI</t>
+  </si>
+  <si>
+    <t>28618M106</t>
+  </si>
+  <si>
+    <t>XPO</t>
+  </si>
+  <si>
+    <t>983793100</t>
+  </si>
+  <si>
+    <t>FN</t>
+  </si>
+  <si>
+    <t>KYG3323L1005</t>
+  </si>
+  <si>
+    <t>ROAD</t>
+  </si>
+  <si>
+    <t>21044C107</t>
+  </si>
+  <si>
+    <t>Financials</t>
+  </si>
+  <si>
+    <t>PJT</t>
+  </si>
+  <si>
+    <t>69343T107</t>
+  </si>
+  <si>
+    <t>XBI</t>
+  </si>
+  <si>
+    <t>78464A870</t>
+  </si>
+  <si>
+    <t>BWXT</t>
+  </si>
+  <si>
+    <t>05605H100</t>
+  </si>
+  <si>
+    <t>Energy</t>
+  </si>
+  <si>
+    <t>WHD</t>
+  </si>
+  <si>
+    <t>127203107</t>
+  </si>
+  <si>
+    <t>MOG/A</t>
+  </si>
+  <si>
+    <t>615394202</t>
+  </si>
+  <si>
+    <t>MOD</t>
+  </si>
+  <si>
+    <t>607828100</t>
+  </si>
+  <si>
+    <t>Consumer Staples</t>
+  </si>
+  <si>
+    <t>PFGC</t>
+  </si>
+  <si>
+    <t>71377A103</t>
+  </si>
+  <si>
+    <t>CASY</t>
+  </si>
+  <si>
+    <t>147528103</t>
+  </si>
+  <si>
+    <t>DUTCH BROS INC</t>
+  </si>
+  <si>
+    <t>Consumer Discretionary</t>
+  </si>
+  <si>
+    <t>BROS</t>
+  </si>
+  <si>
+    <t>26701L100</t>
+  </si>
+  <si>
+    <t>VRNS</t>
+  </si>
+  <si>
+    <t>922280102</t>
+  </si>
+  <si>
+    <t>Health Care</t>
+  </si>
+  <si>
+    <t>HQY</t>
+  </si>
+  <si>
+    <t>42226A107</t>
+  </si>
+  <si>
+    <t>GXO LOGISTICS INC</t>
+  </si>
+  <si>
+    <t>GXO</t>
+  </si>
+  <si>
+    <t>36262G101</t>
+  </si>
+  <si>
+    <t>MIRUM PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>MIRM</t>
+  </si>
+  <si>
+    <t>604749101</t>
+  </si>
+  <si>
+    <t>BJ</t>
+  </si>
+  <si>
+    <t>05550J101</t>
+  </si>
+  <si>
+    <t>GLOBAL-E ONLINE LTD</t>
+  </si>
+  <si>
+    <t>GLBE</t>
+  </si>
+  <si>
+    <t>IL0011741688</t>
+  </si>
+  <si>
+    <t>MTDR</t>
+  </si>
+  <si>
+    <t>576485205</t>
+  </si>
+  <si>
+    <t>PTGX</t>
+  </si>
+  <si>
+    <t>74366E102</t>
+  </si>
+  <si>
+    <t>HLNE</t>
+  </si>
+  <si>
+    <t>407497106</t>
+  </si>
+  <si>
+    <t>TG THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>TGTX</t>
+  </si>
+  <si>
+    <t>88322Q108</t>
+  </si>
+  <si>
+    <t>MGRC</t>
+  </si>
+  <si>
+    <t>580589109</t>
+  </si>
+  <si>
+    <t>RADNET INC</t>
+  </si>
+  <si>
+    <t>RDNT</t>
+  </si>
+  <si>
+    <t>750491102</t>
+  </si>
+  <si>
+    <t>SEI</t>
+  </si>
+  <si>
+    <t>83418M103</t>
+  </si>
+  <si>
+    <t>BCPC</t>
+  </si>
+  <si>
+    <t>057665200</t>
+  </si>
+  <si>
+    <t>RMBS</t>
+  </si>
+  <si>
+    <t>750917106</t>
+  </si>
+  <si>
+    <t>WTFC</t>
+  </si>
+  <si>
+    <t>97650W108</t>
+  </si>
+  <si>
+    <t>ZETA</t>
+  </si>
+  <si>
+    <t>98956A105</t>
+  </si>
+  <si>
+    <t>OSI SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>OSIS</t>
+  </si>
+  <si>
+    <t>671044105</t>
+  </si>
+  <si>
+    <t>MEDP</t>
+  </si>
+  <si>
+    <t>58506Q109</t>
+  </si>
+  <si>
+    <t>KTOS</t>
+  </si>
+  <si>
+    <t>50077B207</t>
+  </si>
+  <si>
+    <t>JTSXX</t>
+  </si>
+  <si>
+    <t>4812A2835</t>
+  </si>
+  <si>
+    <t>WAEXX</t>
+  </si>
+  <si>
+    <t>US52470G4780</t>
+  </si>
+  <si>
+    <t>52470G478</t>
+  </si>
+  <si>
+    <t>IONQ INC</t>
+  </si>
+  <si>
+    <t>IONQ</t>
+  </si>
+  <si>
+    <t>46222L108</t>
+  </si>
+  <si>
+    <t>WING</t>
+  </si>
+  <si>
+    <t>974155103</t>
+  </si>
+  <si>
+    <t>RHYTHM PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>RYTM</t>
+  </si>
+  <si>
+    <t>76243J105</t>
+  </si>
+  <si>
+    <t>BRIDGEBIO PHARMA INC</t>
+  </si>
+  <si>
+    <t>BBIO</t>
+  </si>
+  <si>
+    <t>10806X102</t>
+  </si>
+  <si>
+    <t>TREX</t>
+  </si>
+  <si>
+    <t>89531P105</t>
+  </si>
+  <si>
+    <t>BOOT BARN HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>BOOT</t>
+  </si>
+  <si>
+    <t>099406100</t>
+  </si>
+  <si>
+    <t>TARSUS PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>TARS</t>
+  </si>
+  <si>
+    <t>87650L103</t>
+  </si>
+  <si>
+    <t>FOUR</t>
+  </si>
+  <si>
+    <t>82452J109</t>
+  </si>
+  <si>
+    <t>FTAI AVIATION LTD</t>
+  </si>
+  <si>
+    <t>FTAI</t>
+  </si>
+  <si>
+    <t>KYG3730V1059</t>
+  </si>
+  <si>
+    <t>NMIH</t>
+  </si>
+  <si>
+    <t>629209305</t>
+  </si>
+  <si>
+    <t>SGRY</t>
+  </si>
+  <si>
+    <t>86881A100</t>
+  </si>
+  <si>
+    <t>MADRIGAL PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>MDGL</t>
+  </si>
+  <si>
+    <t>558868105</t>
+  </si>
+  <si>
+    <t>INSM</t>
+  </si>
+  <si>
+    <t>457669307</t>
+  </si>
+  <si>
+    <t>CG ONCOLOGY INC</t>
+  </si>
+  <si>
+    <t>CGON</t>
+  </si>
+  <si>
+    <t>156944100</t>
+  </si>
+  <si>
+    <t>UTI</t>
+  </si>
+  <si>
+    <t>913915104</t>
+  </si>
+  <si>
+    <t>SIMPSON MANUFACTURING CO INC</t>
+  </si>
+  <si>
+    <t>SSD</t>
+  </si>
+  <si>
+    <t>829073105</t>
+  </si>
+  <si>
+    <t>UMBF</t>
+  </si>
+  <si>
+    <t>902788108</t>
+  </si>
+  <si>
+    <t>KLAVIYO INC</t>
+  </si>
+  <si>
+    <t>KVYO</t>
+  </si>
+  <si>
+    <t>49845K101</t>
+  </si>
+  <si>
+    <t>CRL</t>
+  </si>
+  <si>
+    <t>159864107</t>
+  </si>
+  <si>
+    <t>AXSM</t>
+  </si>
+  <si>
+    <t>05464T104</t>
+  </si>
+  <si>
+    <t>AROC</t>
+  </si>
+  <si>
+    <t>03957W106</t>
+  </si>
+  <si>
+    <t>NCINO INC</t>
+  </si>
+  <si>
+    <t>NCNO</t>
+  </si>
+  <si>
+    <t>63947X101</t>
+  </si>
+  <si>
+    <t>SCHOLAR ROCK HOLDING CORP</t>
+  </si>
+  <si>
+    <t>SRRK</t>
+  </si>
+  <si>
+    <t>80706P103</t>
+  </si>
+  <si>
+    <t>RIGETTI COMPUTING INC</t>
+  </si>
+  <si>
+    <t>RGTI</t>
+  </si>
+  <si>
+    <t>76655K103</t>
+  </si>
+  <si>
+    <t>WIX</t>
+  </si>
+  <si>
+    <t>IL0011301780</t>
+  </si>
+  <si>
+    <t>CASH</t>
+  </si>
+  <si>
+    <t>59100U108</t>
+  </si>
+  <si>
+    <t>VAXCYTE INC</t>
+  </si>
+  <si>
+    <t>PCVX</t>
+  </si>
+  <si>
+    <t>92243G108</t>
+  </si>
+  <si>
+    <t>CARIS LIFE SCIENCES INC</t>
+  </si>
+  <si>
+    <t>CAI</t>
+  </si>
+  <si>
+    <t>142152107</t>
+  </si>
+  <si>
+    <t>YORK SPACE SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>YSS</t>
+  </si>
+  <si>
+    <t>987084100</t>
+  </si>
+  <si>
+    <t>AGX</t>
+  </si>
+  <si>
+    <t>04010E109</t>
+  </si>
+  <si>
+    <t>ENSG</t>
+  </si>
+  <si>
+    <t>29358P101</t>
+  </si>
+  <si>
+    <t>LEGENCE CORP</t>
+  </si>
+  <si>
+    <t>LGN</t>
+  </si>
+  <si>
+    <t>52476L109</t>
+  </si>
+  <si>
+    <t>INTAPP INC</t>
+  </si>
+  <si>
+    <t>INTA</t>
+  </si>
+  <si>
+    <t>45827U109</t>
+  </si>
+  <si>
+    <t>KARMAN HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>KRMN</t>
+  </si>
+  <si>
+    <t>485924104</t>
+  </si>
+  <si>
+    <t>PODD</t>
+  </si>
+  <si>
+    <t>45784P101</t>
+  </si>
+  <si>
+    <t>GERON CORP</t>
+  </si>
+  <si>
+    <t>GERN</t>
+  </si>
+  <si>
+    <t>374163103</t>
+  </si>
+  <si>
+    <t>GLAUKOS CORP</t>
+  </si>
+  <si>
+    <t>GKOS</t>
+  </si>
+  <si>
+    <t>377322102</t>
+  </si>
+  <si>
+    <t>GROCERY OUTLET HOLDING CORP</t>
+  </si>
+  <si>
+    <t>GO</t>
+  </si>
+  <si>
+    <t>39874R101</t>
+  </si>
+  <si>
+    <t>TRUP</t>
+  </si>
+  <si>
+    <t>898202106</t>
+  </si>
+  <si>
+    <t>CELLEBRITE DI LTD</t>
+  </si>
+  <si>
+    <t>CLBT</t>
+  </si>
+  <si>
+    <t>IL0011794802</t>
+  </si>
+  <si>
+    <t>FOXF</t>
+  </si>
+  <si>
+    <t>35138V102</t>
+  </si>
+  <si>
+    <t>DYNE THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>DYN</t>
+  </si>
+  <si>
+    <t>26818M108</t>
+  </si>
+  <si>
+    <t>KYMERA THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>KYMR</t>
+  </si>
+  <si>
+    <t>501575104</t>
+  </si>
+  <si>
+    <t>SPT</t>
+  </si>
+  <si>
+    <t>85209W109</t>
+  </si>
+  <si>
+    <t>BETA TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>BETA</t>
+  </si>
+  <si>
+    <t>086921103</t>
+  </si>
+  <si>
+    <t>BE US 06/18/26 C290</t>
+  </si>
+  <si>
+    <t>BE 6 C290</t>
+  </si>
+  <si>
+    <t>Options</t>
+  </si>
+  <si>
+    <t>LSCC US 06/18/26 C150</t>
+  </si>
+  <si>
+    <t>LSCC 6 C150</t>
+  </si>
+  <si>
+    <t>BE US 06/18/26 P220</t>
+  </si>
+  <si>
+    <t>BE 6 P220</t>
+  </si>
+  <si>
+    <t>LSCC US 06/18/26 C140</t>
+  </si>
+  <si>
+    <t>LSCC 6 C140</t>
+  </si>
+  <si>
+    <t>LSCC US 06/18/26 C135</t>
+  </si>
+  <si>
+    <t>LSCC 6 C135</t>
+  </si>
+  <si>
+    <t>LSCC US 06/18/26 C145</t>
+  </si>
+  <si>
+    <t>LSCC 6 C145</t>
+  </si>
+  <si>
+    <t>FTAI US 06/18/26 C280</t>
+  </si>
+  <si>
+    <t>FTAI 6 C280</t>
+  </si>
+  <si>
+    <t>BE US 06/18/26 C320</t>
+  </si>
+  <si>
+    <t>BE 6 C320</t>
+  </si>
+  <si>
+    <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
+  </si>
+  <si>
+    <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
+  </si>
+  <si>
+    <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
+  </si>
+  <si>
+    <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
+  </si>
+  <si>
+    <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
+  </si>
+  <si>
+    <t>© Franklin Templeton. All rights reserved.</t>
+  </si>
+  <si>
+    <t>BLOOM ENERGY CORP</t>
+  </si>
+  <si>
+    <t>US0937121079</t>
+  </si>
+  <si>
     <t>0</t>
   </si>
   <si>
-    <t>Common Stock</t>
-[...1 lines deleted...]
-  <si>
     <t>Equity</t>
   </si>
   <si>
-    <t>USD</t>
-[...14 lines deleted...]
-    <t>Materials</t>
+    <t>LATTICE SEMICONDUCTOR CORP</t>
+  </si>
+  <si>
+    <t>US5184151042</t>
+  </si>
+  <si>
+    <t>RBC BEARINGS INC</t>
+  </si>
+  <si>
+    <t>US75524B1044</t>
+  </si>
+  <si>
+    <t>ALLEGRO MICROSYSTEMS INC</t>
+  </si>
+  <si>
+    <t>US01749D1054</t>
+  </si>
+  <si>
+    <t>CREDO TECHNOLOGY GROUP HOLDING LTD</t>
+  </si>
+  <si>
+    <t>ELEMENT SOLUTIONS INC</t>
+  </si>
+  <si>
+    <t>US28618M1062</t>
+  </si>
+  <si>
+    <t>JPMORGAN 100 US TREASU-L</t>
+  </si>
+  <si>
+    <t>US4812A28358</t>
+  </si>
+  <si>
+    <t>3.488415</t>
+  </si>
+  <si>
+    <t>Open-End Fund</t>
+  </si>
+  <si>
+    <t>Fixed Income</t>
   </si>
   <si>
     <t>WESTERN ASSET PREMIER INSTITUTIONAL US TREASURY RESERVES</t>
   </si>
   <si>
-    <t>WAEXX</t>
-[...110 lines deleted...]
-    <t>70975L107</t>
+    <t>3.563897</t>
+  </si>
+  <si>
+    <t>US98423F1093</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION PARTNERS INC</t>
+  </si>
+  <si>
+    <t>US21044C1071</t>
+  </si>
+  <si>
+    <t>XPO INC</t>
+  </si>
+  <si>
+    <t>US9837931008</t>
+  </si>
+  <si>
+    <t>PJT PARTNERS INC</t>
+  </si>
+  <si>
+    <t>US69343T1079</t>
+  </si>
+  <si>
+    <t>MOOG INC</t>
+  </si>
+  <si>
+    <t>US6153942023</t>
+  </si>
+  <si>
+    <t>FABRINET</t>
+  </si>
+  <si>
+    <t>STATE STREET SPDR S&amp;P BIOTECH ETF</t>
+  </si>
+  <si>
+    <t>US78464A8707</t>
+  </si>
+  <si>
+    <t>ETP</t>
+  </si>
+  <si>
+    <t>BWX TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US05605H1005</t>
+  </si>
+  <si>
+    <t>US26701L1008</t>
   </si>
   <si>
     <t>CASEY'S GENERAL STORES INC</t>
   </si>
   <si>
-    <t>CASY</t>
-[...1 lines deleted...]
-  <si>
     <t>US1475281036</t>
   </si>
   <si>
-    <t>147528103</t>
-[...32 lines deleted...]
-    <t>05605H100</t>
+    <t>MODINE MANUFACTURING CO</t>
+  </si>
+  <si>
+    <t>US6078281002</t>
+  </si>
+  <si>
+    <t>CACTUS INC</t>
+  </si>
+  <si>
+    <t>US1272031071</t>
+  </si>
+  <si>
+    <t>PERFORMANCE FOOD GROUP CO</t>
+  </si>
+  <si>
+    <t>US71377A1034</t>
+  </si>
+  <si>
+    <t>US88322Q1085</t>
+  </si>
+  <si>
+    <t>VARONIS SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>US9222801022</t>
+  </si>
+  <si>
+    <t>HEALTHEQUITY INC</t>
+  </si>
+  <si>
+    <t>US42226A1079</t>
+  </si>
+  <si>
+    <t>US36262G1013</t>
+  </si>
+  <si>
+    <t>SOLARIS ENERGY INFRASTRUCTURE INC</t>
+  </si>
+  <si>
+    <t>US83418M1036</t>
+  </si>
+  <si>
+    <t>PROTAGONIST THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>US74366E1029</t>
+  </si>
+  <si>
+    <t>US6047491013</t>
+  </si>
+  <si>
+    <t>BJ'S WHOLESALE CLUB HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US05550J1016</t>
+  </si>
+  <si>
+    <t>MCGRATH RENTCORP</t>
+  </si>
+  <si>
+    <t>US5805891091</t>
+  </si>
+  <si>
+    <t>BALCHEM CORP</t>
+  </si>
+  <si>
+    <t>US0576652004</t>
+  </si>
+  <si>
+    <t>WINTRUST FINANCIAL CORP</t>
+  </si>
+  <si>
+    <t>US97650W1080</t>
+  </si>
+  <si>
+    <t>MATADOR RESOURCES CO</t>
+  </si>
+  <si>
+    <t>US5764852050</t>
+  </si>
+  <si>
+    <t>HAMILTON LANE INC</t>
+  </si>
+  <si>
+    <t>US4074971064</t>
+  </si>
+  <si>
+    <t>US7504911022</t>
+  </si>
+  <si>
+    <t>US6710441055</t>
+  </si>
+  <si>
+    <t>MEDPACE HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US58506Q1094</t>
+  </si>
+  <si>
+    <t>RAMBUS INC</t>
+  </si>
+  <si>
+    <t>US7509171069</t>
+  </si>
+  <si>
+    <t>US76243J1051</t>
+  </si>
+  <si>
+    <t>TREX CO INC</t>
+  </si>
+  <si>
+    <t>US89531P1057</t>
+  </si>
+  <si>
+    <t>US0994061002</t>
+  </si>
+  <si>
+    <t>US10806X1028</t>
+  </si>
+  <si>
+    <t>WINGSTOP INC</t>
+  </si>
+  <si>
+    <t>US9741551033</t>
+  </si>
+  <si>
+    <t>ZETA GLOBAL HOLDINGS CORP</t>
+  </si>
+  <si>
+    <t>US98956A1051</t>
+  </si>
+  <si>
+    <t>US87650L1035</t>
+  </si>
+  <si>
+    <t>KRATOS DEFENSE &amp; SECURITY SOLUTIONS INC</t>
+  </si>
+  <si>
+    <t>US50077B2079</t>
+  </si>
+  <si>
+    <t>NMI HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US6292093050</t>
+  </si>
+  <si>
+    <t>SURGERY PARTNERS INC</t>
+  </si>
+  <si>
+    <t>US86881A1007</t>
+  </si>
+  <si>
+    <t>US46222L1089</t>
+  </si>
+  <si>
+    <t>US5588681057</t>
+  </si>
+  <si>
+    <t>ARGAN INC</t>
+  </si>
+  <si>
+    <t>US04010E1091</t>
+  </si>
+  <si>
+    <t>UNIVERSAL TECHNICAL INSTITUTE INC</t>
+  </si>
+  <si>
+    <t>US9139151040</t>
+  </si>
+  <si>
+    <t>SHIFT4 PAYMENTS INC</t>
+  </si>
+  <si>
+    <t>US82452J1097</t>
+  </si>
+  <si>
+    <t>AXSOME THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>US05464T1043</t>
+  </si>
+  <si>
+    <t>US8290731053</t>
+  </si>
+  <si>
+    <t>US1569441009</t>
+  </si>
+  <si>
+    <t>UMB FINANCIAL CORP</t>
+  </si>
+  <si>
+    <t>US9027881088</t>
+  </si>
+  <si>
+    <t>CHARLES RIVER LABORATORIES INTERNATIONAL INC</t>
+  </si>
+  <si>
+    <t>US1598641074</t>
+  </si>
+  <si>
+    <t>ARCHROCK INC</t>
+  </si>
+  <si>
+    <t>US03957W1062</t>
+  </si>
+  <si>
+    <t>US92243G1085</t>
+  </si>
+  <si>
+    <t>US63947X1019</t>
   </si>
   <si>
     <t>INSMED INC</t>
   </si>
   <si>
-    <t>INSM</t>
-[...1 lines deleted...]
-  <si>
     <t>US4576693075</t>
   </si>
   <si>
-    <t>457669307</t>
-[...185 lines deleted...]
-    <t>671044105</t>
+    <t>US49845K1016</t>
+  </si>
+  <si>
+    <t>US80706P1030</t>
+  </si>
+  <si>
+    <t>US4859241048</t>
+  </si>
+  <si>
+    <t>US1421521071</t>
+  </si>
+  <si>
+    <t>US5015751044</t>
+  </si>
+  <si>
+    <t>PATHWARD FINANCIAL INC</t>
+  </si>
+  <si>
+    <t>US59100U1088</t>
+  </si>
+  <si>
+    <t>US52476L1098</t>
+  </si>
+  <si>
+    <t>US9870841007</t>
+  </si>
+  <si>
+    <t>LIFTOFF MOBILE INC</t>
+  </si>
+  <si>
+    <t>Communication Services</t>
+  </si>
+  <si>
+    <t>LFTO</t>
+  </si>
+  <si>
+    <t>US53229X1019</t>
+  </si>
+  <si>
+    <t>53229X101</t>
+  </si>
+  <si>
+    <t>US76655K1034</t>
+  </si>
+  <si>
+    <t>US45827U1097</t>
+  </si>
+  <si>
+    <t>ENSIGN GROUP INC/THE</t>
+  </si>
+  <si>
+    <t>US29358P1012</t>
+  </si>
+  <si>
+    <t>US3773221029</t>
+  </si>
+  <si>
+    <t>INSULET CORP</t>
+  </si>
+  <si>
+    <t>US45784P1012</t>
+  </si>
+  <si>
+    <t>US39874R1014</t>
+  </si>
+  <si>
+    <t>US3741631036</t>
   </si>
   <si>
     <t>WIX.COM LTD</t>
   </si>
   <si>
-    <t>WIX</t>
-[...412 lines deleted...]
-  <si>
     <t>TRUPANION INC</t>
   </si>
   <si>
-    <t>TRUP</t>
-[...1 lines deleted...]
-  <si>
     <t>US8982021060</t>
   </si>
   <si>
-    <t>898202106</t>
-[...104 lines deleted...]
-    <t>156944100</t>
+    <t>US26818M1080</t>
+  </si>
+  <si>
+    <t>FOX FACTORY HOLDING CORP</t>
+  </si>
+  <si>
+    <t>US35138V1026</t>
   </si>
   <si>
     <t>BRAIN CORPORATION PRIVATE PLACEMENT</t>
   </si>
   <si>
     <t>MLP</t>
   </si>
   <si>
-    <t>HIMS &amp; HERS HEALTH INC</t>
-[...20 lines deleted...]
-    <t>53263P105</t>
+    <t>DIGITALOCEAN HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>DOCN</t>
+  </si>
+  <si>
+    <t>US25402D1028</t>
+  </si>
+  <si>
+    <t>25402D102</t>
+  </si>
+  <si>
+    <t>D-WAVE QUANTUM INC</t>
+  </si>
+  <si>
+    <t>QBTS</t>
+  </si>
+  <si>
+    <t>US26740W1099</t>
+  </si>
+  <si>
+    <t>26740W109</t>
+  </si>
+  <si>
+    <t>US0869211039</t>
+  </si>
+  <si>
+    <t>CIPHER DIGITAL INC</t>
+  </si>
+  <si>
+    <t>CIFR</t>
+  </si>
+  <si>
+    <t>US17253J1060</t>
+  </si>
+  <si>
+    <t>17253J106</t>
   </si>
   <si>
     <t>SPROUT SOCIAL INC</t>
   </si>
   <si>
-    <t>SPT</t>
-[...1 lines deleted...]
-  <si>
     <t>US85209W1099</t>
   </si>
   <si>
-    <t>85209W109</t>
-[...49 lines deleted...]
-  <si>
     <t>BRAIN CORP COMMON STOCK PRIVATE PLCMT</t>
   </si>
   <si>
-    <t>BLKFTK4</t>
-[...50 lines deleted...]
-    <t>PEN 2 P290</t>
+    <t>INDUSTRIALS</t>
   </si>
   <si>
     <t>EQUITY OPTION</t>
   </si>
   <si>
-    <t>Options</t>
+    <t>INFORMATION TECHNOLOGY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
-[...4 lines deleted...]
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="1" x14ac:knownFonts="1">
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...3 lines deleted...]
-      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1364,96 +1450,92 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -1531,4664 +1613,3974 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C0C7A6E-9CA1-40C7-B7B3-24EF53886318}">
-  <dimension ref="A1:M107"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:M120"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D92" sqref="D92"/>
+      <selection activeCell="F13" sqref="F13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="62" customWidth="1"/>
-[...830 lines deleted...]
-    <col min="16134" max="16134" width="10" customWidth="1"/>
+    <col min="1" max="1" width="48.796875" customWidth="1"/>
+    <col min="2" max="2" width="22.796875" customWidth="1"/>
+    <col min="3" max="3" width="10.796875" customWidth="1"/>
+    <col min="4" max="4" width="16.796875" customWidth="1"/>
+    <col min="5" max="5" width="10.796875" customWidth="1"/>
+    <col min="6" max="6" width="11.796875" customWidth="1"/>
+    <col min="7" max="7" width="12.796875" customWidth="1"/>
+    <col min="8" max="8" width="10.796875" customWidth="1"/>
+    <col min="9" max="9" width="18.796875" customWidth="1"/>
+    <col min="10" max="10" width="20.796875" customWidth="1"/>
+    <col min="11" max="11" width="11.796875" customWidth="1"/>
+    <col min="12" max="13" width="10.796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="1">
+        <v>46190</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F10" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" t="s">
+        <v>12</v>
+      </c>
+      <c r="H10" t="s">
+        <v>13</v>
+      </c>
+      <c r="I10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J10" t="s">
+        <v>15</v>
+      </c>
+      <c r="K10" t="s">
+        <v>16</v>
+      </c>
+      <c r="L10" t="s">
+        <v>17</v>
+      </c>
+      <c r="M10" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A11" t="s">
+        <v>259</v>
+      </c>
+      <c r="B11" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" s="2">
+        <v>3.9751327561818801</v>
+      </c>
+      <c r="D11" s="3">
+        <v>79751601.599999994</v>
+      </c>
+      <c r="E11">
+        <v>279840</v>
+      </c>
+      <c r="F11" t="s">
+        <v>20</v>
+      </c>
+      <c r="G11" t="s">
+        <v>260</v>
+      </c>
+      <c r="H11" t="s">
+        <v>261</v>
+      </c>
+      <c r="J11" t="s">
+        <v>21</v>
+      </c>
+      <c r="K11" t="s">
+        <v>262</v>
+      </c>
+      <c r="L11" t="s">
+        <v>22</v>
+      </c>
+      <c r="M11" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A12" t="s">
+        <v>263</v>
+      </c>
+      <c r="B12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" s="2">
+        <v>3.5247356914477459</v>
+      </c>
+      <c r="D12" s="3">
+        <v>70715453.760000005</v>
+      </c>
+      <c r="E12">
+        <v>505616</v>
+      </c>
+      <c r="F12" t="s">
+        <v>25</v>
+      </c>
+      <c r="G12" t="s">
+        <v>264</v>
+      </c>
+      <c r="H12" t="s">
+        <v>261</v>
+      </c>
+      <c r="J12" t="s">
+        <v>21</v>
+      </c>
+      <c r="K12" t="s">
+        <v>262</v>
+      </c>
+      <c r="L12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A13" t="s">
+        <v>265</v>
+      </c>
+      <c r="B13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="2">
+        <v>2.817350156105134</v>
+      </c>
+      <c r="D13" s="3">
+        <v>56523442.359999999</v>
+      </c>
+      <c r="E13">
+        <v>90332</v>
+      </c>
+      <c r="F13" t="s">
+        <v>27</v>
+      </c>
+      <c r="G13" t="s">
+        <v>266</v>
+      </c>
+      <c r="H13" t="s">
+        <v>261</v>
+      </c>
+      <c r="J13" t="s">
+        <v>21</v>
+      </c>
+      <c r="K13" t="s">
+        <v>262</v>
+      </c>
+      <c r="L13" t="s">
+        <v>22</v>
+      </c>
+      <c r="M13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A14" t="s">
+        <v>267</v>
+      </c>
+      <c r="B14" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="2">
+        <v>2.7817263089735844</v>
+      </c>
+      <c r="D14" s="3">
+        <v>55808734.439999998</v>
+      </c>
+      <c r="E14">
+        <v>1033878</v>
+      </c>
+      <c r="F14" t="s">
+        <v>29</v>
+      </c>
+      <c r="G14" t="s">
+        <v>268</v>
+      </c>
+      <c r="H14" t="s">
+        <v>261</v>
+      </c>
+      <c r="J14" t="s">
+        <v>21</v>
+      </c>
+      <c r="K14" t="s">
+        <v>262</v>
+      </c>
+      <c r="L14" t="s">
+        <v>22</v>
+      </c>
+      <c r="M14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A15" t="s">
+        <v>270</v>
+      </c>
+      <c r="B15" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="2">
+        <v>2.4332088862568364</v>
+      </c>
+      <c r="D15" s="3">
+        <v>48816559.75</v>
+      </c>
+      <c r="E15">
+        <v>1078819</v>
+      </c>
+      <c r="F15" t="s">
+        <v>37</v>
+      </c>
+      <c r="G15" t="s">
+        <v>271</v>
+      </c>
+      <c r="H15" t="s">
+        <v>261</v>
+      </c>
+      <c r="J15" t="s">
+        <v>21</v>
+      </c>
+      <c r="K15" t="s">
+        <v>262</v>
+      </c>
+      <c r="L15" t="s">
+        <v>22</v>
+      </c>
+      <c r="M15" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A16" t="s">
+        <v>272</v>
+      </c>
+      <c r="C16" s="2">
+        <v>2.1991480633591927</v>
+      </c>
+      <c r="D16" s="3">
+        <v>44120685.009999998</v>
+      </c>
+      <c r="E16">
+        <v>44120685.009999998</v>
+      </c>
+      <c r="F16" t="s">
+        <v>115</v>
+      </c>
+      <c r="G16" t="s">
+        <v>273</v>
+      </c>
+      <c r="H16" t="s">
+        <v>274</v>
+      </c>
+      <c r="I16">
+        <v>73020</v>
+      </c>
+      <c r="J16" t="s">
+        <v>275</v>
+      </c>
+      <c r="K16" t="s">
+        <v>276</v>
+      </c>
+      <c r="L16" t="s">
+        <v>22</v>
+      </c>
+      <c r="M16" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A17" t="s">
+        <v>277</v>
+      </c>
+      <c r="C17" s="2">
+        <v>2.1991480568794826</v>
+      </c>
+      <c r="D17" s="3">
+        <v>44120684.880000003</v>
+      </c>
+      <c r="E17" s="3">
+        <v>44120684.880000003</v>
+      </c>
+      <c r="F17" t="s">
+        <v>117</v>
+      </c>
+      <c r="G17" t="s">
+        <v>118</v>
+      </c>
+      <c r="H17" t="s">
+        <v>278</v>
+      </c>
+      <c r="I17">
+        <v>73020</v>
+      </c>
+      <c r="J17" t="s">
+        <v>275</v>
+      </c>
+      <c r="K17" t="s">
+        <v>276</v>
+      </c>
+      <c r="L17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M17" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C18" s="2">
+        <v>2.1703982411097522</v>
+      </c>
+      <c r="D18" s="3">
+        <v>43543888.079999998</v>
+      </c>
+      <c r="E18">
+        <v>490028</v>
+      </c>
+      <c r="F18" t="s">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="G18" t="s">
+        <v>279</v>
+      </c>
+      <c r="H18" t="s">
+        <v>261</v>
+      </c>
+      <c r="J18" t="s">
+        <v>21</v>
+      </c>
+      <c r="K18" t="s">
+        <v>262</v>
+      </c>
+      <c r="L18" t="s">
+        <v>22</v>
+      </c>
+      <c r="M18" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A3" t="s">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A19" t="s">
+        <v>280</v>
+      </c>
+      <c r="B19" t="s">
+        <v>19</v>
+      </c>
+      <c r="C19" s="2">
+        <v>2.0878563433593795</v>
+      </c>
+      <c r="D19" s="3">
+        <v>41887880.859999999</v>
+      </c>
+      <c r="E19">
+        <v>348311</v>
+      </c>
+      <c r="F19" t="s">
+        <v>43</v>
+      </c>
+      <c r="G19" t="s">
+        <v>281</v>
+      </c>
+      <c r="H19" t="s">
+        <v>261</v>
+      </c>
+      <c r="J19" t="s">
+        <v>21</v>
+      </c>
+      <c r="K19" t="s">
+        <v>262</v>
+      </c>
+      <c r="L19" t="s">
+        <v>22</v>
+      </c>
+      <c r="M19" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A20" t="s">
+        <v>284</v>
+      </c>
+      <c r="B20" t="s">
+        <v>45</v>
+      </c>
+      <c r="C20" s="2">
+        <v>1.996431276455612</v>
+      </c>
+      <c r="D20" s="3">
+        <v>40053653.939999998</v>
+      </c>
+      <c r="E20">
+        <v>258394</v>
+      </c>
+      <c r="F20" t="s">
+        <v>46</v>
+      </c>
+      <c r="G20" t="s">
+        <v>285</v>
+      </c>
+      <c r="H20" t="s">
+        <v>261</v>
+      </c>
+      <c r="J20" t="s">
+        <v>21</v>
+      </c>
+      <c r="K20" t="s">
+        <v>262</v>
+      </c>
+      <c r="L20" t="s">
+        <v>22</v>
+      </c>
+      <c r="M20" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A21" t="s">
+        <v>286</v>
+      </c>
+      <c r="B21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C21" s="2">
+        <v>1.9650496107912463</v>
+      </c>
+      <c r="D21" s="3">
+        <v>39424055.32</v>
+      </c>
+      <c r="E21">
+        <v>95836</v>
+      </c>
+      <c r="F21" t="s">
+        <v>55</v>
+      </c>
+      <c r="G21" t="s">
+        <v>287</v>
+      </c>
+      <c r="H21" t="s">
+        <v>261</v>
+      </c>
+      <c r="J21" t="s">
+        <v>21</v>
+      </c>
+      <c r="K21" t="s">
+        <v>262</v>
+      </c>
+      <c r="L21" t="s">
+        <v>22</v>
+      </c>
+      <c r="M21" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A22" t="s">
+        <v>289</v>
+      </c>
+      <c r="C22" s="2">
+        <v>1.926019003738997</v>
+      </c>
+      <c r="D22" s="3">
+        <v>38640998.850000001</v>
+      </c>
+      <c r="E22">
+        <v>277215</v>
+      </c>
+      <c r="F22" t="s">
+        <v>48</v>
+      </c>
+      <c r="G22" t="s">
+        <v>290</v>
+      </c>
+      <c r="H22" t="s">
+        <v>261</v>
+      </c>
+      <c r="J22" t="s">
+        <v>291</v>
+      </c>
+      <c r="K22" t="s">
+        <v>262</v>
+      </c>
+      <c r="L22" t="s">
+        <v>22</v>
+      </c>
+      <c r="M22" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A23" t="s">
+        <v>292</v>
+      </c>
+      <c r="B23" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="2">
+        <v>1.8999742536036301</v>
+      </c>
+      <c r="D23" s="3">
+        <v>38118472.770000003</v>
+      </c>
+      <c r="E23">
+        <v>187711</v>
+      </c>
+      <c r="F23" t="s">
+        <v>50</v>
+      </c>
+      <c r="G23" t="s">
+        <v>293</v>
+      </c>
+      <c r="H23" t="s">
+        <v>261</v>
+      </c>
+      <c r="J23" t="s">
+        <v>21</v>
+      </c>
+      <c r="K23" t="s">
+        <v>262</v>
+      </c>
+      <c r="L23" t="s">
+        <v>22</v>
+      </c>
+      <c r="M23" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A24" t="s">
+        <v>269</v>
+      </c>
+      <c r="B24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C24" s="2">
+        <v>1.8982142691388311</v>
+      </c>
+      <c r="D24" s="3">
+        <v>38083162.859999999</v>
+      </c>
+      <c r="E24">
+        <v>152742</v>
+      </c>
+      <c r="F24" t="s">
+        <v>31</v>
+      </c>
+      <c r="G24" t="s">
+        <v>32</v>
+      </c>
+      <c r="H24" t="s">
+        <v>261</v>
+      </c>
+      <c r="J24" t="s">
+        <v>21</v>
+      </c>
+      <c r="K24" t="s">
+        <v>262</v>
+      </c>
+      <c r="L24" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A25" t="s">
+        <v>64</v>
+      </c>
+      <c r="B25" t="s">
+        <v>65</v>
+      </c>
+      <c r="C25" s="2">
+        <v>1.8781143051087623</v>
+      </c>
+      <c r="D25" s="3">
+        <v>37679904.799999997</v>
+      </c>
+      <c r="E25">
+        <v>573340</v>
+      </c>
+      <c r="F25" t="s">
+        <v>66</v>
+      </c>
+      <c r="G25" t="s">
+        <v>294</v>
+      </c>
+      <c r="H25" t="s">
+        <v>261</v>
+      </c>
+      <c r="J25" t="s">
+        <v>21</v>
+      </c>
+      <c r="K25" t="s">
+        <v>262</v>
+      </c>
+      <c r="L25" t="s">
+        <v>22</v>
+      </c>
+      <c r="M25" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A26" t="s">
+        <v>282</v>
+      </c>
+      <c r="B26" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" s="2">
+        <v>1.801117199463955</v>
+      </c>
+      <c r="D26" s="3">
+        <v>36135140.670000002</v>
+      </c>
+      <c r="E26">
+        <v>179073</v>
+      </c>
+      <c r="F26" t="s">
+        <v>39</v>
+      </c>
+      <c r="G26" t="s">
+        <v>283</v>
+      </c>
+      <c r="H26" t="s">
+        <v>261</v>
+      </c>
+      <c r="J26" t="s">
+        <v>21</v>
+      </c>
+      <c r="K26" t="s">
+        <v>262</v>
+      </c>
+      <c r="L26" t="s">
+        <v>22</v>
+      </c>
+      <c r="M26" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A27" t="s">
+        <v>297</v>
+      </c>
+      <c r="B27" t="s">
+        <v>65</v>
+      </c>
+      <c r="C27" s="2">
+        <v>1.7459023321476752</v>
+      </c>
+      <c r="D27" s="3">
+        <v>35027385.439999998</v>
+      </c>
+      <c r="E27">
+        <v>123388</v>
+      </c>
+      <c r="F27" t="s">
+        <v>57</v>
+      </c>
+      <c r="G27" t="s">
+        <v>298</v>
+      </c>
+      <c r="H27" t="s">
+        <v>261</v>
+      </c>
+      <c r="J27" t="s">
+        <v>21</v>
+      </c>
+      <c r="K27" t="s">
+        <v>262</v>
+      </c>
+      <c r="L27" t="s">
+        <v>22</v>
+      </c>
+      <c r="M27" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A28" t="s">
+        <v>299</v>
+      </c>
+      <c r="B28" t="s">
+        <v>52</v>
+      </c>
+      <c r="C28" s="2">
+        <v>1.7124978993691999</v>
+      </c>
+      <c r="D28" s="3">
+        <v>34357204.799999997</v>
+      </c>
+      <c r="E28">
+        <v>605520</v>
+      </c>
+      <c r="F28" t="s">
+        <v>53</v>
+      </c>
+      <c r="G28" t="s">
+        <v>300</v>
+      </c>
+      <c r="H28" t="s">
+        <v>261</v>
+      </c>
+      <c r="J28" t="s">
+        <v>21</v>
+      </c>
+      <c r="K28" t="s">
+        <v>262</v>
+      </c>
+      <c r="L28" t="s">
+        <v>22</v>
+      </c>
+      <c r="M28" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A29" t="s">
+        <v>90</v>
+      </c>
+      <c r="B29" t="s">
+        <v>70</v>
+      </c>
+      <c r="C29" s="2">
+        <v>1.5742511012419136</v>
+      </c>
+      <c r="D29" s="3">
+        <v>31583611</v>
+      </c>
+      <c r="E29">
+        <v>613274</v>
+      </c>
+      <c r="F29" t="s">
+        <v>91</v>
+      </c>
+      <c r="G29" t="s">
+        <v>303</v>
+      </c>
+      <c r="H29" t="s">
+        <v>261</v>
+      </c>
+      <c r="J29" t="s">
+        <v>21</v>
+      </c>
+      <c r="K29" t="s">
+        <v>262</v>
+      </c>
+      <c r="L29" t="s">
+        <v>22</v>
+      </c>
+      <c r="M29" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A30" t="s">
+        <v>304</v>
+      </c>
+      <c r="B30" t="s">
+        <v>24</v>
+      </c>
+      <c r="C30" s="2">
+        <v>1.5545746381044994</v>
+      </c>
+      <c r="D30" s="3">
+        <v>31188849.48</v>
+      </c>
+      <c r="E30">
+        <v>942831</v>
+      </c>
+      <c r="F30" t="s">
+        <v>68</v>
+      </c>
+      <c r="G30" t="s">
+        <v>305</v>
+      </c>
+      <c r="H30" t="s">
+        <v>261</v>
+      </c>
+      <c r="J30" t="s">
+        <v>21</v>
+      </c>
+      <c r="K30" t="s">
+        <v>262</v>
+      </c>
+      <c r="L30" t="s">
+        <v>22</v>
+      </c>
+      <c r="M30" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A31" t="s">
+        <v>306</v>
+      </c>
+      <c r="B31" t="s">
+        <v>70</v>
+      </c>
+      <c r="C31" s="2">
+        <v>1.5504663085072716</v>
+      </c>
+      <c r="D31" s="3">
+        <v>31106425.600000001</v>
+      </c>
+      <c r="E31">
+        <v>360320</v>
+      </c>
+      <c r="F31" t="s">
+        <v>71</v>
+      </c>
+      <c r="G31" t="s">
+        <v>307</v>
+      </c>
+      <c r="H31" t="s">
+        <v>261</v>
+      </c>
+      <c r="J31" t="s">
+        <v>21</v>
+      </c>
+      <c r="K31" t="s">
+        <v>262</v>
+      </c>
+      <c r="L31" t="s">
+        <v>22</v>
+      </c>
+      <c r="M31" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A32" t="s">
+        <v>73</v>
+      </c>
+      <c r="B32" t="s">
+        <v>19</v>
+      </c>
+      <c r="C32" s="2">
+        <v>1.5092723510490429</v>
+      </c>
+      <c r="D32" s="3">
+        <v>30279966.640000001</v>
+      </c>
+      <c r="E32">
+        <v>629783</v>
+      </c>
+      <c r="F32" t="s">
+        <v>74</v>
+      </c>
+      <c r="G32" t="s">
+        <v>308</v>
+      </c>
+      <c r="H32" t="s">
+        <v>261</v>
+      </c>
+      <c r="J32" t="s">
+        <v>21</v>
+      </c>
+      <c r="K32" t="s">
+        <v>262</v>
+      </c>
+      <c r="L32" t="s">
+        <v>22</v>
+      </c>
+      <c r="M32" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A33" t="s">
+        <v>288</v>
+      </c>
+      <c r="B33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C33" s="2">
+        <v>1.4913138335126224</v>
+      </c>
+      <c r="D33" s="3">
+        <v>29919671.619999997</v>
+      </c>
+      <c r="E33">
+        <v>51199</v>
+      </c>
+      <c r="F33" t="s">
+        <v>41</v>
+      </c>
+      <c r="G33" t="s">
+        <v>42</v>
+      </c>
+      <c r="H33" t="s">
+        <v>261</v>
+      </c>
+      <c r="J33" t="s">
+        <v>21</v>
+      </c>
+      <c r="K33" t="s">
+        <v>262</v>
+      </c>
+      <c r="L33" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A34" t="s">
+        <v>309</v>
+      </c>
+      <c r="B34" t="s">
+        <v>52</v>
+      </c>
+      <c r="C34" s="2">
+        <v>1.4519909840583167</v>
+      </c>
+      <c r="D34" s="3">
+        <v>29130752</v>
+      </c>
+      <c r="E34">
+        <v>358400</v>
+      </c>
+      <c r="F34" t="s">
+        <v>98</v>
+      </c>
+      <c r="G34" t="s">
+        <v>310</v>
+      </c>
+      <c r="H34" t="s">
+        <v>261</v>
+      </c>
+      <c r="J34" t="s">
+        <v>21</v>
+      </c>
+      <c r="K34" t="s">
+        <v>262</v>
+      </c>
+      <c r="L34" t="s">
+        <v>22</v>
+      </c>
+      <c r="M34" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A35" t="s">
+        <v>311</v>
+      </c>
+      <c r="B35" t="s">
+        <v>70</v>
+      </c>
+      <c r="C35" s="2">
+        <v>1.4292892220321731</v>
+      </c>
+      <c r="D35" s="3">
+        <v>28675295.039999999</v>
+      </c>
+      <c r="E35">
+        <v>257316</v>
+      </c>
+      <c r="F35" t="s">
+        <v>86</v>
+      </c>
+      <c r="G35" t="s">
+        <v>312</v>
+      </c>
+      <c r="H35" t="s">
+        <v>261</v>
+      </c>
+      <c r="J35" t="s">
+        <v>21</v>
+      </c>
+      <c r="K35" t="s">
+        <v>262</v>
+      </c>
+      <c r="L35" t="s">
+        <v>22</v>
+      </c>
+      <c r="M35" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A36" t="s">
+        <v>76</v>
+      </c>
+      <c r="B36" t="s">
+        <v>70</v>
+      </c>
+      <c r="C36" s="2">
+        <v>1.4267200448904938</v>
+      </c>
+      <c r="D36" s="3">
+        <v>28623750.600000001</v>
+      </c>
+      <c r="E36">
+        <v>280515</v>
+      </c>
+      <c r="F36" t="s">
+        <v>77</v>
+      </c>
+      <c r="G36" t="s">
+        <v>313</v>
+      </c>
+      <c r="H36" t="s">
+        <v>261</v>
+      </c>
+      <c r="J36" t="s">
+        <v>21</v>
+      </c>
+      <c r="K36" t="s">
+        <v>262</v>
+      </c>
+      <c r="L36" t="s">
+        <v>22</v>
+      </c>
+      <c r="M36" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A37" t="s">
+        <v>301</v>
+      </c>
+      <c r="B37" t="s">
+        <v>59</v>
+      </c>
+      <c r="C37" s="2">
+        <v>1.391105110350966</v>
+      </c>
+      <c r="D37" s="3">
+        <v>27909221.490000002</v>
+      </c>
+      <c r="E37">
+        <v>269889</v>
+      </c>
+      <c r="F37" t="s">
+        <v>60</v>
+      </c>
+      <c r="G37" t="s">
+        <v>302</v>
+      </c>
+      <c r="H37" t="s">
+        <v>261</v>
+      </c>
+      <c r="J37" t="s">
+        <v>21</v>
+      </c>
+      <c r="K37" t="s">
+        <v>262</v>
+      </c>
+      <c r="L37" t="s">
+        <v>22</v>
+      </c>
+      <c r="M37" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A38" t="s">
+        <v>295</v>
+      </c>
+      <c r="B38" t="s">
+        <v>59</v>
+      </c>
+      <c r="C38" s="2">
+        <v>1.3767461754499344</v>
+      </c>
+      <c r="D38" s="3">
+        <v>27621143.550000001</v>
+      </c>
+      <c r="E38">
+        <v>32463</v>
+      </c>
+      <c r="F38" t="s">
+        <v>62</v>
+      </c>
+      <c r="G38" t="s">
+        <v>296</v>
+      </c>
+      <c r="H38" t="s">
+        <v>261</v>
+      </c>
+      <c r="J38" t="s">
+        <v>21</v>
+      </c>
+      <c r="K38" t="s">
+        <v>262</v>
+      </c>
+      <c r="L38" t="s">
+        <v>22</v>
+      </c>
+      <c r="M38" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A39" t="s">
+        <v>81</v>
+      </c>
+      <c r="B39" t="s">
+        <v>65</v>
+      </c>
+      <c r="C39" s="2">
+        <v>1.3615002016317708</v>
+      </c>
+      <c r="D39" s="3">
+        <v>27315269.280000001</v>
+      </c>
+      <c r="E39">
+        <v>854136</v>
+      </c>
+      <c r="F39" t="s">
+        <v>82</v>
+      </c>
+      <c r="G39" t="s">
+        <v>83</v>
+      </c>
+      <c r="H39" t="s">
+        <v>261</v>
+      </c>
+      <c r="J39" t="s">
+        <v>21</v>
+      </c>
+      <c r="K39" t="s">
+        <v>262</v>
+      </c>
+      <c r="L39" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A40" t="s">
+        <v>316</v>
+      </c>
+      <c r="B40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C40" s="2">
+        <v>1.3173849795226491</v>
+      </c>
+      <c r="D40" s="3">
+        <v>26430202.079999998</v>
+      </c>
+      <c r="E40">
+        <v>232333</v>
+      </c>
+      <c r="F40" t="s">
+        <v>93</v>
+      </c>
+      <c r="G40" t="s">
+        <v>317</v>
+      </c>
+      <c r="H40" t="s">
+        <v>261</v>
+      </c>
+      <c r="J40" t="s">
+        <v>21</v>
+      </c>
+      <c r="K40" t="s">
+        <v>262</v>
+      </c>
+      <c r="L40" t="s">
+        <v>22</v>
+      </c>
+      <c r="M40" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A41" t="s">
+        <v>318</v>
+      </c>
+      <c r="B41" t="s">
         <v>36</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="A6" t="s">
+      <c r="C41" s="2">
+        <v>1.2952448179583049</v>
+      </c>
+      <c r="D41" s="3">
+        <v>25986012.300000001</v>
+      </c>
+      <c r="E41">
+        <v>158085</v>
+      </c>
+      <c r="F41" t="s">
+        <v>100</v>
+      </c>
+      <c r="G41" t="s">
+        <v>319</v>
+      </c>
+      <c r="H41" t="s">
+        <v>261</v>
+      </c>
+      <c r="J41" t="s">
+        <v>21</v>
+      </c>
+      <c r="K41" t="s">
+        <v>262</v>
+      </c>
+      <c r="L41" t="s">
+        <v>22</v>
+      </c>
+      <c r="M41" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A42" t="s">
+        <v>320</v>
+      </c>
+      <c r="B42" t="s">
         <v>45</v>
       </c>
-      <c r="B6" t="s">
-[...144 lines deleted...]
-      <c r="G14" s="1" t="s">
+      <c r="C42" s="2">
+        <v>1.2525224454226012</v>
+      </c>
+      <c r="D42" s="3">
+        <v>25128889.32</v>
+      </c>
+      <c r="E42">
+        <v>163217</v>
+      </c>
+      <c r="F42" t="s">
+        <v>104</v>
+      </c>
+      <c r="G42" t="s">
+        <v>321</v>
+      </c>
+      <c r="H42" t="s">
+        <v>261</v>
+      </c>
+      <c r="J42" t="s">
+        <v>21</v>
+      </c>
+      <c r="K42" t="s">
+        <v>262</v>
+      </c>
+      <c r="L42" t="s">
+        <v>22</v>
+      </c>
+      <c r="M42" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A43" t="s">
+        <v>322</v>
+      </c>
+      <c r="B43" t="s">
         <v>52</v>
       </c>
-      <c r="H14" s="3" t="s">
-[...32 lines deleted...]
-      <c r="F15" s="1" t="s">
+      <c r="C43" s="2">
+        <v>1.2171790501129238</v>
+      </c>
+      <c r="D43" s="3">
+        <v>24419808</v>
+      </c>
+      <c r="E43">
+        <v>484520</v>
+      </c>
+      <c r="F43" t="s">
+        <v>84</v>
+      </c>
+      <c r="G43" t="s">
+        <v>323</v>
+      </c>
+      <c r="H43" t="s">
+        <v>261</v>
+      </c>
+      <c r="J43" t="s">
+        <v>21</v>
+      </c>
+      <c r="K43" t="s">
+        <v>262</v>
+      </c>
+      <c r="L43" t="s">
+        <v>22</v>
+      </c>
+      <c r="M43" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A44" t="s">
+        <v>314</v>
+      </c>
+      <c r="B44" t="s">
+        <v>59</v>
+      </c>
+      <c r="C44" s="2">
+        <v>1.2119722925206846</v>
+      </c>
+      <c r="D44" s="3">
+        <v>24315346.770000003</v>
+      </c>
+      <c r="E44">
+        <v>280163</v>
+      </c>
+      <c r="F44" t="s">
+        <v>79</v>
+      </c>
+      <c r="G44" t="s">
+        <v>315</v>
+      </c>
+      <c r="H44" t="s">
+        <v>261</v>
+      </c>
+      <c r="J44" t="s">
+        <v>21</v>
+      </c>
+      <c r="K44" t="s">
+        <v>262</v>
+      </c>
+      <c r="L44" t="s">
+        <v>22</v>
+      </c>
+      <c r="M44" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A45" t="s">
+        <v>95</v>
+      </c>
+      <c r="B45" t="s">
         <v>70</v>
       </c>
-      <c r="G15" s="1" t="s">
-[...54 lines deleted...]
-      <c r="M16" s="1" t="s">
+      <c r="C45" s="2">
+        <v>1.1952580861755673</v>
+      </c>
+      <c r="D45" s="3">
+        <v>23980015.899999999</v>
+      </c>
+      <c r="E45">
+        <v>453995</v>
+      </c>
+      <c r="F45" t="s">
         <v>96</v>
       </c>
-    </row>
-[...40 lines deleted...]
-      <c r="A18" s="1" t="s">
+      <c r="G45" t="s">
+        <v>326</v>
+      </c>
+      <c r="H45" t="s">
+        <v>261</v>
+      </c>
+      <c r="J45" t="s">
+        <v>21</v>
+      </c>
+      <c r="K45" t="s">
+        <v>262</v>
+      </c>
+      <c r="L45" t="s">
+        <v>22</v>
+      </c>
+      <c r="M45" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A46" t="s">
+        <v>328</v>
+      </c>
+      <c r="B46" t="s">
+        <v>70</v>
+      </c>
+      <c r="C46" s="2">
+        <v>1.1379504499416606</v>
+      </c>
+      <c r="D46" s="3">
+        <v>22830274.23</v>
+      </c>
+      <c r="E46">
+        <v>49947</v>
+      </c>
+      <c r="F46" t="s">
+        <v>111</v>
+      </c>
+      <c r="G46" t="s">
+        <v>329</v>
+      </c>
+      <c r="H46" t="s">
+        <v>261</v>
+      </c>
+      <c r="J46" t="s">
+        <v>21</v>
+      </c>
+      <c r="K46" t="s">
+        <v>262</v>
+      </c>
+      <c r="L46" t="s">
+        <v>22</v>
+      </c>
+      <c r="M46" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A47" t="s">
+        <v>330</v>
+      </c>
+      <c r="B47" t="s">
+        <v>24</v>
+      </c>
+      <c r="C47" s="2">
+        <v>1.1017495940961357</v>
+      </c>
+      <c r="D47" s="3">
+        <v>22103990</v>
+      </c>
+      <c r="E47">
+        <v>169900</v>
+      </c>
+      <c r="F47" t="s">
+        <v>102</v>
+      </c>
+      <c r="G47" t="s">
+        <v>331</v>
+      </c>
+      <c r="H47" t="s">
+        <v>261</v>
+      </c>
+      <c r="J47" t="s">
+        <v>21</v>
+      </c>
+      <c r="K47" t="s">
+        <v>262</v>
+      </c>
+      <c r="L47" t="s">
+        <v>22</v>
+      </c>
+      <c r="M47" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A48" t="s">
+        <v>125</v>
+      </c>
+      <c r="B48" t="s">
+        <v>70</v>
+      </c>
+      <c r="C48" s="2">
+        <v>1.0813759495412487</v>
+      </c>
+      <c r="D48" s="3">
+        <v>21695241.190000001</v>
+      </c>
+      <c r="E48">
+        <v>226393</v>
+      </c>
+      <c r="F48" t="s">
+        <v>126</v>
+      </c>
+      <c r="G48" t="s">
+        <v>332</v>
+      </c>
+      <c r="H48" t="s">
+        <v>261</v>
+      </c>
+      <c r="I48" s="1"/>
+      <c r="J48" t="s">
+        <v>21</v>
+      </c>
+      <c r="K48" t="s">
+        <v>262</v>
+      </c>
+      <c r="L48" t="s">
+        <v>22</v>
+      </c>
+      <c r="M48" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A49" t="s">
+        <v>333</v>
+      </c>
+      <c r="B49" t="s">
+        <v>19</v>
+      </c>
+      <c r="C49" s="2">
+        <v>1.0701824851100055</v>
+      </c>
+      <c r="D49" s="3">
+        <v>21470670.899999999</v>
+      </c>
+      <c r="E49">
+        <v>472402</v>
+      </c>
+      <c r="F49" t="s">
+        <v>131</v>
+      </c>
+      <c r="G49" t="s">
+        <v>334</v>
+      </c>
+      <c r="H49" t="s">
+        <v>261</v>
+      </c>
+      <c r="J49" t="s">
+        <v>21</v>
+      </c>
+      <c r="K49" t="s">
+        <v>262</v>
+      </c>
+      <c r="L49" t="s">
+        <v>22</v>
+      </c>
+      <c r="M49" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A50" t="s">
+        <v>133</v>
+      </c>
+      <c r="B50" t="s">
+        <v>65</v>
+      </c>
+      <c r="C50" s="2">
+        <v>1.0294110715410933</v>
+      </c>
+      <c r="D50" s="3">
+        <v>20652689.280000001</v>
+      </c>
+      <c r="E50">
+        <v>124624</v>
+      </c>
+      <c r="F50" t="s">
+        <v>134</v>
+      </c>
+      <c r="G50" t="s">
+        <v>335</v>
+      </c>
+      <c r="H50" t="s">
+        <v>261</v>
+      </c>
+      <c r="J50" t="s">
+        <v>21</v>
+      </c>
+      <c r="K50" t="s">
+        <v>262</v>
+      </c>
+      <c r="L50" t="s">
+        <v>22</v>
+      </c>
+      <c r="M50" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A51" t="s">
+        <v>128</v>
+      </c>
+      <c r="B51" t="s">
+        <v>70</v>
+      </c>
+      <c r="C51" s="2">
+        <v>1.01388857111006</v>
+      </c>
+      <c r="D51" s="3">
+        <v>20341267.16</v>
+      </c>
+      <c r="E51">
+        <v>301844</v>
+      </c>
+      <c r="F51" t="s">
+        <v>129</v>
+      </c>
+      <c r="G51" t="s">
+        <v>336</v>
+      </c>
+      <c r="H51" t="s">
+        <v>261</v>
+      </c>
+      <c r="J51" t="s">
+        <v>21</v>
+      </c>
+      <c r="K51" t="s">
+        <v>262</v>
+      </c>
+      <c r="L51" t="s">
+        <v>22</v>
+      </c>
+      <c r="M51" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A52" t="s">
+        <v>324</v>
+      </c>
+      <c r="B52" t="s">
+        <v>45</v>
+      </c>
+      <c r="C52" s="2">
+        <v>1.0046877735457591</v>
+      </c>
+      <c r="D52" s="3">
+        <v>20156675</v>
+      </c>
+      <c r="E52">
+        <v>247625</v>
+      </c>
+      <c r="F52" t="s">
+        <v>88</v>
+      </c>
+      <c r="G52" t="s">
+        <v>325</v>
+      </c>
+      <c r="H52" t="s">
+        <v>261</v>
+      </c>
+      <c r="J52" t="s">
+        <v>21</v>
+      </c>
+      <c r="K52" t="s">
+        <v>262</v>
+      </c>
+      <c r="L52" t="s">
+        <v>22</v>
+      </c>
+      <c r="M52" t="s">
         <v>89</v>
       </c>
-      <c r="B18" s="1" t="s">
-[...35 lines deleted...]
-      <c r="A19" s="1" t="s">
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A53" t="s">
+        <v>337</v>
+      </c>
+      <c r="B53" t="s">
+        <v>65</v>
+      </c>
+      <c r="C53" s="2">
+        <v>0.99168123588643642</v>
+      </c>
+      <c r="D53" s="3">
+        <v>19895729.699999999</v>
+      </c>
+      <c r="E53">
+        <v>132594</v>
+      </c>
+      <c r="F53" t="s">
+        <v>123</v>
+      </c>
+      <c r="G53" t="s">
+        <v>338</v>
+      </c>
+      <c r="H53" t="s">
+        <v>261</v>
+      </c>
+      <c r="J53" t="s">
+        <v>21</v>
+      </c>
+      <c r="K53" t="s">
+        <v>262</v>
+      </c>
+      <c r="L53" t="s">
+        <v>22</v>
+      </c>
+      <c r="M53" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A54" t="s">
+        <v>339</v>
+      </c>
+      <c r="B54" t="s">
+        <v>24</v>
+      </c>
+      <c r="C54" s="2">
+        <v>0.98381206659765907</v>
+      </c>
+      <c r="D54" s="3">
+        <v>19737853.5</v>
+      </c>
+      <c r="E54">
+        <v>1066911</v>
+      </c>
+      <c r="F54" t="s">
+        <v>106</v>
+      </c>
+      <c r="G54" t="s">
+        <v>340</v>
+      </c>
+      <c r="H54" t="s">
+        <v>261</v>
+      </c>
+      <c r="J54" t="s">
+        <v>21</v>
+      </c>
+      <c r="K54" t="s">
+        <v>262</v>
+      </c>
+      <c r="L54" t="s">
+        <v>22</v>
+      </c>
+      <c r="M54" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A55" t="s">
+        <v>136</v>
+      </c>
+      <c r="B55" t="s">
+        <v>70</v>
+      </c>
+      <c r="C55" s="2">
+        <v>0.96490544136861922</v>
+      </c>
+      <c r="D55" s="3">
+        <v>19358536.949999999</v>
+      </c>
+      <c r="E55">
+        <v>309489</v>
+      </c>
+      <c r="F55" t="s">
+        <v>137</v>
+      </c>
+      <c r="G55" t="s">
+        <v>341</v>
+      </c>
+      <c r="H55" t="s">
+        <v>261</v>
+      </c>
+      <c r="J55" t="s">
+        <v>21</v>
+      </c>
+      <c r="K55" t="s">
+        <v>262</v>
+      </c>
+      <c r="L55" t="s">
+        <v>22</v>
+      </c>
+      <c r="M55" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A56" t="s">
+        <v>108</v>
+      </c>
+      <c r="B56" t="s">
+        <v>24</v>
+      </c>
+      <c r="C56" s="2">
+        <v>0.96463791955903011</v>
+      </c>
+      <c r="D56" s="3">
+        <v>19353169.759999998</v>
+      </c>
+      <c r="E56">
+        <v>88976</v>
+      </c>
+      <c r="F56" t="s">
+        <v>109</v>
+      </c>
+      <c r="G56" t="s">
+        <v>327</v>
+      </c>
+      <c r="H56" t="s">
+        <v>261</v>
+      </c>
+      <c r="J56" t="s">
+        <v>21</v>
+      </c>
+      <c r="K56" t="s">
+        <v>262</v>
+      </c>
+      <c r="L56" t="s">
+        <v>22</v>
+      </c>
+      <c r="M56" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A57" t="s">
+        <v>342</v>
+      </c>
+      <c r="B57" t="s">
+        <v>19</v>
+      </c>
+      <c r="C57" s="2">
+        <v>0.95275034309914441</v>
+      </c>
+      <c r="D57" s="3">
+        <v>19114673.760000002</v>
+      </c>
+      <c r="E57">
+        <v>340361</v>
+      </c>
+      <c r="F57" t="s">
+        <v>113</v>
+      </c>
+      <c r="G57" t="s">
+        <v>343</v>
+      </c>
+      <c r="H57" t="s">
+        <v>261</v>
+      </c>
+      <c r="J57" t="s">
+        <v>21</v>
+      </c>
+      <c r="K57" t="s">
+        <v>262</v>
+      </c>
+      <c r="L57" t="s">
+        <v>22</v>
+      </c>
+      <c r="M57" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A58" t="s">
+        <v>344</v>
+      </c>
+      <c r="B58" t="s">
+        <v>45</v>
+      </c>
+      <c r="C58" s="2">
+        <v>0.8888029733471331</v>
+      </c>
+      <c r="D58" s="3">
+        <v>17831721.600000001</v>
+      </c>
+      <c r="E58">
+        <v>471240</v>
+      </c>
+      <c r="F58" t="s">
+        <v>144</v>
+      </c>
+      <c r="G58" t="s">
+        <v>345</v>
+      </c>
+      <c r="H58" t="s">
+        <v>261</v>
+      </c>
+      <c r="J58" t="s">
+        <v>21</v>
+      </c>
+      <c r="K58" t="s">
+        <v>262</v>
+      </c>
+      <c r="L58" t="s">
+        <v>22</v>
+      </c>
+      <c r="M58" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A59" t="s">
+        <v>346</v>
+      </c>
+      <c r="B59" t="s">
+        <v>70</v>
+      </c>
+      <c r="C59" s="2">
+        <v>0.87695827462429043</v>
+      </c>
+      <c r="D59" s="3">
+        <v>17594085.84</v>
+      </c>
+      <c r="E59">
+        <v>1236408</v>
+      </c>
+      <c r="F59" t="s">
+        <v>146</v>
+      </c>
+      <c r="G59" t="s">
+        <v>347</v>
+      </c>
+      <c r="H59" t="s">
+        <v>261</v>
+      </c>
+      <c r="J59" t="s">
+        <v>21</v>
+      </c>
+      <c r="K59" t="s">
+        <v>262</v>
+      </c>
+      <c r="L59" t="s">
+        <v>22</v>
+      </c>
+      <c r="M59" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A60" t="s">
+        <v>120</v>
+      </c>
+      <c r="B60" t="s">
+        <v>24</v>
+      </c>
+      <c r="C60" s="2">
+        <v>0.79859301856564491</v>
+      </c>
+      <c r="D60" s="3">
+        <v>16021873.02</v>
+      </c>
+      <c r="E60">
+        <v>292958</v>
+      </c>
+      <c r="F60" t="s">
+        <v>121</v>
+      </c>
+      <c r="G60" t="s">
+        <v>348</v>
+      </c>
+      <c r="H60" t="s">
+        <v>261</v>
+      </c>
+      <c r="J60" t="s">
+        <v>21</v>
+      </c>
+      <c r="K60" t="s">
+        <v>262</v>
+      </c>
+      <c r="L60" t="s">
+        <v>22</v>
+      </c>
+      <c r="M60" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A61" t="s">
+        <v>148</v>
+      </c>
+      <c r="B61" t="s">
+        <v>70</v>
+      </c>
+      <c r="C61" s="2">
+        <v>0.79613339139041395</v>
+      </c>
+      <c r="D61" s="3">
+        <v>15972526.439999999</v>
+      </c>
+      <c r="E61">
+        <v>31954</v>
+      </c>
+      <c r="F61" t="s">
+        <v>149</v>
+      </c>
+      <c r="G61" t="s">
+        <v>349</v>
+      </c>
+      <c r="H61" t="s">
+        <v>261</v>
+      </c>
+      <c r="J61" t="s">
+        <v>21</v>
+      </c>
+      <c r="K61" t="s">
+        <v>262</v>
+      </c>
+      <c r="L61" t="s">
+        <v>22</v>
+      </c>
+      <c r="M61" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A62" t="s">
+        <v>350</v>
+      </c>
+      <c r="B62" t="s">
+        <v>19</v>
+      </c>
+      <c r="C62" s="2">
+        <v>0.78182866175655719</v>
+      </c>
+      <c r="D62" s="3">
+        <v>15685536</v>
+      </c>
+      <c r="E62">
+        <v>21800</v>
+      </c>
+      <c r="F62" t="s">
+        <v>194</v>
+      </c>
+      <c r="G62" t="s">
+        <v>351</v>
+      </c>
+      <c r="H62" t="s">
+        <v>261</v>
+      </c>
+      <c r="J62" t="s">
+        <v>21</v>
+      </c>
+      <c r="K62" t="s">
+        <v>262</v>
+      </c>
+      <c r="L62" t="s">
+        <v>22</v>
+      </c>
+      <c r="M62" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A63" t="s">
+        <v>352</v>
+      </c>
+      <c r="B63" t="s">
+        <v>65</v>
+      </c>
+      <c r="C63" s="2">
+        <v>0.77579668716436234</v>
+      </c>
+      <c r="D63" s="3">
+        <v>15564518.75</v>
+      </c>
+      <c r="E63">
+        <v>401665</v>
+      </c>
+      <c r="F63" t="s">
+        <v>156</v>
+      </c>
+      <c r="G63" t="s">
+        <v>353</v>
+      </c>
+      <c r="H63" t="s">
+        <v>261</v>
+      </c>
+      <c r="J63" t="s">
+        <v>21</v>
+      </c>
+      <c r="K63" t="s">
+        <v>262</v>
+      </c>
+      <c r="L63" t="s">
+        <v>22</v>
+      </c>
+      <c r="M63" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A64" t="s">
+        <v>354</v>
+      </c>
+      <c r="B64" t="s">
+        <v>45</v>
+      </c>
+      <c r="C64" s="2">
+        <v>0.76275835655821889</v>
+      </c>
+      <c r="D64" s="3">
+        <v>15302935.6</v>
+      </c>
+      <c r="E64">
+        <v>390680</v>
+      </c>
+      <c r="F64" t="s">
+        <v>139</v>
+      </c>
+      <c r="G64" t="s">
+        <v>355</v>
+      </c>
+      <c r="H64" t="s">
+        <v>261</v>
+      </c>
+      <c r="J64" t="s">
+        <v>21</v>
+      </c>
+      <c r="K64" t="s">
+        <v>262</v>
+      </c>
+      <c r="L64" t="s">
+        <v>22</v>
+      </c>
+      <c r="M64" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A65" t="s">
+        <v>356</v>
+      </c>
+      <c r="B65" t="s">
+        <v>70</v>
+      </c>
+      <c r="C65" s="2">
+        <v>0.75537549449676833</v>
+      </c>
+      <c r="D65" s="3">
+        <v>15154816</v>
+      </c>
+      <c r="E65">
+        <v>60100</v>
+      </c>
+      <c r="F65" t="s">
+        <v>168</v>
+      </c>
+      <c r="G65" t="s">
+        <v>357</v>
+      </c>
+      <c r="H65" t="s">
+        <v>261</v>
+      </c>
+      <c r="J65" t="s">
+        <v>21</v>
+      </c>
+      <c r="K65" t="s">
+        <v>262</v>
+      </c>
+      <c r="L65" t="s">
+        <v>22</v>
+      </c>
+      <c r="M65" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A66" t="s">
         <v>158</v>
       </c>
-      <c r="B19" s="1" t="s">
-[...11 lines deleted...]
-      <c r="F19" s="1" t="s">
+      <c r="B66" t="s">
+        <v>19</v>
+      </c>
+      <c r="C66" s="2">
+        <v>0.74532113468990335</v>
+      </c>
+      <c r="D66" s="3">
+        <v>14953099.140000001</v>
+      </c>
+      <c r="E66">
+        <v>77966</v>
+      </c>
+      <c r="F66" t="s">
         <v>159</v>
       </c>
-      <c r="G19" s="1" t="s">
+      <c r="G66" t="s">
+        <v>358</v>
+      </c>
+      <c r="H66" t="s">
+        <v>261</v>
+      </c>
+      <c r="J66" t="s">
+        <v>21</v>
+      </c>
+      <c r="K66" t="s">
+        <v>262</v>
+      </c>
+      <c r="L66" t="s">
+        <v>22</v>
+      </c>
+      <c r="M66" t="s">
         <v>160</v>
       </c>
-      <c r="H19" s="3" t="s">
-[...12 lines deleted...]
-      <c r="M19" s="1" t="s">
+    </row>
+    <row r="67" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A67" t="s">
+        <v>153</v>
+      </c>
+      <c r="B67" t="s">
+        <v>70</v>
+      </c>
+      <c r="C67" s="2">
+        <v>0.73864650145320532</v>
+      </c>
+      <c r="D67" s="3">
+        <v>14819188.470000001</v>
+      </c>
+      <c r="E67">
+        <v>245229</v>
+      </c>
+      <c r="F67" t="s">
+        <v>154</v>
+      </c>
+      <c r="G67" t="s">
+        <v>359</v>
+      </c>
+      <c r="H67" t="s">
+        <v>261</v>
+      </c>
+      <c r="J67" t="s">
+        <v>21</v>
+      </c>
+      <c r="K67" t="s">
+        <v>262</v>
+      </c>
+      <c r="L67" t="s">
+        <v>22</v>
+      </c>
+      <c r="M67" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A68" t="s">
+        <v>360</v>
+      </c>
+      <c r="B68" t="s">
+        <v>45</v>
+      </c>
+      <c r="C68" s="2">
+        <v>0.73268046788005303</v>
+      </c>
+      <c r="D68" s="3">
+        <v>14699494.17</v>
+      </c>
+      <c r="E68">
+        <v>110881</v>
+      </c>
+      <c r="F68" t="s">
         <v>161</v>
       </c>
-    </row>
-[...72 lines deleted...]
-      <c r="M21" s="1" t="s">
+      <c r="G68" t="s">
+        <v>361</v>
+      </c>
+      <c r="H68" t="s">
+        <v>261</v>
+      </c>
+      <c r="J68" t="s">
+        <v>21</v>
+      </c>
+      <c r="K68" t="s">
+        <v>262</v>
+      </c>
+      <c r="L68" t="s">
+        <v>22</v>
+      </c>
+      <c r="M68" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A69" t="s">
+        <v>362</v>
+      </c>
+      <c r="B69" t="s">
+        <v>70</v>
+      </c>
+      <c r="C69" s="2">
+        <v>0.71617703653567355</v>
+      </c>
+      <c r="D69" s="3">
+        <v>14368392</v>
+      </c>
+      <c r="E69">
+        <v>78800</v>
+      </c>
+      <c r="F69" t="s">
+        <v>166</v>
+      </c>
+      <c r="G69" t="s">
+        <v>363</v>
+      </c>
+      <c r="H69" t="s">
+        <v>261</v>
+      </c>
+      <c r="J69" t="s">
+        <v>21</v>
+      </c>
+      <c r="K69" t="s">
+        <v>262</v>
+      </c>
+      <c r="L69" t="s">
+        <v>22</v>
+      </c>
+      <c r="M69" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A70" t="s">
+        <v>364</v>
+      </c>
+      <c r="B70" t="s">
+        <v>52</v>
+      </c>
+      <c r="C70" s="2">
+        <v>0.69454239304378196</v>
+      </c>
+      <c r="D70" s="3">
+        <v>13934344.24</v>
+      </c>
+      <c r="E70">
+        <v>392738</v>
+      </c>
+      <c r="F70" t="s">
+        <v>170</v>
+      </c>
+      <c r="G70" t="s">
+        <v>365</v>
+      </c>
+      <c r="H70" t="s">
+        <v>261</v>
+      </c>
+      <c r="J70" t="s">
+        <v>21</v>
+      </c>
+      <c r="K70" t="s">
+        <v>262</v>
+      </c>
+      <c r="L70" t="s">
+        <v>22</v>
+      </c>
+      <c r="M70" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A71" t="s">
+        <v>185</v>
+      </c>
+      <c r="B71" t="s">
+        <v>70</v>
+      </c>
+      <c r="C71" s="2">
+        <v>0.63417605601246363</v>
+      </c>
+      <c r="D71" s="3">
+        <v>12723237</v>
+      </c>
+      <c r="E71">
+        <v>251100</v>
+      </c>
+      <c r="F71" t="s">
+        <v>186</v>
+      </c>
+      <c r="G71" t="s">
+        <v>366</v>
+      </c>
+      <c r="H71" t="s">
+        <v>261</v>
+      </c>
+      <c r="J71" t="s">
+        <v>21</v>
+      </c>
+      <c r="K71" t="s">
+        <v>262</v>
+      </c>
+      <c r="L71" t="s">
+        <v>22</v>
+      </c>
+      <c r="M71" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A72" t="s">
+        <v>172</v>
+      </c>
+      <c r="B72" t="s">
+        <v>24</v>
+      </c>
+      <c r="C72" s="2">
+        <v>0.62309132709795367</v>
+      </c>
+      <c r="D72" s="3">
+        <v>12500848.23</v>
+      </c>
+      <c r="E72">
+        <v>807027</v>
+      </c>
+      <c r="F72" t="s">
+        <v>173</v>
+      </c>
+      <c r="G72" t="s">
+        <v>367</v>
+      </c>
+      <c r="H72" t="s">
+        <v>261</v>
+      </c>
+      <c r="J72" t="s">
+        <v>21</v>
+      </c>
+      <c r="K72" t="s">
+        <v>262</v>
+      </c>
+      <c r="L72" t="s">
+        <v>22</v>
+      </c>
+      <c r="M72" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A73" t="s">
+        <v>368</v>
+      </c>
+      <c r="B73" t="s">
+        <v>70</v>
+      </c>
+      <c r="C73" s="2">
+        <v>0.61271951034328009</v>
+      </c>
+      <c r="D73" s="3">
+        <v>12292762.35</v>
+      </c>
+      <c r="E73">
+        <v>124863</v>
+      </c>
+      <c r="F73" t="s">
+        <v>151</v>
+      </c>
+      <c r="G73" t="s">
+        <v>369</v>
+      </c>
+      <c r="H73" t="s">
+        <v>261</v>
+      </c>
+      <c r="J73" t="s">
+        <v>21</v>
+      </c>
+      <c r="K73" t="s">
+        <v>262</v>
+      </c>
+      <c r="L73" t="s">
+        <v>22</v>
+      </c>
+      <c r="M73" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A74" t="s">
+        <v>163</v>
+      </c>
+      <c r="B74" t="s">
+        <v>24</v>
+      </c>
+      <c r="C74" s="2">
+        <v>0.60859146298822087</v>
+      </c>
+      <c r="D74" s="3">
+        <v>12209942.880000001</v>
+      </c>
+      <c r="E74">
+        <v>907128</v>
+      </c>
+      <c r="F74" t="s">
+        <v>164</v>
+      </c>
+      <c r="G74" t="s">
+        <v>370</v>
+      </c>
+      <c r="H74" t="s">
+        <v>261</v>
+      </c>
+      <c r="J74" t="s">
+        <v>21</v>
+      </c>
+      <c r="K74" t="s">
+        <v>262</v>
+      </c>
+      <c r="L74" t="s">
+        <v>22</v>
+      </c>
+      <c r="M74" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A75" t="s">
+        <v>141</v>
+      </c>
+      <c r="B75" t="s">
+        <v>19</v>
+      </c>
+      <c r="C75" s="2">
+        <v>0.60602134878077307</v>
+      </c>
+      <c r="D75" s="3">
+        <v>12158379.640000001</v>
+      </c>
+      <c r="E75">
+        <v>43844</v>
+      </c>
+      <c r="F75" t="s">
+        <v>142</v>
+      </c>
+      <c r="G75" t="s">
+        <v>143</v>
+      </c>
+      <c r="H75" t="s">
+        <v>261</v>
+      </c>
+      <c r="J75" t="s">
+        <v>21</v>
+      </c>
+      <c r="K75" t="s">
+        <v>262</v>
+      </c>
+      <c r="L75" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A76" t="s">
+        <v>175</v>
+      </c>
+      <c r="B76" t="s">
+        <v>70</v>
+      </c>
+      <c r="C76" s="2">
+        <v>0.60236033051861737</v>
+      </c>
+      <c r="D76" s="3">
+        <v>12084930</v>
+      </c>
+      <c r="E76">
+        <v>257400</v>
+      </c>
+      <c r="F76" t="s">
+        <v>176</v>
+      </c>
+      <c r="G76" t="s">
+        <v>371</v>
+      </c>
+      <c r="H76" t="s">
+        <v>261</v>
+      </c>
+      <c r="J76" t="s">
+        <v>21</v>
+      </c>
+      <c r="K76" t="s">
+        <v>262</v>
+      </c>
+      <c r="L76" t="s">
+        <v>22</v>
+      </c>
+      <c r="M76" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A77" t="s">
+        <v>204</v>
+      </c>
+      <c r="B77" t="s">
+        <v>19</v>
+      </c>
+      <c r="C77" s="2">
+        <v>0.6018922282860335</v>
+      </c>
+      <c r="D77" s="3">
+        <v>12075538.640000001</v>
+      </c>
+      <c r="E77">
+        <v>232088</v>
+      </c>
+      <c r="F77" t="s">
+        <v>205</v>
+      </c>
+      <c r="G77" t="s">
+        <v>372</v>
+      </c>
+      <c r="H77" t="s">
+        <v>261</v>
+      </c>
+      <c r="J77" t="s">
+        <v>21</v>
+      </c>
+      <c r="K77" t="s">
+        <v>262</v>
+      </c>
+      <c r="L77" t="s">
+        <v>22</v>
+      </c>
+      <c r="M77" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A78" t="s">
+        <v>188</v>
+      </c>
+      <c r="B78" t="s">
+        <v>70</v>
+      </c>
+      <c r="C78" s="2">
+        <v>0.58802629265754347</v>
+      </c>
+      <c r="D78" s="3">
+        <v>11797351.560000001</v>
+      </c>
+      <c r="E78">
+        <v>660546</v>
+      </c>
+      <c r="F78" t="s">
+        <v>189</v>
+      </c>
+      <c r="G78" t="s">
+        <v>373</v>
+      </c>
+      <c r="H78" t="s">
+        <v>261</v>
+      </c>
+      <c r="J78" t="s">
+        <v>21</v>
+      </c>
+      <c r="K78" t="s">
+        <v>262</v>
+      </c>
+      <c r="L78" t="s">
+        <v>22</v>
+      </c>
+      <c r="M78" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A79" t="s">
+        <v>228</v>
+      </c>
+      <c r="B79" t="s">
+        <v>70</v>
+      </c>
+      <c r="C79" s="2">
+        <v>0.56594635351885969</v>
+      </c>
+      <c r="D79" s="3">
+        <v>11354370</v>
+      </c>
+      <c r="E79">
+        <v>126300</v>
+      </c>
+      <c r="F79" t="s">
+        <v>229</v>
+      </c>
+      <c r="G79" t="s">
+        <v>374</v>
+      </c>
+      <c r="H79" t="s">
+        <v>261</v>
+      </c>
+      <c r="J79" t="s">
+        <v>21</v>
+      </c>
+      <c r="K79" t="s">
+        <v>262</v>
+      </c>
+      <c r="L79" t="s">
+        <v>22</v>
+      </c>
+      <c r="M79" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A80" t="s">
+        <v>375</v>
+      </c>
+      <c r="B80" t="s">
+        <v>45</v>
+      </c>
+      <c r="C80" s="2">
+        <v>0.55645288040880458</v>
+      </c>
+      <c r="D80" s="3">
+        <v>11163906</v>
+      </c>
+      <c r="E80">
+        <v>137826</v>
+      </c>
+      <c r="F80" t="s">
+        <v>183</v>
+      </c>
+      <c r="G80" t="s">
+        <v>376</v>
+      </c>
+      <c r="H80" t="s">
+        <v>261</v>
+      </c>
+      <c r="J80" t="s">
+        <v>21</v>
+      </c>
+      <c r="K80" t="s">
+        <v>262</v>
+      </c>
+      <c r="L80" t="s">
+        <v>22</v>
+      </c>
+      <c r="M80" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A81" t="s">
+        <v>198</v>
+      </c>
+      <c r="B81" t="s">
+        <v>19</v>
+      </c>
+      <c r="C81" s="2">
+        <v>0.48658221625457604</v>
+      </c>
+      <c r="D81" s="3">
+        <v>9762117</v>
+      </c>
+      <c r="E81">
+        <v>114700</v>
+      </c>
+      <c r="F81" t="s">
+        <v>199</v>
+      </c>
+      <c r="G81" t="s">
+        <v>377</v>
+      </c>
+      <c r="H81" t="s">
+        <v>261</v>
+      </c>
+      <c r="J81" t="s">
+        <v>21</v>
+      </c>
+      <c r="K81" t="s">
+        <v>262</v>
+      </c>
+      <c r="L81" t="s">
+        <v>22</v>
+      </c>
+      <c r="M81" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A82" t="s">
+        <v>191</v>
+      </c>
+      <c r="B82" t="s">
+        <v>19</v>
+      </c>
+      <c r="C82" s="2">
+        <v>0.47084054311851664</v>
+      </c>
+      <c r="D82" s="3">
+        <v>9446297.6999999993</v>
+      </c>
+      <c r="E82">
+        <v>311759</v>
+      </c>
+      <c r="F82" t="s">
+        <v>192</v>
+      </c>
+      <c r="G82" t="s">
+        <v>378</v>
+      </c>
+      <c r="H82" t="s">
+        <v>261</v>
+      </c>
+      <c r="J82" t="s">
+        <v>21</v>
+      </c>
+      <c r="K82" t="s">
+        <v>262</v>
+      </c>
+      <c r="L82" t="s">
+        <v>22</v>
+      </c>
+      <c r="M82" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A83" t="s">
+        <v>379</v>
+      </c>
+      <c r="B83" t="s">
+        <v>380</v>
+      </c>
+      <c r="C83" s="2">
+        <v>0.46527874177394102</v>
+      </c>
+      <c r="D83" s="3">
+        <v>9334713.3599999994</v>
+      </c>
+      <c r="E83">
+        <v>350008</v>
+      </c>
+      <c r="F83" t="s">
+        <v>381</v>
+      </c>
+      <c r="G83" t="s">
+        <v>382</v>
+      </c>
+      <c r="H83" t="s">
+        <v>261</v>
+      </c>
+      <c r="J83" t="s">
+        <v>21</v>
+      </c>
+      <c r="K83" t="s">
+        <v>262</v>
+      </c>
+      <c r="L83" t="s">
+        <v>22</v>
+      </c>
+      <c r="M83" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A84" t="s">
+        <v>178</v>
+      </c>
+      <c r="B84" t="s">
+        <v>24</v>
+      </c>
+      <c r="C84" s="2">
+        <v>0.46183234746032187</v>
+      </c>
+      <c r="D84" s="3">
+        <v>9265569.6400000006</v>
+      </c>
+      <c r="E84">
+        <v>457672</v>
+      </c>
+      <c r="F84" t="s">
+        <v>179</v>
+      </c>
+      <c r="G84" t="s">
+        <v>384</v>
+      </c>
+      <c r="H84" t="s">
+        <v>261</v>
+      </c>
+      <c r="J84" t="s">
+        <v>21</v>
+      </c>
+      <c r="K84" t="s">
+        <v>262</v>
+      </c>
+      <c r="L84" t="s">
+        <v>22</v>
+      </c>
+      <c r="M84" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A85" t="s">
+        <v>201</v>
+      </c>
+      <c r="B85" t="s">
+        <v>24</v>
+      </c>
+      <c r="C85" s="2">
+        <v>0.46037112797345253</v>
+      </c>
+      <c r="D85" s="3">
+        <v>9236253.7400000002</v>
+      </c>
+      <c r="E85">
+        <v>419258</v>
+      </c>
+      <c r="F85" t="s">
+        <v>202</v>
+      </c>
+      <c r="G85" t="s">
+        <v>385</v>
+      </c>
+      <c r="H85" t="s">
+        <v>261</v>
+      </c>
+      <c r="J85" t="s">
+        <v>21</v>
+      </c>
+      <c r="K85" t="s">
+        <v>262</v>
+      </c>
+      <c r="L85" t="s">
+        <v>22</v>
+      </c>
+      <c r="M85" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A86" t="s">
+        <v>386</v>
+      </c>
+      <c r="B86" t="s">
+        <v>70</v>
+      </c>
+      <c r="C86" s="2">
+        <v>0.44819496815395954</v>
+      </c>
+      <c r="D86" s="3">
+        <v>8991968</v>
+      </c>
+      <c r="E86">
+        <v>57700</v>
+      </c>
+      <c r="F86" t="s">
+        <v>196</v>
+      </c>
+      <c r="G86" t="s">
+        <v>387</v>
+      </c>
+      <c r="H86" t="s">
+        <v>261</v>
+      </c>
+      <c r="J86" t="s">
+        <v>21</v>
+      </c>
+      <c r="K86" t="s">
+        <v>262</v>
+      </c>
+      <c r="L86" t="s">
+        <v>22</v>
+      </c>
+      <c r="M86" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A87" t="s">
+        <v>212</v>
+      </c>
+      <c r="B87" t="s">
+        <v>70</v>
+      </c>
+      <c r="C87" s="2">
+        <v>0.44708324927665644</v>
+      </c>
+      <c r="D87" s="3">
+        <v>8969664</v>
+      </c>
+      <c r="E87">
+        <v>70400</v>
+      </c>
+      <c r="F87" t="s">
+        <v>213</v>
+      </c>
+      <c r="G87" t="s">
+        <v>388</v>
+      </c>
+      <c r="H87" t="s">
+        <v>261</v>
+      </c>
+      <c r="J87" t="s">
+        <v>21</v>
+      </c>
+      <c r="K87" t="s">
+        <v>262</v>
+      </c>
+      <c r="L87" t="s">
+        <v>22</v>
+      </c>
+      <c r="M87" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A88" t="s">
+        <v>389</v>
+      </c>
+      <c r="B88" t="s">
+        <v>70</v>
+      </c>
+      <c r="C88" s="2">
+        <v>0.41376422107104371</v>
+      </c>
+      <c r="D88" s="3">
+        <v>8301196.7999999998</v>
+      </c>
+      <c r="E88">
+        <v>57840</v>
+      </c>
+      <c r="F88" t="s">
+        <v>207</v>
+      </c>
+      <c r="G88" t="s">
+        <v>390</v>
+      </c>
+      <c r="H88" t="s">
+        <v>261</v>
+      </c>
+      <c r="J88" t="s">
+        <v>21</v>
+      </c>
+      <c r="K88" t="s">
+        <v>262</v>
+      </c>
+      <c r="L88" t="s">
+        <v>22</v>
+      </c>
+      <c r="M88" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A89" t="s">
+        <v>215</v>
+      </c>
+      <c r="B89" t="s">
+        <v>59</v>
+      </c>
+      <c r="C89" s="2">
+        <v>0.39219854561968959</v>
+      </c>
+      <c r="D89" s="3">
+        <v>7868532.7199999997</v>
+      </c>
+      <c r="E89">
+        <v>830014</v>
+      </c>
+      <c r="F89" t="s">
+        <v>216</v>
+      </c>
+      <c r="G89" t="s">
+        <v>391</v>
+      </c>
+      <c r="H89" t="s">
+        <v>261</v>
+      </c>
+      <c r="J89" t="s">
+        <v>21</v>
+      </c>
+      <c r="K89" t="s">
+        <v>262</v>
+      </c>
+      <c r="L89" t="s">
+        <v>22</v>
+      </c>
+      <c r="M89" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A90" t="s">
+        <v>209</v>
+      </c>
+      <c r="B90" t="s">
+        <v>70</v>
+      </c>
+      <c r="C90" s="2">
+        <v>0.38722823813179652</v>
+      </c>
+      <c r="D90" s="3">
+        <v>7768815.2999999998</v>
+      </c>
+      <c r="E90">
+        <v>6316110</v>
+      </c>
+      <c r="F90" t="s">
+        <v>210</v>
+      </c>
+      <c r="G90" t="s">
+        <v>392</v>
+      </c>
+      <c r="H90" t="s">
+        <v>261</v>
+      </c>
+      <c r="J90" t="s">
+        <v>21</v>
+      </c>
+      <c r="K90" t="s">
+        <v>262</v>
+      </c>
+      <c r="L90" t="s">
+        <v>22</v>
+      </c>
+      <c r="M90" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A91" t="s">
+        <v>393</v>
+      </c>
+      <c r="B91" t="s">
+        <v>24</v>
+      </c>
+      <c r="C91" s="2">
+        <v>0.35985771089912572</v>
+      </c>
+      <c r="D91" s="3">
+        <v>7219690.6500000004</v>
+      </c>
+      <c r="E91">
+        <v>171693</v>
+      </c>
+      <c r="F91" t="s">
+        <v>181</v>
+      </c>
+      <c r="G91" t="s">
+        <v>182</v>
+      </c>
+      <c r="H91" t="s">
+        <v>261</v>
+      </c>
+      <c r="J91" t="s">
+        <v>21</v>
+      </c>
+      <c r="K91" t="s">
+        <v>262</v>
+      </c>
+      <c r="L91" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A92" t="s">
+        <v>394</v>
+      </c>
+      <c r="B92" t="s">
+        <v>45</v>
+      </c>
+      <c r="C92" s="2">
+        <v>0.29957472836008237</v>
+      </c>
+      <c r="D92" s="3">
+        <v>6010255.7199999997</v>
+      </c>
+      <c r="E92">
+        <v>254996</v>
+      </c>
+      <c r="F92" t="s">
+        <v>218</v>
+      </c>
+      <c r="G92" t="s">
+        <v>395</v>
+      </c>
+      <c r="H92" t="s">
+        <v>261</v>
+      </c>
+      <c r="J92" t="s">
+        <v>21</v>
+      </c>
+      <c r="K92" t="s">
+        <v>262</v>
+      </c>
+      <c r="L92" t="s">
+        <v>22</v>
+      </c>
+      <c r="M92" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A93" t="s">
+        <v>220</v>
+      </c>
+      <c r="B93" t="s">
+        <v>24</v>
+      </c>
+      <c r="C93" s="2">
+        <v>0.27487032769159325</v>
+      </c>
+      <c r="D93" s="3">
+        <v>5514620.5700000003</v>
+      </c>
+      <c r="E93">
+        <v>442231</v>
+      </c>
+      <c r="F93" t="s">
+        <v>221</v>
+      </c>
+      <c r="G93" t="s">
+        <v>222</v>
+      </c>
+      <c r="H93" t="s">
+        <v>261</v>
+      </c>
+      <c r="J93" t="s">
+        <v>21</v>
+      </c>
+      <c r="K93" t="s">
+        <v>262</v>
+      </c>
+      <c r="L93" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A94" t="s">
+        <v>225</v>
+      </c>
+      <c r="B94" t="s">
+        <v>70</v>
+      </c>
+      <c r="C94" s="2">
+        <v>0.26414823326058096</v>
+      </c>
+      <c r="D94" s="3">
+        <v>5299507.2000000002</v>
+      </c>
+      <c r="E94">
+        <v>276016</v>
+      </c>
+      <c r="F94" t="s">
+        <v>226</v>
+      </c>
+      <c r="G94" t="s">
+        <v>396</v>
+      </c>
+      <c r="H94" t="s">
+        <v>261</v>
+      </c>
+      <c r="J94" t="s">
+        <v>21</v>
+      </c>
+      <c r="K94" t="s">
+        <v>262</v>
+      </c>
+      <c r="L94" t="s">
+        <v>22</v>
+      </c>
+      <c r="M94" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A95" t="s">
+        <v>397</v>
+      </c>
+      <c r="B95" t="s">
         <v>65</v>
       </c>
-    </row>
-[...43 lines deleted...]
-      <c r="B23" s="1" t="s">
+      <c r="C95" s="2">
+        <v>0.26269169212440324</v>
+      </c>
+      <c r="D95" s="3">
+        <v>5270285.16</v>
+      </c>
+      <c r="E95">
+        <v>298769</v>
+      </c>
+      <c r="F95" t="s">
+        <v>223</v>
+      </c>
+      <c r="G95" t="s">
+        <v>398</v>
+      </c>
+      <c r="H95" t="s">
+        <v>261</v>
+      </c>
+      <c r="J95" t="s">
+        <v>21</v>
+      </c>
+      <c r="K95" t="s">
+        <v>262</v>
+      </c>
+      <c r="L95" t="s">
+        <v>22</v>
+      </c>
+      <c r="M95" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A96" t="s">
+        <v>399</v>
+      </c>
+      <c r="C96" s="2">
+        <v>0.22205261666547954</v>
+      </c>
+      <c r="D96" s="3">
+        <v>4454958.59</v>
+      </c>
+      <c r="E96">
+        <v>1923387</v>
+      </c>
+      <c r="H96" t="s">
+        <v>261</v>
+      </c>
+      <c r="J96" t="s">
+        <v>400</v>
+      </c>
+      <c r="K96" t="s">
+        <v>262</v>
+      </c>
+      <c r="L96" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A97" t="s">
+        <v>401</v>
+      </c>
+      <c r="B97" t="s">
+        <v>24</v>
+      </c>
+      <c r="C97" s="2">
+        <v>0.20384320624934138</v>
+      </c>
+      <c r="D97" s="3">
+        <v>4089630</v>
+      </c>
+      <c r="E97">
+        <v>23000</v>
+      </c>
+      <c r="F97" t="s">
+        <v>402</v>
+      </c>
+      <c r="G97" t="s">
+        <v>403</v>
+      </c>
+      <c r="H97" t="s">
+        <v>261</v>
+      </c>
+      <c r="J97" t="s">
+        <v>21</v>
+      </c>
+      <c r="K97" t="s">
+        <v>262</v>
+      </c>
+      <c r="L97" t="s">
+        <v>22</v>
+      </c>
+      <c r="M97" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A98" t="s">
+        <v>405</v>
+      </c>
+      <c r="B98" t="s">
+        <v>24</v>
+      </c>
+      <c r="C98" s="2">
+        <v>0.19386913802563149</v>
+      </c>
+      <c r="D98" s="3">
+        <v>3889524</v>
+      </c>
+      <c r="E98">
+        <v>169700</v>
+      </c>
+      <c r="F98" t="s">
+        <v>406</v>
+      </c>
+      <c r="G98" t="s">
+        <v>407</v>
+      </c>
+      <c r="H98" t="s">
+        <v>261</v>
+      </c>
+      <c r="J98" t="s">
+        <v>21</v>
+      </c>
+      <c r="K98" t="s">
+        <v>262</v>
+      </c>
+      <c r="L98" t="s">
+        <v>22</v>
+      </c>
+      <c r="M98" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A99" t="s">
+        <v>233</v>
+      </c>
+      <c r="B99" t="s">
         <v>19</v>
       </c>
-      <c r="C23" s="2">
-[...396 lines deleted...]
-      <c r="F33" s="1" t="s">
+      <c r="C99" s="2">
+        <v>0.17174001888417439</v>
+      </c>
+      <c r="D99" s="3">
+        <v>3445555.76</v>
+      </c>
+      <c r="E99">
+        <v>218488</v>
+      </c>
+      <c r="F99" t="s">
+        <v>234</v>
+      </c>
+      <c r="G99" t="s">
+        <v>409</v>
+      </c>
+      <c r="H99" t="s">
+        <v>261</v>
+      </c>
+      <c r="J99" t="s">
+        <v>21</v>
+      </c>
+      <c r="K99" t="s">
+        <v>262</v>
+      </c>
+      <c r="L99" t="s">
+        <v>22</v>
+      </c>
+      <c r="M99" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A100" t="s">
+        <v>410</v>
+      </c>
+      <c r="B100" t="s">
         <v>24</v>
       </c>
-      <c r="G33" s="1" t="s">
-[...557 lines deleted...]
-      <c r="M47" s="1" t="s">
+      <c r="C100" s="2">
+        <v>0.15786916465727988</v>
+      </c>
+      <c r="D100" s="3">
+        <v>3167270</v>
+      </c>
+      <c r="E100">
+        <v>120200</v>
+      </c>
+      <c r="F100" t="s">
+        <v>411</v>
+      </c>
+      <c r="G100" t="s">
+        <v>412</v>
+      </c>
+      <c r="H100" t="s">
+        <v>261</v>
+      </c>
+      <c r="J100" t="s">
+        <v>21</v>
+      </c>
+      <c r="K100" t="s">
+        <v>262</v>
+      </c>
+      <c r="L100" t="s">
+        <v>22</v>
+      </c>
+      <c r="M100" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A101" t="s">
+        <v>414</v>
+      </c>
+      <c r="B101" t="s">
+        <v>24</v>
+      </c>
+      <c r="C101" s="2">
+        <v>0.13263357031429007</v>
+      </c>
+      <c r="D101" s="3">
+        <v>2660977.71</v>
+      </c>
+      <c r="E101">
+        <v>387333</v>
+      </c>
+      <c r="F101" t="s">
+        <v>231</v>
+      </c>
+      <c r="G101" t="s">
+        <v>415</v>
+      </c>
+      <c r="H101" t="s">
+        <v>261</v>
+      </c>
+      <c r="I101" s="1"/>
+      <c r="J101" t="s">
+        <v>21</v>
+      </c>
+      <c r="K101" t="s">
+        <v>262</v>
+      </c>
+      <c r="L101" t="s">
+        <v>22</v>
+      </c>
+      <c r="M101" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A102" t="s">
+        <v>416</v>
+      </c>
+      <c r="C102" s="2">
+        <v>6.9140291169432239E-2</v>
+      </c>
+      <c r="D102" s="3">
+        <v>1387135.8</v>
+      </c>
+      <c r="E102">
+        <v>598883</v>
+      </c>
+      <c r="H102" t="s">
+        <v>261</v>
+      </c>
+      <c r="J102" t="s">
+        <v>400</v>
+      </c>
+      <c r="K102" t="s">
+        <v>262</v>
+      </c>
+      <c r="L102" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A103" t="s">
+        <v>241</v>
+      </c>
+      <c r="B103" t="s">
+        <v>417</v>
+      </c>
+      <c r="C103" s="2">
+        <v>9.4205016055549085E-5</v>
+      </c>
+      <c r="D103" s="3">
+        <v>1890</v>
+      </c>
+      <c r="E103">
         <v>210</v>
       </c>
-    </row>
-[...79 lines deleted...]
-      <c r="A50" s="1" t="s">
+      <c r="F103" t="s">
+        <v>242</v>
+      </c>
+      <c r="H103" t="s">
+        <v>261</v>
+      </c>
+      <c r="I103" s="1">
+        <v>46191</v>
+      </c>
+      <c r="J103" t="s">
+        <v>418</v>
+      </c>
+      <c r="K103" t="s">
+        <v>238</v>
+      </c>
+      <c r="L103" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A104" t="s">
+        <v>251</v>
+      </c>
+      <c r="B104" t="s">
+        <v>417</v>
+      </c>
+      <c r="C104" s="2">
+        <v>-2.4124459138034793E-4</v>
+      </c>
+      <c r="D104" s="3">
+        <v>-4840</v>
+      </c>
+      <c r="E104">
+        <v>-242</v>
+      </c>
+      <c r="F104" t="s">
+        <v>252</v>
+      </c>
+      <c r="H104" t="s">
+        <v>261</v>
+      </c>
+      <c r="I104" s="1">
+        <v>46191</v>
+      </c>
+      <c r="J104" t="s">
+        <v>418</v>
+      </c>
+      <c r="K104" t="s">
+        <v>238</v>
+      </c>
+      <c r="L104" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A105" t="s">
+        <v>239</v>
+      </c>
+      <c r="B105" t="s">
+        <v>419</v>
+      </c>
+      <c r="C105" s="2">
+        <v>-4.7351727646969112E-4</v>
+      </c>
+      <c r="D105" s="3">
+        <v>-9500</v>
+      </c>
+      <c r="E105">
+        <v>-190</v>
+      </c>
+      <c r="F105" t="s">
+        <v>240</v>
+      </c>
+      <c r="H105" t="s">
+        <v>261</v>
+      </c>
+      <c r="I105" s="1">
+        <v>46191</v>
+      </c>
+      <c r="J105" t="s">
+        <v>418</v>
+      </c>
+      <c r="K105" t="s">
+        <v>238</v>
+      </c>
+      <c r="L105" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A106" t="s">
+        <v>247</v>
+      </c>
+      <c r="B106" t="s">
+        <v>419</v>
+      </c>
+      <c r="C106" s="2">
+        <v>-2.0136945230921606E-3</v>
+      </c>
+      <c r="D106" s="3">
+        <v>-40400</v>
+      </c>
+      <c r="E106">
+        <v>-202</v>
+      </c>
+      <c r="F106" t="s">
+        <v>248</v>
+      </c>
+      <c r="H106" t="s">
+        <v>261</v>
+      </c>
+      <c r="I106" s="1">
+        <v>46191</v>
+      </c>
+      <c r="J106" t="s">
+        <v>418</v>
+      </c>
+      <c r="K106" t="s">
+        <v>238</v>
+      </c>
+      <c r="L106" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A107" t="s">
+        <v>249</v>
+      </c>
+      <c r="B107" t="s">
+        <v>417</v>
+      </c>
+      <c r="C107" s="2">
+        <v>-2.1402980896430041E-3</v>
+      </c>
+      <c r="D107" s="3">
+        <v>-42940</v>
+      </c>
+      <c r="E107">
+        <v>-113</v>
+      </c>
+      <c r="F107" t="s">
+        <v>250</v>
+      </c>
+      <c r="H107" t="s">
+        <v>261</v>
+      </c>
+      <c r="I107" s="1">
+        <v>46191</v>
+      </c>
+      <c r="J107" t="s">
+        <v>418</v>
+      </c>
+      <c r="K107" t="s">
+        <v>238</v>
+      </c>
+      <c r="L107" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="108" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A108" t="s">
+        <v>243</v>
+      </c>
+      <c r="B108" t="s">
+        <v>419</v>
+      </c>
+      <c r="C108" s="2">
+        <v>-2.7688299692517205E-3</v>
+      </c>
+      <c r="D108" s="3">
+        <v>-55550</v>
+      </c>
+      <c r="E108">
+        <v>-202</v>
+      </c>
+      <c r="F108" t="s">
+        <v>244</v>
+      </c>
+      <c r="H108" t="s">
+        <v>261</v>
+      </c>
+      <c r="I108" s="1">
+        <v>46191</v>
+      </c>
+      <c r="J108" t="s">
+        <v>418</v>
+      </c>
+      <c r="K108" t="s">
+        <v>238</v>
+      </c>
+      <c r="L108" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="109" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A109" t="s">
+        <v>236</v>
+      </c>
+      <c r="B109" t="s">
+        <v>417</v>
+      </c>
+      <c r="C109" s="2">
+        <v>-4.7102508027774539E-3</v>
+      </c>
+      <c r="D109" s="3">
+        <v>-94500</v>
+      </c>
+      <c r="E109">
+        <v>-210</v>
+      </c>
+      <c r="F109" t="s">
+        <v>237</v>
+      </c>
+      <c r="H109" t="s">
+        <v>261</v>
+      </c>
+      <c r="I109" s="1">
+        <v>46191</v>
+      </c>
+      <c r="J109" t="s">
+        <v>418</v>
+      </c>
+      <c r="K109" t="s">
+        <v>238</v>
+      </c>
+      <c r="L109" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A110" t="s">
+        <v>245</v>
+      </c>
+      <c r="B110" t="s">
+        <v>419</v>
+      </c>
+      <c r="C110" s="2">
+        <v>-1.2152646446861188E-2</v>
+      </c>
+      <c r="D110" s="3">
+        <v>-243814</v>
+      </c>
+      <c r="E110">
+        <v>-202</v>
+      </c>
+      <c r="F110" t="s">
+        <v>246</v>
+      </c>
+      <c r="H110" t="s">
+        <v>261</v>
+      </c>
+      <c r="I110">
+        <v>46191</v>
+      </c>
+      <c r="J110" t="s">
+        <v>418</v>
+      </c>
+      <c r="K110" t="s">
+        <v>238</v>
+      </c>
+      <c r="L110" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="115" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A115" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="116" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A116" t="s">
         <v>254</v>
       </c>
-      <c r="B50" s="1" t="s">
-[...11 lines deleted...]
-      <c r="F50" s="1" t="s">
+    </row>
+    <row r="117" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A117" t="s">
         <v>255</v>
       </c>
-      <c r="G50" s="1" t="s">
+    </row>
+    <row r="118" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A118" t="s">
         <v>256</v>
       </c>
-      <c r="H50" s="3" t="s">
-[...12 lines deleted...]
-      <c r="M50" s="1" t="s">
+    </row>
+    <row r="119" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A119" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="51" spans="1:13" x14ac:dyDescent="0.25">
-[...854 lines deleted...]
-      <c r="A73" s="1" t="s">
+    <row r="120" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A120" t="s">
         <v>258</v>
       </c>
-      <c r="B73" s="1" t="s">
-[...957 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A12:M96">
-    <sortCondition descending="1" ref="C11:C96"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:M110">
+    <sortCondition descending="1" ref="C11:C110"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <ignoredErrors>
+    <ignoredError sqref="A1:M5 A7:M10 A6:B6 D6:M6 A111:M120" numberStoredAsText="1"/>
+  </ignoredErrors>
 </worksheet>
-</file>
-[...330 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>WEB Holdings File</vt:lpstr>
+      <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Randall, Bradley</dc:creator>
+  <dc:creator>Jacques-Kelly, Tara</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>