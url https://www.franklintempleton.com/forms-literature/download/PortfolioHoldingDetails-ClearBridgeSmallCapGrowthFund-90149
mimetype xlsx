--- v2 (2026-06-24)
+++ v3 (2026-07-26)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton-my.sharepoint.com/personal/tara_jacques-kelly_franklintempleton_com/Documents/RIK/6.17.26/CB Small Cap Growth/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton-my.sharepoint.com/personal/tara_jacques-kelly_franklintempleton_com/Documents/RIK/7.23.26/LMA2400 - SBPYX - CB Small Cap Growth/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="11" documentId="8_{763679A1-5EDE-44BE-AED0-3726A639421A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A29D76B0-22A6-4DD8-A767-08628413EEAE}"/>
+  <xr:revisionPtr revIDLastSave="16" documentId="8_{5E8A4877-E0DF-4921-A6CA-A4FD41E892B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{AD0EE9C3-D2D0-4120-9842-54AD1ECB2860}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="2160" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="892" uniqueCount="420">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="809" uniqueCount="430">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>ClearBridge Small Cap Growth Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Sector Name</t>
   </si>
   <si>
@@ -75,1291 +75,1328 @@
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Coupon</t>
   </si>
   <si>
     <t>Effective Maturity</t>
   </si>
   <si>
     <t>Investment Category</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
+    <t>Information Technology</t>
+  </si>
+  <si>
+    <t>ALGM</t>
+  </si>
+  <si>
+    <t>Common Stock</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>01749D105</t>
+  </si>
+  <si>
+    <t>LSCC</t>
+  </si>
+  <si>
+    <t>518415104</t>
+  </si>
+  <si>
     <t>Industrials</t>
   </si>
   <si>
+    <t>RBC</t>
+  </si>
+  <si>
+    <t>75524B104</t>
+  </si>
+  <si>
+    <t>Materials</t>
+  </si>
+  <si>
+    <t>ESI</t>
+  </si>
+  <si>
+    <t>28618M106</t>
+  </si>
+  <si>
+    <t>XOMETRY INC</t>
+  </si>
+  <si>
+    <t>XMTR</t>
+  </si>
+  <si>
+    <t>98423F109</t>
+  </si>
+  <si>
+    <t>XBI</t>
+  </si>
+  <si>
+    <t>78464A870</t>
+  </si>
+  <si>
+    <t>ROAD</t>
+  </si>
+  <si>
+    <t>21044C107</t>
+  </si>
+  <si>
+    <t>DUTCH BROS INC</t>
+  </si>
+  <si>
+    <t>Consumer Discretionary</t>
+  </si>
+  <si>
+    <t>BROS</t>
+  </si>
+  <si>
+    <t>26701L100</t>
+  </si>
+  <si>
+    <t>MOG/A</t>
+  </si>
+  <si>
+    <t>615394202</t>
+  </si>
+  <si>
+    <t>VRNS</t>
+  </si>
+  <si>
+    <t>922280102</t>
+  </si>
+  <si>
+    <t>Financials</t>
+  </si>
+  <si>
+    <t>PJT</t>
+  </si>
+  <si>
+    <t>69343T107</t>
+  </si>
+  <si>
+    <t>XPO</t>
+  </si>
+  <si>
+    <t>983793100</t>
+  </si>
+  <si>
+    <t>BWXT</t>
+  </si>
+  <si>
+    <t>05605H100</t>
+  </si>
+  <si>
+    <t>TG THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>Health Care</t>
+  </si>
+  <si>
+    <t>TGTX</t>
+  </si>
+  <si>
+    <t>88322Q108</t>
+  </si>
+  <si>
+    <t>MOD</t>
+  </si>
+  <si>
+    <t>607828100</t>
+  </si>
+  <si>
+    <t>MIRUM PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>MIRM</t>
+  </si>
+  <si>
+    <t>604749101</t>
+  </si>
+  <si>
+    <t>HQY</t>
+  </si>
+  <si>
+    <t>42226A107</t>
+  </si>
+  <si>
+    <t>GXO LOGISTICS INC</t>
+  </si>
+  <si>
+    <t>GXO</t>
+  </si>
+  <si>
+    <t>36262G101</t>
+  </si>
+  <si>
+    <t>PTGX</t>
+  </si>
+  <si>
+    <t>74366E102</t>
+  </si>
+  <si>
+    <t>Energy</t>
+  </si>
+  <si>
+    <t>WHD</t>
+  </si>
+  <si>
+    <t>127203107</t>
+  </si>
+  <si>
+    <t>IWO</t>
+  </si>
+  <si>
+    <t>464287648</t>
+  </si>
+  <si>
+    <t>Consumer Staples</t>
+  </si>
+  <si>
+    <t>PFGC</t>
+  </si>
+  <si>
+    <t>71377A103</t>
+  </si>
+  <si>
+    <t>GLOBAL-E ONLINE LTD</t>
+  </si>
+  <si>
+    <t>GLBE</t>
+  </si>
+  <si>
+    <t>IL0011741688</t>
+  </si>
+  <si>
+    <t>CRDO</t>
+  </si>
+  <si>
+    <t>KYG254571055</t>
+  </si>
+  <si>
+    <t>SEI</t>
+  </si>
+  <si>
+    <t>83418M103</t>
+  </si>
+  <si>
+    <t>FN</t>
+  </si>
+  <si>
+    <t>KYG3323L1005</t>
+  </si>
+  <si>
+    <t>MTDR</t>
+  </si>
+  <si>
+    <t>576485205</t>
+  </si>
+  <si>
+    <t>MGRC</t>
+  </si>
+  <si>
+    <t>580589109</t>
+  </si>
+  <si>
+    <t>RADNET INC</t>
+  </si>
+  <si>
+    <t>RDNT</t>
+  </si>
+  <si>
+    <t>750491102</t>
+  </si>
+  <si>
+    <t>BCPC</t>
+  </si>
+  <si>
+    <t>057665200</t>
+  </si>
+  <si>
+    <t>MEDP</t>
+  </si>
+  <si>
+    <t>58506Q109</t>
+  </si>
+  <si>
+    <t>WTFC</t>
+  </si>
+  <si>
+    <t>97650W108</t>
+  </si>
+  <si>
     <t>BE</t>
   </si>
   <si>
-    <t>Common Stock</t>
-[...4 lines deleted...]
-  <si>
     <t>093712107</t>
   </si>
   <si>
-    <t>Information Technology</t>
-[...112 lines deleted...]
-  <si>
     <t>CASY</t>
   </si>
   <si>
     <t>147528103</t>
   </si>
   <si>
-    <t>DUTCH BROS INC</t>
-[...41 lines deleted...]
-    <t>604749101</t>
+    <t>RHYTHM PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>RYTM</t>
+  </si>
+  <si>
+    <t>76243J105</t>
+  </si>
+  <si>
+    <t>TREX</t>
+  </si>
+  <si>
+    <t>89531P105</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>05550J101</t>
   </si>
   <si>
-    <t>GLOBAL-E ONLINE LTD</t>
-[...17 lines deleted...]
-    <t>74366E102</t>
+    <t>WING</t>
+  </si>
+  <si>
+    <t>974155103</t>
+  </si>
+  <si>
+    <t>RMBS</t>
+  </si>
+  <si>
+    <t>750917106</t>
+  </si>
+  <si>
+    <t>BRIDGEBIO PHARMA INC</t>
+  </si>
+  <si>
+    <t>BBIO</t>
+  </si>
+  <si>
+    <t>10806X102</t>
+  </si>
+  <si>
+    <t>ZETA</t>
+  </si>
+  <si>
+    <t>98956A105</t>
+  </si>
+  <si>
+    <t>SGRY</t>
+  </si>
+  <si>
+    <t>86881A100</t>
+  </si>
+  <si>
+    <t>BOOT BARN HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>BOOT</t>
+  </si>
+  <si>
+    <t>099406100</t>
+  </si>
+  <si>
+    <t>TARSUS PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>TARS</t>
+  </si>
+  <si>
+    <t>87650L103</t>
+  </si>
+  <si>
+    <t>NMIH</t>
+  </si>
+  <si>
+    <t>629209305</t>
   </si>
   <si>
     <t>HLNE</t>
   </si>
   <si>
     <t>407497106</t>
   </si>
   <si>
-    <t>TG THERAPEUTICS INC</t>
-[...52 lines deleted...]
-  <si>
     <t>OSI SYSTEMS INC</t>
   </si>
   <si>
     <t>OSIS</t>
   </si>
   <si>
     <t>671044105</t>
   </si>
   <si>
-    <t>MEDP</t>
-[...2 lines deleted...]
-    <t>58506Q109</t>
+    <t>FOUR</t>
+  </si>
+  <si>
+    <t>82452J109</t>
+  </si>
+  <si>
+    <t>SIMPSON MANUFACTURING CO INC</t>
+  </si>
+  <si>
+    <t>SSD</t>
+  </si>
+  <si>
+    <t>829073105</t>
+  </si>
+  <si>
+    <t>CRL</t>
+  </si>
+  <si>
+    <t>159864107</t>
+  </si>
+  <si>
+    <t>AGX</t>
+  </si>
+  <si>
+    <t>04010E109</t>
+  </si>
+  <si>
+    <t>CG ONCOLOGY INC</t>
+  </si>
+  <si>
+    <t>CGON</t>
+  </si>
+  <si>
+    <t>156944100</t>
+  </si>
+  <si>
+    <t>MADRIGAL PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>MDGL</t>
+  </si>
+  <si>
+    <t>558868105</t>
+  </si>
+  <si>
+    <t>UTI</t>
+  </si>
+  <si>
+    <t>913915104</t>
   </si>
   <si>
     <t>KTOS</t>
   </si>
   <si>
     <t>50077B207</t>
   </si>
   <si>
+    <t>MXL</t>
+  </si>
+  <si>
+    <t>57776J100</t>
+  </si>
+  <si>
+    <t>AROC</t>
+  </si>
+  <si>
+    <t>03957W106</t>
+  </si>
+  <si>
+    <t>UMBF</t>
+  </si>
+  <si>
+    <t>902788108</t>
+  </si>
+  <si>
+    <t>GLAUKOS CORP</t>
+  </si>
+  <si>
+    <t>GKOS</t>
+  </si>
+  <si>
+    <t>377322102</t>
+  </si>
+  <si>
+    <t>VAXCYTE INC</t>
+  </si>
+  <si>
+    <t>PCVX</t>
+  </si>
+  <si>
+    <t>92243G108</t>
+  </si>
+  <si>
+    <t>AXSM</t>
+  </si>
+  <si>
+    <t>05464T104</t>
+  </si>
+  <si>
+    <t>KYMERA THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>KYMR</t>
+  </si>
+  <si>
+    <t>501575104</t>
+  </si>
+  <si>
+    <t>MYR GROUP INC</t>
+  </si>
+  <si>
+    <t>MYRG</t>
+  </si>
+  <si>
+    <t>55405W104</t>
+  </si>
+  <si>
+    <t>SCHOLAR ROCK HOLDING CORP</t>
+  </si>
+  <si>
+    <t>SRRK</t>
+  </si>
+  <si>
+    <t>80706P103</t>
+  </si>
+  <si>
+    <t>PODD</t>
+  </si>
+  <si>
+    <t>45784P101</t>
+  </si>
+  <si>
+    <t>KARMAN HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>KRMN</t>
+  </si>
+  <si>
+    <t>485924104</t>
+  </si>
+  <si>
+    <t>KLAVIYO INC</t>
+  </si>
+  <si>
+    <t>KVYO</t>
+  </si>
+  <si>
+    <t>49845K101</t>
+  </si>
+  <si>
+    <t>INSM</t>
+  </si>
+  <si>
+    <t>457669307</t>
+  </si>
+  <si>
+    <t>NCINO INC</t>
+  </si>
+  <si>
+    <t>NCNO</t>
+  </si>
+  <si>
+    <t>63947X101</t>
+  </si>
+  <si>
+    <t>D-WAVE QUANTUM INC</t>
+  </si>
+  <si>
+    <t>QBTS</t>
+  </si>
+  <si>
+    <t>26740W109</t>
+  </si>
+  <si>
+    <t>CASH</t>
+  </si>
+  <si>
+    <t>59100U108</t>
+  </si>
+  <si>
+    <t>CIPHER DIGITAL INC</t>
+  </si>
+  <si>
+    <t>CIFR</t>
+  </si>
+  <si>
+    <t>17253J106</t>
+  </si>
+  <si>
+    <t>FTAI AVIATION LTD</t>
+  </si>
+  <si>
+    <t>FTAI</t>
+  </si>
+  <si>
+    <t>KYG3730V1059</t>
+  </si>
+  <si>
+    <t>CARIS LIFE SCIENCES INC</t>
+  </si>
+  <si>
+    <t>CAI</t>
+  </si>
+  <si>
+    <t>142152107</t>
+  </si>
+  <si>
+    <t>INTAPP INC</t>
+  </si>
+  <si>
+    <t>INTA</t>
+  </si>
+  <si>
+    <t>45827U109</t>
+  </si>
+  <si>
+    <t>DOCN</t>
+  </si>
+  <si>
+    <t>25402D102</t>
+  </si>
+  <si>
+    <t>LEGENCE CORP</t>
+  </si>
+  <si>
+    <t>LGN</t>
+  </si>
+  <si>
+    <t>52476L109</t>
+  </si>
+  <si>
+    <t>HUT 8 CORP</t>
+  </si>
+  <si>
+    <t>HUT</t>
+  </si>
+  <si>
+    <t>44812J104</t>
+  </si>
+  <si>
+    <t>RIGETTI COMPUTING INC</t>
+  </si>
+  <si>
+    <t>RGTI</t>
+  </si>
+  <si>
+    <t>76655K103</t>
+  </si>
+  <si>
+    <t>LIFTOFF MOBILE INC</t>
+  </si>
+  <si>
+    <t>Communication Services</t>
+  </si>
+  <si>
+    <t>LFTO</t>
+  </si>
+  <si>
+    <t>53229X101</t>
+  </si>
+  <si>
+    <t>GROCERY OUTLET HOLDING CORP</t>
+  </si>
+  <si>
+    <t>GO</t>
+  </si>
+  <si>
+    <t>39874R101</t>
+  </si>
+  <si>
+    <t>GERON CORP</t>
+  </si>
+  <si>
+    <t>GERN</t>
+  </si>
+  <si>
+    <t>374163103</t>
+  </si>
+  <si>
+    <t>WIX</t>
+  </si>
+  <si>
+    <t>IL0011301780</t>
+  </si>
+  <si>
+    <t>YORK SPACE SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>YSS</t>
+  </si>
+  <si>
+    <t>987084100</t>
+  </si>
+  <si>
     <t>JTSXX</t>
   </si>
   <si>
     <t>4812A2835</t>
   </si>
   <si>
     <t>WAEXX</t>
   </si>
   <si>
     <t>US52470G4780</t>
   </si>
   <si>
     <t>52470G478</t>
   </si>
   <si>
-    <t>IONQ INC</t>
-[...290 lines deleted...]
-    <t>39874R101</t>
+    <t>CELLEBRITE DI LTD</t>
+  </si>
+  <si>
+    <t>CLBT</t>
+  </si>
+  <si>
+    <t>IL0011794802</t>
   </si>
   <si>
     <t>TRUP</t>
   </si>
   <si>
     <t>898202106</t>
   </si>
   <si>
-    <t>CELLEBRITE DI LTD</t>
-[...5 lines deleted...]
-    <t>IL0011794802</t>
+    <t>PRAX</t>
+  </si>
+  <si>
+    <t>74006W207</t>
+  </si>
+  <si>
+    <t>DYNE THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>DYN</t>
+  </si>
+  <si>
+    <t>26818M108</t>
+  </si>
+  <si>
+    <t>BETA TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>BETA</t>
+  </si>
+  <si>
+    <t>086921103</t>
   </si>
   <si>
     <t>FOXF</t>
   </si>
   <si>
     <t>35138V102</t>
   </si>
   <si>
-    <t>DYNE THERAPEUTICS INC</t>
-[...16 lines deleted...]
-  <si>
     <t>SPT</t>
   </si>
   <si>
     <t>85209W109</t>
   </si>
   <si>
-    <t>BETA TECHNOLOGIES INC</t>
-[...11 lines deleted...]
-    <t>BE 6 C290</t>
+    <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
+  </si>
+  <si>
+    <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
+  </si>
+  <si>
+    <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
+  </si>
+  <si>
+    <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
+  </si>
+  <si>
+    <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
+  </si>
+  <si>
+    <t>© Franklin Templeton. All rights reserved.</t>
+  </si>
+  <si>
+    <t>LATTICE SEMICONDUCTOR CORP</t>
+  </si>
+  <si>
+    <t>US5184151042</t>
+  </si>
+  <si>
+    <t>Equity</t>
+  </si>
+  <si>
+    <t>ALLEGRO MICROSYSTEMS INC</t>
+  </si>
+  <si>
+    <t>US01749D1054</t>
+  </si>
+  <si>
+    <t>RBC BEARINGS INC</t>
+  </si>
+  <si>
+    <t>US75524B1044</t>
+  </si>
+  <si>
+    <t>PJT PARTNERS INC</t>
+  </si>
+  <si>
+    <t>US69343T1079</t>
+  </si>
+  <si>
+    <t>VARONIS SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>US9222801022</t>
+  </si>
+  <si>
+    <t>MOOG INC</t>
+  </si>
+  <si>
+    <t>US6153942023</t>
+  </si>
+  <si>
+    <t>US98423F1093</t>
+  </si>
+  <si>
+    <t>US26701L1008</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION PARTNERS INC</t>
+  </si>
+  <si>
+    <t>US21044C1071</t>
+  </si>
+  <si>
+    <t>XPO INC</t>
+  </si>
+  <si>
+    <t>US9837931008</t>
+  </si>
+  <si>
+    <t>HEALTHEQUITY INC</t>
+  </si>
+  <si>
+    <t>US42226A1079</t>
+  </si>
+  <si>
+    <t>STATE STREET SPDR S&amp;P BIOTECH ETF</t>
+  </si>
+  <si>
+    <t>US78464A8707</t>
+  </si>
+  <si>
+    <t>ETP</t>
+  </si>
+  <si>
+    <t>CACTUS INC</t>
+  </si>
+  <si>
+    <t>US1272031071</t>
+  </si>
+  <si>
+    <t>BWX TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US05605H1005</t>
+  </si>
+  <si>
+    <t>US36262G1013</t>
+  </si>
+  <si>
+    <t>PROTAGONIST THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>US74366E1029</t>
+  </si>
+  <si>
+    <t>US88322Q1085</t>
+  </si>
+  <si>
+    <t>ELEMENT SOLUTIONS INC</t>
+  </si>
+  <si>
+    <t>US28618M1062</t>
+  </si>
+  <si>
+    <t>MODINE MANUFACTURING CO</t>
+  </si>
+  <si>
+    <t>US6078281002</t>
+  </si>
+  <si>
+    <t>MEDPACE HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US58506Q1094</t>
+  </si>
+  <si>
+    <t>PERFORMANCE FOOD GROUP CO</t>
+  </si>
+  <si>
+    <t>US71377A1034</t>
+  </si>
+  <si>
+    <t>MATADOR RESOURCES CO</t>
+  </si>
+  <si>
+    <t>US5764852050</t>
+  </si>
+  <si>
+    <t>CASEY'S GENERAL STORES INC</t>
+  </si>
+  <si>
+    <t>US1475281036</t>
+  </si>
+  <si>
+    <t>US7504911022</t>
+  </si>
+  <si>
+    <t>MCGRATH RENTCORP</t>
+  </si>
+  <si>
+    <t>US5805891091</t>
+  </si>
+  <si>
+    <t>US6047491013</t>
+  </si>
+  <si>
+    <t>FABRINET</t>
+  </si>
+  <si>
+    <t>WINTRUST FINANCIAL CORP</t>
+  </si>
+  <si>
+    <t>US97650W1080</t>
+  </si>
+  <si>
+    <t>BJ'S WHOLESALE CLUB HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US05550J1016</t>
+  </si>
+  <si>
+    <t>BALCHEM CORP</t>
+  </si>
+  <si>
+    <t>US0576652004</t>
+  </si>
+  <si>
+    <t>US76243J1051</t>
+  </si>
+  <si>
+    <t>ZETA GLOBAL HOLDINGS CORP</t>
+  </si>
+  <si>
+    <t>US98956A1051</t>
+  </si>
+  <si>
+    <t>SOLARIS ENERGY INFRASTRUCTURE INC</t>
+  </si>
+  <si>
+    <t>US83418M1036</t>
+  </si>
+  <si>
+    <t>US10806X1028</t>
+  </si>
+  <si>
+    <t>SPYRE THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>SYRE</t>
+  </si>
+  <si>
+    <t>US00773J2024</t>
+  </si>
+  <si>
+    <t>00773J202</t>
+  </si>
+  <si>
+    <t>HAMILTON LANE INC</t>
+  </si>
+  <si>
+    <t>US4074971064</t>
+  </si>
+  <si>
+    <t>NMI HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US6292093050</t>
+  </si>
+  <si>
+    <t>US6710441055</t>
+  </si>
+  <si>
+    <t>SURGERY PARTNERS INC</t>
+  </si>
+  <si>
+    <t>US86881A1007</t>
+  </si>
+  <si>
+    <t>US0994061002</t>
+  </si>
+  <si>
+    <t>US87650L1035</t>
+  </si>
+  <si>
+    <t>SHIFT4 PAYMENTS INC</t>
+  </si>
+  <si>
+    <t>US82452J1097</t>
+  </si>
+  <si>
+    <t>CHARLES RIVER LABORATORIES INTERNATIONAL INC</t>
+  </si>
+  <si>
+    <t>US1598641074</t>
+  </si>
+  <si>
+    <t>UNIVERSAL TECHNICAL INSTITUTE INC</t>
+  </si>
+  <si>
+    <t>US9139151040</t>
+  </si>
+  <si>
+    <t>WINGSTOP INC</t>
+  </si>
+  <si>
+    <t>US9741551033</t>
+  </si>
+  <si>
+    <t>RAMBUS INC</t>
+  </si>
+  <si>
+    <t>US7509171069</t>
+  </si>
+  <si>
+    <t>US5588681057</t>
+  </si>
+  <si>
+    <t>KRATOS DEFENSE &amp; SECURITY SOLUTIONS INC</t>
+  </si>
+  <si>
+    <t>US50077B2079</t>
+  </si>
+  <si>
+    <t>US8290731053</t>
+  </si>
+  <si>
+    <t>US3773221029</t>
+  </si>
+  <si>
+    <t>AXSOME THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>US05464T1043</t>
+  </si>
+  <si>
+    <t>US1569441009</t>
+  </si>
+  <si>
+    <t>UMB FINANCIAL CORP</t>
+  </si>
+  <si>
+    <t>US9027881088</t>
+  </si>
+  <si>
+    <t>ARCHROCK INC</t>
+  </si>
+  <si>
+    <t>US03957W1062</t>
+  </si>
+  <si>
+    <t>US5015751044</t>
+  </si>
+  <si>
+    <t>TREX CO INC</t>
+  </si>
+  <si>
+    <t>US89531P1057</t>
+  </si>
+  <si>
+    <t>INSULET CORP</t>
+  </si>
+  <si>
+    <t>US45784P1012</t>
+  </si>
+  <si>
+    <t>US49845K1016</t>
+  </si>
+  <si>
+    <t>US92243G1085</t>
+  </si>
+  <si>
+    <t>US80706P1030</t>
+  </si>
+  <si>
+    <t>US4859241048</t>
+  </si>
+  <si>
+    <t>INSMED INC</t>
+  </si>
+  <si>
+    <t>US4576693075</t>
+  </si>
+  <si>
+    <t>ARGAN INC</t>
+  </si>
+  <si>
+    <t>US04010E1091</t>
+  </si>
+  <si>
+    <t>US63947X1019</t>
+  </si>
+  <si>
+    <t>ISHARES RUSSELL 2000 GROWTH ETF</t>
+  </si>
+  <si>
+    <t>US4642876480</t>
+  </si>
+  <si>
+    <t>US17253J1060</t>
+  </si>
+  <si>
+    <t>MAXLINEAR INC</t>
+  </si>
+  <si>
+    <t>US57776J1007</t>
+  </si>
+  <si>
+    <t>US55405W1045</t>
+  </si>
+  <si>
+    <t>PATHWARD FINANCIAL INC</t>
+  </si>
+  <si>
+    <t>US59100U1088</t>
+  </si>
+  <si>
+    <t>US45827U1097</t>
+  </si>
+  <si>
+    <t>CREDO TECHNOLOGY GROUP HOLDING LTD</t>
+  </si>
+  <si>
+    <t>US1421521071</t>
+  </si>
+  <si>
+    <t>US44812J1043</t>
+  </si>
+  <si>
+    <t>KINIKSA PHARMACEUTICALS INTERNATIONAL PLC</t>
+  </si>
+  <si>
+    <t>KNSA</t>
+  </si>
+  <si>
+    <t>GB00BRXB0C07</t>
+  </si>
+  <si>
+    <t>US3741631036</t>
+  </si>
+  <si>
+    <t>US26740W1099</t>
+  </si>
+  <si>
+    <t>DIGITALOCEAN HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US25402D1028</t>
+  </si>
+  <si>
+    <t>US52476L1098</t>
+  </si>
+  <si>
+    <t>WIX.COM LTD</t>
+  </si>
+  <si>
+    <t>JFROG LTD</t>
+  </si>
+  <si>
+    <t>FROG</t>
+  </si>
+  <si>
+    <t>IL0011684185</t>
+  </si>
+  <si>
+    <t>US53229X1019</t>
+  </si>
+  <si>
+    <t>US39874R1014</t>
+  </si>
+  <si>
+    <t>US76655K1034</t>
+  </si>
+  <si>
+    <t>US26818M1080</t>
+  </si>
+  <si>
+    <t>PRAXIS PRECISION MEDICINES INC</t>
+  </si>
+  <si>
+    <t>US74006W2070</t>
+  </si>
+  <si>
+    <t>TRUPANION INC</t>
+  </si>
+  <si>
+    <t>US8982021060</t>
+  </si>
+  <si>
+    <t>US0869211039</t>
+  </si>
+  <si>
+    <t>JPMORGAN 100 US TREASU-L</t>
+  </si>
+  <si>
+    <t>US4812A28358</t>
+  </si>
+  <si>
+    <t>Open-End Fund</t>
+  </si>
+  <si>
+    <t>Fixed Income</t>
+  </si>
+  <si>
+    <t>WESTERN ASSET PREMIER INSTITUTIONAL US TREASURY RESERVES</t>
+  </si>
+  <si>
+    <t>US9870841007</t>
+  </si>
+  <si>
+    <t>FOX FACTORY HOLDING CORP</t>
+  </si>
+  <si>
+    <t>US35138V1026</t>
+  </si>
+  <si>
+    <t>BLOOM ENERGY CORP</t>
+  </si>
+  <si>
+    <t>US0937121079</t>
+  </si>
+  <si>
+    <t>BRAIN CORPORATION PRIVATE PLACEMENT</t>
+  </si>
+  <si>
+    <t>MLP</t>
+  </si>
+  <si>
+    <t>KRYSTAL BIOTECH INC</t>
+  </si>
+  <si>
+    <t>KRYS</t>
+  </si>
+  <si>
+    <t>US5011471027</t>
+  </si>
+  <si>
+    <t>501147102</t>
+  </si>
+  <si>
+    <t>SPROUT SOCIAL INC</t>
+  </si>
+  <si>
+    <t>US85209W1099</t>
+  </si>
+  <si>
+    <t>BRAIN CORP COMMON STOCK PRIVATE PLCMT</t>
+  </si>
+  <si>
+    <t>VRNS US 08/21/26 P40</t>
+  </si>
+  <si>
+    <t>INFORMATION TECHNOLOGY</t>
+  </si>
+  <si>
+    <t>VRNS 8 P40</t>
+  </si>
+  <si>
+    <t>EQUITY OPTION</t>
   </si>
   <si>
     <t>Options</t>
   </si>
   <si>
-    <t>LSCC US 06/18/26 C150</t>
-[...539 lines deleted...]
-    <t>INFORMATION TECHNOLOGY</t>
+    <t>VRNS US 08/21/26 C50</t>
+  </si>
+  <si>
+    <t>VRNS 8 C50</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="2">
+    <numFmt numFmtId="168" formatCode="0.000"/>
+    <numFmt numFmtId="171" formatCode="m/d/yy;@"/>
+  </numFmts>
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="171" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1659,3914 +1696,3956 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M120"/>
+  <dimension ref="A1:M121"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F13" sqref="F13"/>
+      <selection activeCell="I111" sqref="I111"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="48.796875" customWidth="1"/>
     <col min="2" max="2" width="22.796875" customWidth="1"/>
     <col min="3" max="3" width="10.796875" customWidth="1"/>
     <col min="4" max="4" width="16.796875" customWidth="1"/>
-    <col min="5" max="5" width="10.796875" customWidth="1"/>
-    <col min="6" max="6" width="11.796875" customWidth="1"/>
+    <col min="5" max="6" width="10.796875" customWidth="1"/>
     <col min="7" max="7" width="12.796875" customWidth="1"/>
     <col min="8" max="8" width="10.796875" customWidth="1"/>
     <col min="9" max="9" width="18.796875" customWidth="1"/>
     <col min="10" max="10" width="20.796875" customWidth="1"/>
     <col min="11" max="11" width="11.796875" customWidth="1"/>
     <col min="12" max="13" width="10.796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1">
-        <v>46190</v>
+        <v>46226</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
       <c r="H10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
         <v>14</v>
       </c>
       <c r="J10" t="s">
         <v>15</v>
       </c>
       <c r="K10" t="s">
         <v>16</v>
       </c>
       <c r="L10" t="s">
         <v>17</v>
       </c>
       <c r="M10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B11" t="s">
         <v>19</v>
       </c>
-      <c r="C11" s="2">
-[...3 lines deleted...]
-        <v>79751601.599999994</v>
+      <c r="C11" s="3">
+        <v>3.099777726660506</v>
+      </c>
+      <c r="D11" s="4">
+        <v>58845590.079999998</v>
       </c>
       <c r="E11">
-        <v>279840</v>
+        <v>426016</v>
       </c>
       <c r="F11" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G11" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>262</v>
+      </c>
+      <c r="H11" s="5">
+        <v>0</v>
       </c>
       <c r="J11" t="s">
         <v>21</v>
       </c>
       <c r="K11" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L11" t="s">
         <v>22</v>
       </c>
       <c r="M11" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B12" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>70715453.760000005</v>
+        <v>19</v>
+      </c>
+      <c r="C12" s="3">
+        <v>2.7268642398830618</v>
+      </c>
+      <c r="D12" s="4">
+        <v>51766271.460000001</v>
       </c>
       <c r="E12">
-        <v>505616</v>
+        <v>1033878</v>
       </c>
       <c r="F12" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G12" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>265</v>
+      </c>
+      <c r="H12" s="5">
+        <v>0</v>
       </c>
       <c r="J12" t="s">
         <v>21</v>
       </c>
       <c r="K12" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L12" t="s">
         <v>22</v>
       </c>
       <c r="M12" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B13" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>56523442.359999999</v>
+        <v>26</v>
+      </c>
+      <c r="C13" s="3">
+        <v>2.5208420252657375</v>
+      </c>
+      <c r="D13" s="4">
+        <v>47855184.969999999</v>
       </c>
       <c r="E13">
-        <v>90332</v>
+        <v>80387</v>
       </c>
       <c r="F13" t="s">
         <v>27</v>
       </c>
       <c r="G13" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>267</v>
+      </c>
+      <c r="H13" s="5">
+        <v>0</v>
       </c>
       <c r="J13" t="s">
         <v>21</v>
       </c>
       <c r="K13" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L13" t="s">
         <v>22</v>
       </c>
       <c r="M13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B14" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>55808734.439999998</v>
+        <v>47</v>
+      </c>
+      <c r="C14" s="3">
+        <v>2.2349726295959975</v>
+      </c>
+      <c r="D14" s="4">
+        <v>42428294.799999997</v>
       </c>
       <c r="E14">
-        <v>1033878</v>
+        <v>258394</v>
       </c>
       <c r="F14" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="G14" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>269</v>
+      </c>
+      <c r="H14" s="5">
+        <v>0</v>
       </c>
       <c r="J14" t="s">
         <v>21</v>
       </c>
       <c r="K14" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L14" t="s">
         <v>22</v>
       </c>
       <c r="M14" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
         <v>270</v>
       </c>
       <c r="B15" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>48816559.75</v>
+        <v>19</v>
+      </c>
+      <c r="C15" s="3">
+        <v>2.0709518850711173</v>
+      </c>
+      <c r="D15" s="4">
+        <v>39314556.219999999</v>
       </c>
       <c r="E15">
-        <v>1078819</v>
+        <v>877949</v>
       </c>
       <c r="F15" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="G15" t="s">
         <v>271</v>
       </c>
-      <c r="H15" t="s">
-        <v>261</v>
+      <c r="H15" s="5">
+        <v>0</v>
       </c>
       <c r="J15" t="s">
         <v>21</v>
       </c>
       <c r="K15" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L15" t="s">
         <v>22</v>
       </c>
       <c r="M15" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
         <v>272</v>
       </c>
-      <c r="C16" s="2">
-[...3 lines deleted...]
-        <v>44120685.009999998</v>
+      <c r="B16" t="s">
+        <v>26</v>
+      </c>
+      <c r="C16" s="3">
+        <v>2.0680368315994389</v>
+      </c>
+      <c r="D16" s="4">
+        <v>39259217.399999999</v>
       </c>
       <c r="E16">
-        <v>44120685.009999998</v>
+        <v>95836</v>
       </c>
       <c r="F16" t="s">
-        <v>115</v>
+        <v>43</v>
       </c>
       <c r="G16" t="s">
         <v>273</v>
       </c>
-      <c r="H16" t="s">
-[...3 lines deleted...]
-        <v>73020</v>
+      <c r="H16" s="5">
+        <v>0</v>
       </c>
       <c r="J16" t="s">
-        <v>275</v>
+        <v>21</v>
       </c>
       <c r="K16" t="s">
-        <v>276</v>
+        <v>263</v>
       </c>
       <c r="L16" t="s">
         <v>22</v>
       </c>
       <c r="M16" t="s">
-        <v>116</v>
+        <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
-        <v>277</v>
-[...8 lines deleted...]
-        <v>44120684.880000003</v>
+        <v>32</v>
+      </c>
+      <c r="B17" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17" s="3">
+        <v>2.0515434360665652</v>
+      </c>
+      <c r="D17" s="4">
+        <v>38946109.920000002</v>
+      </c>
+      <c r="E17">
+        <v>450192</v>
       </c>
       <c r="F17" t="s">
-        <v>117</v>
+        <v>33</v>
       </c>
       <c r="G17" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>73020</v>
+        <v>274</v>
+      </c>
+      <c r="H17" s="5">
+        <v>0</v>
       </c>
       <c r="J17" t="s">
-        <v>275</v>
+        <v>21</v>
       </c>
       <c r="K17" t="s">
-        <v>276</v>
+        <v>263</v>
       </c>
       <c r="L17" t="s">
         <v>22</v>
       </c>
       <c r="M17" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="B18" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>43543888.079999998</v>
+        <v>40</v>
+      </c>
+      <c r="C18" s="3">
+        <v>1.9325955867755005</v>
+      </c>
+      <c r="D18" s="4">
+        <v>36688026.600000001</v>
       </c>
       <c r="E18">
-        <v>490028</v>
+        <v>573340</v>
       </c>
       <c r="F18" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="G18" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>275</v>
+      </c>
+      <c r="H18" s="5">
+        <v>0</v>
       </c>
       <c r="J18" t="s">
         <v>21</v>
       </c>
       <c r="K18" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L18" t="s">
         <v>22</v>
       </c>
       <c r="M18" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="B19" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>41887880.859999999</v>
+        <v>26</v>
+      </c>
+      <c r="C19" s="3">
+        <v>1.9089043377518318</v>
+      </c>
+      <c r="D19" s="4">
+        <v>36238276.439999998</v>
       </c>
       <c r="E19">
         <v>348311</v>
       </c>
       <c r="F19" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="G19" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>277</v>
+      </c>
+      <c r="H19" s="5">
+        <v>0</v>
       </c>
       <c r="J19" t="s">
         <v>21</v>
       </c>
       <c r="K19" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L19" t="s">
         <v>22</v>
       </c>
       <c r="M19" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A20" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="B20" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>40053653.939999998</v>
+        <v>26</v>
+      </c>
+      <c r="C20" s="3">
+        <v>1.8648600000330622</v>
+      </c>
+      <c r="D20" s="4">
+        <v>35402147.119999997</v>
       </c>
       <c r="E20">
-        <v>258394</v>
+        <v>165307</v>
       </c>
       <c r="F20" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G20" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>279</v>
+      </c>
+      <c r="H20" s="5">
+        <v>0</v>
       </c>
       <c r="J20" t="s">
         <v>21</v>
       </c>
       <c r="K20" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L20" t="s">
         <v>22</v>
       </c>
       <c r="M20" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A21" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="B21" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>39424055.32</v>
+        <v>55</v>
+      </c>
+      <c r="C21" s="3">
+        <v>1.7904196452347765</v>
+      </c>
+      <c r="D21" s="4">
+        <v>33988985.600000001</v>
       </c>
       <c r="E21">
-        <v>95836</v>
+        <v>360320</v>
       </c>
       <c r="F21" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="G21" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>281</v>
+      </c>
+      <c r="H21" s="5">
+        <v>0</v>
       </c>
       <c r="J21" t="s">
         <v>21</v>
       </c>
       <c r="K21" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L21" t="s">
         <v>22</v>
       </c>
       <c r="M21" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A22" t="s">
-        <v>289</v>
-[...5 lines deleted...]
-        <v>38640998.850000001</v>
+        <v>282</v>
+      </c>
+      <c r="C22" s="3">
+        <v>1.7787208263464054</v>
+      </c>
+      <c r="D22" s="4">
+        <v>33766897.450000003</v>
       </c>
       <c r="E22">
-        <v>277215</v>
+        <v>221815</v>
       </c>
       <c r="F22" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="G22" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>283</v>
+      </c>
+      <c r="H22" s="5">
+        <v>0</v>
       </c>
       <c r="J22" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="K22" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L22" t="s">
         <v>22</v>
       </c>
       <c r="M22" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A23" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="B23" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>38118472.770000003</v>
+        <v>70</v>
+      </c>
+      <c r="C23" s="3">
+        <v>1.7667556489075711</v>
+      </c>
+      <c r="D23" s="4">
+        <v>33539752.800000001</v>
       </c>
       <c r="E23">
-        <v>187711</v>
+        <v>605520</v>
       </c>
       <c r="F23" t="s">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="G23" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>286</v>
+      </c>
+      <c r="H23" s="5">
+        <v>0</v>
       </c>
       <c r="J23" t="s">
         <v>21</v>
       </c>
       <c r="K23" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L23" t="s">
         <v>22</v>
       </c>
       <c r="M23" t="s">
-        <v>51</v>
+        <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A24" t="s">
-        <v>269</v>
+        <v>287</v>
       </c>
       <c r="B24" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>38083162.859999999</v>
+        <v>26</v>
+      </c>
+      <c r="C24" s="3">
+        <v>1.7469045000345913</v>
+      </c>
+      <c r="D24" s="4">
+        <v>33162902.370000001</v>
       </c>
       <c r="E24">
-        <v>152742</v>
+        <v>187711</v>
       </c>
       <c r="F24" t="s">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="G24" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>288</v>
+      </c>
+      <c r="H24" s="5">
+        <v>0</v>
       </c>
       <c r="J24" t="s">
         <v>21</v>
       </c>
       <c r="K24" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L24" t="s">
         <v>22</v>
+      </c>
+      <c r="M24" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A25" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B25" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>37679904.799999997</v>
+        <v>26</v>
+      </c>
+      <c r="C25" s="3">
+        <v>1.7439962291846782</v>
+      </c>
+      <c r="D25" s="4">
+        <v>33107692.309999999</v>
       </c>
       <c r="E25">
-        <v>573340</v>
+        <v>629783</v>
       </c>
       <c r="F25" t="s">
         <v>66</v>
       </c>
       <c r="G25" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>289</v>
+      </c>
+      <c r="H25" s="5">
+        <v>0</v>
       </c>
       <c r="J25" t="s">
         <v>21</v>
       </c>
       <c r="K25" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L25" t="s">
         <v>22</v>
       </c>
       <c r="M25" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A26" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="B26" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>36135140.670000002</v>
+        <v>55</v>
+      </c>
+      <c r="C26" s="3">
+        <v>1.7265358017223127</v>
+      </c>
+      <c r="D26" s="4">
+        <v>32776226.879999999</v>
       </c>
       <c r="E26">
-        <v>179073</v>
+        <v>242016</v>
       </c>
       <c r="F26" t="s">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="G26" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>291</v>
+      </c>
+      <c r="H26" s="5">
+        <v>0</v>
       </c>
       <c r="J26" t="s">
         <v>21</v>
       </c>
       <c r="K26" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L26" t="s">
         <v>22</v>
       </c>
       <c r="M26" t="s">
-        <v>40</v>
+        <v>69</v>
       </c>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A27" t="s">
-        <v>297</v>
+        <v>54</v>
       </c>
       <c r="B27" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>35027385.439999998</v>
+        <v>55</v>
+      </c>
+      <c r="C27" s="3">
+        <v>1.6917788222298602</v>
+      </c>
+      <c r="D27" s="4">
+        <v>32116407</v>
       </c>
       <c r="E27">
-        <v>123388</v>
+        <v>578674</v>
       </c>
       <c r="F27" t="s">
+        <v>56</v>
+      </c>
+      <c r="G27" t="s">
+        <v>292</v>
+      </c>
+      <c r="H27" s="5">
+        <v>0</v>
+      </c>
+      <c r="J27" t="s">
+        <v>21</v>
+      </c>
+      <c r="K27" t="s">
+        <v>263</v>
+      </c>
+      <c r="L27" t="s">
+        <v>22</v>
+      </c>
+      <c r="M27" t="s">
         <v>57</v>
-      </c>
-[...16 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A28" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="B28" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>34357204.799999997</v>
+        <v>29</v>
+      </c>
+      <c r="C28" s="3">
+        <v>1.6610471507088231</v>
+      </c>
+      <c r="D28" s="4">
+        <v>31533002.800000004</v>
       </c>
       <c r="E28">
-        <v>605520</v>
+        <v>823316</v>
       </c>
       <c r="F28" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="G28" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>294</v>
+      </c>
+      <c r="H28" s="5">
+        <v>0</v>
       </c>
       <c r="J28" t="s">
         <v>21</v>
       </c>
       <c r="K28" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L28" t="s">
         <v>22</v>
       </c>
       <c r="M28" t="s">
-        <v>54</v>
+        <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A29" t="s">
-        <v>90</v>
+        <v>295</v>
       </c>
       <c r="B29" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>31583611</v>
+        <v>40</v>
+      </c>
+      <c r="C29" s="3">
+        <v>1.6224410828802838</v>
+      </c>
+      <c r="D29" s="4">
+        <v>30800112.559999999</v>
       </c>
       <c r="E29">
-        <v>613274</v>
+        <v>123388</v>
       </c>
       <c r="F29" t="s">
-        <v>91</v>
+        <v>58</v>
       </c>
       <c r="G29" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>296</v>
+      </c>
+      <c r="H29" s="5">
+        <v>0</v>
       </c>
       <c r="J29" t="s">
         <v>21</v>
       </c>
       <c r="K29" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L29" t="s">
         <v>22</v>
       </c>
       <c r="M29" t="s">
-        <v>92</v>
+        <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A30" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="B30" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>31188849.48</v>
+        <v>55</v>
+      </c>
+      <c r="C30" s="3">
+        <v>1.5939314722074074</v>
+      </c>
+      <c r="D30" s="4">
+        <v>30258891.539999999</v>
       </c>
       <c r="E30">
-        <v>942831</v>
+        <v>49947</v>
       </c>
       <c r="F30" t="s">
-        <v>68</v>
+        <v>96</v>
       </c>
       <c r="G30" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>298</v>
+      </c>
+      <c r="H30" s="5">
+        <v>0</v>
       </c>
       <c r="J30" t="s">
         <v>21</v>
       </c>
       <c r="K30" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L30" t="s">
         <v>22</v>
       </c>
       <c r="M30" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A31" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="B31" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>31106425.600000001</v>
+        <v>75</v>
+      </c>
+      <c r="C31" s="3">
+        <v>1.5682550689471209</v>
+      </c>
+      <c r="D31" s="4">
+        <v>29771455.59</v>
       </c>
       <c r="E31">
-        <v>360320</v>
+        <v>269889</v>
       </c>
       <c r="F31" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="G31" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>300</v>
+      </c>
+      <c r="H31" s="5">
+        <v>0</v>
       </c>
       <c r="J31" t="s">
         <v>21</v>
       </c>
       <c r="K31" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L31" t="s">
         <v>22</v>
       </c>
       <c r="M31" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A32" t="s">
-        <v>73</v>
+        <v>301</v>
       </c>
       <c r="B32" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>30279966.640000001</v>
+        <v>70</v>
+      </c>
+      <c r="C32" s="3">
+        <v>1.5543118512284055</v>
+      </c>
+      <c r="D32" s="4">
+        <v>29506760.199999999</v>
       </c>
       <c r="E32">
-        <v>629783</v>
+        <v>570620</v>
       </c>
       <c r="F32" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="G32" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>302</v>
+      </c>
+      <c r="H32" s="5">
+        <v>0</v>
       </c>
       <c r="J32" t="s">
         <v>21</v>
       </c>
       <c r="K32" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L32" t="s">
         <v>22</v>
       </c>
       <c r="M32" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A33" t="s">
-        <v>288</v>
+        <v>78</v>
       </c>
       <c r="B33" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>29919671.619999997</v>
+        <v>40</v>
+      </c>
+      <c r="C33" s="3">
+        <v>1.5522538765183878</v>
+      </c>
+      <c r="D33" s="4">
+        <v>29467692</v>
       </c>
       <c r="E33">
-        <v>51199</v>
+        <v>854136</v>
       </c>
       <c r="F33" t="s">
-        <v>41</v>
+        <v>79</v>
       </c>
       <c r="G33" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>80</v>
+      </c>
+      <c r="H33" s="5">
+        <v>0</v>
       </c>
       <c r="J33" t="s">
         <v>21</v>
       </c>
       <c r="K33" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A34" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="B34" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>29130752</v>
+        <v>75</v>
+      </c>
+      <c r="C34" s="3">
+        <v>1.4967091110711257</v>
+      </c>
+      <c r="D34" s="4">
+        <v>28413240.75</v>
       </c>
       <c r="E34">
-        <v>358400</v>
+        <v>32463</v>
       </c>
       <c r="F34" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="G34" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>304</v>
+      </c>
+      <c r="H34" s="5">
+        <v>0</v>
       </c>
       <c r="J34" t="s">
         <v>21</v>
       </c>
       <c r="K34" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L34" t="s">
         <v>22</v>
       </c>
       <c r="M34" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A35" t="s">
-        <v>311</v>
+        <v>91</v>
       </c>
       <c r="B35" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>28675295.039999999</v>
+        <v>55</v>
+      </c>
+      <c r="C35" s="3">
+        <v>1.458327686772839</v>
+      </c>
+      <c r="D35" s="4">
+        <v>27684615.100000001</v>
       </c>
       <c r="E35">
-        <v>257316</v>
+        <v>453995</v>
       </c>
       <c r="F35" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="G35" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>305</v>
+      </c>
+      <c r="H35" s="5">
+        <v>0</v>
       </c>
       <c r="J35" t="s">
         <v>21</v>
       </c>
       <c r="K35" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L35" t="s">
         <v>22</v>
       </c>
       <c r="M35" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A36" t="s">
-        <v>76</v>
+        <v>306</v>
       </c>
       <c r="B36" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>28623750.600000001</v>
+        <v>26</v>
+      </c>
+      <c r="C36" s="3">
+        <v>1.4558897451245489</v>
+      </c>
+      <c r="D36" s="4">
+        <v>27638333.68</v>
       </c>
       <c r="E36">
-        <v>280515</v>
+        <v>232333</v>
       </c>
       <c r="F36" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="G36" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>307</v>
+      </c>
+      <c r="H36" s="5">
+        <v>0</v>
       </c>
       <c r="J36" t="s">
         <v>21</v>
       </c>
       <c r="K36" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L36" t="s">
         <v>22</v>
       </c>
       <c r="M36" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A37" t="s">
-        <v>301</v>
+        <v>60</v>
       </c>
       <c r="B37" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>27909221.490000002</v>
+        <v>55</v>
+      </c>
+      <c r="C37" s="3">
+        <v>1.4410504538366675</v>
+      </c>
+      <c r="D37" s="4">
+        <v>27356627.399999999</v>
       </c>
       <c r="E37">
-        <v>269889</v>
+        <v>239215</v>
       </c>
       <c r="F37" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G37" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>308</v>
+      </c>
+      <c r="H37" s="5">
+        <v>0</v>
       </c>
       <c r="J37" t="s">
         <v>21</v>
       </c>
       <c r="K37" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L37" t="s">
         <v>22</v>
       </c>
       <c r="M37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A38" t="s">
-        <v>295</v>
+        <v>309</v>
       </c>
       <c r="B38" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>27621143.550000001</v>
+        <v>19</v>
+      </c>
+      <c r="C38" s="3">
+        <v>1.3963086897162353</v>
+      </c>
+      <c r="D38" s="4">
+        <v>26507258.27</v>
       </c>
       <c r="E38">
-        <v>32463</v>
+        <v>51199</v>
       </c>
       <c r="F38" t="s">
-        <v>62</v>
+        <v>85</v>
       </c>
       <c r="G38" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>86</v>
+      </c>
+      <c r="H38" s="5">
+        <v>0</v>
       </c>
       <c r="J38" t="s">
         <v>21</v>
       </c>
       <c r="K38" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L38" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A39" t="s">
-        <v>81</v>
+        <v>310</v>
       </c>
       <c r="B39" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>27315269.280000001</v>
+        <v>47</v>
+      </c>
+      <c r="C39" s="3">
+        <v>1.3564583015678056</v>
+      </c>
+      <c r="D39" s="4">
+        <v>25750746.09</v>
       </c>
       <c r="E39">
-        <v>854136</v>
+        <v>163217</v>
       </c>
       <c r="F39" t="s">
-        <v>82</v>
+        <v>98</v>
       </c>
       <c r="G39" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>311</v>
+      </c>
+      <c r="H39" s="5">
+        <v>0</v>
       </c>
       <c r="J39" t="s">
         <v>21</v>
       </c>
       <c r="K39" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L39" t="s">
         <v>22</v>
+      </c>
+      <c r="M39" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A40" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="B40" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>26430202.079999998</v>
+        <v>75</v>
+      </c>
+      <c r="C40" s="3">
+        <v>1.3472575234345787</v>
+      </c>
+      <c r="D40" s="4">
+        <v>25576080.27</v>
       </c>
       <c r="E40">
-        <v>232333</v>
+        <v>280163</v>
       </c>
       <c r="F40" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="G40" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>313</v>
+      </c>
+      <c r="H40" s="5">
+        <v>0</v>
       </c>
       <c r="J40" t="s">
         <v>21</v>
       </c>
       <c r="K40" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L40" t="s">
         <v>22</v>
       </c>
       <c r="M40" t="s">
-        <v>94</v>
+        <v>110</v>
       </c>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A41" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="B41" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>25986012.300000001</v>
+        <v>29</v>
+      </c>
+      <c r="C41" s="3">
+        <v>1.3407048202205623</v>
+      </c>
+      <c r="D41" s="4">
+        <v>25451685</v>
       </c>
       <c r="E41">
         <v>158085</v>
       </c>
       <c r="F41" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="G41" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>315</v>
+      </c>
+      <c r="H41" s="5">
+        <v>0</v>
       </c>
       <c r="J41" t="s">
         <v>21</v>
       </c>
       <c r="K41" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L41" t="s">
         <v>22</v>
       </c>
       <c r="M41" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A42" t="s">
-        <v>320</v>
+        <v>104</v>
       </c>
       <c r="B42" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>25128889.32</v>
+        <v>55</v>
+      </c>
+      <c r="C42" s="3">
+        <v>1.323242486396891</v>
+      </c>
+      <c r="D42" s="4">
+        <v>25120183.379999999</v>
       </c>
       <c r="E42">
-        <v>163217</v>
+        <v>244693</v>
       </c>
       <c r="F42" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G42" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>316</v>
+      </c>
+      <c r="H42" s="5">
+        <v>0</v>
       </c>
       <c r="J42" t="s">
         <v>21</v>
       </c>
       <c r="K42" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L42" t="s">
         <v>22</v>
       </c>
       <c r="M42" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A43" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="B43" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>24419808</v>
+        <v>19</v>
+      </c>
+      <c r="C43" s="3">
+        <v>1.2313845169340021</v>
+      </c>
+      <c r="D43" s="4">
+        <v>23376369.18</v>
       </c>
       <c r="E43">
-        <v>484520</v>
+        <v>1206211</v>
       </c>
       <c r="F43" t="s">
-        <v>84</v>
+        <v>118</v>
       </c>
       <c r="G43" t="s">
-        <v>323</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>318</v>
+      </c>
+      <c r="H43" s="5">
+        <v>0</v>
       </c>
       <c r="J43" t="s">
         <v>21</v>
       </c>
       <c r="K43" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L43" t="s">
         <v>22</v>
       </c>
       <c r="M43" t="s">
-        <v>85</v>
+        <v>119</v>
       </c>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A44" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="B44" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>24315346.770000003</v>
+        <v>70</v>
+      </c>
+      <c r="C44" s="3">
+        <v>1.1399288386956874</v>
+      </c>
+      <c r="D44" s="4">
+        <v>21640192</v>
       </c>
       <c r="E44">
-        <v>280163</v>
+        <v>358400</v>
       </c>
       <c r="F44" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="G44" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>320</v>
+      </c>
+      <c r="H44" s="5">
+        <v>0</v>
       </c>
       <c r="J44" t="s">
         <v>21</v>
       </c>
       <c r="K44" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L44" t="s">
         <v>22</v>
       </c>
       <c r="M44" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A45" t="s">
-        <v>95</v>
+        <v>115</v>
       </c>
       <c r="B45" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>23980015.899999999</v>
+        <v>55</v>
+      </c>
+      <c r="C45" s="3">
+        <v>1.1124019570124142</v>
+      </c>
+      <c r="D45" s="4">
+        <v>21117626.920000002</v>
       </c>
       <c r="E45">
-        <v>453995</v>
+        <v>254644</v>
       </c>
       <c r="F45" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="G45" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>321</v>
+      </c>
+      <c r="H45" s="5">
+        <v>0</v>
       </c>
       <c r="J45" t="s">
         <v>21</v>
       </c>
       <c r="K45" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L45" t="s">
         <v>22</v>
       </c>
       <c r="M45" t="s">
-        <v>97</v>
+        <v>117</v>
       </c>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A46" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="B46" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>22830274.23</v>
+        <v>55</v>
+      </c>
+      <c r="C46" s="3">
+        <v>1.1034616060595759</v>
+      </c>
+      <c r="D46" s="4">
+        <v>20947905</v>
       </c>
       <c r="E46">
-        <v>49947</v>
+        <v>209500</v>
       </c>
       <c r="F46" t="s">
-        <v>111</v>
+        <v>323</v>
       </c>
       <c r="G46" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>324</v>
+      </c>
+      <c r="H46" s="5">
+        <v>0</v>
       </c>
       <c r="J46" t="s">
         <v>21</v>
       </c>
       <c r="K46" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L46" t="s">
         <v>22</v>
       </c>
       <c r="M46" t="s">
-        <v>112</v>
+        <v>325</v>
       </c>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A47" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="B47" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>22103990</v>
+        <v>47</v>
+      </c>
+      <c r="C47" s="3">
+        <v>1.0585214033704458</v>
+      </c>
+      <c r="D47" s="4">
+        <v>20094768.75</v>
       </c>
       <c r="E47">
-        <v>169900</v>
+        <v>247625</v>
       </c>
       <c r="F47" t="s">
-        <v>102</v>
+        <v>130</v>
       </c>
       <c r="G47" t="s">
-        <v>331</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>327</v>
+      </c>
+      <c r="H47" s="5">
+        <v>0</v>
       </c>
       <c r="J47" t="s">
         <v>21</v>
       </c>
       <c r="K47" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L47" t="s">
         <v>22</v>
       </c>
       <c r="M47" t="s">
-        <v>103</v>
+        <v>131</v>
       </c>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A48" t="s">
-        <v>125</v>
+        <v>328</v>
       </c>
       <c r="B48" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>21695241.190000001</v>
+        <v>47</v>
+      </c>
+      <c r="C48" s="3">
+        <v>1.0321510614173117</v>
+      </c>
+      <c r="D48" s="4">
+        <v>19594159.199999999</v>
       </c>
       <c r="E48">
-        <v>226393</v>
+        <v>471240</v>
       </c>
       <c r="F48" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="G48" t="s">
-        <v>332</v>
-[...4 lines deleted...]
-      <c r="I48" s="1"/>
+        <v>329</v>
+      </c>
+      <c r="H48" s="5">
+        <v>0</v>
+      </c>
       <c r="J48" t="s">
         <v>21</v>
       </c>
       <c r="K48" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L48" t="s">
         <v>22</v>
       </c>
       <c r="M48" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A49" t="s">
-        <v>333</v>
+        <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>19</v>
       </c>
-      <c r="C49" s="2">
-[...3 lines deleted...]
-        <v>21470670.899999999</v>
+      <c r="C49" s="3">
+        <v>1.0048333326959262</v>
+      </c>
+      <c r="D49" s="4">
+        <v>19075564.640000001</v>
       </c>
       <c r="E49">
-        <v>472402</v>
+        <v>88976</v>
       </c>
       <c r="F49" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="G49" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>330</v>
+      </c>
+      <c r="H49" s="5">
+        <v>0</v>
       </c>
       <c r="J49" t="s">
         <v>21</v>
       </c>
       <c r="K49" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L49" t="s">
         <v>22</v>
       </c>
       <c r="M49" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A50" t="s">
-        <v>133</v>
+        <v>331</v>
       </c>
       <c r="B50" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>20652689.280000001</v>
+        <v>55</v>
+      </c>
+      <c r="C50" s="3">
+        <v>0.99127257298556126</v>
+      </c>
+      <c r="D50" s="4">
+        <v>18818129.760000002</v>
       </c>
       <c r="E50">
-        <v>124624</v>
+        <v>1236408</v>
       </c>
       <c r="F50" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="G50" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>332</v>
+      </c>
+      <c r="H50" s="5">
+        <v>0</v>
       </c>
       <c r="J50" t="s">
         <v>21</v>
       </c>
       <c r="K50" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L50" t="s">
         <v>22</v>
       </c>
       <c r="M50" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
     </row>
     <row r="51" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A51" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="B51" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>20341267.16</v>
+        <v>40</v>
+      </c>
+      <c r="C51" s="3">
+        <v>0.97000774105294507</v>
+      </c>
+      <c r="D51" s="4">
+        <v>18414442.239999998</v>
       </c>
       <c r="E51">
-        <v>301844</v>
+        <v>124624</v>
       </c>
       <c r="F51" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="G51" t="s">
-        <v>336</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>333</v>
+      </c>
+      <c r="H51" s="5">
+        <v>0</v>
       </c>
       <c r="J51" t="s">
         <v>21</v>
       </c>
       <c r="K51" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L51" t="s">
         <v>22</v>
       </c>
       <c r="M51" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
     </row>
     <row r="52" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A52" t="s">
-        <v>324</v>
+        <v>125</v>
       </c>
       <c r="B52" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>20156675</v>
+        <v>55</v>
+      </c>
+      <c r="C52" s="3">
+        <v>0.95501725039756902</v>
+      </c>
+      <c r="D52" s="4">
+        <v>18129865.620000001</v>
       </c>
       <c r="E52">
-        <v>247625</v>
+        <v>309489</v>
       </c>
       <c r="F52" t="s">
-        <v>88</v>
+        <v>126</v>
       </c>
       <c r="G52" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>334</v>
+      </c>
+      <c r="H52" s="5">
+        <v>0</v>
       </c>
       <c r="J52" t="s">
         <v>21</v>
       </c>
       <c r="K52" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L52" t="s">
         <v>22</v>
       </c>
       <c r="M52" t="s">
-        <v>89</v>
+        <v>127</v>
       </c>
     </row>
     <row r="53" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A53" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="B53" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>19895729.699999999</v>
+        <v>47</v>
+      </c>
+      <c r="C53" s="3">
+        <v>0.95345480214993339</v>
+      </c>
+      <c r="D53" s="4">
+        <v>18100204.399999999</v>
       </c>
       <c r="E53">
-        <v>132594</v>
+        <v>390680</v>
       </c>
       <c r="F53" t="s">
-        <v>123</v>
+        <v>135</v>
       </c>
       <c r="G53" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>336</v>
+      </c>
+      <c r="H53" s="5">
+        <v>0</v>
       </c>
       <c r="J53" t="s">
         <v>21</v>
       </c>
       <c r="K53" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L53" t="s">
         <v>22</v>
       </c>
       <c r="M53" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
     </row>
     <row r="54" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A54" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="B54" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>19737853.5</v>
+        <v>55</v>
+      </c>
+      <c r="C54" s="3">
+        <v>0.95176112734366192</v>
+      </c>
+      <c r="D54" s="4">
+        <v>18068052</v>
       </c>
       <c r="E54">
-        <v>1066911</v>
+        <v>78800</v>
       </c>
       <c r="F54" t="s">
-        <v>106</v>
+        <v>140</v>
       </c>
       <c r="G54" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>338</v>
+      </c>
+      <c r="H54" s="5">
+        <v>0</v>
       </c>
       <c r="J54" t="s">
         <v>21</v>
       </c>
       <c r="K54" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L54" t="s">
         <v>22</v>
       </c>
       <c r="M54" t="s">
-        <v>107</v>
+        <v>141</v>
       </c>
     </row>
     <row r="55" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A55" t="s">
-        <v>136</v>
+        <v>339</v>
       </c>
       <c r="B55" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>19358536.949999999</v>
+        <v>40</v>
+      </c>
+      <c r="C55" s="3">
+        <v>0.94204071536337575</v>
+      </c>
+      <c r="D55" s="4">
+        <v>17883521.550000001</v>
       </c>
       <c r="E55">
-        <v>309489</v>
+        <v>462465</v>
       </c>
       <c r="F55" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="G55" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>340</v>
+      </c>
+      <c r="H55" s="5">
+        <v>0</v>
       </c>
       <c r="J55" t="s">
         <v>21</v>
       </c>
       <c r="K55" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L55" t="s">
         <v>22</v>
       </c>
       <c r="M55" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A56" t="s">
-        <v>108</v>
+        <v>341</v>
       </c>
       <c r="B56" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>19353169.759999998</v>
+        <v>40</v>
+      </c>
+      <c r="C56" s="3">
+        <v>0.94194090873643055</v>
+      </c>
+      <c r="D56" s="4">
+        <v>17881626.84</v>
       </c>
       <c r="E56">
-        <v>88976</v>
+        <v>132594</v>
       </c>
       <c r="F56" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="G56" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>342</v>
+      </c>
+      <c r="H56" s="5">
+        <v>0</v>
       </c>
       <c r="J56" t="s">
         <v>21</v>
       </c>
       <c r="K56" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L56" t="s">
         <v>22</v>
       </c>
       <c r="M56" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A57" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B57" t="s">
         <v>19</v>
       </c>
-      <c r="C57" s="2">
-[...3 lines deleted...]
-        <v>19114673.760000002</v>
+      <c r="C57" s="3">
+        <v>0.92352280152435151</v>
+      </c>
+      <c r="D57" s="4">
+        <v>17531981</v>
       </c>
       <c r="E57">
-        <v>340361</v>
+        <v>169900</v>
       </c>
       <c r="F57" t="s">
         <v>113</v>
       </c>
       <c r="G57" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>344</v>
+      </c>
+      <c r="H57" s="5">
+        <v>0</v>
       </c>
       <c r="J57" t="s">
         <v>21</v>
       </c>
       <c r="K57" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L57" t="s">
         <v>22</v>
       </c>
       <c r="M57" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="58" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A58" t="s">
-        <v>344</v>
+        <v>147</v>
       </c>
       <c r="B58" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>17831721.600000001</v>
+        <v>55</v>
+      </c>
+      <c r="C58" s="3">
+        <v>0.91457964923704982</v>
+      </c>
+      <c r="D58" s="4">
+        <v>17362205.899999999</v>
       </c>
       <c r="E58">
-        <v>471240</v>
+        <v>31954</v>
       </c>
       <c r="F58" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="G58" t="s">
         <v>345</v>
       </c>
-      <c r="H58" t="s">
-        <v>261</v>
+      <c r="H58" s="5">
+        <v>0</v>
       </c>
       <c r="J58" t="s">
         <v>21</v>
       </c>
       <c r="K58" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L58" t="s">
         <v>22</v>
       </c>
       <c r="M58" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
     </row>
     <row r="59" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A59" t="s">
         <v>346</v>
       </c>
       <c r="B59" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>17594085.84</v>
+        <v>26</v>
+      </c>
+      <c r="C59" s="3">
+        <v>0.88641048445704429</v>
+      </c>
+      <c r="D59" s="4">
+        <v>16827447.84</v>
       </c>
       <c r="E59">
-        <v>1236408</v>
+        <v>340361</v>
       </c>
       <c r="F59" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="G59" t="s">
         <v>347</v>
       </c>
-      <c r="H59" t="s">
-        <v>261</v>
+      <c r="H59" s="5">
+        <v>0</v>
       </c>
       <c r="J59" t="s">
         <v>21</v>
       </c>
       <c r="K59" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L59" t="s">
         <v>22</v>
       </c>
       <c r="M59" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A60" t="s">
-        <v>120</v>
+        <v>137</v>
       </c>
       <c r="B60" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>16021873.02</v>
+        <v>26</v>
+      </c>
+      <c r="C60" s="3">
+        <v>0.8749873462733293</v>
+      </c>
+      <c r="D60" s="4">
+        <v>16610593.16</v>
       </c>
       <c r="E60">
-        <v>292958</v>
+        <v>87766</v>
       </c>
       <c r="F60" t="s">
-        <v>121</v>
+        <v>138</v>
       </c>
       <c r="G60" t="s">
         <v>348</v>
       </c>
-      <c r="H60" t="s">
-        <v>261</v>
+      <c r="H60" s="5">
+        <v>0</v>
       </c>
       <c r="J60" t="s">
         <v>21</v>
       </c>
       <c r="K60" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L60" t="s">
         <v>22</v>
       </c>
       <c r="M60" t="s">
-        <v>122</v>
+        <v>139</v>
       </c>
     </row>
     <row r="61" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A61" t="s">
-        <v>148</v>
+        <v>160</v>
       </c>
       <c r="B61" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>15972526.439999999</v>
+        <v>55</v>
+      </c>
+      <c r="C61" s="3">
+        <v>0.87349011465122262</v>
+      </c>
+      <c r="D61" s="4">
+        <v>16582170</v>
       </c>
       <c r="E61">
-        <v>31954</v>
+        <v>109000</v>
       </c>
       <c r="F61" t="s">
-        <v>149</v>
+        <v>161</v>
       </c>
       <c r="G61" t="s">
         <v>349</v>
       </c>
-      <c r="H61" t="s">
-        <v>261</v>
+      <c r="H61" s="5">
+        <v>0</v>
       </c>
       <c r="J61" t="s">
         <v>21</v>
       </c>
       <c r="K61" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L61" t="s">
         <v>22</v>
       </c>
       <c r="M61" t="s">
-        <v>150</v>
+        <v>162</v>
       </c>
     </row>
     <row r="62" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A62" t="s">
         <v>350</v>
       </c>
       <c r="B62" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>15685536</v>
+        <v>55</v>
+      </c>
+      <c r="C62" s="3">
+        <v>0.87024956381420215</v>
+      </c>
+      <c r="D62" s="4">
+        <v>16520652</v>
       </c>
       <c r="E62">
-        <v>21800</v>
+        <v>68400</v>
       </c>
       <c r="F62" t="s">
-        <v>194</v>
+        <v>166</v>
       </c>
       <c r="G62" t="s">
         <v>351</v>
       </c>
-      <c r="H62" t="s">
-        <v>261</v>
+      <c r="H62" s="5">
+        <v>0</v>
       </c>
       <c r="J62" t="s">
         <v>21</v>
       </c>
       <c r="K62" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L62" t="s">
         <v>22</v>
       </c>
       <c r="M62" t="s">
-        <v>195</v>
+        <v>167</v>
       </c>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A63" t="s">
+        <v>144</v>
+      </c>
+      <c r="B63" t="s">
+        <v>55</v>
+      </c>
+      <c r="C63" s="3">
+        <v>0.81756227172036966</v>
+      </c>
+      <c r="D63" s="4">
+        <v>15520446.48</v>
+      </c>
+      <c r="E63">
+        <v>218229</v>
+      </c>
+      <c r="F63" t="s">
+        <v>145</v>
+      </c>
+      <c r="G63" t="s">
         <v>352</v>
       </c>
-      <c r="B63" t="s">
-[...18 lines deleted...]
-        <v>261</v>
+      <c r="H63" s="5">
+        <v>0</v>
       </c>
       <c r="J63" t="s">
         <v>21</v>
       </c>
       <c r="K63" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L63" t="s">
         <v>22</v>
       </c>
       <c r="M63" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A64" t="s">
+        <v>353</v>
+      </c>
+      <c r="B64" t="s">
+        <v>47</v>
+      </c>
+      <c r="C64" s="3">
+        <v>0.81257477120639732</v>
+      </c>
+      <c r="D64" s="4">
+        <v>15425764.720000001</v>
+      </c>
+      <c r="E64">
+        <v>110881</v>
+      </c>
+      <c r="F64" t="s">
+        <v>158</v>
+      </c>
+      <c r="G64" t="s">
         <v>354</v>
       </c>
-      <c r="B64" t="s">
-[...18 lines deleted...]
-        <v>261</v>
+      <c r="H64" s="5">
+        <v>0</v>
       </c>
       <c r="J64" t="s">
         <v>21</v>
       </c>
       <c r="K64" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L64" t="s">
         <v>22</v>
       </c>
       <c r="M64" t="s">
-        <v>140</v>
+        <v>159</v>
       </c>
     </row>
     <row r="65" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A65" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="B65" t="s">
         <v>70</v>
       </c>
-      <c r="C65" s="2">
-[...3 lines deleted...]
-        <v>15154816</v>
+      <c r="C65" s="3">
+        <v>0.7942142362110971</v>
+      </c>
+      <c r="D65" s="4">
+        <v>15077211.82</v>
       </c>
       <c r="E65">
-        <v>60100</v>
+        <v>392738</v>
       </c>
       <c r="F65" t="s">
-        <v>168</v>
+        <v>156</v>
       </c>
       <c r="G65" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>356</v>
+      </c>
+      <c r="H65" s="5">
+        <v>0</v>
       </c>
       <c r="J65" t="s">
         <v>21</v>
       </c>
       <c r="K65" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L65" t="s">
         <v>22</v>
       </c>
       <c r="M65" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
     </row>
     <row r="66" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A66" t="s">
-        <v>158</v>
+        <v>168</v>
       </c>
       <c r="B66" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>14953099.140000001</v>
+        <v>55</v>
+      </c>
+      <c r="C66" s="3">
+        <v>0.79134369435321095</v>
+      </c>
+      <c r="D66" s="4">
+        <v>15022718</v>
       </c>
       <c r="E66">
-        <v>77966</v>
+        <v>136100</v>
       </c>
       <c r="F66" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="G66" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>357</v>
+      </c>
+      <c r="H66" s="5">
+        <v>0</v>
       </c>
       <c r="J66" t="s">
         <v>21</v>
       </c>
       <c r="K66" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L66" t="s">
         <v>22</v>
       </c>
       <c r="M66" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
     </row>
     <row r="67" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A67" t="s">
-        <v>153</v>
+        <v>358</v>
       </c>
       <c r="B67" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>14819188.470000001</v>
+        <v>26</v>
+      </c>
+      <c r="C67" s="3">
+        <v>0.788795170053321</v>
+      </c>
+      <c r="D67" s="4">
+        <v>14974337.300000001</v>
       </c>
       <c r="E67">
-        <v>245229</v>
+        <v>353335</v>
       </c>
       <c r="F67" t="s">
-        <v>154</v>
+        <v>107</v>
       </c>
       <c r="G67" t="s">
         <v>359</v>
       </c>
-      <c r="H67" t="s">
-        <v>261</v>
+      <c r="H67" s="5">
+        <v>0</v>
       </c>
       <c r="J67" t="s">
         <v>21</v>
       </c>
       <c r="K67" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L67" t="s">
         <v>22</v>
       </c>
       <c r="M67" t="s">
-        <v>155</v>
+        <v>108</v>
       </c>
     </row>
     <row r="68" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A68" t="s">
         <v>360</v>
       </c>
       <c r="B68" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>14699494.17</v>
+        <v>55</v>
+      </c>
+      <c r="C68" s="3">
+        <v>0.76537752575478213</v>
+      </c>
+      <c r="D68" s="4">
+        <v>14529781.199999999</v>
       </c>
       <c r="E68">
-        <v>110881</v>
+        <v>91740</v>
       </c>
       <c r="F68" t="s">
-        <v>161</v>
+        <v>177</v>
       </c>
       <c r="G68" t="s">
         <v>361</v>
       </c>
-      <c r="H68" t="s">
-        <v>261</v>
+      <c r="H68" s="5">
+        <v>0</v>
       </c>
       <c r="J68" t="s">
         <v>21</v>
       </c>
       <c r="K68" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L68" t="s">
         <v>22</v>
       </c>
       <c r="M68" t="s">
-        <v>162</v>
+        <v>178</v>
       </c>
     </row>
     <row r="69" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A69" t="s">
+        <v>182</v>
+      </c>
+      <c r="B69" t="s">
+        <v>19</v>
+      </c>
+      <c r="C69" s="3">
+        <v>0.74877993827916645</v>
+      </c>
+      <c r="D69" s="4">
+        <v>14214695.76</v>
+      </c>
+      <c r="E69">
+        <v>907128</v>
+      </c>
+      <c r="F69" t="s">
+        <v>183</v>
+      </c>
+      <c r="G69" t="s">
         <v>362</v>
       </c>
-      <c r="B69" t="s">
-[...18 lines deleted...]
-        <v>261</v>
+      <c r="H69" s="5">
+        <v>0</v>
       </c>
       <c r="J69" t="s">
         <v>21</v>
       </c>
       <c r="K69" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L69" t="s">
         <v>22</v>
       </c>
       <c r="M69" t="s">
-        <v>167</v>
+        <v>184</v>
       </c>
     </row>
     <row r="70" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A70" t="s">
-        <v>364</v>
+        <v>163</v>
       </c>
       <c r="B70" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>13934344.24</v>
+        <v>55</v>
+      </c>
+      <c r="C70" s="3">
+        <v>0.7359536528557854</v>
+      </c>
+      <c r="D70" s="4">
+        <v>13971204</v>
       </c>
       <c r="E70">
-        <v>392738</v>
+        <v>251100</v>
       </c>
       <c r="F70" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="G70" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>363</v>
+      </c>
+      <c r="H70" s="5">
+        <v>0</v>
       </c>
       <c r="J70" t="s">
         <v>21</v>
       </c>
       <c r="K70" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L70" t="s">
         <v>22</v>
       </c>
       <c r="M70" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
     </row>
     <row r="71" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A71" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="B71" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>12723237</v>
+        <v>55</v>
+      </c>
+      <c r="C71" s="3">
+        <v>0.7159867437613594</v>
+      </c>
+      <c r="D71" s="4">
+        <v>13592156</v>
       </c>
       <c r="E71">
-        <v>251100</v>
+        <v>274700</v>
       </c>
       <c r="F71" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="G71" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>364</v>
+      </c>
+      <c r="H71" s="5">
+        <v>0</v>
       </c>
       <c r="J71" t="s">
         <v>21</v>
       </c>
       <c r="K71" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L71" t="s">
         <v>22</v>
       </c>
       <c r="M71" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
     </row>
     <row r="72" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A72" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="B72" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>12500848.23</v>
+        <v>26</v>
+      </c>
+      <c r="C72" s="3">
+        <v>0.71549955809060772</v>
+      </c>
+      <c r="D72" s="4">
+        <v>13582907.359999999</v>
       </c>
       <c r="E72">
-        <v>807027</v>
+        <v>273188</v>
       </c>
       <c r="F72" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="G72" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>365</v>
+      </c>
+      <c r="H72" s="5">
+        <v>0</v>
       </c>
       <c r="J72" t="s">
         <v>21</v>
       </c>
       <c r="K72" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L72" t="s">
         <v>22</v>
       </c>
       <c r="M72" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
     </row>
     <row r="73" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A73" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="B73" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>12292762.35</v>
+        <v>55</v>
+      </c>
+      <c r="C73" s="3">
+        <v>0.70647225883618148</v>
+      </c>
+      <c r="D73" s="4">
+        <v>13411534.83</v>
       </c>
       <c r="E73">
         <v>124863</v>
       </c>
       <c r="F73" t="s">
-        <v>151</v>
+        <v>185</v>
       </c>
       <c r="G73" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>367</v>
+      </c>
+      <c r="H73" s="5">
+        <v>0</v>
       </c>
       <c r="J73" t="s">
         <v>21</v>
       </c>
       <c r="K73" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L73" t="s">
         <v>22</v>
       </c>
       <c r="M73" t="s">
-        <v>152</v>
+        <v>186</v>
       </c>
     </row>
     <row r="74" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A74" t="s">
-        <v>163</v>
+        <v>368</v>
       </c>
       <c r="B74" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>12209942.880000001</v>
+        <v>26</v>
+      </c>
+      <c r="C74" s="3">
+        <v>0.69164937363364398</v>
+      </c>
+      <c r="D74" s="4">
+        <v>13130140</v>
       </c>
       <c r="E74">
-        <v>907128</v>
+        <v>21800</v>
       </c>
       <c r="F74" t="s">
-        <v>164</v>
+        <v>142</v>
       </c>
       <c r="G74" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>369</v>
+      </c>
+      <c r="H74" s="5">
+        <v>0</v>
       </c>
       <c r="J74" t="s">
         <v>21</v>
       </c>
       <c r="K74" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L74" t="s">
         <v>22</v>
       </c>
       <c r="M74" t="s">
-        <v>165</v>
+        <v>143</v>
       </c>
     </row>
     <row r="75" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A75" t="s">
-        <v>141</v>
+        <v>187</v>
       </c>
       <c r="B75" t="s">
         <v>19</v>
       </c>
-      <c r="C75" s="2">
-[...3 lines deleted...]
-        <v>12158379.640000001</v>
+      <c r="C75" s="3">
+        <v>0.68953377824449835</v>
+      </c>
+      <c r="D75" s="4">
+        <v>13089977.939999999</v>
       </c>
       <c r="E75">
-        <v>43844</v>
+        <v>807027</v>
       </c>
       <c r="F75" t="s">
-        <v>142</v>
+        <v>188</v>
       </c>
       <c r="G75" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>370</v>
+      </c>
+      <c r="H75" s="5">
+        <v>0</v>
       </c>
       <c r="J75" t="s">
         <v>21</v>
       </c>
       <c r="K75" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L75" t="s">
         <v>22</v>
+      </c>
+      <c r="M75" t="s">
+        <v>189</v>
       </c>
     </row>
     <row r="76" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A76" t="s">
-        <v>175</v>
-[...8 lines deleted...]
-        <v>12084930</v>
+        <v>371</v>
+      </c>
+      <c r="C76" s="3">
+        <v>0.66395914644333964</v>
+      </c>
+      <c r="D76" s="4">
+        <v>12604474</v>
       </c>
       <c r="E76">
-        <v>257400</v>
+        <v>33700</v>
       </c>
       <c r="F76" t="s">
-        <v>176</v>
+        <v>73</v>
       </c>
       <c r="G76" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>372</v>
+      </c>
+      <c r="H76" s="5">
+        <v>0</v>
       </c>
       <c r="J76" t="s">
-        <v>21</v>
+        <v>284</v>
       </c>
       <c r="K76" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L76" t="s">
         <v>22</v>
       </c>
       <c r="M76" t="s">
-        <v>177</v>
+        <v>74</v>
       </c>
     </row>
     <row r="77" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A77" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="B77" t="s">
         <v>19</v>
       </c>
-      <c r="C77" s="2">
-[...3 lines deleted...]
-        <v>12075538.640000001</v>
+      <c r="C77" s="3">
+        <v>0.64972280473500843</v>
+      </c>
+      <c r="D77" s="4">
+        <v>12334214</v>
       </c>
       <c r="E77">
-        <v>232088</v>
+        <v>477700</v>
       </c>
       <c r="F77" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="G77" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>373</v>
+      </c>
+      <c r="H77" s="5">
+        <v>0</v>
       </c>
       <c r="J77" t="s">
         <v>21</v>
       </c>
       <c r="K77" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L77" t="s">
         <v>22</v>
       </c>
       <c r="M77" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
     </row>
     <row r="78" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A78" t="s">
-        <v>188</v>
+        <v>374</v>
       </c>
       <c r="B78" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>11797351.560000001</v>
+        <v>19</v>
+      </c>
+      <c r="C78" s="3">
+        <v>0.62384485868188089</v>
+      </c>
+      <c r="D78" s="4">
+        <v>11842952</v>
       </c>
       <c r="E78">
-        <v>660546</v>
+        <v>129800</v>
       </c>
       <c r="F78" t="s">
-        <v>189</v>
+        <v>154</v>
       </c>
       <c r="G78" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>375</v>
+      </c>
+      <c r="H78" s="5">
+        <v>0</v>
       </c>
       <c r="J78" t="s">
         <v>21</v>
       </c>
       <c r="K78" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L78" t="s">
         <v>22</v>
       </c>
       <c r="M78" t="s">
-        <v>190</v>
+        <v>155</v>
       </c>
     </row>
     <row r="79" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A79" t="s">
-        <v>228</v>
+        <v>171</v>
       </c>
       <c r="B79" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>11354370</v>
+        <v>26</v>
+      </c>
+      <c r="C79" s="3">
+        <v>0.6073291009356494</v>
+      </c>
+      <c r="D79" s="4">
+        <v>11529420</v>
       </c>
       <c r="E79">
-        <v>126300</v>
+        <v>28300</v>
       </c>
       <c r="F79" t="s">
-        <v>229</v>
+        <v>172</v>
       </c>
       <c r="G79" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>376</v>
+      </c>
+      <c r="H79" s="5">
+        <v>0</v>
       </c>
       <c r="J79" t="s">
         <v>21</v>
       </c>
       <c r="K79" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L79" t="s">
         <v>22</v>
       </c>
       <c r="M79" t="s">
-        <v>230</v>
+        <v>173</v>
       </c>
     </row>
     <row r="80" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A80" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B80" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>11163906</v>
+        <v>47</v>
+      </c>
+      <c r="C80" s="3">
+        <v>0.60346671073836178</v>
+      </c>
+      <c r="D80" s="4">
+        <v>11456097.119999999</v>
       </c>
       <c r="E80">
         <v>137826</v>
       </c>
       <c r="F80" t="s">
-        <v>183</v>
+        <v>193</v>
       </c>
       <c r="G80" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>378</v>
+      </c>
+      <c r="H80" s="5">
+        <v>0</v>
       </c>
       <c r="J80" t="s">
         <v>21</v>
       </c>
       <c r="K80" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L80" t="s">
         <v>22</v>
       </c>
       <c r="M80" t="s">
-        <v>184</v>
+        <v>194</v>
       </c>
     </row>
     <row r="81" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A81" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="B81" t="s">
         <v>19</v>
       </c>
-      <c r="C81" s="2">
-[...3 lines deleted...]
-        <v>9762117</v>
+      <c r="C81" s="3">
+        <v>0.58017373267138006</v>
+      </c>
+      <c r="D81" s="4">
+        <v>11013907.66</v>
       </c>
       <c r="E81">
-        <v>114700</v>
+        <v>419258</v>
       </c>
       <c r="F81" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="G81" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>379</v>
+      </c>
+      <c r="H81" s="5">
+        <v>0</v>
       </c>
       <c r="J81" t="s">
         <v>21</v>
       </c>
       <c r="K81" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L81" t="s">
         <v>22</v>
       </c>
       <c r="M81" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
     </row>
     <row r="82" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A82" t="s">
-        <v>191</v>
+        <v>380</v>
       </c>
       <c r="B82" t="s">
         <v>19</v>
       </c>
-      <c r="C82" s="2">
-[...3 lines deleted...]
-        <v>9446297.6999999993</v>
+      <c r="C82" s="3">
+        <v>0.5665766641265122</v>
+      </c>
+      <c r="D82" s="4">
+        <v>10755783.5</v>
       </c>
       <c r="E82">
-        <v>311759</v>
+        <v>45479</v>
       </c>
       <c r="F82" t="s">
-        <v>192</v>
+        <v>81</v>
       </c>
       <c r="G82" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>82</v>
+      </c>
+      <c r="H82" s="5">
+        <v>0</v>
       </c>
       <c r="J82" t="s">
         <v>21</v>
       </c>
       <c r="K82" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L82" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="83" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A83" t="s">
-        <v>379</v>
+        <v>201</v>
       </c>
       <c r="B83" t="s">
-        <v>380</v>
-[...5 lines deleted...]
-        <v>9334713.3599999994</v>
+        <v>55</v>
+      </c>
+      <c r="C83" s="3">
+        <v>0.54454533272262684</v>
+      </c>
+      <c r="D83" s="4">
+        <v>10337544.9</v>
       </c>
       <c r="E83">
-        <v>350008</v>
+        <v>660546</v>
       </c>
       <c r="F83" t="s">
+        <v>202</v>
+      </c>
+      <c r="G83" t="s">
         <v>381</v>
       </c>
-      <c r="G83" t="s">
-[...3 lines deleted...]
-        <v>261</v>
+      <c r="H83" s="5">
+        <v>0</v>
       </c>
       <c r="J83" t="s">
         <v>21</v>
       </c>
       <c r="K83" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L83" t="s">
         <v>22</v>
       </c>
       <c r="M83" t="s">
-        <v>383</v>
+        <v>203</v>
       </c>
     </row>
     <row r="84" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A84" t="s">
-        <v>178</v>
+        <v>212</v>
       </c>
       <c r="B84" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>9265569.6400000006</v>
+        <v>19</v>
+      </c>
+      <c r="C84" s="3">
+        <v>0.52748722334983278</v>
+      </c>
+      <c r="D84" s="4">
+        <v>10013717</v>
       </c>
       <c r="E84">
-        <v>457672</v>
+        <v>85100</v>
       </c>
       <c r="F84" t="s">
-        <v>179</v>
+        <v>213</v>
       </c>
       <c r="G84" t="s">
-        <v>384</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>382</v>
+      </c>
+      <c r="H84" s="5">
+        <v>0</v>
       </c>
       <c r="J84" t="s">
         <v>21</v>
       </c>
       <c r="K84" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L84" t="s">
         <v>22</v>
       </c>
       <c r="M84" t="s">
-        <v>180</v>
+        <v>214</v>
       </c>
     </row>
     <row r="85" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A85" t="s">
-        <v>201</v>
+        <v>383</v>
       </c>
       <c r="B85" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>9236253.7400000002</v>
+        <v>55</v>
+      </c>
+      <c r="C85" s="3">
+        <v>0.52010793525357357</v>
+      </c>
+      <c r="D85" s="4">
+        <v>9873630</v>
       </c>
       <c r="E85">
-        <v>419258</v>
+        <v>156600</v>
       </c>
       <c r="F85" t="s">
-        <v>202</v>
+        <v>384</v>
       </c>
       <c r="G85" t="s">
         <v>385</v>
       </c>
-      <c r="H85" t="s">
-        <v>261</v>
+      <c r="H85" s="5">
+        <v>0</v>
       </c>
       <c r="J85" t="s">
         <v>21</v>
       </c>
       <c r="K85" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L85" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="86" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A86" t="s">
+        <v>225</v>
+      </c>
+      <c r="B86" t="s">
+        <v>55</v>
+      </c>
+      <c r="C86" s="3">
+        <v>0.48243001306054112</v>
+      </c>
+      <c r="D86" s="4">
+        <v>9158359.5</v>
+      </c>
+      <c r="E86">
+        <v>6316110</v>
+      </c>
+      <c r="F86" t="s">
+        <v>226</v>
+      </c>
+      <c r="G86" t="s">
         <v>386</v>
       </c>
-      <c r="B86" t="s">
-[...18 lines deleted...]
-        <v>261</v>
+      <c r="H86" s="5">
+        <v>0</v>
       </c>
       <c r="J86" t="s">
         <v>21</v>
       </c>
       <c r="K86" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L86" t="s">
         <v>22</v>
       </c>
       <c r="M86" t="s">
-        <v>197</v>
+        <v>227</v>
       </c>
     </row>
     <row r="87" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A87" t="s">
-        <v>212</v>
+        <v>190</v>
       </c>
       <c r="B87" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>8969664</v>
+        <v>19</v>
+      </c>
+      <c r="C87" s="3">
+        <v>0.47902819322278051</v>
+      </c>
+      <c r="D87" s="4">
+        <v>9093780</v>
       </c>
       <c r="E87">
-        <v>70400</v>
+        <v>531800</v>
       </c>
       <c r="F87" t="s">
-        <v>213</v>
+        <v>191</v>
       </c>
       <c r="G87" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>387</v>
+      </c>
+      <c r="H87" s="5">
+        <v>0</v>
       </c>
       <c r="J87" t="s">
         <v>21</v>
       </c>
       <c r="K87" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L87" t="s">
         <v>22</v>
       </c>
       <c r="M87" t="s">
-        <v>214</v>
+        <v>192</v>
       </c>
     </row>
     <row r="88" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A88" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="B88" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>8301196.7999999998</v>
+        <v>19</v>
+      </c>
+      <c r="C88" s="3">
+        <v>0.45665307413101947</v>
+      </c>
+      <c r="D88" s="4">
+        <v>8669015</v>
       </c>
       <c r="E88">
-        <v>57840</v>
+        <v>66100</v>
       </c>
       <c r="F88" t="s">
         <v>207</v>
       </c>
       <c r="G88" t="s">
-        <v>390</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>389</v>
+      </c>
+      <c r="H88" s="5">
+        <v>0</v>
       </c>
       <c r="J88" t="s">
         <v>21</v>
       </c>
       <c r="K88" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L88" t="s">
         <v>22</v>
       </c>
       <c r="M88" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="89" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A89" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="B89" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>7868532.7199999997</v>
+        <v>26</v>
+      </c>
+      <c r="C89" s="3">
+        <v>0.45236384020834292</v>
+      </c>
+      <c r="D89" s="4">
+        <v>8587589</v>
       </c>
       <c r="E89">
-        <v>830014</v>
+        <v>114700</v>
       </c>
       <c r="F89" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="G89" t="s">
-        <v>391</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>390</v>
+      </c>
+      <c r="H89" s="5">
+        <v>0</v>
       </c>
       <c r="J89" t="s">
         <v>21</v>
       </c>
       <c r="K89" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L89" t="s">
         <v>22</v>
       </c>
       <c r="M89" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="90" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A90" t="s">
-        <v>209</v>
+        <v>391</v>
       </c>
       <c r="B90" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>7768815.2999999998</v>
+        <v>19</v>
+      </c>
+      <c r="C90" s="3">
+        <v>0.44162733291134321</v>
+      </c>
+      <c r="D90" s="4">
+        <v>8383769.1900000004</v>
       </c>
       <c r="E90">
-        <v>6316110</v>
+        <v>171693</v>
       </c>
       <c r="F90" t="s">
-        <v>210</v>
+        <v>228</v>
       </c>
       <c r="G90" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>229</v>
+      </c>
+      <c r="H90" s="5">
+        <v>0</v>
       </c>
       <c r="J90" t="s">
         <v>21</v>
       </c>
       <c r="K90" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L90" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="91" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A91" t="s">
+        <v>392</v>
+      </c>
+      <c r="B91" t="s">
+        <v>19</v>
+      </c>
+      <c r="C91" s="3">
+        <v>0.4301362678979222</v>
+      </c>
+      <c r="D91" s="4">
+        <v>8165625</v>
+      </c>
+      <c r="E91">
+        <v>100500</v>
+      </c>
+      <c r="F91" t="s">
         <v>393</v>
       </c>
-      <c r="B91" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G91" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>394</v>
+      </c>
+      <c r="H91" s="5">
+        <v>0</v>
       </c>
       <c r="J91" t="s">
         <v>21</v>
       </c>
       <c r="K91" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L91" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="92" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A92" t="s">
-        <v>394</v>
+        <v>218</v>
       </c>
       <c r="B92" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>6010255.7199999997</v>
+        <v>219</v>
+      </c>
+      <c r="C92" s="3">
+        <v>0.41041172743780169</v>
+      </c>
+      <c r="D92" s="4">
+        <v>7791178.0800000001</v>
       </c>
       <c r="E92">
-        <v>254996</v>
+        <v>350008</v>
       </c>
       <c r="F92" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="G92" t="s">
         <v>395</v>
       </c>
-      <c r="H92" t="s">
-        <v>261</v>
+      <c r="H92" s="5">
+        <v>0</v>
       </c>
       <c r="J92" t="s">
         <v>21</v>
       </c>
       <c r="K92" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L92" t="s">
         <v>22</v>
       </c>
       <c r="M92" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="93" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A93" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B93" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>5514620.5700000003</v>
+        <v>75</v>
+      </c>
+      <c r="C93" s="3">
+        <v>0.39087650619658049</v>
+      </c>
+      <c r="D93" s="4">
+        <v>7420325.1600000001</v>
       </c>
       <c r="E93">
-        <v>442231</v>
+        <v>830014</v>
       </c>
       <c r="F93" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="G93" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>396</v>
+      </c>
+      <c r="H93" s="5">
+        <v>0</v>
       </c>
       <c r="J93" t="s">
         <v>21</v>
       </c>
       <c r="K93" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L93" t="s">
         <v>22</v>
+      </c>
+      <c r="M93" t="s">
+        <v>224</v>
       </c>
     </row>
     <row r="94" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A94" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="B94" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>5299507.2000000002</v>
+        <v>19</v>
+      </c>
+      <c r="C94" s="3">
+        <v>0.35801187185554828</v>
+      </c>
+      <c r="D94" s="4">
+        <v>6796429.2000000002</v>
       </c>
       <c r="E94">
-        <v>276016</v>
+        <v>457672</v>
       </c>
       <c r="F94" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="G94" t="s">
-        <v>396</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>397</v>
+      </c>
+      <c r="H94" s="5">
+        <v>0</v>
       </c>
       <c r="J94" t="s">
         <v>21</v>
       </c>
       <c r="K94" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L94" t="s">
         <v>22</v>
       </c>
       <c r="M94" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
     </row>
     <row r="95" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A95" t="s">
-        <v>397</v>
+        <v>245</v>
       </c>
       <c r="B95" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>5270285.16</v>
+        <v>55</v>
+      </c>
+      <c r="C95" s="3">
+        <v>0.34734978850357406</v>
+      </c>
+      <c r="D95" s="4">
+        <v>6594022.2400000002</v>
       </c>
       <c r="E95">
-        <v>298769</v>
+        <v>276016</v>
       </c>
       <c r="F95" t="s">
-        <v>223</v>
+        <v>246</v>
       </c>
       <c r="G95" t="s">
         <v>398</v>
       </c>
-      <c r="H95" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H95" s="5">
+        <v>0</v>
+      </c>
+      <c r="I95" s="1"/>
       <c r="J95" t="s">
         <v>21</v>
       </c>
       <c r="K95" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L95" t="s">
         <v>22</v>
       </c>
       <c r="M95" t="s">
-        <v>224</v>
+        <v>247</v>
       </c>
     </row>
     <row r="96" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A96" t="s">
-        <v>399</v>
-[...5 lines deleted...]
-        <v>4454958.59</v>
+        <v>238</v>
+      </c>
+      <c r="B96" t="s">
+        <v>19</v>
+      </c>
+      <c r="C96" s="3">
+        <v>0.32753003743816922</v>
+      </c>
+      <c r="D96" s="4">
+        <v>6217767.8600000003</v>
       </c>
       <c r="E96">
-        <v>1923387</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>442231</v>
+      </c>
+      <c r="F96" t="s">
+        <v>239</v>
+      </c>
+      <c r="G96" t="s">
+        <v>240</v>
+      </c>
+      <c r="H96" s="5">
+        <v>0</v>
       </c>
       <c r="J96" t="s">
-        <v>400</v>
+        <v>21</v>
       </c>
       <c r="K96" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L96" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="97" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A97" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="B97" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>4089630</v>
+        <v>55</v>
+      </c>
+      <c r="C97" s="3">
+        <v>0.31758009249805441</v>
+      </c>
+      <c r="D97" s="4">
+        <v>6028880</v>
       </c>
       <c r="E97">
-        <v>23000</v>
+        <v>18700</v>
       </c>
       <c r="F97" t="s">
-        <v>402</v>
+        <v>243</v>
       </c>
       <c r="G97" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>400</v>
+      </c>
+      <c r="H97" s="5">
+        <v>0</v>
       </c>
       <c r="J97" t="s">
         <v>21</v>
       </c>
       <c r="K97" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L97" t="s">
         <v>22</v>
       </c>
       <c r="M97" t="s">
-        <v>404</v>
+        <v>244</v>
       </c>
     </row>
     <row r="98" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A98" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="B98" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>3889524</v>
+        <v>47</v>
+      </c>
+      <c r="C98" s="3">
+        <v>0.31565877107620255</v>
+      </c>
+      <c r="D98" s="4">
+        <v>5992406</v>
       </c>
       <c r="E98">
-        <v>169700</v>
+        <v>254996</v>
       </c>
       <c r="F98" t="s">
-        <v>406</v>
+        <v>241</v>
       </c>
       <c r="G98" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>402</v>
+      </c>
+      <c r="H98" s="5">
+        <v>0</v>
       </c>
       <c r="J98" t="s">
         <v>21</v>
       </c>
       <c r="K98" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L98" t="s">
         <v>22</v>
       </c>
       <c r="M98" t="s">
-        <v>408</v>
+        <v>242</v>
       </c>
     </row>
     <row r="99" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A99" t="s">
-        <v>233</v>
+        <v>248</v>
       </c>
       <c r="B99" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>3445555.76</v>
+        <v>26</v>
+      </c>
+      <c r="C99" s="3">
+        <v>0.30886759254548457</v>
+      </c>
+      <c r="D99" s="4">
+        <v>5863483.5599999996</v>
       </c>
       <c r="E99">
-        <v>218488</v>
+        <v>319188</v>
       </c>
       <c r="F99" t="s">
-        <v>234</v>
+        <v>249</v>
       </c>
       <c r="G99" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>403</v>
+      </c>
+      <c r="H99" s="5">
+        <v>0</v>
       </c>
       <c r="J99" t="s">
         <v>21</v>
       </c>
       <c r="K99" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L99" t="s">
         <v>22</v>
       </c>
       <c r="M99" t="s">
-        <v>235</v>
+        <v>250</v>
       </c>
     </row>
     <row r="100" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A100" t="s">
-        <v>410</v>
-[...8 lines deleted...]
-        <v>3167270</v>
+        <v>404</v>
+      </c>
+      <c r="C100" s="3">
+        <v>0.30145650893433185</v>
+      </c>
+      <c r="D100" s="4">
+        <v>5722792.96</v>
       </c>
       <c r="E100">
-        <v>120200</v>
+        <v>5722792.96</v>
       </c>
       <c r="F100" t="s">
-        <v>411</v>
+        <v>233</v>
       </c>
       <c r="G100" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>405</v>
+      </c>
+      <c r="H100" s="2">
+        <v>3.5171399999999999</v>
+      </c>
+      <c r="I100" s="6">
+        <v>73020</v>
       </c>
       <c r="J100" t="s">
-        <v>21</v>
+        <v>406</v>
       </c>
       <c r="K100" t="s">
-        <v>262</v>
+        <v>407</v>
       </c>
       <c r="L100" t="s">
         <v>22</v>
       </c>
       <c r="M100" t="s">
-        <v>413</v>
+        <v>234</v>
       </c>
     </row>
     <row r="101" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A101" t="s">
-        <v>414</v>
-[...8 lines deleted...]
-        <v>2660977.71</v>
+        <v>408</v>
+      </c>
+      <c r="C101" s="3">
+        <v>0.30145649892580323</v>
+      </c>
+      <c r="D101" s="4">
+        <v>5722792.7699999996</v>
       </c>
       <c r="E101">
-        <v>387333</v>
+        <v>5722792.7699999996</v>
       </c>
       <c r="F101" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="G101" t="s">
-        <v>415</v>
-[...4 lines deleted...]
-      <c r="I101" s="1"/>
+        <v>236</v>
+      </c>
+      <c r="H101" s="2">
+        <v>3.598535</v>
+      </c>
+      <c r="I101" s="6">
+        <v>73020</v>
+      </c>
       <c r="J101" t="s">
-        <v>21</v>
+        <v>406</v>
       </c>
       <c r="K101" t="s">
-        <v>262</v>
+        <v>407</v>
       </c>
       <c r="L101" t="s">
         <v>22</v>
       </c>
       <c r="M101" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
     </row>
     <row r="102" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A102" t="s">
-        <v>416</v>
-[...5 lines deleted...]
-        <v>1387135.8</v>
+        <v>230</v>
+      </c>
+      <c r="B102" t="s">
+        <v>26</v>
+      </c>
+      <c r="C102" s="3">
+        <v>0.28936202499404839</v>
+      </c>
+      <c r="D102" s="4">
+        <v>5493193.5800000001</v>
       </c>
       <c r="E102">
-        <v>598883</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>311759</v>
+      </c>
+      <c r="F102" t="s">
+        <v>231</v>
+      </c>
+      <c r="G102" t="s">
+        <v>409</v>
+      </c>
+      <c r="H102" s="5">
+        <v>0</v>
       </c>
       <c r="J102" t="s">
-        <v>400</v>
+        <v>21</v>
       </c>
       <c r="K102" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L102" t="s">
         <v>22</v>
+      </c>
+      <c r="M102" t="s">
+        <v>232</v>
       </c>
     </row>
     <row r="103" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A103" t="s">
-        <v>241</v>
+        <v>410</v>
       </c>
       <c r="B103" t="s">
-        <v>417</v>
-[...5 lines deleted...]
-        <v>1890</v>
+        <v>40</v>
+      </c>
+      <c r="C103" s="3">
+        <v>0.2872202351786417</v>
+      </c>
+      <c r="D103" s="4">
+        <v>5452534.25</v>
       </c>
       <c r="E103">
-        <v>210</v>
+        <v>298769</v>
       </c>
       <c r="F103" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>46191</v>
+        <v>251</v>
+      </c>
+      <c r="G103" t="s">
+        <v>411</v>
+      </c>
+      <c r="H103" s="5">
+        <v>0</v>
       </c>
       <c r="J103" t="s">
-        <v>418</v>
+        <v>21</v>
       </c>
       <c r="K103" t="s">
-        <v>238</v>
+        <v>263</v>
       </c>
       <c r="L103" t="s">
         <v>22</v>
+      </c>
+      <c r="M103" t="s">
+        <v>252</v>
       </c>
     </row>
     <row r="104" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A104" t="s">
-        <v>251</v>
+        <v>412</v>
       </c>
       <c r="B104" t="s">
-        <v>417</v>
-[...5 lines deleted...]
-        <v>-4840</v>
+        <v>26</v>
+      </c>
+      <c r="C104" s="3">
+        <v>0.28434489291440668</v>
+      </c>
+      <c r="D104" s="4">
+        <v>5397949.3000000007</v>
       </c>
       <c r="E104">
-        <v>-242</v>
+        <v>24841</v>
       </c>
       <c r="F104" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-        <v>46191</v>
+        <v>100</v>
+      </c>
+      <c r="G104" t="s">
+        <v>413</v>
+      </c>
+      <c r="H104" s="5">
+        <v>0</v>
       </c>
       <c r="J104" t="s">
-        <v>418</v>
+        <v>21</v>
       </c>
       <c r="K104" t="s">
-        <v>238</v>
+        <v>263</v>
       </c>
       <c r="L104" t="s">
         <v>22</v>
+      </c>
+      <c r="M104" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="105" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A105" t="s">
-        <v>239</v>
-[...8 lines deleted...]
-        <v>-9500</v>
+        <v>414</v>
+      </c>
+      <c r="C105" s="3">
+        <v>0.26412976335706445</v>
+      </c>
+      <c r="D105" s="4">
+        <v>5014189.13</v>
       </c>
       <c r="E105">
-        <v>-190</v>
-[...8 lines deleted...]
-        <v>46191</v>
+        <v>1923387</v>
+      </c>
+      <c r="H105" s="5">
+        <v>0</v>
       </c>
       <c r="J105" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="K105" t="s">
-        <v>238</v>
+        <v>263</v>
       </c>
       <c r="L105" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="106" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A106" t="s">
-        <v>247</v>
+        <v>416</v>
       </c>
       <c r="B106" t="s">
+        <v>55</v>
+      </c>
+      <c r="C106" s="3">
+        <v>0.20874366574665029</v>
+      </c>
+      <c r="D106" s="4">
+        <v>3962750</v>
+      </c>
+      <c r="E106">
+        <v>12100</v>
+      </c>
+      <c r="F106" t="s">
+        <v>417</v>
+      </c>
+      <c r="G106" t="s">
+        <v>418</v>
+      </c>
+      <c r="H106" s="5">
+        <v>0</v>
+      </c>
+      <c r="J106" t="s">
+        <v>21</v>
+      </c>
+      <c r="K106" t="s">
+        <v>263</v>
+      </c>
+      <c r="L106" t="s">
+        <v>22</v>
+      </c>
+      <c r="M106" t="s">
         <v>419</v>
-      </c>
-[...25 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="107" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A107" t="s">
-        <v>249</v>
+        <v>420</v>
       </c>
       <c r="B107" t="s">
-        <v>417</v>
-[...5 lines deleted...]
-        <v>-42940</v>
+        <v>19</v>
+      </c>
+      <c r="C107" s="3">
+        <v>0.14935240206513611</v>
+      </c>
+      <c r="D107" s="4">
+        <v>2835277.56</v>
       </c>
       <c r="E107">
-        <v>-113</v>
+        <v>387333</v>
       </c>
       <c r="F107" t="s">
-        <v>250</v>
-[...5 lines deleted...]
-        <v>46191</v>
+        <v>253</v>
+      </c>
+      <c r="G107" t="s">
+        <v>421</v>
+      </c>
+      <c r="H107" s="5">
+        <v>0</v>
       </c>
       <c r="J107" t="s">
-        <v>418</v>
+        <v>21</v>
       </c>
       <c r="K107" t="s">
-        <v>238</v>
+        <v>263</v>
       </c>
       <c r="L107" t="s">
         <v>22</v>
+      </c>
+      <c r="M107" t="s">
+        <v>254</v>
       </c>
     </row>
     <row r="108" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A108" t="s">
-        <v>243</v>
-[...8 lines deleted...]
-        <v>-55550</v>
+        <v>422</v>
+      </c>
+      <c r="C108" s="3">
+        <v>8.2241808422986382E-2</v>
+      </c>
+      <c r="D108" s="4">
+        <v>1561262.83</v>
       </c>
       <c r="E108">
-        <v>-202</v>
-[...8 lines deleted...]
-        <v>46191</v>
+        <v>598883</v>
+      </c>
+      <c r="H108" s="5">
+        <v>0</v>
       </c>
       <c r="J108" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="K108" t="s">
-        <v>238</v>
+        <v>263</v>
       </c>
       <c r="L108" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="109" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A109" t="s">
-        <v>236</v>
+        <v>198</v>
       </c>
       <c r="B109" t="s">
-        <v>417</v>
-[...5 lines deleted...]
-        <v>-94500</v>
+        <v>26</v>
+      </c>
+      <c r="C109" s="3">
+        <v>2.7683981868492344E-2</v>
+      </c>
+      <c r="D109" s="4">
+        <v>525547.44000000134</v>
       </c>
       <c r="E109">
-        <v>-210</v>
+        <v>2424</v>
       </c>
       <c r="F109" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>46191</v>
+        <v>199</v>
+      </c>
+      <c r="G109" t="s">
+        <v>200</v>
+      </c>
+      <c r="H109" s="5">
+        <v>0</v>
       </c>
       <c r="J109" t="s">
-        <v>418</v>
+        <v>21</v>
       </c>
       <c r="K109" t="s">
-        <v>238</v>
+        <v>263</v>
       </c>
       <c r="L109" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="110" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A110" t="s">
-        <v>245</v>
+        <v>423</v>
       </c>
       <c r="B110" t="s">
-        <v>419</v>
-[...5 lines deleted...]
-        <v>-243814</v>
+        <v>424</v>
+      </c>
+      <c r="C110" s="3">
+        <v>9.8757838506547211E-3</v>
+      </c>
+      <c r="D110" s="4">
+        <v>187480</v>
       </c>
       <c r="E110">
-        <v>-202</v>
+        <v>872</v>
       </c>
       <c r="F110" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>46191</v>
+        <v>425</v>
+      </c>
+      <c r="H110" s="5">
+        <v>0</v>
+      </c>
+      <c r="I110" s="6">
+        <v>46255</v>
       </c>
       <c r="J110" t="s">
-        <v>418</v>
+        <v>426</v>
       </c>
       <c r="K110" t="s">
-        <v>238</v>
+        <v>427</v>
       </c>
       <c r="L110" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="115" spans="1:1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>253</v>
+    <row r="111" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A111" t="s">
+        <v>428</v>
+      </c>
+      <c r="B111" t="s">
+        <v>424</v>
+      </c>
+      <c r="C111" s="3">
+        <v>-9.4164450669033378E-3</v>
+      </c>
+      <c r="D111" s="4">
+        <v>-178760</v>
+      </c>
+      <c r="E111">
+        <v>-872</v>
+      </c>
+      <c r="F111" t="s">
+        <v>429</v>
+      </c>
+      <c r="H111" s="5">
+        <v>0</v>
+      </c>
+      <c r="I111" s="6">
+        <v>46255</v>
+      </c>
+      <c r="J111" t="s">
+        <v>426</v>
+      </c>
+      <c r="K111" t="s">
+        <v>427</v>
+      </c>
+      <c r="L111" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="116" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A116" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="117" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A117" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="118" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A118" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="119" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A119" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A120" t="s">
-        <v>258</v>
+        <v>259</v>
+      </c>
+    </row>
+    <row r="121" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A121" t="s">
+        <v>260</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:M110">
-[...1 lines deleted...]
-  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:M5 A7:M10 A6:B6 D6:M6 A111:M120" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:M5 A112:M121 A6:B6 D6:M6 A7:M10" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>