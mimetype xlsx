--- v3 (2026-07-26)
+++ v4 (2026-10-14)
@@ -1,66 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton-my.sharepoint.com/personal/tara_jacques-kelly_franklintempleton_com/Documents/RIK/7.23.26/LMA2400 - SBPYX - CB Small Cap Growth/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton.sharepoint.com/teams/LMUSFundOperations/Shared Documents/Oversight/RIKs/Non_Pro Rata RIKs/2026/MS/CB Small Cap Growth Fund - LMA2400 9.11.26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="16" documentId="8_{5E8A4877-E0DF-4921-A6CA-A4FD41E892B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{AD0EE9C3-D2D0-4120-9842-54AD1ECB2860}"/>
+  <xr:revisionPtr revIDLastSave="10" documentId="11_EDB1E214DA85BCECCB5BB0EDF70D2F18898D877E" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9992BBEE-A29B-4BB7-A790-6DC969BF817D}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="2160" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="3165" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="809" uniqueCount="430">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="900" uniqueCount="429">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>ClearBridge Small Cap Growth Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Sector Name</t>
   </si>
   <si>
@@ -78,1344 +82,1333 @@
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Coupon</t>
   </si>
   <si>
     <t>Effective Maturity</t>
   </si>
   <si>
     <t>Investment Category</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Information Technology</t>
   </si>
   <si>
+    <t>LSCC</t>
+  </si>
+  <si>
+    <t>Common Stock</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>518415104</t>
+  </si>
+  <si>
+    <t>Financials</t>
+  </si>
+  <si>
+    <t>PJT</t>
+  </si>
+  <si>
+    <t>69343T107</t>
+  </si>
+  <si>
+    <t>Energy</t>
+  </si>
+  <si>
+    <t>WHD</t>
+  </si>
+  <si>
+    <t>127203107</t>
+  </si>
+  <si>
+    <t>XOMETRY INC</t>
+  </si>
+  <si>
+    <t>Industrials</t>
+  </si>
+  <si>
+    <t>XMTR</t>
+  </si>
+  <si>
+    <t>98423F109</t>
+  </si>
+  <si>
+    <t>ZETA</t>
+  </si>
+  <si>
+    <t>98956A105</t>
+  </si>
+  <si>
+    <t>VRNS</t>
+  </si>
+  <si>
+    <t>922280102</t>
+  </si>
+  <si>
+    <t>RBC</t>
+  </si>
+  <si>
+    <t>75524B104</t>
+  </si>
+  <si>
+    <t>ROAD</t>
+  </si>
+  <si>
+    <t>21044C107</t>
+  </si>
+  <si>
     <t>ALGM</t>
   </si>
   <si>
-    <t>Common Stock</t>
-[...4 lines deleted...]
-  <si>
     <t>01749D105</t>
   </si>
   <si>
-    <t>LSCC</t>
-[...11 lines deleted...]
-    <t>75524B104</t>
+    <t>MOG/A</t>
+  </si>
+  <si>
+    <t>615394202</t>
+  </si>
+  <si>
+    <t>Health Care</t>
+  </si>
+  <si>
+    <t>HQY</t>
+  </si>
+  <si>
+    <t>42226A107</t>
+  </si>
+  <si>
+    <t>RADNET INC</t>
+  </si>
+  <si>
+    <t>RDNT</t>
+  </si>
+  <si>
+    <t>750491102</t>
+  </si>
+  <si>
+    <t>MTDR</t>
+  </si>
+  <si>
+    <t>576485205</t>
+  </si>
+  <si>
+    <t>PTGX</t>
+  </si>
+  <si>
+    <t>74366E102</t>
+  </si>
+  <si>
+    <t>XPO</t>
+  </si>
+  <si>
+    <t>983793100</t>
+  </si>
+  <si>
+    <t>XBI</t>
+  </si>
+  <si>
+    <t>78464A870</t>
+  </si>
+  <si>
+    <t>GLOBAL-E ONLINE LTD</t>
+  </si>
+  <si>
+    <t>Consumer Discretionary</t>
+  </si>
+  <si>
+    <t>GLBE</t>
+  </si>
+  <si>
+    <t>IL0011741688</t>
+  </si>
+  <si>
+    <t>MEDP</t>
+  </si>
+  <si>
+    <t>58506Q109</t>
+  </si>
+  <si>
+    <t>TG THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>TGTX</t>
+  </si>
+  <si>
+    <t>88322Q108</t>
   </si>
   <si>
     <t>Materials</t>
   </si>
   <si>
     <t>ESI</t>
   </si>
   <si>
     <t>28618M106</t>
   </si>
   <si>
-    <t>XOMETRY INC</t>
-[...17 lines deleted...]
-    <t>21044C107</t>
+    <t>CRL</t>
+  </si>
+  <si>
+    <t>159864107</t>
+  </si>
+  <si>
+    <t>BWXT</t>
+  </si>
+  <si>
+    <t>05605H100</t>
   </si>
   <si>
     <t>DUTCH BROS INC</t>
   </si>
   <si>
-    <t>Consumer Discretionary</t>
-[...1 lines deleted...]
-  <si>
     <t>BROS</t>
   </si>
   <si>
     <t>26701L100</t>
   </si>
   <si>
-    <t>MOG/A</t>
-[...41 lines deleted...]
-    <t>88322Q108</t>
+    <t>HLNE</t>
+  </si>
+  <si>
+    <t>407497106</t>
+  </si>
+  <si>
+    <t>Consumer Staples</t>
+  </si>
+  <si>
+    <t>PFGC</t>
+  </si>
+  <si>
+    <t>71377A103</t>
+  </si>
+  <si>
+    <t>GXO LOGISTICS INC</t>
+  </si>
+  <si>
+    <t>GXO</t>
+  </si>
+  <si>
+    <t>36262G101</t>
+  </si>
+  <si>
+    <t>MGRC</t>
+  </si>
+  <si>
+    <t>580589109</t>
+  </si>
+  <si>
+    <t>BCPC</t>
+  </si>
+  <si>
+    <t>057665200</t>
+  </si>
+  <si>
+    <t>RHYTHM PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>RYTM</t>
+  </si>
+  <si>
+    <t>76243J105</t>
+  </si>
+  <si>
+    <t>BJ</t>
+  </si>
+  <si>
+    <t>05550J101</t>
+  </si>
+  <si>
+    <t>WTFC</t>
+  </si>
+  <si>
+    <t>97650W108</t>
+  </si>
+  <si>
+    <t>CASY</t>
+  </si>
+  <si>
+    <t>147528103</t>
+  </si>
+  <si>
+    <t>MIRUM PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>MIRM</t>
+  </si>
+  <si>
+    <t>604749101</t>
+  </si>
+  <si>
+    <t>TARSUS PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>TARS</t>
+  </si>
+  <si>
+    <t>87650L103</t>
+  </si>
+  <si>
+    <t>SIMPSON MANUFACTURING CO INC</t>
+  </si>
+  <si>
+    <t>SSD</t>
+  </si>
+  <si>
+    <t>829073105</t>
+  </si>
+  <si>
+    <t>NMIH</t>
+  </si>
+  <si>
+    <t>629209305</t>
   </si>
   <si>
     <t>MOD</t>
   </si>
   <si>
     <t>607828100</t>
   </si>
   <si>
-    <t>MIRUM PHARMACEUTICALS INC</t>
-[...65 lines deleted...]
-    <t>KYG254571055</t>
+    <t>GLAUKOS CORP</t>
+  </si>
+  <si>
+    <t>GKOS</t>
+  </si>
+  <si>
+    <t>377322102</t>
+  </si>
+  <si>
+    <t>FN</t>
+  </si>
+  <si>
+    <t>KYG3323L1005</t>
+  </si>
+  <si>
+    <t>SPYRE THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>SYRE</t>
+  </si>
+  <si>
+    <t>00773J202</t>
+  </si>
+  <si>
+    <t>BOOT BARN HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>BOOT</t>
+  </si>
+  <si>
+    <t>099406100</t>
+  </si>
+  <si>
+    <t>KLAVIYO INC</t>
+  </si>
+  <si>
+    <t>KVYO</t>
+  </si>
+  <si>
+    <t>49845K101</t>
+  </si>
+  <si>
+    <t>OSI SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>OSIS</t>
+  </si>
+  <si>
+    <t>671044105</t>
   </si>
   <si>
     <t>SEI</t>
   </si>
   <si>
     <t>83418M103</t>
   </si>
   <si>
-    <t>FN</t>
-[...62 lines deleted...]
-    <t>76243J105</t>
+    <t>NCINO INC</t>
+  </si>
+  <si>
+    <t>NCNO</t>
+  </si>
+  <si>
+    <t>63947X101</t>
+  </si>
+  <si>
+    <t>INTAPP INC</t>
+  </si>
+  <si>
+    <t>INTA</t>
+  </si>
+  <si>
+    <t>45827U109</t>
+  </si>
+  <si>
+    <t>KNSA</t>
+  </si>
+  <si>
+    <t>GB00BRXB0C07</t>
   </si>
   <si>
     <t>TREX</t>
   </si>
   <si>
     <t>89531P105</t>
   </si>
   <si>
-    <t>BJ</t>
-[...2 lines deleted...]
-    <t>05550J101</t>
+    <t>BRIDGEBIO PHARMA INC</t>
+  </si>
+  <si>
+    <t>BBIO</t>
+  </si>
+  <si>
+    <t>10806X102</t>
+  </si>
+  <si>
+    <t>JFROG LTD</t>
+  </si>
+  <si>
+    <t>FROG</t>
+  </si>
+  <si>
+    <t>IL0011684185</t>
+  </si>
+  <si>
+    <t>SGRY</t>
+  </si>
+  <si>
+    <t>86881A100</t>
+  </si>
+  <si>
+    <t>MADRIGAL PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>MDGL</t>
+  </si>
+  <si>
+    <t>558868105</t>
+  </si>
+  <si>
+    <t>CARIS LIFE SCIENCES INC</t>
+  </si>
+  <si>
+    <t>CAI</t>
+  </si>
+  <si>
+    <t>142152107</t>
+  </si>
+  <si>
+    <t>FOUR</t>
+  </si>
+  <si>
+    <t>82452J109</t>
+  </si>
+  <si>
+    <t>KYMERA THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>KYMR</t>
+  </si>
+  <si>
+    <t>501575104</t>
+  </si>
+  <si>
+    <t>UMBF</t>
+  </si>
+  <si>
+    <t>902788108</t>
+  </si>
+  <si>
+    <t>SCHOLAR ROCK HOLDING CORP</t>
+  </si>
+  <si>
+    <t>SRRK</t>
+  </si>
+  <si>
+    <t>80706P103</t>
+  </si>
+  <si>
+    <t>VAXCYTE INC</t>
+  </si>
+  <si>
+    <t>PCVX</t>
+  </si>
+  <si>
+    <t>92243G108</t>
+  </si>
+  <si>
+    <t>AXSM</t>
+  </si>
+  <si>
+    <t>05464T104</t>
+  </si>
+  <si>
+    <t>INSM</t>
+  </si>
+  <si>
+    <t>457669307</t>
+  </si>
+  <si>
+    <t>WIX</t>
+  </si>
+  <si>
+    <t>IL0011301780</t>
+  </si>
+  <si>
+    <t>RMBS</t>
+  </si>
+  <si>
+    <t>750917106</t>
   </si>
   <si>
     <t>WING</t>
   </si>
   <si>
     <t>974155103</t>
   </si>
   <si>
-    <t>RMBS</t>
-[...83 lines deleted...]
-    <t>159864107</t>
+    <t>CG ONCOLOGY INC</t>
+  </si>
+  <si>
+    <t>CGON</t>
+  </si>
+  <si>
+    <t>156944100</t>
+  </si>
+  <si>
+    <t>AROC</t>
+  </si>
+  <si>
+    <t>03957W106</t>
+  </si>
+  <si>
+    <t>KARMAN HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>KRMN</t>
+  </si>
+  <si>
+    <t>485924104</t>
+  </si>
+  <si>
+    <t>MXL</t>
+  </si>
+  <si>
+    <t>57776J100</t>
+  </si>
+  <si>
+    <t>CASH</t>
+  </si>
+  <si>
+    <t>59100U108</t>
+  </si>
+  <si>
+    <t>UTI</t>
+  </si>
+  <si>
+    <t>913915104</t>
+  </si>
+  <si>
+    <t>MTRN</t>
+  </si>
+  <si>
+    <t>576690101</t>
+  </si>
+  <si>
+    <t>ONTO</t>
+  </si>
+  <si>
+    <t>683344105</t>
+  </si>
+  <si>
+    <t>GERON CORP</t>
+  </si>
+  <si>
+    <t>GERN</t>
+  </si>
+  <si>
+    <t>374163103</t>
+  </si>
+  <si>
+    <t>KTOS</t>
+  </si>
+  <si>
+    <t>50077B207</t>
   </si>
   <si>
     <t>AGX</t>
   </si>
   <si>
     <t>04010E109</t>
   </si>
   <si>
-    <t>CG ONCOLOGY INC</t>
-[...77 lines deleted...]
-    <t>501575104</t>
+    <t>D-WAVE QUANTUM INC</t>
+  </si>
+  <si>
+    <t>QBTS</t>
+  </si>
+  <si>
+    <t>26740W109</t>
+  </si>
+  <si>
+    <t>KRYSTAL BIOTECH INC</t>
+  </si>
+  <si>
+    <t>KRYS</t>
+  </si>
+  <si>
+    <t>501147102</t>
+  </si>
+  <si>
+    <t>CIPHER DIGITAL INC</t>
+  </si>
+  <si>
+    <t>CIFR</t>
+  </si>
+  <si>
+    <t>17253J106</t>
   </si>
   <si>
     <t>MYR GROUP INC</t>
   </si>
   <si>
     <t>MYRG</t>
   </si>
   <si>
     <t>55405W104</t>
   </si>
   <si>
-    <t>SCHOLAR ROCK HOLDING CORP</t>
-[...95 lines deleted...]
-    <t>45827U109</t>
+    <t>HUT 8 CORP</t>
+  </si>
+  <si>
+    <t>HUT</t>
+  </si>
+  <si>
+    <t>44812J104</t>
+  </si>
+  <si>
+    <t>GROCERY OUTLET HOLDING CORP</t>
+  </si>
+  <si>
+    <t>GO</t>
+  </si>
+  <si>
+    <t>39874R101</t>
+  </si>
+  <si>
+    <t>TKR</t>
+  </si>
+  <si>
+    <t>887389104</t>
   </si>
   <si>
     <t>DOCN</t>
   </si>
   <si>
     <t>25402D102</t>
   </si>
   <si>
+    <t>RIGETTI COMPUTING INC</t>
+  </si>
+  <si>
+    <t>RGTI</t>
+  </si>
+  <si>
+    <t>76655K103</t>
+  </si>
+  <si>
+    <t>DYNE THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>DYN</t>
+  </si>
+  <si>
+    <t>26818M108</t>
+  </si>
+  <si>
+    <t>PRAX</t>
+  </si>
+  <si>
+    <t>74006W207</t>
+  </si>
+  <si>
+    <t>JTSXX</t>
+  </si>
+  <si>
+    <t>4812A2835</t>
+  </si>
+  <si>
+    <t>LIFTOFF MOBILE INC</t>
+  </si>
+  <si>
+    <t>Communication Services</t>
+  </si>
+  <si>
+    <t>LFTO</t>
+  </si>
+  <si>
+    <t>53229X101</t>
+  </si>
+  <si>
+    <t>BETA TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>BETA</t>
+  </si>
+  <si>
+    <t>086921103</t>
+  </si>
+  <si>
+    <t>WAEXX</t>
+  </si>
+  <si>
+    <t>US52470G4780</t>
+  </si>
+  <si>
+    <t>52470G478</t>
+  </si>
+  <si>
+    <t>FOXF</t>
+  </si>
+  <si>
+    <t>35138V102</t>
+  </si>
+  <si>
     <t>LEGENCE CORP</t>
   </si>
   <si>
     <t>LGN</t>
   </si>
   <si>
     <t>52476L109</t>
   </si>
   <si>
-    <t>HUT 8 CORP</t>
-[...50 lines deleted...]
-    <t>IL0011301780</t>
+    <t>CELLEBRITE DI LTD</t>
+  </si>
+  <si>
+    <t>CLBT</t>
+  </si>
+  <si>
+    <t>IL0011794802</t>
+  </si>
+  <si>
+    <t>LIND</t>
+  </si>
+  <si>
+    <t>535219109</t>
+  </si>
+  <si>
+    <t>TWIST BIOSCIENCE CORP</t>
+  </si>
+  <si>
+    <t>TWST</t>
+  </si>
+  <si>
+    <t>90184D100</t>
+  </si>
+  <si>
+    <t>SPT</t>
+  </si>
+  <si>
+    <t>85209W109</t>
+  </si>
+  <si>
+    <t>DEFINIUM THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>DFTX</t>
+  </si>
+  <si>
+    <t>24477V105</t>
   </si>
   <si>
     <t>YORK SPACE SYSTEMS INC</t>
   </si>
   <si>
     <t>YSS</t>
   </si>
   <si>
     <t>987084100</t>
   </si>
   <si>
-    <t>JTSXX</t>
-[...64 lines deleted...]
-  <si>
     <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
   </si>
   <si>
     <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
   </si>
   <si>
     <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
   </si>
   <si>
     <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
   </si>
   <si>
     <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
   </si>
   <si>
     <t>© Franklin Templeton. All rights reserved.</t>
   </si>
   <si>
     <t>LATTICE SEMICONDUCTOR CORP</t>
   </si>
   <si>
     <t>US5184151042</t>
   </si>
   <si>
+    <t>0</t>
+  </si>
+  <si>
     <t>Equity</t>
   </si>
   <si>
+    <t>VARONIS SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>US9222801022</t>
+  </si>
+  <si>
+    <t>ZETA GLOBAL HOLDINGS CORP</t>
+  </si>
+  <si>
+    <t>US98956A1051</t>
+  </si>
+  <si>
+    <t>US98423F1093</t>
+  </si>
+  <si>
+    <t>JPMORGAN 100 US TREASU-L</t>
+  </si>
+  <si>
+    <t>US4812A28358</t>
+  </si>
+  <si>
+    <t>3.578205</t>
+  </si>
+  <si>
+    <t>Open-End Fund</t>
+  </si>
+  <si>
+    <t>Fixed Income</t>
+  </si>
+  <si>
+    <t>WESTERN ASSET PREMIER INSTITUTIONAL US TREASURY RESERVES</t>
+  </si>
+  <si>
+    <t>3.662629</t>
+  </si>
+  <si>
+    <t>RBC BEARINGS INC</t>
+  </si>
+  <si>
+    <t>US75524B1044</t>
+  </si>
+  <si>
     <t>ALLEGRO MICROSYSTEMS INC</t>
   </si>
   <si>
     <t>US01749D1054</t>
   </si>
   <si>
-    <t>RBC BEARINGS INC</t>
-[...2 lines deleted...]
-    <t>US75524B1044</t>
+    <t>MOOG INC</t>
+  </si>
+  <si>
+    <t>US6153942023</t>
+  </si>
+  <si>
+    <t>MATADOR RESOURCES CO</t>
+  </si>
+  <si>
+    <t>US5764852050</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION PARTNERS INC</t>
+  </si>
+  <si>
+    <t>US21044C1071</t>
+  </si>
+  <si>
+    <t>HEALTHEQUITY INC</t>
+  </si>
+  <si>
+    <t>US42226A1079</t>
+  </si>
+  <si>
+    <t>CACTUS INC</t>
+  </si>
+  <si>
+    <t>US1272031071</t>
+  </si>
+  <si>
+    <t>US7504911022</t>
+  </si>
+  <si>
+    <t>PROTAGONIST THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>US74366E1029</t>
   </si>
   <si>
     <t>PJT PARTNERS INC</t>
   </si>
   <si>
     <t>US69343T1079</t>
   </si>
   <si>
-    <t>VARONIS SYSTEMS INC</t>
-[...11 lines deleted...]
-    <t>US98423F1093</t>
+    <t>STATE STREET SPDR S&amp;P BIOTECH ETF</t>
+  </si>
+  <si>
+    <t>US78464A8707</t>
+  </si>
+  <si>
+    <t>ETP</t>
+  </si>
+  <si>
+    <t>MEDPACE HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US58506Q1094</t>
+  </si>
+  <si>
+    <t>US88322Q1085</t>
+  </si>
+  <si>
+    <t>ELEMENT SOLUTIONS INC</t>
+  </si>
+  <si>
+    <t>US28618M1062</t>
+  </si>
+  <si>
+    <t>BWX TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US05605H1005</t>
+  </si>
+  <si>
+    <t>CHARLES RIVER LABORATORIES INTERNATIONAL INC</t>
+  </si>
+  <si>
+    <t>US1598641074</t>
+  </si>
+  <si>
+    <t>BN770J3</t>
+  </si>
+  <si>
+    <t>MCGRATH RENTCORP</t>
+  </si>
+  <si>
+    <t>US5805891091</t>
+  </si>
+  <si>
+    <t>US76243J1051</t>
+  </si>
+  <si>
+    <t>PERFORMANCE FOOD GROUP CO</t>
+  </si>
+  <si>
+    <t>US71377A1034</t>
+  </si>
+  <si>
+    <t>US36262G1013</t>
   </si>
   <si>
     <t>US26701L1008</t>
   </si>
   <si>
-    <t>CONSTRUCTION PARTNERS INC</t>
-[...2 lines deleted...]
-    <t>US21044C1071</t>
+    <t>WINTRUST FINANCIAL CORP</t>
+  </si>
+  <si>
+    <t>US97650W1080</t>
   </si>
   <si>
     <t>XPO INC</t>
   </si>
   <si>
     <t>US9837931008</t>
   </si>
   <si>
-    <t>HEALTHEQUITY INC</t>
-[...41 lines deleted...]
-    <t>US28618M1062</t>
+    <t>US87650L1035</t>
+  </si>
+  <si>
+    <t>SOLARIS ENERGY INFRASTRUCTURE INC</t>
+  </si>
+  <si>
+    <t>US83418M1036</t>
+  </si>
+  <si>
+    <t>HAMILTON LANE INC</t>
+  </si>
+  <si>
+    <t>US4074971064</t>
+  </si>
+  <si>
+    <t>US6047491013</t>
   </si>
   <si>
     <t>MODINE MANUFACTURING CO</t>
   </si>
   <si>
     <t>US6078281002</t>
   </si>
   <si>
-    <t>MEDPACE HOLDINGS INC</t>
-[...14 lines deleted...]
-    <t>US5764852050</t>
+    <t>NMI HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US6292093050</t>
+  </si>
+  <si>
+    <t>US8290731053</t>
   </si>
   <si>
     <t>CASEY'S GENERAL STORES INC</t>
   </si>
   <si>
     <t>US1475281036</t>
   </si>
   <si>
-    <t>US7504911022</t>
-[...10 lines deleted...]
-  <si>
     <t>FABRINET</t>
   </si>
   <si>
-    <t>WINTRUST FINANCIAL CORP</t>
-[...2 lines deleted...]
-    <t>US97650W1080</t>
+    <t>US00773J2024</t>
+  </si>
+  <si>
+    <t>US3773221029</t>
+  </si>
+  <si>
+    <t>US6710441055</t>
+  </si>
+  <si>
+    <t>US0994061002</t>
+  </si>
+  <si>
+    <t>SURGERY PARTNERS INC</t>
+  </si>
+  <si>
+    <t>US86881A1007</t>
+  </si>
+  <si>
+    <t>TREX CO INC</t>
+  </si>
+  <si>
+    <t>US89531P1057</t>
+  </si>
+  <si>
+    <t>SHIFT4 PAYMENTS INC</t>
+  </si>
+  <si>
+    <t>US82452J1097</t>
+  </si>
+  <si>
+    <t>KINIKSA PHARMACEUTICALS INTERNATIONAL PLC</t>
   </si>
   <si>
     <t>BJ'S WHOLESALE CLUB HOLDINGS INC</t>
   </si>
   <si>
     <t>US05550J1016</t>
   </si>
   <si>
+    <t>US63947X1019</t>
+  </si>
+  <si>
+    <t>US5588681057</t>
+  </si>
+  <si>
     <t>BALCHEM CORP</t>
   </si>
   <si>
     <t>US0576652004</t>
   </si>
   <si>
-    <t>US76243J1051</t>
-[...11 lines deleted...]
-    <t>US83418M1036</t>
+    <t>AXSOME THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>US05464T1043</t>
+  </si>
+  <si>
+    <t>MAXLINEAR INC</t>
+  </si>
+  <si>
+    <t>US57776J1007</t>
   </si>
   <si>
     <t>US10806X1028</t>
   </si>
   <si>
-    <t>SPYRE THERAPEUTICS INC</t>
-[...47 lines deleted...]
-    <t>US1598641074</t>
+    <t>INSMED INC</t>
+  </si>
+  <si>
+    <t>US4576693075</t>
+  </si>
+  <si>
+    <t>US1421521071</t>
+  </si>
+  <si>
+    <t>US5015751044</t>
+  </si>
+  <si>
+    <t>US45827U1097</t>
+  </si>
+  <si>
+    <t>WINGSTOP INC</t>
+  </si>
+  <si>
+    <t>US9741551033</t>
+  </si>
+  <si>
+    <t>UMB FINANCIAL CORP</t>
+  </si>
+  <si>
+    <t>US9027881088</t>
+  </si>
+  <si>
+    <t>US80706P1030</t>
+  </si>
+  <si>
+    <t>US92243G1085</t>
+  </si>
+  <si>
+    <t>US49845K1016</t>
+  </si>
+  <si>
+    <t>RAMBUS INC</t>
+  </si>
+  <si>
+    <t>US7509171069</t>
+  </si>
+  <si>
+    <t>MATERION CORP</t>
+  </si>
+  <si>
+    <t>US5766901012</t>
+  </si>
+  <si>
+    <t>US1569441009</t>
+  </si>
+  <si>
+    <t>ONTO INNOVATION INC</t>
+  </si>
+  <si>
+    <t>US6833441057</t>
+  </si>
+  <si>
+    <t>WIX.COM LTD</t>
+  </si>
+  <si>
+    <t>ARCHROCK INC</t>
+  </si>
+  <si>
+    <t>US03957W1062</t>
+  </si>
+  <si>
+    <t>PATHWARD FINANCIAL INC</t>
+  </si>
+  <si>
+    <t>US59100U1088</t>
   </si>
   <si>
     <t>UNIVERSAL TECHNICAL INSTITUTE INC</t>
   </si>
   <si>
     <t>US9139151040</t>
   </si>
   <si>
-    <t>WINGSTOP INC</t>
-[...11 lines deleted...]
-    <t>US5588681057</t>
+    <t>US44812J1043</t>
+  </si>
+  <si>
+    <t>DIGITALOCEAN HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US25402D1028</t>
+  </si>
+  <si>
+    <t>US4859241048</t>
+  </si>
+  <si>
+    <t>TIMKEN CO/THE</t>
+  </si>
+  <si>
+    <t>US8873891043</t>
+  </si>
+  <si>
+    <t>US17253J1060</t>
+  </si>
+  <si>
+    <t>ARGAN INC</t>
+  </si>
+  <si>
+    <t>US04010E1091</t>
+  </si>
+  <si>
+    <t>US26740W1099</t>
   </si>
   <si>
     <t>KRATOS DEFENSE &amp; SECURITY SOLUTIONS INC</t>
   </si>
   <si>
     <t>US50077B2079</t>
   </si>
   <si>
-    <t>US8290731053</t>
-[...80 lines deleted...]
-    <t>US57776J1007</t>
+    <t>US5011471027</t>
+  </si>
+  <si>
+    <t>US3741631036</t>
   </si>
   <si>
     <t>US55405W1045</t>
   </si>
   <si>
-    <t>PATHWARD FINANCIAL INC</t>
-[...35 lines deleted...]
-    <t>US25402D1028</t>
+    <t>US39874R1014</t>
+  </si>
+  <si>
+    <t>US90184D1000</t>
+  </si>
+  <si>
+    <t>US76655K1034</t>
+  </si>
+  <si>
+    <t>US0869211039</t>
+  </si>
+  <si>
+    <t>BRAIN CORPORATION PRIVATE PLACEMENT</t>
+  </si>
+  <si>
+    <t>MLP</t>
   </si>
   <si>
     <t>US52476L1098</t>
   </si>
   <si>
-    <t>WIX.COM LTD</t>
-[...10 lines deleted...]
-  <si>
     <t>US53229X1019</t>
   </si>
   <si>
-    <t>US39874R1014</t>
-[...2 lines deleted...]
-    <t>US76655K1034</t>
+    <t>PRAXIS PRECISION MEDICINES INC</t>
+  </si>
+  <si>
+    <t>US74006W2070</t>
+  </si>
+  <si>
+    <t>FOX FACTORY HOLDING CORP</t>
+  </si>
+  <si>
+    <t>US35138V1026</t>
   </si>
   <si>
     <t>US26818M1080</t>
   </si>
   <si>
-    <t>PRAXIS PRECISION MEDICINES INC</t>
-[...26 lines deleted...]
-    <t>WESTERN ASSET PREMIER INSTITUTIONAL US TREASURY RESERVES</t>
+    <t>LINDBLAD EXPEDITIONS HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US5352191093</t>
+  </si>
+  <si>
+    <t>SPROUT SOCIAL INC</t>
+  </si>
+  <si>
+    <t>US85209W1099</t>
+  </si>
+  <si>
+    <t>CA24477V1058</t>
   </si>
   <si>
     <t>US9870841007</t>
   </si>
   <si>
-    <t>FOX FACTORY HOLDING CORP</t>
-[...34 lines deleted...]
-  <si>
     <t>BRAIN CORP COMMON STOCK PRIVATE PLCMT</t>
-  </si>
-[...19 lines deleted...]
-    <t>VRNS 8 C50</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
-[...2 lines deleted...]
-  </numFmts>
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="171" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1696,3970 +1689,4256 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M121"/>
+  <dimension ref="A1:M123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I111" sqref="I111"/>
+      <selection activeCell="E6" sqref="E6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.5"/>
   <cols>
-    <col min="1" max="1" width="48.796875" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="13" width="10.796875" customWidth="1"/>
+    <col min="1" max="1" width="48.8125" customWidth="1"/>
+    <col min="2" max="2" width="22.8125" customWidth="1"/>
+    <col min="3" max="3" width="10.8125" customWidth="1"/>
+    <col min="4" max="4" width="16.8125" customWidth="1"/>
+    <col min="5" max="6" width="10.8125" customWidth="1"/>
+    <col min="7" max="7" width="12.8125" customWidth="1"/>
+    <col min="8" max="8" width="10.8125" customWidth="1"/>
+    <col min="9" max="9" width="18.8125" customWidth="1"/>
+    <col min="10" max="10" width="20.8125" customWidth="1"/>
+    <col min="11" max="11" width="11.8125" customWidth="1"/>
+    <col min="12" max="13" width="10.8125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1">
-        <v>46226</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" x14ac:dyDescent="0.3">
+        <v>46276</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
       <c r="H10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
         <v>14</v>
       </c>
       <c r="J10" t="s">
         <v>15</v>
       </c>
       <c r="K10" t="s">
         <v>16</v>
       </c>
       <c r="L10" t="s">
         <v>17</v>
       </c>
       <c r="M10" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A11" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="B11" t="s">
         <v>19</v>
       </c>
-      <c r="C11" s="3">
-[...3 lines deleted...]
-        <v>58845590.079999998</v>
+      <c r="C11" s="2">
+        <v>2.6213143253887137</v>
+      </c>
+      <c r="D11">
+        <v>49175372.159999996</v>
       </c>
       <c r="E11">
-        <v>426016</v>
+        <v>410616</v>
       </c>
       <c r="F11" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="G11" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>274</v>
+      </c>
+      <c r="H11" t="s">
+        <v>275</v>
       </c>
       <c r="J11" t="s">
         <v>21</v>
       </c>
       <c r="K11" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="L11" t="s">
         <v>22</v>
       </c>
       <c r="M11" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:13" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A12" t="s">
-        <v>264</v>
+        <v>277</v>
       </c>
       <c r="B12" t="s">
         <v>19</v>
       </c>
-      <c r="C12" s="3">
-[...3 lines deleted...]
-        <v>51766271.460000001</v>
+      <c r="C12" s="2">
+        <v>2.1115911106225296</v>
+      </c>
+      <c r="D12">
+        <v>39613058.880000003</v>
       </c>
       <c r="E12">
-        <v>1033878</v>
+        <v>877949</v>
       </c>
       <c r="F12" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="G12" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>278</v>
+      </c>
+      <c r="H12" t="s">
+        <v>275</v>
       </c>
       <c r="J12" t="s">
         <v>21</v>
       </c>
       <c r="K12" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="L12" t="s">
         <v>22</v>
       </c>
       <c r="M12" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:13" x14ac:dyDescent="0.3">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A13" t="s">
-        <v>266</v>
+        <v>279</v>
       </c>
       <c r="B13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="2">
+        <v>2.1049164766196755</v>
+      </c>
+      <c r="D13">
+        <v>39487843.979999997</v>
+      </c>
+      <c r="E13">
+        <v>1308411</v>
+      </c>
+      <c r="F13" t="s">
+        <v>34</v>
+      </c>
+      <c r="G13" t="s">
+        <v>280</v>
+      </c>
+      <c r="H13" t="s">
+        <v>275</v>
+      </c>
+      <c r="J13" t="s">
+        <v>21</v>
+      </c>
+      <c r="K13" t="s">
+        <v>276</v>
+      </c>
+      <c r="L13" t="s">
+        <v>22</v>
+      </c>
+      <c r="M13" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" t="s">
+        <v>31</v>
+      </c>
+      <c r="C14" s="2">
+        <v>2.066440038833238</v>
+      </c>
+      <c r="D14">
+        <v>38766033.119999997</v>
+      </c>
+      <c r="E14">
+        <v>450192</v>
+      </c>
+      <c r="F14" t="s">
+        <v>32</v>
+      </c>
+      <c r="G14" t="s">
+        <v>281</v>
+      </c>
+      <c r="H14" t="s">
+        <v>275</v>
+      </c>
+      <c r="J14" t="s">
+        <v>21</v>
+      </c>
+      <c r="K14" t="s">
+        <v>276</v>
+      </c>
+      <c r="L14" t="s">
+        <v>22</v>
+      </c>
+      <c r="M14" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A15" t="s">
+        <v>282</v>
+      </c>
+      <c r="C15" s="2">
+        <v>2.0422841126317772</v>
+      </c>
+      <c r="D15">
+        <v>38312872.409999996</v>
+      </c>
+      <c r="E15">
+        <v>38312872.409999996</v>
+      </c>
+      <c r="F15" t="s">
+        <v>234</v>
+      </c>
+      <c r="G15" t="s">
+        <v>283</v>
+      </c>
+      <c r="H15" t="s">
+        <v>284</v>
+      </c>
+      <c r="I15" s="1">
+        <v>73020</v>
+      </c>
+      <c r="J15" t="s">
+        <v>285</v>
+      </c>
+      <c r="K15" t="s">
+        <v>286</v>
+      </c>
+      <c r="L15" t="s">
+        <v>22</v>
+      </c>
+      <c r="M15" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A16" t="s">
+        <v>287</v>
+      </c>
+      <c r="C16" s="2">
+        <v>2.0422840987723658</v>
+      </c>
+      <c r="D16">
+        <v>38312872.149999999</v>
+      </c>
+      <c r="E16">
+        <v>38312872.149999999</v>
+      </c>
+      <c r="F16" t="s">
+        <v>243</v>
+      </c>
+      <c r="G16" t="s">
+        <v>244</v>
+      </c>
+      <c r="H16" t="s">
+        <v>288</v>
+      </c>
+      <c r="I16" s="1">
+        <v>73020</v>
+      </c>
+      <c r="J16" t="s">
+        <v>285</v>
+      </c>
+      <c r="K16" t="s">
+        <v>286</v>
+      </c>
+      <c r="L16" t="s">
+        <v>22</v>
+      </c>
+      <c r="M16" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A17" t="s">
+        <v>289</v>
+      </c>
+      <c r="B17" t="s">
+        <v>31</v>
+      </c>
+      <c r="C17" s="2">
+        <v>2.030695768161773</v>
+      </c>
+      <c r="D17">
+        <v>38095477.210000001</v>
+      </c>
+      <c r="E17">
+        <v>76987</v>
+      </c>
+      <c r="F17" t="s">
+        <v>38</v>
+      </c>
+      <c r="G17" t="s">
+        <v>290</v>
+      </c>
+      <c r="H17" t="s">
+        <v>275</v>
+      </c>
+      <c r="J17" t="s">
+        <v>21</v>
+      </c>
+      <c r="K17" t="s">
+        <v>276</v>
+      </c>
+      <c r="L17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M17" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A18" t="s">
+        <v>291</v>
+      </c>
+      <c r="B18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C18" s="2">
+        <v>1.9076060674824744</v>
+      </c>
+      <c r="D18">
+        <v>35786337.18</v>
+      </c>
+      <c r="E18">
+        <v>985578</v>
+      </c>
+      <c r="F18" t="s">
+        <v>42</v>
+      </c>
+      <c r="G18" t="s">
+        <v>292</v>
+      </c>
+      <c r="H18" t="s">
+        <v>275</v>
+      </c>
+      <c r="J18" t="s">
+        <v>21</v>
+      </c>
+      <c r="K18" t="s">
+        <v>276</v>
+      </c>
+      <c r="L18" t="s">
+        <v>22</v>
+      </c>
+      <c r="M18" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A19" t="s">
+        <v>293</v>
+      </c>
+      <c r="B19" t="s">
+        <v>31</v>
+      </c>
+      <c r="C19" s="2">
+        <v>1.8749507105117642</v>
+      </c>
+      <c r="D19">
+        <v>35173728.719999999</v>
+      </c>
+      <c r="E19">
+        <v>95836</v>
+      </c>
+      <c r="F19" t="s">
+        <v>44</v>
+      </c>
+      <c r="G19" t="s">
+        <v>294</v>
+      </c>
+      <c r="H19" t="s">
+        <v>275</v>
+      </c>
+      <c r="J19" t="s">
+        <v>21</v>
+      </c>
+      <c r="K19" t="s">
+        <v>276</v>
+      </c>
+      <c r="L19" t="s">
+        <v>22</v>
+      </c>
+      <c r="M19" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A20" t="s">
+        <v>295</v>
+      </c>
+      <c r="B20" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="2">
+        <v>1.8569666463012173</v>
+      </c>
+      <c r="D20">
+        <v>34836351</v>
+      </c>
+      <c r="E20">
+        <v>570620</v>
+      </c>
+      <c r="F20" t="s">
+        <v>52</v>
+      </c>
+      <c r="G20" t="s">
+        <v>296</v>
+      </c>
+      <c r="H20" t="s">
+        <v>275</v>
+      </c>
+      <c r="J20" t="s">
+        <v>21</v>
+      </c>
+      <c r="K20" t="s">
+        <v>276</v>
+      </c>
+      <c r="L20" t="s">
+        <v>22</v>
+      </c>
+      <c r="M20" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A21" t="s">
+        <v>297</v>
+      </c>
+      <c r="B21" t="s">
+        <v>31</v>
+      </c>
+      <c r="C21" s="2">
+        <v>1.8505596732514888</v>
+      </c>
+      <c r="D21">
+        <v>34716157.369999997</v>
+      </c>
+      <c r="E21">
+        <v>348311</v>
+      </c>
+      <c r="F21" t="s">
+        <v>40</v>
+      </c>
+      <c r="G21" t="s">
+        <v>298</v>
+      </c>
+      <c r="H21" t="s">
+        <v>275</v>
+      </c>
+      <c r="J21" t="s">
+        <v>21</v>
+      </c>
+      <c r="K21" t="s">
+        <v>276</v>
+      </c>
+      <c r="L21" t="s">
+        <v>22</v>
+      </c>
+      <c r="M21" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A22" t="s">
+        <v>299</v>
+      </c>
+      <c r="B22" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="2">
+        <v>1.8488670035866617</v>
+      </c>
+      <c r="D22">
+        <v>34684403.200000003</v>
+      </c>
+      <c r="E22">
+        <v>360320</v>
+      </c>
+      <c r="F22" t="s">
+        <v>47</v>
+      </c>
+      <c r="G22" t="s">
+        <v>300</v>
+      </c>
+      <c r="H22" t="s">
+        <v>275</v>
+      </c>
+      <c r="J22" t="s">
+        <v>21</v>
+      </c>
+      <c r="K22" t="s">
+        <v>276</v>
+      </c>
+      <c r="L22" t="s">
+        <v>22</v>
+      </c>
+      <c r="M22" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A23" t="s">
+        <v>301</v>
+      </c>
+      <c r="B23" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" s="2">
+        <v>1.845841836249678</v>
+      </c>
+      <c r="D23">
+        <v>34627651.619999997</v>
+      </c>
+      <c r="E23">
+        <v>497953</v>
+      </c>
+      <c r="F23" t="s">
+        <v>28</v>
+      </c>
+      <c r="G23" t="s">
+        <v>302</v>
+      </c>
+      <c r="H23" t="s">
+        <v>275</v>
+      </c>
+      <c r="J23" t="s">
+        <v>21</v>
+      </c>
+      <c r="K23" t="s">
+        <v>276</v>
+      </c>
+      <c r="L23" t="s">
+        <v>22</v>
+      </c>
+      <c r="M23" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" t="s">
+        <v>46</v>
+      </c>
+      <c r="C24" s="2">
+        <v>1.8268880743173117</v>
+      </c>
+      <c r="D24">
+        <v>34272082.549999997</v>
+      </c>
+      <c r="E24">
+        <v>453995</v>
+      </c>
+      <c r="F24" t="s">
+        <v>50</v>
+      </c>
+      <c r="G24" t="s">
+        <v>303</v>
+      </c>
+      <c r="H24" t="s">
+        <v>275</v>
+      </c>
+      <c r="J24" t="s">
+        <v>21</v>
+      </c>
+      <c r="K24" t="s">
+        <v>276</v>
+      </c>
+      <c r="L24" t="s">
+        <v>22</v>
+      </c>
+      <c r="M24" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A25" t="s">
+        <v>304</v>
+      </c>
+      <c r="B25" t="s">
+        <v>46</v>
+      </c>
+      <c r="C25" s="2">
+        <v>1.7749864077553197</v>
+      </c>
+      <c r="D25">
+        <v>33298416.879999999</v>
+      </c>
+      <c r="E25">
+        <v>224716</v>
+      </c>
+      <c r="F25" t="s">
+        <v>54</v>
+      </c>
+      <c r="G25" t="s">
+        <v>305</v>
+      </c>
+      <c r="H25" t="s">
+        <v>275</v>
+      </c>
+      <c r="J25" t="s">
+        <v>21</v>
+      </c>
+      <c r="K25" t="s">
+        <v>276</v>
+      </c>
+      <c r="L25" t="s">
+        <v>22</v>
+      </c>
+      <c r="M25" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A26" t="s">
+        <v>306</v>
+      </c>
+      <c r="B26" t="s">
+        <v>24</v>
+      </c>
+      <c r="C26" s="2">
+        <v>1.7539592906370867</v>
+      </c>
+      <c r="D26">
+        <v>32903952.050000004</v>
+      </c>
+      <c r="E26">
+        <v>201605</v>
+      </c>
+      <c r="F26" t="s">
+        <v>25</v>
+      </c>
+      <c r="G26" t="s">
+        <v>307</v>
+      </c>
+      <c r="H26" t="s">
+        <v>275</v>
+      </c>
+      <c r="J26" t="s">
+        <v>21</v>
+      </c>
+      <c r="K26" t="s">
+        <v>276</v>
+      </c>
+      <c r="L26" t="s">
+        <v>22</v>
+      </c>
+      <c r="M26" t="s">
         <v>26</v>
       </c>
-      <c r="C13" s="3">
-[...102 lines deleted...]
-      <c r="M15" t="s">
+    </row>
+    <row r="27" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A27" t="s">
+        <v>308</v>
+      </c>
+      <c r="C27" s="2">
+        <v>1.6320812746057505</v>
+      </c>
+      <c r="D27">
+        <v>30617543</v>
+      </c>
+      <c r="E27">
+        <v>196015</v>
+      </c>
+      <c r="F27" t="s">
+        <v>58</v>
+      </c>
+      <c r="G27" t="s">
+        <v>309</v>
+      </c>
+      <c r="H27" t="s">
+        <v>275</v>
+      </c>
+      <c r="J27" t="s">
+        <v>310</v>
+      </c>
+      <c r="K27" t="s">
+        <v>276</v>
+      </c>
+      <c r="L27" t="s">
+        <v>22</v>
+      </c>
+      <c r="M27" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A28" t="s">
+        <v>311</v>
+      </c>
+      <c r="B28" t="s">
         <v>46</v>
       </c>
-    </row>
-[...206 lines deleted...]
-      <c r="F21" t="s">
+      <c r="C28" s="2">
+        <v>1.5642404376511969</v>
+      </c>
+      <c r="D28">
+        <v>29344861.440000001</v>
+      </c>
+      <c r="E28">
+        <v>49947</v>
+      </c>
+      <c r="F28" t="s">
+        <v>64</v>
+      </c>
+      <c r="G28" t="s">
+        <v>312</v>
+      </c>
+      <c r="H28" t="s">
+        <v>275</v>
+      </c>
+      <c r="J28" t="s">
+        <v>21</v>
+      </c>
+      <c r="K28" t="s">
+        <v>276</v>
+      </c>
+      <c r="L28" t="s">
+        <v>22</v>
+      </c>
+      <c r="M28" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A29" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="2">
+        <v>1.5436764514293289</v>
+      </c>
+      <c r="D29">
+        <v>28959084.859999999</v>
+      </c>
+      <c r="E29">
+        <v>537374</v>
+      </c>
+      <c r="F29" t="s">
+        <v>67</v>
+      </c>
+      <c r="G29" t="s">
+        <v>313</v>
+      </c>
+      <c r="H29" t="s">
+        <v>275</v>
+      </c>
+      <c r="J29" t="s">
+        <v>21</v>
+      </c>
+      <c r="K29" t="s">
+        <v>276</v>
+      </c>
+      <c r="L29" t="s">
+        <v>22</v>
+      </c>
+      <c r="M29" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A30" t="s">
+        <v>314</v>
+      </c>
+      <c r="B30" t="s">
+        <v>69</v>
+      </c>
+      <c r="C30" s="2">
+        <v>1.5070868893792295</v>
+      </c>
+      <c r="D30">
+        <v>28272671.440000001</v>
+      </c>
+      <c r="E30">
+        <v>823316</v>
+      </c>
+      <c r="F30" t="s">
+        <v>70</v>
+      </c>
+      <c r="G30" t="s">
+        <v>315</v>
+      </c>
+      <c r="H30" t="s">
+        <v>275</v>
+      </c>
+      <c r="J30" t="s">
+        <v>21</v>
+      </c>
+      <c r="K30" t="s">
+        <v>276</v>
+      </c>
+      <c r="L30" t="s">
+        <v>22</v>
+      </c>
+      <c r="M30" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A31" t="s">
+        <v>316</v>
+      </c>
+      <c r="B31" t="s">
+        <v>31</v>
+      </c>
+      <c r="C31" s="2">
+        <v>1.5021030385620593</v>
+      </c>
+      <c r="D31">
+        <v>28179175.32</v>
+      </c>
+      <c r="E31">
+        <v>187711</v>
+      </c>
+      <c r="F31" t="s">
+        <v>74</v>
+      </c>
+      <c r="G31" t="s">
+        <v>317</v>
+      </c>
+      <c r="H31" t="s">
+        <v>275</v>
+      </c>
+      <c r="J31" t="s">
+        <v>21</v>
+      </c>
+      <c r="K31" t="s">
+        <v>276</v>
+      </c>
+      <c r="L31" t="s">
+        <v>22</v>
+      </c>
+      <c r="M31" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A32" t="s">
+        <v>318</v>
+      </c>
+      <c r="B32" t="s">
+        <v>46</v>
+      </c>
+      <c r="C32" s="2">
+        <v>1.4684441077361374</v>
+      </c>
+      <c r="D32">
+        <v>27547740</v>
+      </c>
+      <c r="E32">
+        <v>99000</v>
+      </c>
+      <c r="F32" t="s">
+        <v>72</v>
+      </c>
+      <c r="G32" t="s">
+        <v>319</v>
+      </c>
+      <c r="H32" t="s">
+        <v>275</v>
+      </c>
+      <c r="J32" t="s">
+        <v>21</v>
+      </c>
+      <c r="K32" t="s">
+        <v>276</v>
+      </c>
+      <c r="L32" t="s">
+        <v>22</v>
+      </c>
+      <c r="M32" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A33" t="s">
+        <v>60</v>
+      </c>
+      <c r="B33" t="s">
+        <v>61</v>
+      </c>
+      <c r="C33" s="2">
+        <v>1.4491741459928076</v>
+      </c>
+      <c r="D33">
+        <v>27186239.079999998</v>
+      </c>
+      <c r="E33">
+        <v>731206</v>
+      </c>
+      <c r="F33" t="s">
+        <v>62</v>
+      </c>
+      <c r="G33" t="s">
         <v>63</v>
       </c>
-      <c r="G21" t="s">
-[...277 lines deleted...]
-      <c r="M28" t="s">
+      <c r="H33" t="s">
+        <v>275</v>
+      </c>
+      <c r="J33" t="s">
+        <v>21</v>
+      </c>
+      <c r="K33" t="s">
+        <v>276</v>
+      </c>
+      <c r="L33" t="s">
+        <v>22</v>
+      </c>
+      <c r="M33" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A34" t="s">
+        <v>321</v>
+      </c>
+      <c r="B34" t="s">
         <v>31</v>
       </c>
-    </row>
-[...130 lines deleted...]
-      <c r="F32" t="s">
+      <c r="C34" s="2">
+        <v>1.3672609784703087</v>
+      </c>
+      <c r="D34">
+        <v>25649563.199999999</v>
+      </c>
+      <c r="E34">
+        <v>232333</v>
+      </c>
+      <c r="F34" t="s">
         <v>87</v>
       </c>
-      <c r="G32" t="s">
-[...14 lines deleted...]
-      <c r="M32" t="s">
+      <c r="G34" t="s">
+        <v>322</v>
+      </c>
+      <c r="H34" t="s">
+        <v>275</v>
+      </c>
+      <c r="J34" t="s">
+        <v>21</v>
+      </c>
+      <c r="K34" t="s">
+        <v>276</v>
+      </c>
+      <c r="L34" t="s">
+        <v>22</v>
+      </c>
+      <c r="M34" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="33" spans="1:13" x14ac:dyDescent="0.3">
-[...72 lines deleted...]
-    <row r="35" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A35" t="s">
         <v>91</v>
       </c>
       <c r="B35" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>27684615.100000001</v>
+        <v>46</v>
+      </c>
+      <c r="C35" s="2">
+        <v>1.3657812639956495</v>
+      </c>
+      <c r="D35">
+        <v>25621804.030000001</v>
       </c>
       <c r="E35">
-        <v>453995</v>
+        <v>244693</v>
       </c>
       <c r="F35" t="s">
         <v>92</v>
       </c>
       <c r="G35" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>323</v>
+      </c>
+      <c r="H35" t="s">
+        <v>275</v>
       </c>
       <c r="J35" t="s">
         <v>21</v>
       </c>
       <c r="K35" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="L35" t="s">
         <v>22</v>
       </c>
       <c r="M35" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="36" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A36" t="s">
-        <v>306</v>
+        <v>324</v>
       </c>
       <c r="B36" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>27638333.68</v>
+        <v>81</v>
+      </c>
+      <c r="C36" s="2">
+        <v>1.3514724145725012</v>
+      </c>
+      <c r="D36">
+        <v>25353372.66</v>
       </c>
       <c r="E36">
-        <v>232333</v>
+        <v>269889</v>
       </c>
       <c r="F36" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="G36" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>325</v>
+      </c>
+      <c r="H36" t="s">
+        <v>275</v>
       </c>
       <c r="J36" t="s">
         <v>21</v>
       </c>
       <c r="K36" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="L36" t="s">
         <v>22</v>
       </c>
       <c r="M36" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:13" x14ac:dyDescent="0.3">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A37" t="s">
-        <v>60</v>
+        <v>84</v>
       </c>
       <c r="B37" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>27356627.399999999</v>
+        <v>31</v>
+      </c>
+      <c r="C37" s="2">
+        <v>1.3500037465819621</v>
+      </c>
+      <c r="D37">
+        <v>25325820.719999999</v>
       </c>
       <c r="E37">
-        <v>239215</v>
+        <v>552483</v>
       </c>
       <c r="F37" t="s">
+        <v>85</v>
+      </c>
+      <c r="G37" t="s">
+        <v>326</v>
+      </c>
+      <c r="H37" t="s">
+        <v>275</v>
+      </c>
+      <c r="J37" t="s">
+        <v>21</v>
+      </c>
+      <c r="K37" t="s">
+        <v>276</v>
+      </c>
+      <c r="L37" t="s">
+        <v>22</v>
+      </c>
+      <c r="M37" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A38" t="s">
+        <v>76</v>
+      </c>
+      <c r="B38" t="s">
         <v>61</v>
       </c>
-      <c r="G37" t="s">
-[...29 lines deleted...]
-        <v>26507258.27</v>
+      <c r="C38" s="2">
+        <v>1.3416777199734817</v>
+      </c>
+      <c r="D38">
+        <v>25169626</v>
       </c>
       <c r="E38">
-        <v>51199</v>
+        <v>573340</v>
       </c>
       <c r="F38" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="G38" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>327</v>
+      </c>
+      <c r="H38" t="s">
+        <v>275</v>
       </c>
       <c r="J38" t="s">
         <v>21</v>
       </c>
       <c r="K38" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="L38" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="39" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M38" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A39" t="s">
-        <v>310</v>
+        <v>328</v>
       </c>
       <c r="B39" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>25750746.09</v>
+        <v>24</v>
+      </c>
+      <c r="C39" s="2">
+        <v>1.3238455996909104</v>
+      </c>
+      <c r="D39">
+        <v>24835098.719999999</v>
       </c>
       <c r="E39">
         <v>163217</v>
       </c>
       <c r="F39" t="s">
+        <v>96</v>
+      </c>
+      <c r="G39" t="s">
+        <v>329</v>
+      </c>
+      <c r="H39" t="s">
+        <v>275</v>
+      </c>
+      <c r="J39" t="s">
+        <v>21</v>
+      </c>
+      <c r="K39" t="s">
+        <v>276</v>
+      </c>
+      <c r="L39" t="s">
+        <v>22</v>
+      </c>
+      <c r="M39" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A40" t="s">
+        <v>330</v>
+      </c>
+      <c r="B40" t="s">
+        <v>31</v>
+      </c>
+      <c r="C40" s="2">
+        <v>1.3206723477390347</v>
+      </c>
+      <c r="D40">
+        <v>24775569.100000001</v>
+      </c>
+      <c r="E40">
+        <v>135995</v>
+      </c>
+      <c r="F40" t="s">
+        <v>56</v>
+      </c>
+      <c r="G40" t="s">
+        <v>331</v>
+      </c>
+      <c r="H40" t="s">
+        <v>275</v>
+      </c>
+      <c r="J40" t="s">
+        <v>21</v>
+      </c>
+      <c r="K40" t="s">
+        <v>276</v>
+      </c>
+      <c r="L40" t="s">
+        <v>22</v>
+      </c>
+      <c r="M40" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A41" t="s">
+        <v>103</v>
+      </c>
+      <c r="B41" t="s">
+        <v>46</v>
+      </c>
+      <c r="C41" s="2">
+        <v>1.308412285029376</v>
+      </c>
+      <c r="D41">
+        <v>24545572.59</v>
+      </c>
+      <c r="E41">
+        <v>309489</v>
+      </c>
+      <c r="F41" t="s">
+        <v>104</v>
+      </c>
+      <c r="G41" t="s">
+        <v>332</v>
+      </c>
+      <c r="H41" t="s">
+        <v>275</v>
+      </c>
+      <c r="J41" t="s">
+        <v>21</v>
+      </c>
+      <c r="K41" t="s">
+        <v>276</v>
+      </c>
+      <c r="L41" t="s">
+        <v>22</v>
+      </c>
+      <c r="M41" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A42" t="s">
+        <v>333</v>
+      </c>
+      <c r="B42" t="s">
+        <v>27</v>
+      </c>
+      <c r="C42" s="2">
+        <v>1.2880365730508427</v>
+      </c>
+      <c r="D42">
+        <v>24163328</v>
+      </c>
+      <c r="E42">
+        <v>358400</v>
+      </c>
+      <c r="F42" t="s">
+        <v>130</v>
+      </c>
+      <c r="G42" t="s">
+        <v>334</v>
+      </c>
+      <c r="H42" t="s">
+        <v>275</v>
+      </c>
+      <c r="J42" t="s">
+        <v>21</v>
+      </c>
+      <c r="K42" t="s">
+        <v>276</v>
+      </c>
+      <c r="L42" t="s">
+        <v>22</v>
+      </c>
+      <c r="M42" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A43" t="s">
+        <v>335</v>
+      </c>
+      <c r="B43" t="s">
+        <v>24</v>
+      </c>
+      <c r="C43" s="2">
+        <v>1.2669126708637404</v>
+      </c>
+      <c r="D43">
+        <v>23767047.5</v>
+      </c>
+      <c r="E43">
+        <v>247625</v>
+      </c>
+      <c r="F43" t="s">
+        <v>79</v>
+      </c>
+      <c r="G43" t="s">
+        <v>336</v>
+      </c>
+      <c r="H43" t="s">
+        <v>275</v>
+      </c>
+      <c r="J43" t="s">
+        <v>21</v>
+      </c>
+      <c r="K43" t="s">
+        <v>276</v>
+      </c>
+      <c r="L43" t="s">
+        <v>22</v>
+      </c>
+      <c r="M43" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A44" t="s">
+        <v>100</v>
+      </c>
+      <c r="B44" t="s">
+        <v>46</v>
+      </c>
+      <c r="C44" s="2">
+        <v>1.2524482319543044</v>
+      </c>
+      <c r="D44">
+        <v>23495697.300000001</v>
+      </c>
+      <c r="E44">
+        <v>239215</v>
+      </c>
+      <c r="F44" t="s">
+        <v>101</v>
+      </c>
+      <c r="G44" t="s">
+        <v>337</v>
+      </c>
+      <c r="H44" t="s">
+        <v>275</v>
+      </c>
+      <c r="J44" t="s">
+        <v>21</v>
+      </c>
+      <c r="K44" t="s">
+        <v>276</v>
+      </c>
+      <c r="L44" t="s">
+        <v>22</v>
+      </c>
+      <c r="M44" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A45" t="s">
+        <v>338</v>
+      </c>
+      <c r="B45" t="s">
+        <v>31</v>
+      </c>
+      <c r="C45" s="2">
+        <v>1.1512298091637172</v>
+      </c>
+      <c r="D45">
+        <v>21596858.399999999</v>
+      </c>
+      <c r="E45">
+        <v>114088</v>
+      </c>
+      <c r="F45" t="s">
+        <v>111</v>
+      </c>
+      <c r="G45" t="s">
+        <v>339</v>
+      </c>
+      <c r="H45" t="s">
+        <v>275</v>
+      </c>
+      <c r="J45" t="s">
+        <v>21</v>
+      </c>
+      <c r="K45" t="s">
+        <v>276</v>
+      </c>
+      <c r="L45" t="s">
+        <v>22</v>
+      </c>
+      <c r="M45" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A46" t="s">
+        <v>340</v>
+      </c>
+      <c r="B46" t="s">
+        <v>24</v>
+      </c>
+      <c r="C46" s="2">
+        <v>1.1025014611853876</v>
+      </c>
+      <c r="D46">
+        <v>20682723.600000001</v>
+      </c>
+      <c r="E46">
+        <v>471240</v>
+      </c>
+      <c r="F46" t="s">
+        <v>109</v>
+      </c>
+      <c r="G46" t="s">
+        <v>341</v>
+      </c>
+      <c r="H46" t="s">
+        <v>275</v>
+      </c>
+      <c r="J46" t="s">
+        <v>21</v>
+      </c>
+      <c r="K46" t="s">
+        <v>276</v>
+      </c>
+      <c r="L46" t="s">
+        <v>22</v>
+      </c>
+      <c r="M46" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A47" t="s">
+        <v>106</v>
+      </c>
+      <c r="B47" t="s">
+        <v>31</v>
+      </c>
+      <c r="C47" s="2">
+        <v>1.0789223770221363</v>
+      </c>
+      <c r="D47">
+        <v>20240384.34</v>
+      </c>
+      <c r="E47">
+        <v>116666</v>
+      </c>
+      <c r="F47" t="s">
+        <v>107</v>
+      </c>
+      <c r="G47" t="s">
+        <v>342</v>
+      </c>
+      <c r="H47" t="s">
+        <v>275</v>
+      </c>
+      <c r="J47" t="s">
+        <v>21</v>
+      </c>
+      <c r="K47" t="s">
+        <v>276</v>
+      </c>
+      <c r="L47" t="s">
+        <v>22</v>
+      </c>
+      <c r="M47" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A48" t="s">
+        <v>343</v>
+      </c>
+      <c r="B48" t="s">
+        <v>81</v>
+      </c>
+      <c r="C48" s="2">
+        <v>1.0650426171151297</v>
+      </c>
+      <c r="D48">
+        <v>19980002.609999999</v>
+      </c>
+      <c r="E48">
+        <v>32463</v>
+      </c>
+      <c r="F48" t="s">
         <v>98</v>
       </c>
-      <c r="G39" t="s">
-[...14 lines deleted...]
-      <c r="M39" t="s">
+      <c r="G48" t="s">
+        <v>344</v>
+      </c>
+      <c r="H48" t="s">
+        <v>275</v>
+      </c>
+      <c r="J48" t="s">
+        <v>21</v>
+      </c>
+      <c r="K48" t="s">
+        <v>276</v>
+      </c>
+      <c r="L48" t="s">
+        <v>22</v>
+      </c>
+      <c r="M48" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="40" spans="1:13" x14ac:dyDescent="0.3">
-[...341 lines deleted...]
-    <row r="49" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A49" t="s">
-        <v>132</v>
+        <v>345</v>
       </c>
       <c r="B49" t="s">
         <v>19</v>
       </c>
-      <c r="C49" s="3">
-[...3 lines deleted...]
-        <v>19075564.640000001</v>
+      <c r="C49" s="2">
+        <v>1.038648050516974</v>
+      </c>
+      <c r="D49">
+        <v>19484845.420000002</v>
       </c>
       <c r="E49">
+        <v>46999</v>
+      </c>
+      <c r="F49" t="s">
+        <v>116</v>
+      </c>
+      <c r="G49" t="s">
+        <v>117</v>
+      </c>
+      <c r="H49" t="s">
+        <v>275</v>
+      </c>
+      <c r="J49" t="s">
+        <v>21</v>
+      </c>
+      <c r="K49" t="s">
+        <v>276</v>
+      </c>
+      <c r="L49" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A50" t="s">
+        <v>118</v>
+      </c>
+      <c r="B50" t="s">
+        <v>46</v>
+      </c>
+      <c r="C50" s="2">
+        <v>1.0117743624597626</v>
+      </c>
+      <c r="D50">
+        <v>18980700</v>
+      </c>
+      <c r="E50">
+        <v>209500</v>
+      </c>
+      <c r="F50" t="s">
+        <v>119</v>
+      </c>
+      <c r="G50" t="s">
+        <v>346</v>
+      </c>
+      <c r="H50" t="s">
+        <v>275</v>
+      </c>
+      <c r="J50" t="s">
+        <v>21</v>
+      </c>
+      <c r="K50" t="s">
+        <v>276</v>
+      </c>
+      <c r="L50" t="s">
+        <v>22</v>
+      </c>
+      <c r="M50" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A51" t="s">
+        <v>113</v>
+      </c>
+      <c r="B51" t="s">
+        <v>46</v>
+      </c>
+      <c r="C51" s="2">
+        <v>0.97177130302001979</v>
+      </c>
+      <c r="D51">
+        <v>18230250</v>
+      </c>
+      <c r="E51">
+        <v>109000</v>
+      </c>
+      <c r="F51" t="s">
+        <v>114</v>
+      </c>
+      <c r="G51" t="s">
+        <v>347</v>
+      </c>
+      <c r="H51" t="s">
+        <v>275</v>
+      </c>
+      <c r="J51" t="s">
+        <v>21</v>
+      </c>
+      <c r="K51" t="s">
+        <v>276</v>
+      </c>
+      <c r="L51" t="s">
+        <v>22</v>
+      </c>
+      <c r="M51" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A52" t="s">
+        <v>127</v>
+      </c>
+      <c r="B52" t="s">
+        <v>19</v>
+      </c>
+      <c r="C52" s="2">
+        <v>0.96892783363555446</v>
+      </c>
+      <c r="D52">
+        <v>18176907.039999999</v>
+      </c>
+      <c r="E52">
         <v>88976</v>
       </c>
-      <c r="F49" t="s">
+      <c r="F52" t="s">
+        <v>128</v>
+      </c>
+      <c r="G52" t="s">
+        <v>348</v>
+      </c>
+      <c r="H52" t="s">
+        <v>275</v>
+      </c>
+      <c r="J52" t="s">
+        <v>21</v>
+      </c>
+      <c r="K52" t="s">
+        <v>276</v>
+      </c>
+      <c r="L52" t="s">
+        <v>22</v>
+      </c>
+      <c r="M52" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A53" t="s">
+        <v>121</v>
+      </c>
+      <c r="B53" t="s">
+        <v>61</v>
+      </c>
+      <c r="C53" s="2">
+        <v>0.95920238172312444</v>
+      </c>
+      <c r="D53">
+        <v>17994459.359999999</v>
+      </c>
+      <c r="E53">
+        <v>124624</v>
+      </c>
+      <c r="F53" t="s">
+        <v>122</v>
+      </c>
+      <c r="G53" t="s">
+        <v>349</v>
+      </c>
+      <c r="H53" t="s">
+        <v>275</v>
+      </c>
+      <c r="J53" t="s">
+        <v>21</v>
+      </c>
+      <c r="K53" t="s">
+        <v>276</v>
+      </c>
+      <c r="L53" t="s">
+        <v>22</v>
+      </c>
+      <c r="M53" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A54" t="s">
+        <v>350</v>
+      </c>
+      <c r="B54" t="s">
+        <v>46</v>
+      </c>
+      <c r="C54" s="2">
+        <v>0.94774638823749169</v>
+      </c>
+      <c r="D54">
+        <v>17779547.039999999</v>
+      </c>
+      <c r="E54">
+        <v>1236408</v>
+      </c>
+      <c r="F54" t="s">
+        <v>148</v>
+      </c>
+      <c r="G54" t="s">
+        <v>351</v>
+      </c>
+      <c r="H54" t="s">
+        <v>275</v>
+      </c>
+      <c r="J54" t="s">
+        <v>21</v>
+      </c>
+      <c r="K54" t="s">
+        <v>276</v>
+      </c>
+      <c r="L54" t="s">
+        <v>22</v>
+      </c>
+      <c r="M54" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A55" t="s">
+        <v>352</v>
+      </c>
+      <c r="B55" t="s">
+        <v>31</v>
+      </c>
+      <c r="C55" s="2">
+        <v>0.94653508685556587</v>
+      </c>
+      <c r="D55">
+        <v>17756823.25</v>
+      </c>
+      <c r="E55">
+        <v>395035</v>
+      </c>
+      <c r="F55" t="s">
+        <v>140</v>
+      </c>
+      <c r="G55" t="s">
+        <v>353</v>
+      </c>
+      <c r="H55" t="s">
+        <v>275</v>
+      </c>
+      <c r="J55" t="s">
+        <v>21</v>
+      </c>
+      <c r="K55" t="s">
+        <v>276</v>
+      </c>
+      <c r="L55" t="s">
+        <v>22</v>
+      </c>
+      <c r="M55" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A56" t="s">
+        <v>354</v>
+      </c>
+      <c r="B56" t="s">
+        <v>24</v>
+      </c>
+      <c r="C56" s="2">
+        <v>0.93818269911311969</v>
+      </c>
+      <c r="D56">
+        <v>17600134</v>
+      </c>
+      <c r="E56">
+        <v>390680</v>
+      </c>
+      <c r="F56" t="s">
+        <v>156</v>
+      </c>
+      <c r="G56" t="s">
+        <v>355</v>
+      </c>
+      <c r="H56" t="s">
+        <v>275</v>
+      </c>
+      <c r="J56" t="s">
+        <v>21</v>
+      </c>
+      <c r="K56" t="s">
+        <v>276</v>
+      </c>
+      <c r="L56" t="s">
+        <v>22</v>
+      </c>
+      <c r="M56" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A57" t="s">
+        <v>356</v>
+      </c>
+      <c r="B57" t="s">
+        <v>46</v>
+      </c>
+      <c r="C57" s="2">
+        <v>0.9306170062230642</v>
+      </c>
+      <c r="D57">
+        <v>17458203</v>
+      </c>
+      <c r="E57">
+        <v>228900</v>
+      </c>
+      <c r="F57" t="s">
+        <v>138</v>
+      </c>
+      <c r="G57" t="s">
+        <v>139</v>
+      </c>
+      <c r="H57" t="s">
+        <v>275</v>
+      </c>
+      <c r="J57" t="s">
+        <v>21</v>
+      </c>
+      <c r="K57" t="s">
+        <v>276</v>
+      </c>
+      <c r="L57" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A58" t="s">
+        <v>357</v>
+      </c>
+      <c r="B58" t="s">
+        <v>81</v>
+      </c>
+      <c r="C58" s="2">
+        <v>0.92200980200374361</v>
+      </c>
+      <c r="D58">
+        <v>17296733.440000001</v>
+      </c>
+      <c r="E58">
+        <v>189056</v>
+      </c>
+      <c r="F58" t="s">
+        <v>94</v>
+      </c>
+      <c r="G58" t="s">
+        <v>358</v>
+      </c>
+      <c r="H58" t="s">
+        <v>275</v>
+      </c>
+      <c r="J58" t="s">
+        <v>21</v>
+      </c>
+      <c r="K58" t="s">
+        <v>276</v>
+      </c>
+      <c r="L58" t="s">
+        <v>22</v>
+      </c>
+      <c r="M58" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A59" t="s">
+        <v>132</v>
+      </c>
+      <c r="B59" t="s">
+        <v>19</v>
+      </c>
+      <c r="C59" s="2">
+        <v>0.91415206519107917</v>
+      </c>
+      <c r="D59">
+        <v>17149323.75</v>
+      </c>
+      <c r="E59">
+        <v>807027</v>
+      </c>
+      <c r="F59" t="s">
         <v>133</v>
       </c>
-      <c r="G49" t="s">
-[...14 lines deleted...]
-      <c r="M49" t="s">
+      <c r="G59" t="s">
+        <v>359</v>
+      </c>
+      <c r="H59" t="s">
+        <v>275</v>
+      </c>
+      <c r="J59" t="s">
+        <v>21</v>
+      </c>
+      <c r="K59" t="s">
+        <v>276</v>
+      </c>
+      <c r="L59" t="s">
+        <v>22</v>
+      </c>
+      <c r="M59" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="50" spans="1:13" x14ac:dyDescent="0.3">
-[...129 lines deleted...]
-      <c r="F53" t="s">
+    <row r="60" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A60" t="s">
+        <v>150</v>
+      </c>
+      <c r="B60" t="s">
+        <v>46</v>
+      </c>
+      <c r="C60" s="2">
+        <v>0.91040840943074819</v>
+      </c>
+      <c r="D60">
+        <v>17079093.460000001</v>
+      </c>
+      <c r="E60">
+        <v>31954</v>
+      </c>
+      <c r="F60" t="s">
+        <v>151</v>
+      </c>
+      <c r="G60" t="s">
+        <v>360</v>
+      </c>
+      <c r="H60" t="s">
+        <v>275</v>
+      </c>
+      <c r="J60" t="s">
+        <v>21</v>
+      </c>
+      <c r="K60" t="s">
+        <v>276</v>
+      </c>
+      <c r="L60" t="s">
+        <v>22</v>
+      </c>
+      <c r="M60" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A61" t="s">
+        <v>361</v>
+      </c>
+      <c r="B61" t="s">
+        <v>69</v>
+      </c>
+      <c r="C61" s="2">
+        <v>0.90439927025867461</v>
+      </c>
+      <c r="D61">
+        <v>16966363.119999997</v>
+      </c>
+      <c r="E61">
+        <v>103208</v>
+      </c>
+      <c r="F61" t="s">
+        <v>89</v>
+      </c>
+      <c r="G61" t="s">
+        <v>362</v>
+      </c>
+      <c r="H61" t="s">
+        <v>275</v>
+      </c>
+      <c r="J61" t="s">
+        <v>21</v>
+      </c>
+      <c r="K61" t="s">
+        <v>276</v>
+      </c>
+      <c r="L61" t="s">
+        <v>22</v>
+      </c>
+      <c r="M61" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A62" t="s">
+        <v>363</v>
+      </c>
+      <c r="B62" t="s">
+        <v>46</v>
+      </c>
+      <c r="C62" s="2">
+        <v>0.90371892666750075</v>
+      </c>
+      <c r="D62">
+        <v>16953600</v>
+      </c>
+      <c r="E62">
+        <v>76800</v>
+      </c>
+      <c r="F62" t="s">
+        <v>169</v>
+      </c>
+      <c r="G62" t="s">
+        <v>364</v>
+      </c>
+      <c r="H62" t="s">
+        <v>275</v>
+      </c>
+      <c r="J62" t="s">
+        <v>21</v>
+      </c>
+      <c r="K62" t="s">
+        <v>276</v>
+      </c>
+      <c r="L62" t="s">
+        <v>22</v>
+      </c>
+      <c r="M62" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A63" t="s">
+        <v>365</v>
+      </c>
+      <c r="B63" t="s">
+        <v>19</v>
+      </c>
+      <c r="C63" s="2">
+        <v>0.88165186486657054</v>
+      </c>
+      <c r="D63">
+        <v>16539626</v>
+      </c>
+      <c r="E63">
+        <v>221800</v>
+      </c>
+      <c r="F63" t="s">
+        <v>187</v>
+      </c>
+      <c r="G63" t="s">
+        <v>366</v>
+      </c>
+      <c r="H63" t="s">
+        <v>275</v>
+      </c>
+      <c r="J63" t="s">
+        <v>21</v>
+      </c>
+      <c r="K63" t="s">
+        <v>276</v>
+      </c>
+      <c r="L63" t="s">
+        <v>22</v>
+      </c>
+      <c r="M63" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A64" t="s">
+        <v>142</v>
+      </c>
+      <c r="B64" t="s">
+        <v>46</v>
+      </c>
+      <c r="C64" s="2">
+        <v>0.87864870947357387</v>
+      </c>
+      <c r="D64">
+        <v>16483287.359999999</v>
+      </c>
+      <c r="E64">
+        <v>227544</v>
+      </c>
+      <c r="F64" t="s">
+        <v>143</v>
+      </c>
+      <c r="G64" t="s">
+        <v>367</v>
+      </c>
+      <c r="H64" t="s">
+        <v>275</v>
+      </c>
+      <c r="J64" t="s">
+        <v>21</v>
+      </c>
+      <c r="K64" t="s">
+        <v>276</v>
+      </c>
+      <c r="L64" t="s">
+        <v>22</v>
+      </c>
+      <c r="M64" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A65" t="s">
+        <v>145</v>
+      </c>
+      <c r="B65" t="s">
+        <v>19</v>
+      </c>
+      <c r="C65" s="2">
+        <v>0.87020996533645234</v>
+      </c>
+      <c r="D65">
+        <v>16324978.08</v>
+      </c>
+      <c r="E65">
+        <v>187256</v>
+      </c>
+      <c r="F65" t="s">
+        <v>146</v>
+      </c>
+      <c r="G65" t="s">
+        <v>147</v>
+      </c>
+      <c r="H65" t="s">
+        <v>275</v>
+      </c>
+      <c r="J65" t="s">
+        <v>21</v>
+      </c>
+      <c r="K65" t="s">
+        <v>276</v>
+      </c>
+      <c r="L65" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A66" t="s">
+        <v>368</v>
+      </c>
+      <c r="B66" t="s">
+        <v>46</v>
+      </c>
+      <c r="C66" s="2">
+        <v>0.86133689016032311</v>
+      </c>
+      <c r="D66">
+        <v>16158520.83</v>
+      </c>
+      <c r="E66">
+        <v>124863</v>
+      </c>
+      <c r="F66" t="s">
+        <v>171</v>
+      </c>
+      <c r="G66" t="s">
+        <v>369</v>
+      </c>
+      <c r="H66" t="s">
+        <v>275</v>
+      </c>
+      <c r="J66" t="s">
+        <v>21</v>
+      </c>
+      <c r="K66" t="s">
+        <v>276</v>
+      </c>
+      <c r="L66" t="s">
+        <v>22</v>
+      </c>
+      <c r="M66" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A67" t="s">
+        <v>153</v>
+      </c>
+      <c r="B67" t="s">
+        <v>46</v>
+      </c>
+      <c r="C67" s="2">
+        <v>0.8570281488742213</v>
+      </c>
+      <c r="D67">
+        <v>16077689.640000001</v>
+      </c>
+      <c r="E67">
+        <v>660546</v>
+      </c>
+      <c r="F67" t="s">
+        <v>154</v>
+      </c>
+      <c r="G67" t="s">
+        <v>370</v>
+      </c>
+      <c r="H67" t="s">
+        <v>275</v>
+      </c>
+      <c r="J67" t="s">
+        <v>21</v>
+      </c>
+      <c r="K67" t="s">
+        <v>276</v>
+      </c>
+      <c r="L67" t="s">
+        <v>22</v>
+      </c>
+      <c r="M67" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A68" t="s">
+        <v>158</v>
+      </c>
+      <c r="B68" t="s">
+        <v>46</v>
+      </c>
+      <c r="C68" s="2">
+        <v>0.83401973238130012</v>
+      </c>
+      <c r="D68">
+        <v>15646056</v>
+      </c>
+      <c r="E68">
+        <v>136100</v>
+      </c>
+      <c r="F68" t="s">
+        <v>159</v>
+      </c>
+      <c r="G68" t="s">
+        <v>371</v>
+      </c>
+      <c r="H68" t="s">
+        <v>275</v>
+      </c>
+      <c r="J68" t="s">
+        <v>21</v>
+      </c>
+      <c r="K68" t="s">
+        <v>276</v>
+      </c>
+      <c r="L68" t="s">
+        <v>22</v>
+      </c>
+      <c r="M68" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A69" t="s">
         <v>135</v>
-      </c>
-[...591 lines deleted...]
-        <v>182</v>
       </c>
       <c r="B69" t="s">
         <v>19</v>
       </c>
-      <c r="C69" s="3">
-[...3 lines deleted...]
-        <v>14214695.76</v>
+      <c r="C69" s="2">
+        <v>0.83204313188020762</v>
+      </c>
+      <c r="D69">
+        <v>15608975.34</v>
       </c>
       <c r="E69">
+        <v>419258</v>
+      </c>
+      <c r="F69" t="s">
+        <v>136</v>
+      </c>
+      <c r="G69" t="s">
+        <v>372</v>
+      </c>
+      <c r="H69" t="s">
+        <v>275</v>
+      </c>
+      <c r="J69" t="s">
+        <v>21</v>
+      </c>
+      <c r="K69" t="s">
+        <v>276</v>
+      </c>
+      <c r="L69" t="s">
+        <v>22</v>
+      </c>
+      <c r="M69" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A70" t="s">
+        <v>373</v>
+      </c>
+      <c r="B70" t="s">
+        <v>61</v>
+      </c>
+      <c r="C70" s="2">
+        <v>0.82766046928998416</v>
+      </c>
+      <c r="D70">
+        <v>15526757.4</v>
+      </c>
+      <c r="E70">
+        <v>132594</v>
+      </c>
+      <c r="F70" t="s">
+        <v>177</v>
+      </c>
+      <c r="G70" t="s">
+        <v>374</v>
+      </c>
+      <c r="H70" t="s">
+        <v>275</v>
+      </c>
+      <c r="J70" t="s">
+        <v>21</v>
+      </c>
+      <c r="K70" t="s">
+        <v>276</v>
+      </c>
+      <c r="L70" t="s">
+        <v>22</v>
+      </c>
+      <c r="M70" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A71" t="s">
+        <v>375</v>
+      </c>
+      <c r="B71" t="s">
+        <v>24</v>
+      </c>
+      <c r="C71" s="2">
+        <v>0.82446391806800279</v>
+      </c>
+      <c r="D71">
+        <v>15466790.689999999</v>
+      </c>
+      <c r="E71">
+        <v>110881</v>
+      </c>
+      <c r="F71" t="s">
+        <v>161</v>
+      </c>
+      <c r="G71" t="s">
+        <v>376</v>
+      </c>
+      <c r="H71" t="s">
+        <v>275</v>
+      </c>
+      <c r="J71" t="s">
+        <v>21</v>
+      </c>
+      <c r="K71" t="s">
+        <v>276</v>
+      </c>
+      <c r="L71" t="s">
+        <v>22</v>
+      </c>
+      <c r="M71" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A72" t="s">
+        <v>163</v>
+      </c>
+      <c r="B72" t="s">
+        <v>46</v>
+      </c>
+      <c r="C72" s="2">
+        <v>0.81136870960207363</v>
+      </c>
+      <c r="D72">
+        <v>15221127</v>
+      </c>
+      <c r="E72">
+        <v>274700</v>
+      </c>
+      <c r="F72" t="s">
+        <v>164</v>
+      </c>
+      <c r="G72" t="s">
+        <v>377</v>
+      </c>
+      <c r="H72" t="s">
+        <v>275</v>
+      </c>
+      <c r="J72" t="s">
+        <v>21</v>
+      </c>
+      <c r="K72" t="s">
+        <v>276</v>
+      </c>
+      <c r="L72" t="s">
+        <v>22</v>
+      </c>
+      <c r="M72" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A73" t="s">
+        <v>166</v>
+      </c>
+      <c r="B73" t="s">
+        <v>46</v>
+      </c>
+      <c r="C73" s="2">
+        <v>0.79600555181524135</v>
+      </c>
+      <c r="D73">
+        <v>14932917</v>
+      </c>
+      <c r="E73">
+        <v>251100</v>
+      </c>
+      <c r="F73" t="s">
+        <v>167</v>
+      </c>
+      <c r="G73" t="s">
+        <v>378</v>
+      </c>
+      <c r="H73" t="s">
+        <v>275</v>
+      </c>
+      <c r="J73" t="s">
+        <v>21</v>
+      </c>
+      <c r="K73" t="s">
+        <v>276</v>
+      </c>
+      <c r="L73" t="s">
+        <v>22</v>
+      </c>
+      <c r="M73" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A74" t="s">
+        <v>124</v>
+      </c>
+      <c r="B74" t="s">
+        <v>19</v>
+      </c>
+      <c r="C74" s="2">
+        <v>0.79108530503634622</v>
+      </c>
+      <c r="D74">
+        <v>14840614.08</v>
+      </c>
+      <c r="E74">
         <v>907128</v>
       </c>
-      <c r="F69" t="s">
-[...188 lines deleted...]
-      </c>
       <c r="F74" t="s">
-        <v>142</v>
+        <v>125</v>
       </c>
       <c r="G74" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>379</v>
+      </c>
+      <c r="H74" t="s">
+        <v>275</v>
       </c>
       <c r="J74" t="s">
         <v>21</v>
       </c>
       <c r="K74" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="L74" t="s">
         <v>22</v>
       </c>
       <c r="M74" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:13" x14ac:dyDescent="0.3">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A75" t="s">
-        <v>187</v>
+        <v>380</v>
       </c>
       <c r="B75" t="s">
         <v>19</v>
       </c>
-      <c r="C75" s="3">
-[...3 lines deleted...]
-        <v>13089977.939999999</v>
+      <c r="C75" s="2">
+        <v>0.78765184476341932</v>
+      </c>
+      <c r="D75">
+        <v>14776203</v>
       </c>
       <c r="E75">
-        <v>807027</v>
+        <v>169900</v>
       </c>
       <c r="F75" t="s">
-        <v>188</v>
+        <v>175</v>
       </c>
       <c r="G75" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>381</v>
+      </c>
+      <c r="H75" t="s">
+        <v>275</v>
       </c>
       <c r="J75" t="s">
         <v>21</v>
       </c>
       <c r="K75" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="L75" t="s">
         <v>22</v>
       </c>
       <c r="M75" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:13" x14ac:dyDescent="0.3">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A76" t="s">
-        <v>371</v>
-[...5 lines deleted...]
-        <v>12604474</v>
+        <v>382</v>
+      </c>
+      <c r="B76" t="s">
+        <v>69</v>
+      </c>
+      <c r="C76" s="2">
+        <v>0.77967548684581522</v>
+      </c>
+      <c r="D76">
+        <v>14626568</v>
       </c>
       <c r="E76">
-        <v>33700</v>
+        <v>56800</v>
       </c>
       <c r="F76" t="s">
-        <v>73</v>
+        <v>193</v>
       </c>
       <c r="G76" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>383</v>
+      </c>
+      <c r="H76" t="s">
+        <v>275</v>
       </c>
       <c r="J76" t="s">
-        <v>284</v>
+        <v>21</v>
       </c>
       <c r="K76" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="L76" t="s">
         <v>22</v>
       </c>
       <c r="M76" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:13" x14ac:dyDescent="0.3">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A77" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="B77" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>12334214</v>
+        <v>46</v>
+      </c>
+      <c r="C77" s="2">
+        <v>0.72439030186763398</v>
+      </c>
+      <c r="D77">
+        <v>13589428.15</v>
       </c>
       <c r="E77">
-        <v>477700</v>
+        <v>187829</v>
       </c>
       <c r="F77" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="G77" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>384</v>
+      </c>
+      <c r="H77" t="s">
+        <v>275</v>
       </c>
       <c r="J77" t="s">
         <v>21</v>
       </c>
       <c r="K77" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="L77" t="s">
         <v>22</v>
       </c>
       <c r="M77" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:13" x14ac:dyDescent="0.3">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A78" t="s">
-        <v>374</v>
+        <v>385</v>
       </c>
       <c r="B78" t="s">
         <v>19</v>
       </c>
-      <c r="C78" s="3">
-[...3 lines deleted...]
-        <v>11842952</v>
+      <c r="C78" s="2">
+        <v>0.71215254001738926</v>
+      </c>
+      <c r="D78">
+        <v>13359850</v>
       </c>
       <c r="E78">
-        <v>129800</v>
+        <v>47500</v>
       </c>
       <c r="F78" t="s">
-        <v>154</v>
+        <v>195</v>
       </c>
       <c r="G78" t="s">
-        <v>375</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>386</v>
+      </c>
+      <c r="H78" t="s">
+        <v>275</v>
       </c>
       <c r="J78" t="s">
         <v>21</v>
       </c>
       <c r="K78" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="L78" t="s">
         <v>22</v>
       </c>
       <c r="M78" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:13" x14ac:dyDescent="0.3">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A79" t="s">
-        <v>171</v>
+        <v>387</v>
       </c>
       <c r="B79" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>11529420</v>
+        <v>19</v>
+      </c>
+      <c r="C79" s="2">
+        <v>0.70087310797310487</v>
+      </c>
+      <c r="D79">
+        <v>13148249.939999999</v>
       </c>
       <c r="E79">
-        <v>28300</v>
+        <v>171693</v>
       </c>
       <c r="F79" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="G79" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>174</v>
+      </c>
+      <c r="H79" t="s">
+        <v>275</v>
       </c>
       <c r="J79" t="s">
         <v>21</v>
       </c>
       <c r="K79" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="L79" t="s">
         <v>22</v>
       </c>
-      <c r="M79" t="s">
-[...3 lines deleted...]
-    <row r="80" spans="1:13" x14ac:dyDescent="0.3">
+    </row>
+    <row r="80" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A80" t="s">
-        <v>377</v>
+        <v>388</v>
       </c>
       <c r="B80" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>11456097.119999999</v>
+        <v>27</v>
+      </c>
+      <c r="C80" s="2">
+        <v>0.686042168650428</v>
+      </c>
+      <c r="D80">
+        <v>12870024.26</v>
       </c>
       <c r="E80">
+        <v>392738</v>
+      </c>
+      <c r="F80" t="s">
+        <v>182</v>
+      </c>
+      <c r="G80" t="s">
+        <v>389</v>
+      </c>
+      <c r="H80" t="s">
+        <v>275</v>
+      </c>
+      <c r="J80" t="s">
+        <v>21</v>
+      </c>
+      <c r="K80" t="s">
+        <v>276</v>
+      </c>
+      <c r="L80" t="s">
+        <v>22</v>
+      </c>
+      <c r="M80" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A81" t="s">
+        <v>390</v>
+      </c>
+      <c r="B81" t="s">
+        <v>24</v>
+      </c>
+      <c r="C81" s="2">
+        <v>0.57761124195121438</v>
+      </c>
+      <c r="D81">
+        <v>10835880.119999999</v>
+      </c>
+      <c r="E81">
         <v>137826</v>
       </c>
-      <c r="F80" t="s">
-[...25 lines deleted...]
-      <c r="B81" t="s">
+      <c r="F81" t="s">
+        <v>189</v>
+      </c>
+      <c r="G81" t="s">
+        <v>391</v>
+      </c>
+      <c r="H81" t="s">
+        <v>275</v>
+      </c>
+      <c r="J81" t="s">
+        <v>21</v>
+      </c>
+      <c r="K81" t="s">
+        <v>276</v>
+      </c>
+      <c r="L81" t="s">
+        <v>22</v>
+      </c>
+      <c r="M81" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A82" t="s">
+        <v>392</v>
+      </c>
+      <c r="B82" t="s">
+        <v>61</v>
+      </c>
+      <c r="C82" s="2">
+        <v>0.55946698159917729</v>
+      </c>
+      <c r="D82">
+        <v>10495497.15</v>
+      </c>
+      <c r="E82">
+        <v>516765</v>
+      </c>
+      <c r="F82" t="s">
+        <v>191</v>
+      </c>
+      <c r="G82" t="s">
+        <v>393</v>
+      </c>
+      <c r="H82" t="s">
+        <v>275</v>
+      </c>
+      <c r="J82" t="s">
+        <v>21</v>
+      </c>
+      <c r="K82" t="s">
+        <v>276</v>
+      </c>
+      <c r="L82" t="s">
+        <v>22</v>
+      </c>
+      <c r="M82" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A83" t="s">
+        <v>216</v>
+      </c>
+      <c r="B83" t="s">
         <v>19</v>
       </c>
-      <c r="C81" s="3">
-[...76 lines deleted...]
-        <v>10337544.9</v>
+      <c r="C83" s="2">
+        <v>0.53032185697987633</v>
+      </c>
+      <c r="D83">
+        <v>9948740</v>
       </c>
       <c r="E83">
-        <v>660546</v>
+        <v>100900</v>
       </c>
       <c r="F83" t="s">
-        <v>202</v>
+        <v>217</v>
       </c>
       <c r="G83" t="s">
-        <v>381</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>394</v>
+      </c>
+      <c r="H83" t="s">
+        <v>275</v>
       </c>
       <c r="J83" t="s">
         <v>21</v>
       </c>
       <c r="K83" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="L83" t="s">
         <v>22</v>
       </c>
       <c r="M83" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:13" x14ac:dyDescent="0.3">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A84" t="s">
-        <v>212</v>
+        <v>395</v>
       </c>
       <c r="B84" t="s">
         <v>19</v>
       </c>
-      <c r="C84" s="3">
-[...3 lines deleted...]
-        <v>10013717</v>
+      <c r="C84" s="2">
+        <v>0.52758915414533913</v>
+      </c>
+      <c r="D84">
+        <v>9897475</v>
       </c>
       <c r="E84">
-        <v>85100</v>
+        <v>80500</v>
       </c>
       <c r="F84" t="s">
-        <v>213</v>
+        <v>224</v>
       </c>
       <c r="G84" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>396</v>
+      </c>
+      <c r="H84" t="s">
+        <v>275</v>
       </c>
       <c r="J84" t="s">
         <v>21</v>
       </c>
       <c r="K84" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="L84" t="s">
         <v>22</v>
       </c>
       <c r="M84" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:13" x14ac:dyDescent="0.3">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A85" t="s">
-        <v>383</v>
+        <v>184</v>
       </c>
       <c r="B85" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>9873630</v>
+        <v>31</v>
+      </c>
+      <c r="C85" s="2">
+        <v>0.51376159997665427</v>
+      </c>
+      <c r="D85">
+        <v>9638072.6400000006</v>
       </c>
       <c r="E85">
-        <v>156600</v>
+        <v>273188</v>
       </c>
       <c r="F85" t="s">
-        <v>384</v>
+        <v>185</v>
       </c>
       <c r="G85" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>397</v>
+      </c>
+      <c r="H85" t="s">
+        <v>275</v>
       </c>
       <c r="J85" t="s">
         <v>21</v>
       </c>
       <c r="K85" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="L85" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="86" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M85" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A86" t="s">
-        <v>225</v>
+        <v>398</v>
       </c>
       <c r="B86" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>9158359.5</v>
+        <v>31</v>
+      </c>
+      <c r="C86" s="2">
+        <v>0.50026292538140738</v>
+      </c>
+      <c r="D86">
+        <v>9384840</v>
       </c>
       <c r="E86">
-        <v>6316110</v>
+        <v>78600</v>
       </c>
       <c r="F86" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="G86" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>399</v>
+      </c>
+      <c r="H86" t="s">
+        <v>275</v>
       </c>
       <c r="J86" t="s">
         <v>21</v>
       </c>
       <c r="K86" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="L86" t="s">
         <v>22</v>
       </c>
       <c r="M86" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:13" x14ac:dyDescent="0.3">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A87" t="s">
-        <v>190</v>
+        <v>210</v>
       </c>
       <c r="B87" t="s">
         <v>19</v>
       </c>
-      <c r="C87" s="3">
-[...3 lines deleted...]
-        <v>9093780</v>
+      <c r="C87" s="2">
+        <v>0.48969672317986718</v>
+      </c>
+      <c r="D87">
+        <v>9186620</v>
       </c>
       <c r="E87">
+        <v>545200</v>
+      </c>
+      <c r="F87" t="s">
+        <v>211</v>
+      </c>
+      <c r="G87" t="s">
+        <v>400</v>
+      </c>
+      <c r="H87" t="s">
+        <v>275</v>
+      </c>
+      <c r="J87" t="s">
+        <v>21</v>
+      </c>
+      <c r="K87" t="s">
+        <v>276</v>
+      </c>
+      <c r="L87" t="s">
+        <v>22</v>
+      </c>
+      <c r="M87" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A88" t="s">
+        <v>401</v>
+      </c>
+      <c r="B88" t="s">
+        <v>31</v>
+      </c>
+      <c r="C88" s="2">
+        <v>0.48079002560418888</v>
+      </c>
+      <c r="D88">
+        <v>9019532</v>
+      </c>
+      <c r="E88">
+        <v>21800</v>
+      </c>
+      <c r="F88" t="s">
+        <v>202</v>
+      </c>
+      <c r="G88" t="s">
+        <v>402</v>
+      </c>
+      <c r="H88" t="s">
+        <v>275</v>
+      </c>
+      <c r="J88" t="s">
+        <v>21</v>
+      </c>
+      <c r="K88" t="s">
+        <v>276</v>
+      </c>
+      <c r="L88" t="s">
+        <v>22</v>
+      </c>
+      <c r="M88" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A89" t="s">
+        <v>204</v>
+      </c>
+      <c r="B89" t="s">
+        <v>19</v>
+      </c>
+      <c r="C89" s="2">
+        <v>0.47624349892588314</v>
+      </c>
+      <c r="D89">
+        <v>8934240</v>
+      </c>
+      <c r="E89">
         <v>531800</v>
       </c>
-      <c r="F87" t="s">
-[...37 lines deleted...]
-      <c r="F88" t="s">
+      <c r="F89" t="s">
+        <v>205</v>
+      </c>
+      <c r="G89" t="s">
+        <v>403</v>
+      </c>
+      <c r="H89" t="s">
+        <v>275</v>
+      </c>
+      <c r="J89" t="s">
+        <v>21</v>
+      </c>
+      <c r="K89" t="s">
+        <v>276</v>
+      </c>
+      <c r="L89" t="s">
+        <v>22</v>
+      </c>
+      <c r="M89" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A90" t="s">
+        <v>404</v>
+      </c>
+      <c r="B90" t="s">
+        <v>31</v>
+      </c>
+      <c r="C90" s="2">
+        <v>0.46133210945010034</v>
+      </c>
+      <c r="D90">
+        <v>8654505.0899999999</v>
+      </c>
+      <c r="E90">
+        <v>185361</v>
+      </c>
+      <c r="F90" t="s">
+        <v>200</v>
+      </c>
+      <c r="G90" t="s">
+        <v>405</v>
+      </c>
+      <c r="H90" t="s">
+        <v>275</v>
+      </c>
+      <c r="J90" t="s">
+        <v>21</v>
+      </c>
+      <c r="K90" t="s">
+        <v>276</v>
+      </c>
+      <c r="L90" t="s">
+        <v>22</v>
+      </c>
+      <c r="M90" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A91" t="s">
         <v>207</v>
       </c>
-      <c r="G88" t="s">
-[...14 lines deleted...]
-      <c r="M88" t="s">
+      <c r="B91" t="s">
+        <v>46</v>
+      </c>
+      <c r="C91" s="2">
+        <v>0.45502580583587671</v>
+      </c>
+      <c r="D91">
+        <v>8536200</v>
+      </c>
+      <c r="E91">
+        <v>24600</v>
+      </c>
+      <c r="F91" t="s">
         <v>208</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A89" t="s">
+      <c r="G91" t="s">
+        <v>406</v>
+      </c>
+      <c r="H91" t="s">
+        <v>275</v>
+      </c>
+      <c r="J91" t="s">
+        <v>21</v>
+      </c>
+      <c r="K91" t="s">
+        <v>276</v>
+      </c>
+      <c r="L91" t="s">
+        <v>22</v>
+      </c>
+      <c r="M91" t="s">
         <v>209</v>
       </c>
-      <c r="B89" t="s">
-[...103 lines deleted...]
-    <row r="92" spans="1:13" x14ac:dyDescent="0.3">
+    </row>
+    <row r="92" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A92" t="s">
-        <v>218</v>
+        <v>197</v>
       </c>
       <c r="B92" t="s">
+        <v>46</v>
+      </c>
+      <c r="C92" s="2">
+        <v>0.45452198957057627</v>
+      </c>
+      <c r="D92">
+        <v>8526748.5</v>
+      </c>
+      <c r="E92">
+        <v>6316110</v>
+      </c>
+      <c r="F92" t="s">
+        <v>198</v>
+      </c>
+      <c r="G92" t="s">
+        <v>407</v>
+      </c>
+      <c r="H92" t="s">
+        <v>275</v>
+      </c>
+      <c r="J92" t="s">
+        <v>21</v>
+      </c>
+      <c r="K92" t="s">
+        <v>276</v>
+      </c>
+      <c r="L92" t="s">
+        <v>22</v>
+      </c>
+      <c r="M92" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A93" t="s">
+        <v>213</v>
+      </c>
+      <c r="B93" t="s">
+        <v>31</v>
+      </c>
+      <c r="C93" s="2">
+        <v>0.43937842349986367</v>
+      </c>
+      <c r="D93">
+        <v>8242658</v>
+      </c>
+      <c r="E93">
+        <v>28300</v>
+      </c>
+      <c r="F93" t="s">
+        <v>214</v>
+      </c>
+      <c r="G93" t="s">
+        <v>408</v>
+      </c>
+      <c r="H93" t="s">
+        <v>275</v>
+      </c>
+      <c r="J93" t="s">
+        <v>21</v>
+      </c>
+      <c r="K93" t="s">
+        <v>276</v>
+      </c>
+      <c r="L93" t="s">
+        <v>22</v>
+      </c>
+      <c r="M93" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A94" t="s">
         <v>219</v>
       </c>
-      <c r="C92" s="3">
-[...8 lines deleted...]
-      <c r="F92" t="s">
+      <c r="B94" t="s">
+        <v>81</v>
+      </c>
+      <c r="C94" s="2">
+        <v>0.39340246405112228</v>
+      </c>
+      <c r="D94">
+        <v>7380157.5</v>
+      </c>
+      <c r="E94">
+        <v>656014</v>
+      </c>
+      <c r="F94" t="s">
         <v>220</v>
       </c>
-      <c r="G92" t="s">
-[...14 lines deleted...]
-      <c r="M92" t="s">
+      <c r="G94" t="s">
+        <v>409</v>
+      </c>
+      <c r="H94" t="s">
+        <v>275</v>
+      </c>
+      <c r="J94" t="s">
+        <v>21</v>
+      </c>
+      <c r="K94" t="s">
+        <v>276</v>
+      </c>
+      <c r="L94" t="s">
+        <v>22</v>
+      </c>
+      <c r="M94" t="s">
         <v>221</v>
       </c>
     </row>
-    <row r="93" spans="1:13" x14ac:dyDescent="0.3">
-[...75 lines deleted...]
-    <row r="95" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A95" t="s">
-        <v>245</v>
+        <v>256</v>
       </c>
       <c r="B95" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>6594022.2400000002</v>
+        <v>46</v>
+      </c>
+      <c r="C95" s="2">
+        <v>0.3750178745717937</v>
+      </c>
+      <c r="D95">
+        <v>7035266</v>
       </c>
       <c r="E95">
-        <v>276016</v>
+        <v>55300</v>
       </c>
       <c r="F95" t="s">
-        <v>246</v>
+        <v>257</v>
       </c>
       <c r="G95" t="s">
-        <v>398</v>
-[...4 lines deleted...]
-      <c r="I95" s="1"/>
+        <v>410</v>
+      </c>
+      <c r="H95" t="s">
+        <v>275</v>
+      </c>
       <c r="J95" t="s">
         <v>21</v>
       </c>
       <c r="K95" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="L95" t="s">
         <v>22</v>
       </c>
       <c r="M95" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:13" x14ac:dyDescent="0.3">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A96" t="s">
-        <v>238</v>
+        <v>226</v>
       </c>
       <c r="B96" t="s">
         <v>19</v>
       </c>
-      <c r="C96" s="3">
-[...3 lines deleted...]
-        <v>6217767.8600000003</v>
+      <c r="C96" s="2">
+        <v>0.37253306543802406</v>
+      </c>
+      <c r="D96">
+        <v>6988651.4400000004</v>
       </c>
       <c r="E96">
-        <v>442231</v>
+        <v>457672</v>
       </c>
       <c r="F96" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="G96" t="s">
+        <v>411</v>
+      </c>
+      <c r="H96" t="s">
+        <v>275</v>
+      </c>
+      <c r="J96" t="s">
+        <v>21</v>
+      </c>
+      <c r="K96" t="s">
+        <v>276</v>
+      </c>
+      <c r="L96" t="s">
+        <v>22</v>
+      </c>
+      <c r="M96" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A97" t="s">
         <v>240</v>
       </c>
-      <c r="H96" s="5">
-[...15 lines deleted...]
-      </c>
       <c r="B97" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>6028880</v>
+        <v>31</v>
+      </c>
+      <c r="C97" s="2">
+        <v>0.36019597798214809</v>
+      </c>
+      <c r="D97">
+        <v>6757209.96</v>
       </c>
       <c r="E97">
-        <v>18700</v>
+        <v>319188</v>
       </c>
       <c r="F97" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="G97" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>412</v>
+      </c>
+      <c r="H97" t="s">
+        <v>275</v>
       </c>
       <c r="J97" t="s">
         <v>21</v>
       </c>
       <c r="K97" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="L97" t="s">
         <v>22</v>
       </c>
       <c r="M97" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:13" x14ac:dyDescent="0.3">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A98" t="s">
-        <v>401</v>
-[...8 lines deleted...]
-        <v>5992406</v>
+        <v>413</v>
+      </c>
+      <c r="C98" s="2">
+        <v>0.35710502428261276</v>
+      </c>
+      <c r="D98">
+        <v>6699224.2400000002</v>
       </c>
       <c r="E98">
-        <v>254996</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>1923387</v>
+      </c>
+      <c r="H98" t="s">
+        <v>275</v>
       </c>
       <c r="J98" t="s">
-        <v>21</v>
+        <v>414</v>
       </c>
       <c r="K98" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="L98" t="s">
         <v>22</v>
       </c>
-      <c r="M98" t="s">
-[...3 lines deleted...]
-    <row r="99" spans="1:13" x14ac:dyDescent="0.3">
+    </row>
+    <row r="99" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A99" t="s">
         <v>248</v>
       </c>
       <c r="B99" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>5863483.5599999996</v>
+        <v>31</v>
+      </c>
+      <c r="C99" s="2">
+        <v>0.34636561994788051</v>
+      </c>
+      <c r="D99">
+        <v>6497755</v>
       </c>
       <c r="E99">
-        <v>319188</v>
+        <v>114700</v>
       </c>
       <c r="F99" t="s">
         <v>249</v>
       </c>
       <c r="G99" t="s">
-        <v>403</v>
-[...3 lines deleted...]
-      </c>
+        <v>415</v>
+      </c>
+      <c r="H99" t="s">
+        <v>275</v>
+      </c>
+      <c r="I99" s="1"/>
       <c r="J99" t="s">
         <v>21</v>
       </c>
       <c r="K99" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="L99" t="s">
         <v>22</v>
       </c>
       <c r="M99" t="s">
         <v>250</v>
       </c>
     </row>
-    <row r="100" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="100" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A100" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-        <v>5722792.96</v>
+        <v>236</v>
+      </c>
+      <c r="B100" t="s">
+        <v>237</v>
+      </c>
+      <c r="C100" s="2">
+        <v>0.34236194510077261</v>
+      </c>
+      <c r="D100">
+        <v>6422646.7999999998</v>
       </c>
       <c r="E100">
-        <v>5722792.96</v>
+        <v>350008</v>
       </c>
       <c r="F100" t="s">
+        <v>238</v>
+      </c>
+      <c r="G100" t="s">
+        <v>416</v>
+      </c>
+      <c r="H100" t="s">
+        <v>275</v>
+      </c>
+      <c r="J100" t="s">
+        <v>21</v>
+      </c>
+      <c r="K100" t="s">
+        <v>276</v>
+      </c>
+      <c r="L100" t="s">
+        <v>22</v>
+      </c>
+      <c r="M100" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A101" t="s">
+        <v>417</v>
+      </c>
+      <c r="B101" t="s">
+        <v>46</v>
+      </c>
+      <c r="C101" s="2">
+        <v>0.33351320118786049</v>
+      </c>
+      <c r="D101">
+        <v>6256646</v>
+      </c>
+      <c r="E101">
+        <v>18700</v>
+      </c>
+      <c r="F101" t="s">
+        <v>232</v>
+      </c>
+      <c r="G101" t="s">
+        <v>418</v>
+      </c>
+      <c r="H101" t="s">
+        <v>275</v>
+      </c>
+      <c r="J101" t="s">
+        <v>21</v>
+      </c>
+      <c r="K101" t="s">
+        <v>276</v>
+      </c>
+      <c r="L101" t="s">
+        <v>22</v>
+      </c>
+      <c r="M101" t="s">
         <v>233</v>
       </c>
-      <c r="G100" t="s">
-[...59 lines deleted...]
-    <row r="102" spans="1:13" x14ac:dyDescent="0.3">
+    </row>
+    <row r="102" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A102" t="s">
+        <v>419</v>
+      </c>
+      <c r="B102" t="s">
+        <v>61</v>
+      </c>
+      <c r="C102" s="2">
+        <v>0.31581277463371743</v>
+      </c>
+      <c r="D102">
+        <v>5924589.2699999996</v>
+      </c>
+      <c r="E102">
+        <v>298769</v>
+      </c>
+      <c r="F102" t="s">
+        <v>246</v>
+      </c>
+      <c r="G102" t="s">
+        <v>420</v>
+      </c>
+      <c r="H102" t="s">
+        <v>275</v>
+      </c>
+      <c r="J102" t="s">
+        <v>21</v>
+      </c>
+      <c r="K102" t="s">
+        <v>276</v>
+      </c>
+      <c r="L102" t="s">
+        <v>22</v>
+      </c>
+      <c r="M102" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A103" t="s">
+        <v>229</v>
+      </c>
+      <c r="B103" t="s">
+        <v>46</v>
+      </c>
+      <c r="C103" s="2">
+        <v>0.2679264866588964</v>
+      </c>
+      <c r="D103">
+        <v>5026251.3600000003</v>
+      </c>
+      <c r="E103">
+        <v>276016</v>
+      </c>
+      <c r="F103" t="s">
         <v>230</v>
       </c>
-      <c r="B102" t="s">
-[...11 lines deleted...]
-      <c r="F102" t="s">
+      <c r="G103" t="s">
+        <v>421</v>
+      </c>
+      <c r="H103" t="s">
+        <v>275</v>
+      </c>
+      <c r="J103" t="s">
+        <v>21</v>
+      </c>
+      <c r="K103" t="s">
+        <v>276</v>
+      </c>
+      <c r="L103" t="s">
+        <v>22</v>
+      </c>
+      <c r="M103" t="s">
         <v>231</v>
       </c>
-      <c r="G102" t="s">
-[...8 lines deleted...]
-      <c r="K102" t="s">
+    </row>
+    <row r="104" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A104" t="s">
+        <v>251</v>
+      </c>
+      <c r="B104" t="s">
+        <v>19</v>
+      </c>
+      <c r="C104" s="2">
+        <v>0.26472830855521201</v>
+      </c>
+      <c r="D104">
+        <v>4966254.13</v>
+      </c>
+      <c r="E104">
+        <v>442231</v>
+      </c>
+      <c r="F104" t="s">
+        <v>252</v>
+      </c>
+      <c r="G104" t="s">
+        <v>253</v>
+      </c>
+      <c r="H104" t="s">
+        <v>275</v>
+      </c>
+      <c r="J104" t="s">
+        <v>21</v>
+      </c>
+      <c r="K104" t="s">
+        <v>276</v>
+      </c>
+      <c r="L104" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A105" t="s">
+        <v>422</v>
+      </c>
+      <c r="B105" t="s">
+        <v>61</v>
+      </c>
+      <c r="C105" s="2">
+        <v>0.25711303468617497</v>
+      </c>
+      <c r="D105">
+        <v>4823393</v>
+      </c>
+      <c r="E105">
+        <v>187900</v>
+      </c>
+      <c r="F105" t="s">
+        <v>254</v>
+      </c>
+      <c r="G105" t="s">
+        <v>423</v>
+      </c>
+      <c r="H105" t="s">
+        <v>275</v>
+      </c>
+      <c r="J105" t="s">
+        <v>21</v>
+      </c>
+      <c r="K105" t="s">
+        <v>276</v>
+      </c>
+      <c r="L105" t="s">
+        <v>22</v>
+      </c>
+      <c r="M105" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A106" t="s">
+        <v>424</v>
+      </c>
+      <c r="B106" t="s">
+        <v>19</v>
+      </c>
+      <c r="C106" s="2">
+        <v>0.22298708006838389</v>
+      </c>
+      <c r="D106">
+        <v>4183196.4</v>
+      </c>
+      <c r="E106">
+        <v>387333</v>
+      </c>
+      <c r="F106" t="s">
+        <v>259</v>
+      </c>
+      <c r="G106" t="s">
+        <v>425</v>
+      </c>
+      <c r="H106" t="s">
+        <v>275</v>
+      </c>
+      <c r="J106" t="s">
+        <v>21</v>
+      </c>
+      <c r="K106" t="s">
+        <v>276</v>
+      </c>
+      <c r="L106" t="s">
+        <v>22</v>
+      </c>
+      <c r="M106" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A107" t="s">
+        <v>261</v>
+      </c>
+      <c r="B107" t="s">
+        <v>46</v>
+      </c>
+      <c r="C107" s="2">
+        <v>0.20253680392225146</v>
+      </c>
+      <c r="D107">
+        <v>3799553</v>
+      </c>
+      <c r="E107">
+        <v>97700</v>
+      </c>
+      <c r="F107" t="s">
+        <v>262</v>
+      </c>
+      <c r="G107" t="s">
+        <v>426</v>
+      </c>
+      <c r="H107" t="s">
+        <v>275</v>
+      </c>
+      <c r="J107" t="s">
+        <v>21</v>
+      </c>
+      <c r="K107" t="s">
+        <v>276</v>
+      </c>
+      <c r="L107" t="s">
+        <v>22</v>
+      </c>
+      <c r="M107" t="s">
         <v>263</v>
       </c>
-      <c r="L102" t="s">
-[...83 lines deleted...]
-      <c r="A105" t="s">
+    </row>
+    <row r="108" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A108" t="s">
+        <v>264</v>
+      </c>
+      <c r="B108" t="s">
+        <v>31</v>
+      </c>
+      <c r="C108" s="2">
+        <v>0.12562706949944094</v>
+      </c>
+      <c r="D108">
+        <v>2356740.6</v>
+      </c>
+      <c r="E108">
+        <v>299078.76</v>
+      </c>
+      <c r="F108" t="s">
+        <v>265</v>
+      </c>
+      <c r="G108" t="s">
+        <v>427</v>
+      </c>
+      <c r="H108" t="s">
+        <v>275</v>
+      </c>
+      <c r="J108" t="s">
+        <v>21</v>
+      </c>
+      <c r="K108" t="s">
+        <v>276</v>
+      </c>
+      <c r="L108" t="s">
+        <v>22</v>
+      </c>
+      <c r="M108" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="109" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A109" t="s">
+        <v>428</v>
+      </c>
+      <c r="C109" s="2">
+        <v>0.11119141818711405</v>
+      </c>
+      <c r="D109">
+        <v>2085930.45</v>
+      </c>
+      <c r="E109">
+        <v>598883</v>
+      </c>
+      <c r="H109" t="s">
+        <v>275</v>
+      </c>
+      <c r="J109" t="s">
         <v>414</v>
       </c>
-      <c r="C105" s="3">
-[...150 lines deleted...]
-      </c>
       <c r="K109" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="L109" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="110" spans="1:13" x14ac:dyDescent="0.3">
-[...79 lines deleted...]
-    <row r="118" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="110" spans="1:13" ht="15.75" x14ac:dyDescent="0.5"/>
+    <row r="111" spans="1:13" ht="15.75" x14ac:dyDescent="0.5"/>
+    <row r="112" spans="1:13" ht="15.75" x14ac:dyDescent="0.5"/>
+    <row r="118" spans="1:1" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A118" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:1" x14ac:dyDescent="0.3">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="119" spans="1:1" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A119" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:1" x14ac:dyDescent="0.3">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="120" spans="1:1" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A120" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:1" x14ac:dyDescent="0.3">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="121" spans="1:1" ht="15.75" x14ac:dyDescent="0.5">
       <c r="A121" t="s">
-        <v>260</v>
+        <v>270</v>
+      </c>
+    </row>
+    <row r="122" spans="1:1" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A122" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="123" spans="1:1" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A123" t="s">
+        <v>272</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:M5 A112:M121 A6:B6 D6:M6 A7:M10" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:M5 A7:M10 A6:B6 D6:M6 A113:M123" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100434CE3F8FEBB244F858BBE1DD8B45B8C" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2dd9e93ca72a48091795bd8bd10dac6f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba" xmlns:ns3="aa71bc78-42bd-452f-85da-b0a25b97c36d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="42a349b0c0865e57489f8dd83e6a8e2d" ns2:_="" ns3:_="">
+    <xsd:import namespace="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
+    <xsd:import namespace="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="11" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="12" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="16" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="5a2cf999-78fc-4b4f-9c94-c21be84841be" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="24" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="25" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="26" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="aa71bc78-42bd-452f-85da-b0a25b97c36d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="13" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="14" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{bfc1d731-e37f-429c-9f8a-5666b065a31e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="aa71bc78-42bd-452f-85da-b0a25b97c36d">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_Flow_SignoffStatus xmlns="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba" xsi:nil="true"/>
+    <TaxCatchAll xmlns="aa71bc78-42bd-452f-85da-b0a25b97c36d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A620ED01-AB67-468B-A1CC-E18303CFC983}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBC924D9-4EA0-460C-B09E-390C2C686895}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
+    <ds:schemaRef ds:uri="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35B6C80C-2896-41C2-8327-A350C681A7CC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
+    <ds:schemaRef ds:uri="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Jacques-Kelly, Tara</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100434CE3F8FEBB244F858BBE1DD8B45B8C</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>