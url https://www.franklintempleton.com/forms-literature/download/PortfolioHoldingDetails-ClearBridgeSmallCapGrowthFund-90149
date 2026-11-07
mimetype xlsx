--- v4 (2026-10-14)
+++ v5 (2026-11-07)
@@ -1,70 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton.sharepoint.com/teams/LMUSFundOperations/Shared Documents/Oversight/RIKs/Non_Pro Rata RIKs/2026/MS/CB Small Cap Growth Fund - LMA2400 9.11.26/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton.sharepoint.com/teams/LMUSFundOperations/Shared Documents/Oversight/RIKs/Non_Pro Rata RIKs/2026/MS/CB Small Cap Growth Fund - LMA2400 11.4.26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="10" documentId="11_EDB1E214DA85BCECCB5BB0EDF70D2F18898D877E" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9992BBEE-A29B-4BB7-A790-6DC969BF817D}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{515331EC-1BC5-4E6F-9569-A57F5E71150E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="3165" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="900" uniqueCount="429">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="787" uniqueCount="422">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>ClearBridge Small Cap Growth Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Sector Name</t>
   </si>
   <si>
@@ -94,1302 +107,1286 @@
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Information Technology</t>
   </si>
   <si>
     <t>LSCC</t>
   </si>
   <si>
     <t>Common Stock</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>518415104</t>
   </si>
   <si>
+    <t>XOMETRY INC</t>
+  </si>
+  <si>
+    <t>Industrials</t>
+  </si>
+  <si>
+    <t>XMTR</t>
+  </si>
+  <si>
+    <t>98423F109</t>
+  </si>
+  <si>
+    <t>ZETA</t>
+  </si>
+  <si>
+    <t>98956A105</t>
+  </si>
+  <si>
+    <t>RBC</t>
+  </si>
+  <si>
+    <t>75524B104</t>
+  </si>
+  <si>
+    <t>MOG/A</t>
+  </si>
+  <si>
+    <t>615394202</t>
+  </si>
+  <si>
+    <t>ALGM</t>
+  </si>
+  <si>
+    <t>01749D105</t>
+  </si>
+  <si>
+    <t>Health Care</t>
+  </si>
+  <si>
+    <t>HQY</t>
+  </si>
+  <si>
+    <t>42226A107</t>
+  </si>
+  <si>
+    <t>ROAD</t>
+  </si>
+  <si>
+    <t>21044C107</t>
+  </si>
+  <si>
+    <t>RADNET INC</t>
+  </si>
+  <si>
+    <t>RDNT</t>
+  </si>
+  <si>
+    <t>750491102</t>
+  </si>
+  <si>
+    <t>MEDP</t>
+  </si>
+  <si>
+    <t>58506Q109</t>
+  </si>
+  <si>
+    <t>XBI</t>
+  </si>
+  <si>
+    <t>78464A870</t>
+  </si>
+  <si>
+    <t>Energy</t>
+  </si>
+  <si>
+    <t>WHD</t>
+  </si>
+  <si>
+    <t>127203107</t>
+  </si>
+  <si>
+    <t>PTGX</t>
+  </si>
+  <si>
+    <t>74366E102</t>
+  </si>
+  <si>
+    <t>Materials</t>
+  </si>
+  <si>
+    <t>ESI</t>
+  </si>
+  <si>
+    <t>28618M106</t>
+  </si>
+  <si>
+    <t>MTDR</t>
+  </si>
+  <si>
+    <t>576485205</t>
+  </si>
+  <si>
+    <t>CRL</t>
+  </si>
+  <si>
+    <t>159864107</t>
+  </si>
+  <si>
+    <t>TG THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>TGTX</t>
+  </si>
+  <si>
+    <t>88322Q108</t>
+  </si>
+  <si>
+    <t>GLOBAL-E ONLINE LTD</t>
+  </si>
+  <si>
+    <t>Consumer Discretionary</t>
+  </si>
+  <si>
+    <t>GLBE</t>
+  </si>
+  <si>
+    <t>IL0011741688</t>
+  </si>
+  <si>
     <t>Financials</t>
   </si>
   <si>
     <t>PJT</t>
   </si>
   <si>
     <t>69343T107</t>
   </si>
   <si>
-    <t>Energy</t>
-[...83 lines deleted...]
-    <t>74366E102</t>
+    <t>MGRC</t>
+  </si>
+  <si>
+    <t>580589109</t>
+  </si>
+  <si>
+    <t>BWXT</t>
+  </si>
+  <si>
+    <t>05605H100</t>
+  </si>
+  <si>
+    <t>SEI</t>
+  </si>
+  <si>
+    <t>83418M103</t>
+  </si>
+  <si>
+    <t>Consumer Staples</t>
+  </si>
+  <si>
+    <t>PFGC</t>
+  </si>
+  <si>
+    <t>71377A103</t>
+  </si>
+  <si>
+    <t>GXO LOGISTICS INC</t>
+  </si>
+  <si>
+    <t>GXO</t>
+  </si>
+  <si>
+    <t>36262G101</t>
   </si>
   <si>
     <t>XPO</t>
   </si>
   <si>
     <t>983793100</t>
   </si>
   <si>
-    <t>XBI</t>
-[...50 lines deleted...]
-    <t>05605H100</t>
+    <t>RHYTHM PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>RYTM</t>
+  </si>
+  <si>
+    <t>76243J105</t>
+  </si>
+  <si>
+    <t>WTFC</t>
+  </si>
+  <si>
+    <t>97650W108</t>
   </si>
   <si>
     <t>DUTCH BROS INC</t>
   </si>
   <si>
     <t>BROS</t>
   </si>
   <si>
     <t>26701L100</t>
   </si>
   <si>
     <t>HLNE</t>
   </si>
   <si>
     <t>407497106</t>
   </si>
   <si>
-    <t>Consumer Staples</t>
-[...20 lines deleted...]
-    <t>580589109</t>
+    <t>MOD</t>
+  </si>
+  <si>
+    <t>607828100</t>
+  </si>
+  <si>
+    <t>JFROG LTD</t>
+  </si>
+  <si>
+    <t>FROG</t>
+  </si>
+  <si>
+    <t>IL0011684185</t>
+  </si>
+  <si>
+    <t>MIRUM PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>MIRM</t>
+  </si>
+  <si>
+    <t>604749101</t>
+  </si>
+  <si>
+    <t>CARIS LIFE SCIENCES INC</t>
+  </si>
+  <si>
+    <t>CAI</t>
+  </si>
+  <si>
+    <t>142152107</t>
+  </si>
+  <si>
+    <t>MXL</t>
+  </si>
+  <si>
+    <t>57776J100</t>
+  </si>
+  <si>
+    <t>FN</t>
+  </si>
+  <si>
+    <t>KYG3323L1005</t>
+  </si>
+  <si>
+    <t>CASY</t>
+  </si>
+  <si>
+    <t>147528103</t>
+  </si>
+  <si>
+    <t>TREX</t>
+  </si>
+  <si>
+    <t>89531P105</t>
+  </si>
+  <si>
+    <t>TARSUS PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>TARS</t>
+  </si>
+  <si>
+    <t>87650L103</t>
+  </si>
+  <si>
+    <t>SPYRE THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>SYRE</t>
+  </si>
+  <si>
+    <t>00773J202</t>
+  </si>
+  <si>
+    <t>RMBS</t>
+  </si>
+  <si>
+    <t>750917106</t>
+  </si>
+  <si>
+    <t>GLAUKOS CORP</t>
+  </si>
+  <si>
+    <t>GKOS</t>
+  </si>
+  <si>
+    <t>377322102</t>
+  </si>
+  <si>
+    <t>NMIH</t>
+  </si>
+  <si>
+    <t>629209305</t>
+  </si>
+  <si>
+    <t>BJ</t>
+  </si>
+  <si>
+    <t>05550J101</t>
+  </si>
+  <si>
+    <t>SIMPSON MANUFACTURING CO INC</t>
+  </si>
+  <si>
+    <t>SSD</t>
+  </si>
+  <si>
+    <t>829073105</t>
+  </si>
+  <si>
+    <t>OSI SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>OSIS</t>
+  </si>
+  <si>
+    <t>671044105</t>
+  </si>
+  <si>
+    <t>KNSA</t>
+  </si>
+  <si>
+    <t>GB00BRXB0C07</t>
   </si>
   <si>
     <t>BCPC</t>
   </si>
   <si>
     <t>057665200</t>
   </si>
   <si>
-    <t>RHYTHM PHARMACEUTICALS INC</t>
-[...86 lines deleted...]
-    <t>00773J202</t>
+    <t>MADRIGAL PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>MDGL</t>
+  </si>
+  <si>
+    <t>558868105</t>
+  </si>
+  <si>
+    <t>MTRN</t>
+  </si>
+  <si>
+    <t>576690101</t>
+  </si>
+  <si>
+    <t>INTAPP INC</t>
+  </si>
+  <si>
+    <t>INTA</t>
+  </si>
+  <si>
+    <t>45827U109</t>
+  </si>
+  <si>
+    <t>KYMERA THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>KYMR</t>
+  </si>
+  <si>
+    <t>501575104</t>
+  </si>
+  <si>
+    <t>BRIDGEBIO PHARMA INC</t>
+  </si>
+  <si>
+    <t>BBIO</t>
+  </si>
+  <si>
+    <t>10806X102</t>
   </si>
   <si>
     <t>BOOT BARN HOLDINGS INC</t>
   </si>
   <si>
     <t>BOOT</t>
   </si>
   <si>
     <t>099406100</t>
   </si>
   <si>
+    <t>NCINO INC</t>
+  </si>
+  <si>
+    <t>NCNO</t>
+  </si>
+  <si>
+    <t>63947X101</t>
+  </si>
+  <si>
+    <t>ONTO</t>
+  </si>
+  <si>
+    <t>683344105</t>
+  </si>
+  <si>
+    <t>UMBF</t>
+  </si>
+  <si>
+    <t>902788108</t>
+  </si>
+  <si>
+    <t>AXSM</t>
+  </si>
+  <si>
+    <t>05464T104</t>
+  </si>
+  <si>
+    <t>WAEXX</t>
+  </si>
+  <si>
+    <t>US52470G4780</t>
+  </si>
+  <si>
+    <t>52470G478</t>
+  </si>
+  <si>
+    <t>INSM</t>
+  </si>
+  <si>
+    <t>457669307</t>
+  </si>
+  <si>
+    <t>VAXCYTE INC</t>
+  </si>
+  <si>
+    <t>PCVX</t>
+  </si>
+  <si>
+    <t>92243G108</t>
+  </si>
+  <si>
     <t>KLAVIYO INC</t>
   </si>
   <si>
     <t>KVYO</t>
   </si>
   <si>
     <t>49845K101</t>
   </si>
   <si>
-    <t>OSI SYSTEMS INC</t>
-[...83 lines deleted...]
-    <t>142152107</t>
+    <t>JTSXX</t>
+  </si>
+  <si>
+    <t>4812A2835</t>
+  </si>
+  <si>
+    <t>WING</t>
+  </si>
+  <si>
+    <t>974155103</t>
   </si>
   <si>
     <t>FOUR</t>
   </si>
   <si>
     <t>82452J109</t>
   </si>
   <si>
-    <t>KYMERA THERAPEUTICS INC</t>
-[...11 lines deleted...]
-    <t>902788108</t>
+    <t>CG ONCOLOGY INC</t>
+  </si>
+  <si>
+    <t>CGON</t>
+  </si>
+  <si>
+    <t>156944100</t>
   </si>
   <si>
     <t>SCHOLAR ROCK HOLDING CORP</t>
   </si>
   <si>
     <t>SRRK</t>
   </si>
   <si>
     <t>80706P103</t>
   </si>
   <si>
-    <t>VAXCYTE INC</t>
-[...17 lines deleted...]
-    <t>457669307</t>
+    <t>TWIST BIOSCIENCE CORP</t>
+  </si>
+  <si>
+    <t>TWST</t>
+  </si>
+  <si>
+    <t>90184D100</t>
   </si>
   <si>
     <t>WIX</t>
   </si>
   <si>
     <t>IL0011301780</t>
   </si>
   <si>
-    <t>RMBS</t>
-[...19 lines deleted...]
-  <si>
     <t>AROC</t>
   </si>
   <si>
     <t>03957W106</t>
   </si>
   <si>
+    <t>MYR GROUP INC</t>
+  </si>
+  <si>
+    <t>MYRG</t>
+  </si>
+  <si>
+    <t>55405W104</t>
+  </si>
+  <si>
+    <t>DOCN</t>
+  </si>
+  <si>
+    <t>25402D102</t>
+  </si>
+  <si>
+    <t>CASH</t>
+  </si>
+  <si>
+    <t>59100U108</t>
+  </si>
+  <si>
+    <t>UTI</t>
+  </si>
+  <si>
+    <t>913915104</t>
+  </si>
+  <si>
+    <t>LEGENCE CORP</t>
+  </si>
+  <si>
+    <t>LGN</t>
+  </si>
+  <si>
+    <t>52476L109</t>
+  </si>
+  <si>
+    <t>HUT 8 CORP</t>
+  </si>
+  <si>
+    <t>HUT</t>
+  </si>
+  <si>
+    <t>44812J104</t>
+  </si>
+  <si>
+    <t>CIPHER DIGITAL INC</t>
+  </si>
+  <si>
+    <t>CIFR</t>
+  </si>
+  <si>
+    <t>17253J106</t>
+  </si>
+  <si>
+    <t>TKR</t>
+  </si>
+  <si>
+    <t>887389104</t>
+  </si>
+  <si>
+    <t>FIRSTCASH HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>FCFS</t>
+  </si>
+  <si>
+    <t>33768G107</t>
+  </si>
+  <si>
+    <t>D-WAVE QUANTUM INC</t>
+  </si>
+  <si>
+    <t>QBTS</t>
+  </si>
+  <si>
+    <t>26740W109</t>
+  </si>
+  <si>
     <t>KARMAN HOLDINGS INC</t>
   </si>
   <si>
     <t>KRMN</t>
   </si>
   <si>
     <t>485924104</t>
   </si>
   <si>
-    <t>MXL</t>
-[...26 lines deleted...]
-    <t>683344105</t>
+    <t>KRYSTAL BIOTECH INC</t>
+  </si>
+  <si>
+    <t>KRYS</t>
+  </si>
+  <si>
+    <t>501147102</t>
   </si>
   <si>
     <t>GERON CORP</t>
   </si>
   <si>
     <t>GERN</t>
   </si>
   <si>
     <t>374163103</t>
   </si>
   <si>
-    <t>KTOS</t>
-[...55 lines deleted...]
-  <si>
     <t>GROCERY OUTLET HOLDING CORP</t>
   </si>
   <si>
     <t>GO</t>
   </si>
   <si>
     <t>39874R101</t>
   </si>
   <si>
-    <t>TKR</t>
-[...10 lines deleted...]
-  <si>
     <t>RIGETTI COMPUTING INC</t>
   </si>
   <si>
     <t>RGTI</t>
   </si>
   <si>
     <t>76655K103</t>
   </si>
   <si>
-    <t>DYNE THERAPEUTICS INC</t>
-[...5 lines deleted...]
-    <t>26818M108</t>
+    <t>LIND</t>
+  </si>
+  <si>
+    <t>535219109</t>
   </si>
   <si>
     <t>PRAX</t>
   </si>
   <si>
     <t>74006W207</t>
   </si>
   <si>
-    <t>JTSXX</t>
-[...2 lines deleted...]
-    <t>4812A2835</t>
+    <t>BETA TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>BETA</t>
+  </si>
+  <si>
+    <t>086921103</t>
+  </si>
+  <si>
+    <t>IWO</t>
+  </si>
+  <si>
+    <t>464287648</t>
   </si>
   <si>
     <t>LIFTOFF MOBILE INC</t>
   </si>
   <si>
     <t>Communication Services</t>
   </si>
   <si>
     <t>LFTO</t>
   </si>
   <si>
     <t>53229X101</t>
   </si>
   <si>
-    <t>BETA TECHNOLOGIES INC</t>
-[...16 lines deleted...]
-  <si>
     <t>FOXF</t>
   </si>
   <si>
     <t>35138V102</t>
   </si>
   <si>
-    <t>LEGENCE CORP</t>
-[...7 lines deleted...]
-  <si>
     <t>CELLEBRITE DI LTD</t>
   </si>
   <si>
     <t>CLBT</t>
   </si>
   <si>
     <t>IL0011794802</t>
   </si>
   <si>
-    <t>LIND</t>
-[...19 lines deleted...]
-  <si>
     <t>DEFINIUM THERAPEUTICS INC</t>
   </si>
   <si>
     <t>DFTX</t>
   </si>
   <si>
     <t>24477V105</t>
   </si>
   <si>
-    <t>YORK SPACE SYSTEMS INC</t>
-[...5 lines deleted...]
-    <t>987084100</t>
+    <t>Options</t>
   </si>
   <si>
     <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
   </si>
   <si>
     <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
   </si>
   <si>
     <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
   </si>
   <si>
     <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
   </si>
   <si>
     <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
   </si>
   <si>
     <t>© Franklin Templeton. All rights reserved.</t>
   </si>
   <si>
+    <t>ZETA GLOBAL HOLDINGS CORP</t>
+  </si>
+  <si>
+    <t>JPMORGAN 100 US TREASU-L</t>
+  </si>
+  <si>
+    <t>WESTERN ASSET PREMIER INSTITUTIONAL US TREASURY RESERVES</t>
+  </si>
+  <si>
     <t>LATTICE SEMICONDUCTOR CORP</t>
   </si>
   <si>
+    <t>HEALTHEQUITY INC</t>
+  </si>
+  <si>
+    <t>ISHARES RUSSELL 2000 GROWTH ETF</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION PARTNERS INC</t>
+  </si>
+  <si>
+    <t>RBC BEARINGS INC</t>
+  </si>
+  <si>
+    <t>MEDPACE HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>CHARLES RIVER LABORATORIES INTERNATIONAL INC</t>
+  </si>
+  <si>
+    <t>PJT PARTNERS INC</t>
+  </si>
+  <si>
+    <t>PROTAGONIST THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>PERFORMANCE FOOD GROUP CO</t>
+  </si>
+  <si>
+    <t>STATE STREET SPDR S&amp;P BIOTECH ETF</t>
+  </si>
+  <si>
+    <t>ALLEGRO MICROSYSTEMS INC</t>
+  </si>
+  <si>
+    <t>CACTUS INC</t>
+  </si>
+  <si>
+    <t>ELEMENT SOLUTIONS INC</t>
+  </si>
+  <si>
+    <t>MATADOR RESOURCES CO</t>
+  </si>
+  <si>
+    <t>XPO INC</t>
+  </si>
+  <si>
+    <t>MCGRATH RENTCORP</t>
+  </si>
+  <si>
+    <t>KINIKSA PHARMACEUTICALS INTERNATIONAL PLC</t>
+  </si>
+  <si>
+    <t>TREX CO INC</t>
+  </si>
+  <si>
+    <t>BALCHEM CORP</t>
+  </si>
+  <si>
+    <t>HAMILTON LANE INC</t>
+  </si>
+  <si>
+    <t>BWX TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>WINTRUST FINANCIAL CORP</t>
+  </si>
+  <si>
+    <t>CASEY'S GENERAL STORES INC</t>
+  </si>
+  <si>
+    <t>MOOG INC</t>
+  </si>
+  <si>
+    <t>BJ'S WHOLESALE CLUB HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>WINGSTOP INC</t>
+  </si>
+  <si>
+    <t>NMI HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>SOLARIS ENERGY INFRASTRUCTURE INC</t>
+  </si>
+  <si>
+    <t>FABRINET</t>
+  </si>
+  <si>
+    <t>UMB FINANCIAL CORP</t>
+  </si>
+  <si>
+    <t>WIX.COM LTD</t>
+  </si>
+  <si>
+    <t>INSMED INC</t>
+  </si>
+  <si>
+    <t>LINDBLAD EXPEDITIONS HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>LIFE TIME GROUP HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>PRAXIS PRECISION MEDICINES INC</t>
+  </si>
+  <si>
+    <t>MODINE MANUFACTURING CO</t>
+  </si>
+  <si>
+    <t>ARCHROCK INC</t>
+  </si>
+  <si>
+    <t>MATERION CORP</t>
+  </si>
+  <si>
+    <t>PATHWARD FINANCIAL INC</t>
+  </si>
+  <si>
+    <t>UNIVERSAL TECHNICAL INSTITUTE INC</t>
+  </si>
+  <si>
+    <t>SHIFT4 PAYMENTS INC</t>
+  </si>
+  <si>
+    <t>AXSOME THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>MAXLINEAR INC</t>
+  </si>
+  <si>
+    <t>RYMAN HOSPITALITY PROPERTIES INC</t>
+  </si>
+  <si>
+    <t>Real Estate</t>
+  </si>
+  <si>
+    <t>ONTO INNOVATION INC</t>
+  </si>
+  <si>
+    <t>RAMBUS INC</t>
+  </si>
+  <si>
+    <t>TIMKEN CO/THE</t>
+  </si>
+  <si>
+    <t>BRAIN CORPORATION PRIVATE PLACEMENT</t>
+  </si>
+  <si>
+    <t>DIGITALOCEAN HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>FOX FACTORY HOLDING CORP</t>
+  </si>
+  <si>
+    <t>BRAIN CORP COMMON STOCK PRIVATE PLCMT</t>
+  </si>
+  <si>
+    <t>MEDP US 11/20/26 P600</t>
+  </si>
+  <si>
+    <t>HEALTH CARE</t>
+  </si>
+  <si>
+    <t>MEDP US 11/20/26 C700</t>
+  </si>
+  <si>
+    <t>US98423F1093</t>
+  </si>
+  <si>
+    <t>Equity</t>
+  </si>
+  <si>
+    <t>US98956A1051</t>
+  </si>
+  <si>
+    <t>US4812A28358</t>
+  </si>
+  <si>
+    <t>Open-End Fund</t>
+  </si>
+  <si>
+    <t>Fixed Income</t>
+  </si>
+  <si>
+    <t>US7504911022</t>
+  </si>
+  <si>
     <t>US5184151042</t>
   </si>
   <si>
-    <t>0</t>
-[...41 lines deleted...]
-    <t>RBC BEARINGS INC</t>
+    <t>US42226A1079</t>
+  </si>
+  <si>
+    <t>US4642876480</t>
+  </si>
+  <si>
+    <t>ETP</t>
+  </si>
+  <si>
+    <t>US21044C1071</t>
   </si>
   <si>
     <t>US75524B1044</t>
   </si>
   <si>
-    <t>ALLEGRO MICROSYSTEMS INC</t>
+    <t>US58506Q1094</t>
+  </si>
+  <si>
+    <t>US1598641074</t>
+  </si>
+  <si>
+    <t>US88322Q1085</t>
+  </si>
+  <si>
+    <t>US69343T1079</t>
+  </si>
+  <si>
+    <t>US36262G1013</t>
+  </si>
+  <si>
+    <t>US74366E1029</t>
+  </si>
+  <si>
+    <t>US71377A1034</t>
+  </si>
+  <si>
+    <t>US78464A8707</t>
   </si>
   <si>
     <t>US01749D1054</t>
   </si>
   <si>
-    <t>MOOG INC</t>
+    <t>US1272031071</t>
+  </si>
+  <si>
+    <t>US28618M1062</t>
+  </si>
+  <si>
+    <t>US76243J1051</t>
+  </si>
+  <si>
+    <t>US3773221029</t>
+  </si>
+  <si>
+    <t>US5764852050</t>
+  </si>
+  <si>
+    <t>US9837931008</t>
+  </si>
+  <si>
+    <t>US5805891091</t>
+  </si>
+  <si>
+    <t>US89531P1057</t>
+  </si>
+  <si>
+    <t>US0576652004</t>
+  </si>
+  <si>
+    <t>US4074971064</t>
+  </si>
+  <si>
+    <t>US6047491013</t>
+  </si>
+  <si>
+    <t>US05605H1005</t>
+  </si>
+  <si>
+    <t>US0994061002</t>
+  </si>
+  <si>
+    <t>US97650W1080</t>
+  </si>
+  <si>
+    <t>US26701L1008</t>
+  </si>
+  <si>
+    <t>US1421521071</t>
+  </si>
+  <si>
+    <t>US1475281036</t>
   </si>
   <si>
     <t>US6153942023</t>
   </si>
   <si>
-    <t>MATADOR RESOURCES CO</t>
-[...107 lines deleted...]
-    <t>US9837931008</t>
+    <t>US05550J1016</t>
+  </si>
+  <si>
+    <t>US9741551033</t>
+  </si>
+  <si>
+    <t>US00773J2024</t>
+  </si>
+  <si>
+    <t>US6292093050</t>
+  </si>
+  <si>
+    <t>US83418M1036</t>
+  </si>
+  <si>
+    <t>US49845K1016</t>
+  </si>
+  <si>
+    <t>US8290731053</t>
+  </si>
+  <si>
+    <t>US63947X1019</t>
+  </si>
+  <si>
+    <t>US45827U1097</t>
+  </si>
+  <si>
+    <t>US5015751044</t>
+  </si>
+  <si>
+    <t>US6710441055</t>
+  </si>
+  <si>
+    <t>US10806X1028</t>
+  </si>
+  <si>
+    <t>US92243G1085</t>
   </si>
   <si>
     <t>US87650L1035</t>
   </si>
   <si>
-    <t>SOLARIS ENERGY INFRASTRUCTURE INC</t>
-[...14 lines deleted...]
-    <t>MODINE MANUFACTURING CO</t>
+    <t>US9027881088</t>
+  </si>
+  <si>
+    <t>US4576693075</t>
+  </si>
+  <si>
+    <t>US5352191093</t>
+  </si>
+  <si>
+    <t>LTH</t>
+  </si>
+  <si>
+    <t>US53190C1027</t>
+  </si>
+  <si>
+    <t>53190C102</t>
+  </si>
+  <si>
+    <t>US39874R1014</t>
+  </si>
+  <si>
+    <t>US5588681057</t>
+  </si>
+  <si>
+    <t>US80706P1030</t>
+  </si>
+  <si>
+    <t>US74006W2070</t>
+  </si>
+  <si>
+    <t>US33768G1076</t>
+  </si>
+  <si>
+    <t>US1569441009</t>
+  </si>
+  <si>
+    <t>US90184D1000</t>
   </si>
   <si>
     <t>US6078281002</t>
   </si>
   <si>
-    <t>NMI HOLDINGS INC</t>
-[...41 lines deleted...]
-    <t>SHIFT4 PAYMENTS INC</t>
+    <t>US03957W1062</t>
+  </si>
+  <si>
+    <t>US5766901012</t>
+  </si>
+  <si>
+    <t>US59100U1088</t>
+  </si>
+  <si>
+    <t>US55405W1045</t>
+  </si>
+  <si>
+    <t>US9139151040</t>
   </si>
   <si>
     <t>US82452J1097</t>
   </si>
   <si>
-    <t>KINIKSA PHARMACEUTICALS INTERNATIONAL PLC</t>
-[...22 lines deleted...]
-  <si>
     <t>US05464T1043</t>
   </si>
   <si>
-    <t>MAXLINEAR INC</t>
-[...1 lines deleted...]
-  <si>
     <t>US57776J1007</t>
   </si>
   <si>
-    <t>US10806X1028</t>
-[...38 lines deleted...]
-    <t>RAMBUS INC</t>
+    <t>RHP</t>
+  </si>
+  <si>
+    <t>US78377T1079</t>
+  </si>
+  <si>
+    <t>REIT</t>
+  </si>
+  <si>
+    <t>78377T107</t>
+  </si>
+  <si>
+    <t>US4859241048</t>
+  </si>
+  <si>
+    <t>US6833441057</t>
   </si>
   <si>
     <t>US7509171069</t>
   </si>
   <si>
-    <t>MATERION CORP</t>
-[...32 lines deleted...]
-    <t>US9139151040</t>
+    <t>US8873891043</t>
+  </si>
+  <si>
+    <t>US0869211039</t>
+  </si>
+  <si>
+    <t>MLP</t>
+  </si>
+  <si>
+    <t>US25402D1028</t>
+  </si>
+  <si>
+    <t>US52476L1098</t>
+  </si>
+  <si>
+    <t>US5011471027</t>
+  </si>
+  <si>
+    <t>US26740W1099</t>
+  </si>
+  <si>
+    <t>US53229X1019</t>
   </si>
   <si>
     <t>US44812J1043</t>
   </si>
   <si>
-    <t>DIGITALOCEAN HOLDINGS INC</t>
-[...11 lines deleted...]
-    <t>US8873891043</t>
+    <t>US76655K1034</t>
+  </si>
+  <si>
+    <t>US35138V1026</t>
+  </si>
+  <si>
+    <t>CA24477V1058</t>
   </si>
   <si>
     <t>US17253J1060</t>
   </si>
   <si>
-    <t>ARGAN INC</t>
-[...16 lines deleted...]
-  <si>
     <t>US3741631036</t>
   </si>
   <si>
-    <t>US55405W1045</t>
-[...59 lines deleted...]
-    <t>BRAIN CORP COMMON STOCK PRIVATE PLCMT</t>
+    <t>MEDP 11 P600</t>
+  </si>
+  <si>
+    <t>EQUITY OPTION</t>
+  </si>
+  <si>
+    <t>MEDP 11 C700</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="m/d/yy;@"/>
+  </numFmts>
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1689,3927 +1686,3866 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M123"/>
+  <dimension ref="A1:M129"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E6" sqref="E6"/>
+      <selection activeCell="C20" sqref="C20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.5"/>
+  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.5"/>
   <cols>
     <col min="1" max="1" width="48.8125" customWidth="1"/>
     <col min="2" max="2" width="22.8125" customWidth="1"/>
     <col min="3" max="3" width="10.8125" customWidth="1"/>
     <col min="4" max="4" width="16.8125" customWidth="1"/>
-    <col min="5" max="6" width="10.8125" customWidth="1"/>
+    <col min="5" max="5" width="10.8125" customWidth="1"/>
+    <col min="6" max="6" width="11.8125" customWidth="1"/>
     <col min="7" max="7" width="12.8125" customWidth="1"/>
     <col min="8" max="8" width="10.8125" customWidth="1"/>
     <col min="9" max="9" width="18.8125" customWidth="1"/>
     <col min="10" max="10" width="20.8125" customWidth="1"/>
     <col min="11" max="11" width="11.8125" customWidth="1"/>
     <col min="12" max="13" width="10.8125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="3" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1">
-        <v>46276</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>46330</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
       <c r="H10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
         <v>14</v>
       </c>
       <c r="J10" t="s">
         <v>15</v>
       </c>
       <c r="K10" t="s">
         <v>16</v>
       </c>
       <c r="L10" t="s">
         <v>17</v>
       </c>
       <c r="M10" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A11" t="s">
-        <v>273</v>
+        <v>24</v>
       </c>
       <c r="B11" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="C11" s="2">
-        <v>2.6213143253887137</v>
-[...5 lines deleted...]
-        <v>410616</v>
+        <v>2.5295925798610548</v>
+      </c>
+      <c r="D11" s="4">
+        <v>46939611.840000004</v>
+      </c>
+      <c r="E11" s="4">
+        <v>413492</v>
       </c>
       <c r="F11" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="G11" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>322</v>
+      </c>
+      <c r="H11">
+        <v>0</v>
       </c>
       <c r="J11" t="s">
         <v>21</v>
       </c>
       <c r="K11" t="s">
-        <v>276</v>
+        <v>323</v>
       </c>
       <c r="L11" t="s">
         <v>22</v>
       </c>
       <c r="M11" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A12" t="s">
-        <v>277</v>
+        <v>263</v>
       </c>
       <c r="B12" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="2">
-        <v>2.1115911106225296</v>
-[...5 lines deleted...]
-        <v>877949</v>
+        <v>2.240831311010107</v>
+      </c>
+      <c r="D12" s="4">
+        <v>41581301.579999998</v>
+      </c>
+      <c r="E12" s="4">
+        <v>1308411</v>
       </c>
       <c r="F12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G12" t="s">
+        <v>324</v>
+      </c>
+      <c r="H12">
+        <v>0</v>
+      </c>
+      <c r="J12" t="s">
+        <v>21</v>
+      </c>
+      <c r="K12" t="s">
+        <v>323</v>
+      </c>
+      <c r="L12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M12" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A13" t="s">
+        <v>264</v>
+      </c>
+      <c r="C13" s="2">
+        <v>2.2295197826497382</v>
+      </c>
+      <c r="D13" s="4">
+        <v>41371402.659999996</v>
+      </c>
+      <c r="E13" s="4">
+        <v>41371402.659999996</v>
+      </c>
+      <c r="F13" t="s">
+        <v>175</v>
+      </c>
+      <c r="G13" t="s">
+        <v>325</v>
+      </c>
+      <c r="H13" s="2">
+        <v>3.8183379999999998</v>
+      </c>
+      <c r="I13" s="3">
+        <v>73020</v>
+      </c>
+      <c r="J13" t="s">
+        <v>326</v>
+      </c>
+      <c r="K13" t="s">
+        <v>327</v>
+      </c>
+      <c r="L13" t="s">
+        <v>22</v>
+      </c>
+      <c r="M13" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A14" t="s">
+        <v>265</v>
+      </c>
+      <c r="C14" s="2">
+        <v>2.2295197654048233</v>
+      </c>
+      <c r="D14" s="4">
+        <v>41371402.340000004</v>
+      </c>
+      <c r="E14" s="4">
+        <v>41371402.340000004</v>
+      </c>
+      <c r="F14" t="s">
+        <v>164</v>
+      </c>
+      <c r="G14" t="s">
+        <v>165</v>
+      </c>
+      <c r="H14" s="2">
+        <v>3.8724310000000002</v>
+      </c>
+      <c r="I14" s="3">
+        <v>73020</v>
+      </c>
+      <c r="J14" t="s">
+        <v>326</v>
+      </c>
+      <c r="K14" t="s">
+        <v>327</v>
+      </c>
+      <c r="L14" t="s">
+        <v>22</v>
+      </c>
+      <c r="M14" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A15" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" t="s">
         <v>36</v>
       </c>
-      <c r="G12" t="s">
+      <c r="C15" s="2">
+        <v>2.2023907309019322</v>
+      </c>
+      <c r="D15" s="4">
+        <v>40867990.700000003</v>
+      </c>
+      <c r="E15" s="4">
+        <v>509195</v>
+      </c>
+      <c r="F15" t="s">
+        <v>42</v>
+      </c>
+      <c r="G15" t="s">
+        <v>328</v>
+      </c>
+      <c r="H15">
+        <v>0</v>
+      </c>
+      <c r="J15" t="s">
+        <v>21</v>
+      </c>
+      <c r="K15" t="s">
+        <v>323</v>
+      </c>
+      <c r="L15" t="s">
+        <v>22</v>
+      </c>
+      <c r="M15" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A16" t="s">
+        <v>266</v>
+      </c>
+      <c r="B16" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="2">
+        <v>2.1651834952727591</v>
+      </c>
+      <c r="D16" s="4">
+        <v>40177566</v>
+      </c>
+      <c r="E16" s="4">
+        <v>374616</v>
+      </c>
+      <c r="F16" t="s">
+        <v>20</v>
+      </c>
+      <c r="G16" t="s">
+        <v>329</v>
+      </c>
+      <c r="H16">
+        <v>0</v>
+      </c>
+      <c r="J16" t="s">
+        <v>21</v>
+      </c>
+      <c r="K16" t="s">
+        <v>323</v>
+      </c>
+      <c r="L16" t="s">
+        <v>22</v>
+      </c>
+      <c r="M16" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A17" t="s">
+        <v>267</v>
+      </c>
+      <c r="B17" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="2">
+        <v>2.1134305778527129</v>
+      </c>
+      <c r="D17" s="4">
+        <v>39217228.799999997</v>
+      </c>
+      <c r="E17" s="4">
+        <v>360320</v>
+      </c>
+      <c r="F17" t="s">
+        <v>37</v>
+      </c>
+      <c r="G17" t="s">
+        <v>330</v>
+      </c>
+      <c r="H17">
+        <v>0</v>
+      </c>
+      <c r="J17" t="s">
+        <v>21</v>
+      </c>
+      <c r="K17" t="s">
+        <v>323</v>
+      </c>
+      <c r="L17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M17" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A18" t="s">
+        <v>268</v>
+      </c>
+      <c r="C18" s="2">
+        <v>2.0493112455204039</v>
+      </c>
+      <c r="D18" s="4">
+        <v>38027418</v>
+      </c>
+      <c r="E18" s="4">
+        <v>106600</v>
+      </c>
+      <c r="F18" t="s">
+        <v>242</v>
+      </c>
+      <c r="G18" t="s">
+        <v>331</v>
+      </c>
+      <c r="H18">
+        <v>0</v>
+      </c>
+      <c r="J18" t="s">
+        <v>332</v>
+      </c>
+      <c r="K18" t="s">
+        <v>323</v>
+      </c>
+      <c r="L18" t="s">
+        <v>22</v>
+      </c>
+      <c r="M18" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A19" t="s">
+        <v>269</v>
+      </c>
+      <c r="B19" t="s">
+        <v>25</v>
+      </c>
+      <c r="C19" s="2">
+        <v>1.993822801394455</v>
+      </c>
+      <c r="D19" s="4">
+        <v>36997763.640000001</v>
+      </c>
+      <c r="E19" s="4">
+        <v>372811</v>
+      </c>
+      <c r="F19" t="s">
+        <v>39</v>
+      </c>
+      <c r="G19" t="s">
+        <v>333</v>
+      </c>
+      <c r="H19">
+        <v>0</v>
+      </c>
+      <c r="J19" t="s">
+        <v>21</v>
+      </c>
+      <c r="K19" t="s">
+        <v>323</v>
+      </c>
+      <c r="L19" t="s">
+        <v>22</v>
+      </c>
+      <c r="M19" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A20" t="s">
+        <v>270</v>
+      </c>
+      <c r="B20" t="s">
+        <v>25</v>
+      </c>
+      <c r="C20" s="2">
+        <v>1.9792123008174889</v>
+      </c>
+      <c r="D20" s="4">
+        <v>36726648.350000001</v>
+      </c>
+      <c r="E20" s="4">
+        <v>76987</v>
+      </c>
+      <c r="F20" t="s">
+        <v>30</v>
+      </c>
+      <c r="G20" t="s">
+        <v>334</v>
+      </c>
+      <c r="H20">
+        <v>0</v>
+      </c>
+      <c r="J20" t="s">
+        <v>21</v>
+      </c>
+      <c r="K20" t="s">
+        <v>323</v>
+      </c>
+      <c r="L20" t="s">
+        <v>22</v>
+      </c>
+      <c r="M20" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A21" t="s">
+        <v>63</v>
+      </c>
+      <c r="B21" t="s">
+        <v>64</v>
+      </c>
+      <c r="C21" s="2">
+        <v>1.7704646086972882</v>
+      </c>
+      <c r="D21" s="4">
+        <v>32853085.579999998</v>
+      </c>
+      <c r="E21" s="4">
+        <v>731206</v>
+      </c>
+      <c r="F21" t="s">
+        <v>65</v>
+      </c>
+      <c r="G21" t="s">
+        <v>66</v>
+      </c>
+      <c r="H21">
+        <v>0</v>
+      </c>
+      <c r="J21" t="s">
+        <v>21</v>
+      </c>
+      <c r="K21" t="s">
+        <v>323</v>
+      </c>
+      <c r="L21" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A22" t="s">
+        <v>271</v>
+      </c>
+      <c r="B22" t="s">
+        <v>36</v>
+      </c>
+      <c r="C22" s="2">
+        <v>1.7678027272386887</v>
+      </c>
+      <c r="D22" s="4">
+        <v>32803691.190000001</v>
+      </c>
+      <c r="E22" s="4">
+        <v>49947</v>
+      </c>
+      <c r="F22" t="s">
+        <v>44</v>
+      </c>
+      <c r="G22" t="s">
+        <v>335</v>
+      </c>
+      <c r="H22">
+        <v>0</v>
+      </c>
+      <c r="J22" t="s">
+        <v>21</v>
+      </c>
+      <c r="K22" t="s">
+        <v>323</v>
+      </c>
+      <c r="L22" t="s">
+        <v>22</v>
+      </c>
+      <c r="M22" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A23" t="s">
+        <v>272</v>
+      </c>
+      <c r="B23" t="s">
+        <v>36</v>
+      </c>
+      <c r="C23" s="2">
+        <v>1.7408046705612357</v>
+      </c>
+      <c r="D23" s="4">
+        <v>32302710</v>
+      </c>
+      <c r="E23" s="4">
+        <v>99000</v>
+      </c>
+      <c r="F23" t="s">
+        <v>58</v>
+      </c>
+      <c r="G23" t="s">
+        <v>336</v>
+      </c>
+      <c r="H23">
+        <v>0</v>
+      </c>
+      <c r="J23" t="s">
+        <v>21</v>
+      </c>
+      <c r="K23" t="s">
+        <v>323</v>
+      </c>
+      <c r="L23" t="s">
+        <v>22</v>
+      </c>
+      <c r="M23" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B24" t="s">
+        <v>36</v>
+      </c>
+      <c r="C24" s="2">
+        <v>1.7336128737614778</v>
+      </c>
+      <c r="D24" s="4">
+        <v>32169257.620000001</v>
+      </c>
+      <c r="E24" s="4">
+        <v>521974</v>
+      </c>
+      <c r="F24" t="s">
+        <v>61</v>
+      </c>
+      <c r="G24" t="s">
+        <v>337</v>
+      </c>
+      <c r="H24">
+        <v>0</v>
+      </c>
+      <c r="J24" t="s">
+        <v>21</v>
+      </c>
+      <c r="K24" t="s">
+        <v>323</v>
+      </c>
+      <c r="L24" t="s">
+        <v>22</v>
+      </c>
+      <c r="M24" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A25" t="s">
+        <v>273</v>
+      </c>
+      <c r="B25" t="s">
+        <v>67</v>
+      </c>
+      <c r="C25" s="2">
+        <v>1.7179051800055072</v>
+      </c>
+      <c r="D25" s="4">
+        <v>31877782.600000001</v>
+      </c>
+      <c r="E25" s="4">
+        <v>201605</v>
+      </c>
+      <c r="F25" t="s">
+        <v>68</v>
+      </c>
+      <c r="G25" t="s">
+        <v>338</v>
+      </c>
+      <c r="H25">
+        <v>0</v>
+      </c>
+      <c r="J25" t="s">
+        <v>21</v>
+      </c>
+      <c r="K25" t="s">
+        <v>323</v>
+      </c>
+      <c r="L25" t="s">
+        <v>22</v>
+      </c>
+      <c r="M25" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A26" t="s">
+        <v>79</v>
+      </c>
+      <c r="B26" t="s">
+        <v>25</v>
+      </c>
+      <c r="C26" s="2">
+        <v>1.6958990019243498</v>
+      </c>
+      <c r="D26" s="4">
+        <v>31469431.68</v>
+      </c>
+      <c r="E26" s="4">
+        <v>552483</v>
+      </c>
+      <c r="F26" t="s">
+        <v>80</v>
+      </c>
+      <c r="G26" t="s">
+        <v>339</v>
+      </c>
+      <c r="H26">
+        <v>0</v>
+      </c>
+      <c r="J26" t="s">
+        <v>21</v>
+      </c>
+      <c r="K26" t="s">
+        <v>323</v>
+      </c>
+      <c r="L26" t="s">
+        <v>22</v>
+      </c>
+      <c r="M26" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A27" t="s">
+        <v>274</v>
+      </c>
+      <c r="B27" t="s">
+        <v>36</v>
+      </c>
+      <c r="C27" s="2">
+        <v>1.687539003312746</v>
+      </c>
+      <c r="D27" s="4">
+        <v>31314301.920000002</v>
+      </c>
+      <c r="E27" s="4">
+        <v>218416</v>
+      </c>
+      <c r="F27" t="s">
+        <v>51</v>
+      </c>
+      <c r="G27" t="s">
+        <v>340</v>
+      </c>
+      <c r="H27">
+        <v>0</v>
+      </c>
+      <c r="J27" t="s">
+        <v>21</v>
+      </c>
+      <c r="K27" t="s">
+        <v>323</v>
+      </c>
+      <c r="L27" t="s">
+        <v>22</v>
+      </c>
+      <c r="M27" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A28" t="s">
+        <v>275</v>
+      </c>
+      <c r="B28" t="s">
+        <v>76</v>
+      </c>
+      <c r="C28" s="2">
+        <v>1.5936315918074959</v>
+      </c>
+      <c r="D28" s="4">
+        <v>29571737.73</v>
+      </c>
+      <c r="E28" s="4">
+        <v>269889</v>
+      </c>
+      <c r="F28" t="s">
+        <v>77</v>
+      </c>
+      <c r="G28" t="s">
+        <v>341</v>
+      </c>
+      <c r="H28">
+        <v>0</v>
+      </c>
+      <c r="J28" t="s">
+        <v>21</v>
+      </c>
+      <c r="K28" t="s">
+        <v>323</v>
+      </c>
+      <c r="L28" t="s">
+        <v>22</v>
+      </c>
+      <c r="M28" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A29" t="s">
+        <v>276</v>
+      </c>
+      <c r="C29" s="2">
+        <v>1.5691626075687717</v>
+      </c>
+      <c r="D29" s="4">
+        <v>29117686.5</v>
+      </c>
+      <c r="E29" s="4">
+        <v>183015</v>
+      </c>
+      <c r="F29" t="s">
+        <v>46</v>
+      </c>
+      <c r="G29" t="s">
+        <v>342</v>
+      </c>
+      <c r="H29">
+        <v>0</v>
+      </c>
+      <c r="J29" t="s">
+        <v>332</v>
+      </c>
+      <c r="K29" t="s">
+        <v>323</v>
+      </c>
+      <c r="L29" t="s">
+        <v>22</v>
+      </c>
+      <c r="M29" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A30" t="s">
+        <v>277</v>
+      </c>
+      <c r="B30" t="s">
+        <v>19</v>
+      </c>
+      <c r="C30" s="2">
+        <v>1.5671619818444931</v>
+      </c>
+      <c r="D30" s="4">
+        <v>29080562.5</v>
+      </c>
+      <c r="E30" s="4">
+        <v>930578</v>
+      </c>
+      <c r="F30" t="s">
+        <v>34</v>
+      </c>
+      <c r="G30" t="s">
+        <v>343</v>
+      </c>
+      <c r="H30">
+        <v>0</v>
+      </c>
+      <c r="J30" t="s">
+        <v>21</v>
+      </c>
+      <c r="K30" t="s">
+        <v>323</v>
+      </c>
+      <c r="L30" t="s">
+        <v>22</v>
+      </c>
+      <c r="M30" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A31" t="s">
         <v>278</v>
       </c>
-      <c r="H12" t="s">
-[...16 lines deleted...]
-      <c r="A13" t="s">
+      <c r="B31" t="s">
+        <v>48</v>
+      </c>
+      <c r="C31" s="2">
+        <v>1.558300693487549</v>
+      </c>
+      <c r="D31" s="4">
+        <v>28916130.710000001</v>
+      </c>
+      <c r="E31" s="4">
+        <v>497953</v>
+      </c>
+      <c r="F31" t="s">
+        <v>49</v>
+      </c>
+      <c r="G31" t="s">
+        <v>344</v>
+      </c>
+      <c r="H31">
+        <v>0</v>
+      </c>
+      <c r="J31" t="s">
+        <v>21</v>
+      </c>
+      <c r="K31" t="s">
+        <v>323</v>
+      </c>
+      <c r="L31" t="s">
+        <v>22</v>
+      </c>
+      <c r="M31" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A32" t="s">
         <v>279</v>
       </c>
-      <c r="B13" t="s">
-[...14 lines deleted...]
-      <c r="G13" t="s">
+      <c r="B32" t="s">
+        <v>53</v>
+      </c>
+      <c r="C32" s="2">
+        <v>1.4836925257250009</v>
+      </c>
+      <c r="D32" s="4">
+        <v>27531687.039999999</v>
+      </c>
+      <c r="E32" s="4">
+        <v>823316</v>
+      </c>
+      <c r="F32" t="s">
+        <v>54</v>
+      </c>
+      <c r="G32" t="s">
+        <v>345</v>
+      </c>
+      <c r="H32">
+        <v>0</v>
+      </c>
+      <c r="J32" t="s">
+        <v>21</v>
+      </c>
+      <c r="K32" t="s">
+        <v>323</v>
+      </c>
+      <c r="L32" t="s">
+        <v>22</v>
+      </c>
+      <c r="M32" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A33" t="s">
+        <v>84</v>
+      </c>
+      <c r="B33" t="s">
+        <v>36</v>
+      </c>
+      <c r="C33" s="2">
+        <v>1.459492208103683</v>
+      </c>
+      <c r="D33" s="4">
+        <v>27082621.239999998</v>
+      </c>
+      <c r="E33" s="4">
+        <v>244693</v>
+      </c>
+      <c r="F33" t="s">
+        <v>85</v>
+      </c>
+      <c r="G33" t="s">
+        <v>346</v>
+      </c>
+      <c r="H33">
+        <v>0</v>
+      </c>
+      <c r="J33" t="s">
+        <v>21</v>
+      </c>
+      <c r="K33" t="s">
+        <v>323</v>
+      </c>
+      <c r="L33" t="s">
+        <v>22</v>
+      </c>
+      <c r="M33" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A34" t="s">
+        <v>121</v>
+      </c>
+      <c r="B34" t="s">
+        <v>36</v>
+      </c>
+      <c r="C34" s="2">
+        <v>1.4491279472463083</v>
+      </c>
+      <c r="D34" s="4">
+        <v>26890300</v>
+      </c>
+      <c r="E34" s="4">
+        <v>109000</v>
+      </c>
+      <c r="F34" t="s">
+        <v>122</v>
+      </c>
+      <c r="G34" t="s">
+        <v>347</v>
+      </c>
+      <c r="H34">
+        <v>0</v>
+      </c>
+      <c r="J34" t="s">
+        <v>21</v>
+      </c>
+      <c r="K34" t="s">
+        <v>323</v>
+      </c>
+      <c r="L34" t="s">
+        <v>22</v>
+      </c>
+      <c r="M34" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A35" t="s">
         <v>280</v>
       </c>
-      <c r="H13" t="s">
-[...34 lines deleted...]
-      <c r="G14" t="s">
+      <c r="B35" t="s">
+        <v>48</v>
+      </c>
+      <c r="C35" s="2">
+        <v>1.3838846883441143</v>
+      </c>
+      <c r="D35" s="4">
+        <v>25679633.399999999</v>
+      </c>
+      <c r="E35" s="4">
+        <v>509820</v>
+      </c>
+      <c r="F35" t="s">
+        <v>56</v>
+      </c>
+      <c r="G35" t="s">
+        <v>348</v>
+      </c>
+      <c r="H35">
+        <v>0</v>
+      </c>
+      <c r="J35" t="s">
+        <v>21</v>
+      </c>
+      <c r="K35" t="s">
+        <v>323</v>
+      </c>
+      <c r="L35" t="s">
+        <v>22</v>
+      </c>
+      <c r="M35" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A36" t="s">
         <v>281</v>
       </c>
-      <c r="H14" t="s">
-[...449 lines deleted...]
-      <c r="F26" t="s">
+      <c r="B36" t="s">
         <v>25</v>
       </c>
-      <c r="G26" t="s">
-[...363 lines deleted...]
-      </c>
       <c r="C36" s="2">
-        <v>1.3514724145725012</v>
-[...5 lines deleted...]
-        <v>269889</v>
+        <v>1.3782577964631983</v>
+      </c>
+      <c r="D36" s="4">
+        <v>25575219.699999999</v>
+      </c>
+      <c r="E36" s="4">
+        <v>135995</v>
       </c>
       <c r="F36" t="s">
         <v>82</v>
       </c>
       <c r="G36" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>349</v>
+      </c>
+      <c r="H36">
+        <v>0</v>
       </c>
       <c r="J36" t="s">
         <v>21</v>
       </c>
       <c r="K36" t="s">
-        <v>276</v>
+        <v>323</v>
       </c>
       <c r="L36" t="s">
         <v>22</v>
       </c>
       <c r="M36" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="37" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="37" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A37" t="s">
-        <v>84</v>
+        <v>282</v>
       </c>
       <c r="B37" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="C37" s="2">
-        <v>1.3500037465819621</v>
-[...5 lines deleted...]
-        <v>552483</v>
+        <v>1.3763639102971452</v>
+      </c>
+      <c r="D37" s="4">
+        <v>25540076.379999999</v>
+      </c>
+      <c r="E37" s="4">
+        <v>192233</v>
       </c>
       <c r="F37" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="G37" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>350</v>
+      </c>
+      <c r="H37">
+        <v>0</v>
       </c>
       <c r="J37" t="s">
         <v>21</v>
       </c>
       <c r="K37" t="s">
-        <v>276</v>
+        <v>323</v>
       </c>
       <c r="L37" t="s">
         <v>22</v>
       </c>
       <c r="M37" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A38" t="s">
+        <v>283</v>
+      </c>
+      <c r="B38" t="s">
+        <v>36</v>
+      </c>
+      <c r="C38" s="2">
+        <v>1.3519647059910547</v>
+      </c>
+      <c r="D38" s="4">
+        <v>25087320</v>
+      </c>
+      <c r="E38" s="4">
+        <v>261000</v>
+      </c>
+      <c r="F38" t="s">
+        <v>134</v>
+      </c>
+      <c r="G38" t="s">
+        <v>135</v>
+      </c>
+      <c r="H38">
+        <v>0</v>
+      </c>
+      <c r="J38" t="s">
+        <v>21</v>
+      </c>
+      <c r="K38" t="s">
+        <v>323</v>
+      </c>
+      <c r="L38" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A39" t="s">
+        <v>284</v>
+      </c>
+      <c r="B39" t="s">
+        <v>25</v>
+      </c>
+      <c r="C39" s="2">
+        <v>1.3456873008801784</v>
+      </c>
+      <c r="D39" s="4">
+        <v>24970835.25</v>
+      </c>
+      <c r="E39" s="4">
+        <v>436935</v>
+      </c>
+      <c r="F39" t="s">
+        <v>111</v>
+      </c>
+      <c r="G39" t="s">
+        <v>351</v>
+      </c>
+      <c r="H39">
+        <v>0</v>
+      </c>
+      <c r="J39" t="s">
+        <v>21</v>
+      </c>
+      <c r="K39" t="s">
+        <v>323</v>
+      </c>
+      <c r="L39" t="s">
+        <v>22</v>
+      </c>
+      <c r="M39" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A40" t="s">
+        <v>285</v>
+      </c>
+      <c r="B40" t="s">
+        <v>53</v>
+      </c>
+      <c r="C40" s="2">
+        <v>1.2703325931941067</v>
+      </c>
+      <c r="D40" s="4">
+        <v>23572538.640000001</v>
+      </c>
+      <c r="E40" s="4">
+        <v>129108</v>
+      </c>
+      <c r="F40" t="s">
+        <v>136</v>
+      </c>
+      <c r="G40" t="s">
+        <v>352</v>
+      </c>
+      <c r="H40">
+        <v>0</v>
+      </c>
+      <c r="J40" t="s">
+        <v>21</v>
+      </c>
+      <c r="K40" t="s">
+        <v>323</v>
+      </c>
+      <c r="L40" t="s">
+        <v>22</v>
+      </c>
+      <c r="M40" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A41" t="s">
+        <v>286</v>
+      </c>
+      <c r="B41" t="s">
+        <v>67</v>
+      </c>
+      <c r="C41" s="2">
+        <v>1.2676035912921391</v>
+      </c>
+      <c r="D41" s="4">
+        <v>23521898.75</v>
+      </c>
+      <c r="E41" s="4">
+        <v>247625</v>
+      </c>
+      <c r="F41" t="s">
+        <v>92</v>
+      </c>
+      <c r="G41" t="s">
+        <v>353</v>
+      </c>
+      <c r="H41">
+        <v>0</v>
+      </c>
+      <c r="J41" t="s">
+        <v>21</v>
+      </c>
+      <c r="K41" t="s">
+        <v>323</v>
+      </c>
+      <c r="L41" t="s">
+        <v>22</v>
+      </c>
+      <c r="M41" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A42" t="s">
+        <v>99</v>
+      </c>
+      <c r="B42" t="s">
+        <v>36</v>
+      </c>
+      <c r="C42" s="2">
+        <v>1.250077357638032</v>
+      </c>
+      <c r="D42" s="4">
+        <v>23196678.550000001</v>
+      </c>
+      <c r="E42" s="4">
+        <v>239215</v>
+      </c>
+      <c r="F42" t="s">
+        <v>100</v>
+      </c>
+      <c r="G42" t="s">
+        <v>354</v>
+      </c>
+      <c r="H42">
+        <v>0</v>
+      </c>
+      <c r="J42" t="s">
+        <v>21</v>
+      </c>
+      <c r="K42" t="s">
+        <v>323</v>
+      </c>
+      <c r="L42" t="s">
+        <v>22</v>
+      </c>
+      <c r="M42" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A43" t="s">
+        <v>287</v>
+      </c>
+      <c r="B43" t="s">
+        <v>25</v>
+      </c>
+      <c r="C43" s="2">
+        <v>1.2290713237421873</v>
+      </c>
+      <c r="D43" s="4">
+        <v>22806886.5</v>
+      </c>
+      <c r="E43" s="4">
+        <v>187711</v>
+      </c>
+      <c r="F43" t="s">
+        <v>72</v>
+      </c>
+      <c r="G43" t="s">
+        <v>355</v>
+      </c>
+      <c r="H43">
+        <v>0</v>
+      </c>
+      <c r="J43" t="s">
+        <v>21</v>
+      </c>
+      <c r="K43" t="s">
+        <v>323</v>
+      </c>
+      <c r="L43" t="s">
+        <v>22</v>
+      </c>
+      <c r="M43" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A44" t="s">
+        <v>96</v>
+      </c>
+      <c r="B44" t="s">
+        <v>19</v>
+      </c>
+      <c r="C44" s="2">
+        <v>1.2246416169865275</v>
+      </c>
+      <c r="D44" s="4">
+        <v>22724688</v>
+      </c>
+      <c r="E44" s="4">
+        <v>263200</v>
+      </c>
+      <c r="F44" t="s">
+        <v>97</v>
+      </c>
+      <c r="G44" t="s">
+        <v>98</v>
+      </c>
+      <c r="H44">
+        <v>0</v>
+      </c>
+      <c r="J44" t="s">
+        <v>21</v>
+      </c>
+      <c r="K44" t="s">
+        <v>323</v>
+      </c>
+      <c r="L44" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A45" t="s">
+        <v>152</v>
+      </c>
+      <c r="B45" t="s">
+        <v>64</v>
+      </c>
+      <c r="C45" s="2">
+        <v>1.216051786767637</v>
+      </c>
+      <c r="D45" s="4">
+        <v>22565293.440000001</v>
+      </c>
+      <c r="E45" s="4">
+        <v>155024</v>
+      </c>
+      <c r="F45" t="s">
+        <v>153</v>
+      </c>
+      <c r="G45" t="s">
+        <v>356</v>
+      </c>
+      <c r="H45">
+        <v>0</v>
+      </c>
+      <c r="J45" t="s">
+        <v>21</v>
+      </c>
+      <c r="K45" t="s">
+        <v>323</v>
+      </c>
+      <c r="L45" t="s">
+        <v>22</v>
+      </c>
+      <c r="M45" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A46" t="s">
+        <v>288</v>
+      </c>
+      <c r="B46" t="s">
+        <v>67</v>
+      </c>
+      <c r="C46" s="2">
+        <v>1.2133499720133807</v>
+      </c>
+      <c r="D46" s="4">
+        <v>22515158.039999999</v>
+      </c>
+      <c r="E46" s="4">
+        <v>144217</v>
+      </c>
+      <c r="F46" t="s">
+        <v>87</v>
+      </c>
+      <c r="G46" t="s">
+        <v>357</v>
+      </c>
+      <c r="H46">
+        <v>0</v>
+      </c>
+      <c r="J46" t="s">
+        <v>21</v>
+      </c>
+      <c r="K46" t="s">
+        <v>323</v>
+      </c>
+      <c r="L46" t="s">
+        <v>22</v>
+      </c>
+      <c r="M46" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A47" t="s">
+        <v>89</v>
+      </c>
+      <c r="B47" t="s">
+        <v>64</v>
+      </c>
+      <c r="C47" s="2">
+        <v>1.2088825991295091</v>
+      </c>
+      <c r="D47" s="4">
+        <v>22432260.600000001</v>
+      </c>
+      <c r="E47" s="4">
+        <v>509940</v>
+      </c>
+      <c r="F47" t="s">
+        <v>90</v>
+      </c>
+      <c r="G47" t="s">
+        <v>358</v>
+      </c>
+      <c r="H47">
+        <v>0</v>
+      </c>
+      <c r="J47" t="s">
+        <v>21</v>
+      </c>
+      <c r="K47" t="s">
+        <v>323</v>
+      </c>
+      <c r="L47" t="s">
+        <v>22</v>
+      </c>
+      <c r="M47" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A48" t="s">
+        <v>102</v>
+      </c>
+      <c r="B48" t="s">
+        <v>36</v>
+      </c>
+      <c r="C48" s="2">
+        <v>1.1825343906749746</v>
+      </c>
+      <c r="D48" s="4">
+        <v>21943338.120000001</v>
+      </c>
+      <c r="E48" s="4">
+        <v>660546</v>
+      </c>
+      <c r="F48" t="s">
+        <v>103</v>
+      </c>
+      <c r="G48" t="s">
+        <v>359</v>
+      </c>
+      <c r="H48">
+        <v>0</v>
+      </c>
+      <c r="J48" t="s">
+        <v>21</v>
+      </c>
+      <c r="K48" t="s">
+        <v>323</v>
+      </c>
+      <c r="L48" t="s">
+        <v>22</v>
+      </c>
+      <c r="M48" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A49" t="s">
+        <v>289</v>
+      </c>
+      <c r="B49" t="s">
         <v>76</v>
       </c>
-      <c r="B38" t="s">
-[...160 lines deleted...]
-      <c r="E42">
+      <c r="C49" s="2">
+        <v>1.1805939497047331</v>
+      </c>
+      <c r="D49" s="4">
+        <v>21907330.920000002</v>
+      </c>
+      <c r="E49" s="4">
+        <v>32463</v>
+      </c>
+      <c r="F49" t="s">
+        <v>109</v>
+      </c>
+      <c r="G49" t="s">
+        <v>360</v>
+      </c>
+      <c r="H49">
+        <v>0</v>
+      </c>
+      <c r="J49" t="s">
+        <v>21</v>
+      </c>
+      <c r="K49" t="s">
+        <v>323</v>
+      </c>
+      <c r="L49" t="s">
+        <v>22</v>
+      </c>
+      <c r="M49" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A50" t="s">
+        <v>290</v>
+      </c>
+      <c r="B50" t="s">
+        <v>25</v>
+      </c>
+      <c r="C50" s="2">
+        <v>1.1559496854534299</v>
+      </c>
+      <c r="D50" s="4">
+        <v>21450027.16</v>
+      </c>
+      <c r="E50" s="4">
+        <v>65836</v>
+      </c>
+      <c r="F50" t="s">
+        <v>32</v>
+      </c>
+      <c r="G50" t="s">
+        <v>361</v>
+      </c>
+      <c r="H50">
+        <v>0</v>
+      </c>
+      <c r="J50" t="s">
+        <v>21</v>
+      </c>
+      <c r="K50" t="s">
+        <v>323</v>
+      </c>
+      <c r="L50" t="s">
+        <v>22</v>
+      </c>
+      <c r="M50" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A51" t="s">
+        <v>291</v>
+      </c>
+      <c r="B51" t="s">
+        <v>76</v>
+      </c>
+      <c r="C51" s="2">
+        <v>1.1298820151237035</v>
+      </c>
+      <c r="D51" s="4">
+        <v>20966310.399999999</v>
+      </c>
+      <c r="E51" s="4">
+        <v>189056</v>
+      </c>
+      <c r="F51" t="s">
+        <v>126</v>
+      </c>
+      <c r="G51" t="s">
+        <v>362</v>
+      </c>
+      <c r="H51">
+        <v>0</v>
+      </c>
+      <c r="J51" t="s">
+        <v>21</v>
+      </c>
+      <c r="K51" t="s">
+        <v>323</v>
+      </c>
+      <c r="L51" t="s">
+        <v>22</v>
+      </c>
+      <c r="M51" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A52" t="s">
+        <v>292</v>
+      </c>
+      <c r="B52" t="s">
+        <v>64</v>
+      </c>
+      <c r="C52" s="2">
+        <v>1.1272769486549308</v>
+      </c>
+      <c r="D52" s="4">
+        <v>20917970.280000001</v>
+      </c>
+      <c r="E52" s="4">
+        <v>124794</v>
+      </c>
+      <c r="F52" t="s">
+        <v>177</v>
+      </c>
+      <c r="G52" t="s">
+        <v>363</v>
+      </c>
+      <c r="H52">
+        <v>0</v>
+      </c>
+      <c r="J52" t="s">
+        <v>21</v>
+      </c>
+      <c r="K52" t="s">
+        <v>323</v>
+      </c>
+      <c r="L52" t="s">
+        <v>22</v>
+      </c>
+      <c r="M52" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B53" t="s">
+        <v>36</v>
+      </c>
+      <c r="C53" s="2">
+        <v>1.1181646125948757</v>
+      </c>
+      <c r="D53" s="4">
+        <v>20748880</v>
+      </c>
+      <c r="E53" s="4">
+        <v>209500</v>
+      </c>
+      <c r="F53" t="s">
+        <v>117</v>
+      </c>
+      <c r="G53" t="s">
+        <v>364</v>
+      </c>
+      <c r="H53">
+        <v>0</v>
+      </c>
+      <c r="J53" t="s">
+        <v>21</v>
+      </c>
+      <c r="K53" t="s">
+        <v>323</v>
+      </c>
+      <c r="L53" t="s">
+        <v>22</v>
+      </c>
+      <c r="M53" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A54" t="s">
+        <v>293</v>
+      </c>
+      <c r="B54" t="s">
+        <v>67</v>
+      </c>
+      <c r="C54" s="2">
+        <v>1.1163770909101423</v>
+      </c>
+      <c r="D54" s="4">
+        <v>20715710.399999999</v>
+      </c>
+      <c r="E54" s="4">
+        <v>471240</v>
+      </c>
+      <c r="F54" t="s">
+        <v>124</v>
+      </c>
+      <c r="G54" t="s">
+        <v>365</v>
+      </c>
+      <c r="H54">
+        <v>0</v>
+      </c>
+      <c r="J54" t="s">
+        <v>21</v>
+      </c>
+      <c r="K54" t="s">
+        <v>323</v>
+      </c>
+      <c r="L54" t="s">
+        <v>22</v>
+      </c>
+      <c r="M54" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A55" t="s">
+        <v>294</v>
+      </c>
+      <c r="B55" t="s">
+        <v>48</v>
+      </c>
+      <c r="C55" s="2">
+        <v>1.1132765413823182</v>
+      </c>
+      <c r="D55" s="4">
+        <v>20658176</v>
+      </c>
+      <c r="E55" s="4">
         <v>358400</v>
       </c>
-      <c r="F42" t="s">
+      <c r="F55" t="s">
+        <v>74</v>
+      </c>
+      <c r="G55" t="s">
+        <v>366</v>
+      </c>
+      <c r="H55">
+        <v>0</v>
+      </c>
+      <c r="J55" t="s">
+        <v>21</v>
+      </c>
+      <c r="K55" t="s">
+        <v>323</v>
+      </c>
+      <c r="L55" t="s">
+        <v>22</v>
+      </c>
+      <c r="M55" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A56" t="s">
+        <v>172</v>
+      </c>
+      <c r="B56" t="s">
+        <v>19</v>
+      </c>
+      <c r="C56" s="2">
+        <v>1.0441933076341023</v>
+      </c>
+      <c r="D56" s="4">
+        <v>19376254.079999998</v>
+      </c>
+      <c r="E56" s="4">
+        <v>907128</v>
+      </c>
+      <c r="F56" t="s">
+        <v>173</v>
+      </c>
+      <c r="G56" t="s">
+        <v>367</v>
+      </c>
+      <c r="H56">
+        <v>0</v>
+      </c>
+      <c r="J56" t="s">
+        <v>21</v>
+      </c>
+      <c r="K56" t="s">
+        <v>323</v>
+      </c>
+      <c r="L56" t="s">
+        <v>22</v>
+      </c>
+      <c r="M56" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A57" t="s">
+        <v>128</v>
+      </c>
+      <c r="B57" t="s">
+        <v>25</v>
+      </c>
+      <c r="C57" s="2">
+        <v>1.0322681513006688</v>
+      </c>
+      <c r="D57" s="4">
+        <v>19154968.559999999</v>
+      </c>
+      <c r="E57" s="4">
+        <v>93366</v>
+      </c>
+      <c r="F57" t="s">
+        <v>129</v>
+      </c>
+      <c r="G57" t="s">
+        <v>368</v>
+      </c>
+      <c r="H57">
+        <v>0</v>
+      </c>
+      <c r="J57" t="s">
+        <v>21</v>
+      </c>
+      <c r="K57" t="s">
+        <v>323</v>
+      </c>
+      <c r="L57" t="s">
+        <v>22</v>
+      </c>
+      <c r="M57" t="s">
         <v>130</v>
       </c>
-      <c r="G42" t="s">
-[...250 lines deleted...]
-      <c r="B49" t="s">
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A58" t="s">
+        <v>155</v>
+      </c>
+      <c r="B58" t="s">
         <v>19</v>
       </c>
-      <c r="C49" s="2">
-[...271 lines deleted...]
-      <c r="F56" t="s">
+      <c r="C58" s="2">
+        <v>1.0194284669357427</v>
+      </c>
+      <c r="D58" s="4">
+        <v>18916712.879999999</v>
+      </c>
+      <c r="E58" s="4">
+        <v>807027</v>
+      </c>
+      <c r="F58" t="s">
         <v>156</v>
       </c>
-      <c r="G56" t="s">
-[...14 lines deleted...]
-      <c r="M56" t="s">
+      <c r="G58" t="s">
+        <v>369</v>
+      </c>
+      <c r="H58">
+        <v>0</v>
+      </c>
+      <c r="J58" t="s">
+        <v>21</v>
+      </c>
+      <c r="K58" t="s">
+        <v>323</v>
+      </c>
+      <c r="L58" t="s">
+        <v>22</v>
+      </c>
+      <c r="M58" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="57" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
-[...72 lines deleted...]
-    <row r="59" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="59" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A59" t="s">
-        <v>132</v>
+        <v>143</v>
       </c>
       <c r="B59" t="s">
         <v>19</v>
       </c>
       <c r="C59" s="2">
-        <v>0.91415206519107917</v>
-[...5 lines deleted...]
-        <v>807027</v>
+        <v>1.0183099822144093</v>
+      </c>
+      <c r="D59" s="4">
+        <v>18895958.059999999</v>
+      </c>
+      <c r="E59" s="4">
+        <v>419258</v>
       </c>
       <c r="F59" t="s">
+        <v>144</v>
+      </c>
+      <c r="G59" t="s">
+        <v>370</v>
+      </c>
+      <c r="H59">
+        <v>0</v>
+      </c>
+      <c r="J59" t="s">
+        <v>21</v>
+      </c>
+      <c r="K59" t="s">
+        <v>323</v>
+      </c>
+      <c r="L59" t="s">
+        <v>22</v>
+      </c>
+      <c r="M59" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A60" t="s">
+        <v>146</v>
+      </c>
+      <c r="B60" t="s">
+        <v>36</v>
+      </c>
+      <c r="C60" s="2">
+        <v>0.99932262677453665</v>
+      </c>
+      <c r="D60" s="4">
+        <v>18543625</v>
+      </c>
+      <c r="E60" s="4">
+        <v>136100</v>
+      </c>
+      <c r="F60" t="s">
+        <v>147</v>
+      </c>
+      <c r="G60" t="s">
+        <v>371</v>
+      </c>
+      <c r="H60">
+        <v>0</v>
+      </c>
+      <c r="J60" t="s">
+        <v>21</v>
+      </c>
+      <c r="K60" t="s">
+        <v>323</v>
+      </c>
+      <c r="L60" t="s">
+        <v>22</v>
+      </c>
+      <c r="M60" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A61" t="s">
+        <v>131</v>
+      </c>
+      <c r="B61" t="s">
+        <v>19</v>
+      </c>
+      <c r="C61" s="2">
+        <v>0.97299098421666319</v>
+      </c>
+      <c r="D61" s="4">
+        <v>18055009.920000002</v>
+      </c>
+      <c r="E61" s="4">
+        <v>88976</v>
+      </c>
+      <c r="F61" t="s">
+        <v>132</v>
+      </c>
+      <c r="G61" t="s">
+        <v>372</v>
+      </c>
+      <c r="H61">
+        <v>0</v>
+      </c>
+      <c r="J61" t="s">
+        <v>21</v>
+      </c>
+      <c r="K61" t="s">
+        <v>323</v>
+      </c>
+      <c r="L61" t="s">
+        <v>22</v>
+      </c>
+      <c r="M61" t="s">
         <v>133</v>
       </c>
-      <c r="G59" t="s">
-[...19 lines deleted...]
-      <c r="A60" t="s">
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A62" t="s">
+        <v>149</v>
+      </c>
+      <c r="B62" t="s">
+        <v>36</v>
+      </c>
+      <c r="C62" s="2">
+        <v>0.95512052265469649</v>
+      </c>
+      <c r="D62" s="4">
+        <v>17723402.16</v>
+      </c>
+      <c r="E62" s="4">
+        <v>227544</v>
+      </c>
+      <c r="F62" t="s">
         <v>150</v>
       </c>
-      <c r="B60" t="s">
-[...11 lines deleted...]
-      <c r="F60" t="s">
+      <c r="G62" t="s">
+        <v>373</v>
+      </c>
+      <c r="H62">
+        <v>0</v>
+      </c>
+      <c r="J62" t="s">
+        <v>21</v>
+      </c>
+      <c r="K62" t="s">
+        <v>323</v>
+      </c>
+      <c r="L62" t="s">
+        <v>22</v>
+      </c>
+      <c r="M62" t="s">
         <v>151</v>
       </c>
-      <c r="G60" t="s">
-[...72 lines deleted...]
-      <c r="F62" t="s">
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A63" t="s">
         <v>169</v>
       </c>
-      <c r="G62" t="s">
-[...14 lines deleted...]
-      <c r="M62" t="s">
+      <c r="B63" t="s">
+        <v>36</v>
+      </c>
+      <c r="C63" s="2">
+        <v>0.8887731817687804</v>
+      </c>
+      <c r="D63" s="4">
+        <v>16492248</v>
+      </c>
+      <c r="E63" s="4">
+        <v>251100</v>
+      </c>
+      <c r="F63" t="s">
         <v>170</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      </c>
       <c r="G63" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>374</v>
+      </c>
+      <c r="H63">
+        <v>0</v>
       </c>
       <c r="J63" t="s">
         <v>21</v>
       </c>
       <c r="K63" t="s">
-        <v>276</v>
+        <v>323</v>
       </c>
       <c r="L63" t="s">
         <v>22</v>
       </c>
       <c r="M63" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A64" t="s">
-        <v>142</v>
+        <v>113</v>
       </c>
       <c r="B64" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="C64" s="2">
-        <v>0.87864870947357387</v>
-[...5 lines deleted...]
-        <v>227544</v>
+        <v>0.88621658159526495</v>
+      </c>
+      <c r="D64" s="4">
+        <v>16444807.23</v>
+      </c>
+      <c r="E64" s="4">
+        <v>238089</v>
       </c>
       <c r="F64" t="s">
-        <v>143</v>
+        <v>114</v>
       </c>
       <c r="G64" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>375</v>
+      </c>
+      <c r="H64">
+        <v>0</v>
       </c>
       <c r="J64" t="s">
         <v>21</v>
       </c>
       <c r="K64" t="s">
-        <v>276</v>
+        <v>323</v>
       </c>
       <c r="L64" t="s">
         <v>22</v>
       </c>
       <c r="M64" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A65" t="s">
-        <v>145</v>
+        <v>295</v>
       </c>
       <c r="B65" t="s">
         <v>19</v>
       </c>
       <c r="C65" s="2">
-        <v>0.87020996533645234</v>
-[...5 lines deleted...]
-        <v>187256</v>
+        <v>0.86530341048994819</v>
+      </c>
+      <c r="D65" s="4">
+        <v>16056738.359999999</v>
+      </c>
+      <c r="E65" s="4">
+        <v>46999</v>
       </c>
       <c r="F65" t="s">
-        <v>146</v>
+        <v>107</v>
       </c>
       <c r="G65" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>108</v>
+      </c>
+      <c r="H65">
+        <v>0</v>
       </c>
       <c r="J65" t="s">
         <v>21</v>
       </c>
       <c r="K65" t="s">
-        <v>276</v>
+        <v>323</v>
       </c>
       <c r="L65" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="66" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="66" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A66" t="s">
-        <v>368</v>
+        <v>296</v>
       </c>
       <c r="B66" t="s">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="C66" s="2">
-        <v>0.86133689016032311</v>
-[...4 lines deleted...]
-      <c r="E66">
+        <v>0.827655009512269</v>
+      </c>
+      <c r="D66" s="4">
+        <v>15358127.310000001</v>
+      </c>
+      <c r="E66" s="4">
+        <v>110881</v>
+      </c>
+      <c r="F66" t="s">
+        <v>160</v>
+      </c>
+      <c r="G66" t="s">
+        <v>376</v>
+      </c>
+      <c r="H66">
+        <v>0</v>
+      </c>
+      <c r="J66" t="s">
+        <v>21</v>
+      </c>
+      <c r="K66" t="s">
+        <v>323</v>
+      </c>
+      <c r="L66" t="s">
+        <v>22</v>
+      </c>
+      <c r="M66" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A67" t="s">
+        <v>297</v>
+      </c>
+      <c r="B67" t="s">
+        <v>19</v>
+      </c>
+      <c r="C67" s="2">
+        <v>0.74501915696518983</v>
+      </c>
+      <c r="D67" s="4">
+        <v>13824720.359999999</v>
+      </c>
+      <c r="E67" s="4">
+        <v>171693</v>
+      </c>
+      <c r="F67" t="s">
+        <v>190</v>
+      </c>
+      <c r="G67" t="s">
+        <v>191</v>
+      </c>
+      <c r="H67">
+        <v>0</v>
+      </c>
+      <c r="J67" t="s">
+        <v>21</v>
+      </c>
+      <c r="K67" t="s">
+        <v>323</v>
+      </c>
+      <c r="L67" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A68" t="s">
+        <v>298</v>
+      </c>
+      <c r="B68" t="s">
+        <v>36</v>
+      </c>
+      <c r="C68" s="2">
+        <v>0.74018032214113405</v>
+      </c>
+      <c r="D68" s="4">
+        <v>13734930</v>
+      </c>
+      <c r="E68" s="4">
         <v>124863</v>
       </c>
-      <c r="F66" t="s">
-[...74 lines deleted...]
-      </c>
       <c r="F68" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="G68" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>377</v>
+      </c>
+      <c r="H68">
+        <v>0</v>
       </c>
       <c r="J68" t="s">
         <v>21</v>
       </c>
       <c r="K68" t="s">
-        <v>276</v>
+        <v>323</v>
       </c>
       <c r="L68" t="s">
         <v>22</v>
       </c>
       <c r="M68" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A69" t="s">
-        <v>135</v>
+        <v>299</v>
       </c>
       <c r="B69" t="s">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="C69" s="2">
-        <v>0.83204313188020762</v>
-[...5 lines deleted...]
-        <v>419258</v>
+        <v>0.70666558392102641</v>
+      </c>
+      <c r="D69" s="4">
+        <v>13113024</v>
+      </c>
+      <c r="E69" s="4">
+        <v>391200</v>
       </c>
       <c r="F69" t="s">
-        <v>136</v>
+        <v>235</v>
       </c>
       <c r="G69" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>378</v>
+      </c>
+      <c r="H69">
+        <v>0</v>
       </c>
       <c r="J69" t="s">
         <v>21</v>
       </c>
       <c r="K69" t="s">
-        <v>276</v>
+        <v>323</v>
       </c>
       <c r="L69" t="s">
         <v>22</v>
       </c>
       <c r="M69" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A70" t="s">
-        <v>373</v>
+        <v>300</v>
       </c>
       <c r="B70" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C70" s="2">
-        <v>0.82766046928998416</v>
-[...5 lines deleted...]
-        <v>132594</v>
+        <v>0.70026955265522139</v>
+      </c>
+      <c r="D70" s="4">
+        <v>12994338</v>
+      </c>
+      <c r="E70" s="4">
+        <v>274200</v>
       </c>
       <c r="F70" t="s">
-        <v>177</v>
+        <v>379</v>
       </c>
       <c r="G70" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>380</v>
+      </c>
+      <c r="H70">
+        <v>0</v>
       </c>
       <c r="J70" t="s">
         <v>21</v>
       </c>
       <c r="K70" t="s">
-        <v>276</v>
+        <v>323</v>
       </c>
       <c r="L70" t="s">
         <v>22</v>
       </c>
       <c r="M70" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A71" t="s">
-        <v>375</v>
+        <v>229</v>
       </c>
       <c r="B71" t="s">
-        <v>24</v>
+        <v>76</v>
       </c>
       <c r="C71" s="2">
-        <v>0.82446391806800279</v>
-[...5 lines deleted...]
-        <v>110881</v>
+        <v>0.69461045373956098</v>
+      </c>
+      <c r="D71" s="4">
+        <v>12889326.66</v>
+      </c>
+      <c r="E71" s="4">
+        <v>941514</v>
       </c>
       <c r="F71" t="s">
-        <v>161</v>
+        <v>230</v>
       </c>
       <c r="G71" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>382</v>
+      </c>
+      <c r="H71">
+        <v>0</v>
       </c>
       <c r="J71" t="s">
         <v>21</v>
       </c>
       <c r="K71" t="s">
-        <v>276</v>
+        <v>323</v>
       </c>
       <c r="L71" t="s">
         <v>22</v>
       </c>
       <c r="M71" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A72" t="s">
-        <v>163</v>
+        <v>138</v>
       </c>
       <c r="B72" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="C72" s="2">
-        <v>0.81136870960207363</v>
-[...4 lines deleted...]
-      <c r="E72">
+        <v>0.68954549065375725</v>
+      </c>
+      <c r="D72" s="4">
+        <v>12795340.220000001</v>
+      </c>
+      <c r="E72" s="4">
+        <v>31954</v>
+      </c>
+      <c r="F72" t="s">
+        <v>139</v>
+      </c>
+      <c r="G72" t="s">
+        <v>383</v>
+      </c>
+      <c r="H72">
+        <v>0</v>
+      </c>
+      <c r="J72" t="s">
+        <v>21</v>
+      </c>
+      <c r="K72" t="s">
+        <v>323</v>
+      </c>
+      <c r="L72" t="s">
+        <v>22</v>
+      </c>
+      <c r="M72" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A73" t="s">
+        <v>184</v>
+      </c>
+      <c r="B73" t="s">
+        <v>36</v>
+      </c>
+      <c r="C73" s="2">
+        <v>0.68230169827906617</v>
+      </c>
+      <c r="D73" s="4">
+        <v>12660923</v>
+      </c>
+      <c r="E73" s="4">
         <v>274700</v>
       </c>
-      <c r="F72" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="F73" t="s">
-        <v>167</v>
+        <v>185</v>
       </c>
       <c r="G73" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>384</v>
+      </c>
+      <c r="H73">
+        <v>0</v>
       </c>
       <c r="J73" t="s">
         <v>21</v>
       </c>
       <c r="K73" t="s">
-        <v>276</v>
+        <v>323</v>
       </c>
       <c r="L73" t="s">
         <v>22</v>
       </c>
       <c r="M73" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A74" t="s">
-        <v>124</v>
+        <v>301</v>
       </c>
       <c r="B74" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="C74" s="2">
-        <v>0.79108530503634622</v>
-[...5 lines deleted...]
-        <v>907128</v>
+        <v>0.64766178323272161</v>
+      </c>
+      <c r="D74" s="4">
+        <v>12018138</v>
+      </c>
+      <c r="E74" s="4">
+        <v>42200</v>
       </c>
       <c r="F74" t="s">
-        <v>125</v>
+        <v>237</v>
       </c>
       <c r="G74" t="s">
-        <v>379</v>
-[...3 lines deleted...]
-      </c>
+        <v>385</v>
+      </c>
+      <c r="H74">
+        <v>0</v>
+      </c>
+      <c r="I74" s="1"/>
       <c r="J74" t="s">
         <v>21</v>
       </c>
       <c r="K74" t="s">
-        <v>276</v>
+        <v>323</v>
       </c>
       <c r="L74" t="s">
         <v>22</v>
       </c>
       <c r="M74" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A75" t="s">
-        <v>380</v>
+        <v>214</v>
       </c>
       <c r="B75" t="s">
-        <v>19</v>
+        <v>67</v>
       </c>
       <c r="C75" s="2">
-        <v>0.78765184476341932</v>
-[...5 lines deleted...]
-        <v>169900</v>
+        <v>0.63244314557146986</v>
+      </c>
+      <c r="D75" s="4">
+        <v>11735738</v>
+      </c>
+      <c r="E75" s="4">
+        <v>60700</v>
       </c>
       <c r="F75" t="s">
-        <v>175</v>
+        <v>215</v>
       </c>
       <c r="G75" t="s">
-        <v>381</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>386</v>
+      </c>
+      <c r="H75">
+        <v>0</v>
       </c>
       <c r="J75" t="s">
         <v>21</v>
       </c>
       <c r="K75" t="s">
-        <v>276</v>
+        <v>323</v>
       </c>
       <c r="L75" t="s">
         <v>22</v>
       </c>
       <c r="M75" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A76" t="s">
-        <v>382</v>
+        <v>181</v>
       </c>
       <c r="B76" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="C76" s="2">
-        <v>0.77967548684581522</v>
-[...5 lines deleted...]
-        <v>56800</v>
+        <v>0.63100344250928231</v>
+      </c>
+      <c r="D76" s="4">
+        <v>11709022.59</v>
+      </c>
+      <c r="E76" s="4">
+        <v>172929</v>
       </c>
       <c r="F76" t="s">
+        <v>182</v>
+      </c>
+      <c r="G76" t="s">
+        <v>387</v>
+      </c>
+      <c r="H76">
+        <v>0</v>
+      </c>
+      <c r="J76" t="s">
+        <v>21</v>
+      </c>
+      <c r="K76" t="s">
+        <v>323</v>
+      </c>
+      <c r="L76" t="s">
+        <v>22</v>
+      </c>
+      <c r="M76" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A77" t="s">
+        <v>187</v>
+      </c>
+      <c r="B77" t="s">
+        <v>36</v>
+      </c>
+      <c r="C77" s="2">
+        <v>0.61315826468751244</v>
+      </c>
+      <c r="D77" s="4">
+        <v>11377884</v>
+      </c>
+      <c r="E77" s="4">
+        <v>79800</v>
+      </c>
+      <c r="F77" t="s">
+        <v>188</v>
+      </c>
+      <c r="G77" t="s">
+        <v>388</v>
+      </c>
+      <c r="H77">
+        <v>0</v>
+      </c>
+      <c r="J77" t="s">
+        <v>21</v>
+      </c>
+      <c r="K77" t="s">
+        <v>323</v>
+      </c>
+      <c r="L77" t="s">
+        <v>22</v>
+      </c>
+      <c r="M77" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A78" t="s">
+        <v>302</v>
+      </c>
+      <c r="B78" t="s">
+        <v>25</v>
+      </c>
+      <c r="C78" s="2">
+        <v>0.60597086857455107</v>
+      </c>
+      <c r="D78" s="4">
+        <v>11244513.279999999</v>
+      </c>
+      <c r="E78" s="4">
+        <v>114088</v>
+      </c>
+      <c r="F78" t="s">
+        <v>94</v>
+      </c>
+      <c r="G78" t="s">
+        <v>389</v>
+      </c>
+      <c r="H78">
+        <v>0</v>
+      </c>
+      <c r="J78" t="s">
+        <v>21</v>
+      </c>
+      <c r="K78" t="s">
+        <v>323</v>
+      </c>
+      <c r="L78" t="s">
+        <v>22</v>
+      </c>
+      <c r="M78" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A79" t="s">
+        <v>303</v>
+      </c>
+      <c r="B79" t="s">
+        <v>48</v>
+      </c>
+      <c r="C79" s="2">
+        <v>0.60552470489515575</v>
+      </c>
+      <c r="D79" s="4">
+        <v>11236234.18</v>
+      </c>
+      <c r="E79" s="4">
+        <v>392738</v>
+      </c>
+      <c r="F79" t="s">
+        <v>192</v>
+      </c>
+      <c r="G79" t="s">
+        <v>390</v>
+      </c>
+      <c r="H79">
+        <v>0</v>
+      </c>
+      <c r="J79" t="s">
+        <v>21</v>
+      </c>
+      <c r="K79" t="s">
+        <v>323</v>
+      </c>
+      <c r="L79" t="s">
+        <v>22</v>
+      </c>
+      <c r="M79" t="s">
         <v>193</v>
       </c>
-      <c r="G76" t="s">
-[...14 lines deleted...]
-      <c r="M76" t="s">
+    </row>
+    <row r="80" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A80" t="s">
+        <v>304</v>
+      </c>
+      <c r="B80" t="s">
+        <v>53</v>
+      </c>
+      <c r="C80" s="2">
+        <v>0.60145392518194607</v>
+      </c>
+      <c r="D80" s="4">
+        <v>11160696</v>
+      </c>
+      <c r="E80" s="4">
+        <v>59600</v>
+      </c>
+      <c r="F80" t="s">
+        <v>141</v>
+      </c>
+      <c r="G80" t="s">
+        <v>391</v>
+      </c>
+      <c r="H80">
+        <v>0</v>
+      </c>
+      <c r="J80" t="s">
+        <v>21</v>
+      </c>
+      <c r="K80" t="s">
+        <v>323</v>
+      </c>
+      <c r="L80" t="s">
+        <v>22</v>
+      </c>
+      <c r="M80" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A81" t="s">
+        <v>305</v>
+      </c>
+      <c r="B81" t="s">
+        <v>67</v>
+      </c>
+      <c r="C81" s="2">
+        <v>0.58684620265303766</v>
+      </c>
+      <c r="D81" s="4">
+        <v>10889632.26</v>
+      </c>
+      <c r="E81" s="4">
+        <v>137826</v>
+      </c>
+      <c r="F81" t="s">
+        <v>199</v>
+      </c>
+      <c r="G81" t="s">
+        <v>392</v>
+      </c>
+      <c r="H81">
+        <v>0</v>
+      </c>
+      <c r="J81" t="s">
+        <v>21</v>
+      </c>
+      <c r="K81" t="s">
+        <v>323</v>
+      </c>
+      <c r="L81" t="s">
+        <v>22</v>
+      </c>
+      <c r="M81" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A82" t="s">
         <v>194</v>
       </c>
-    </row>
-[...54 lines deleted...]
-      <c r="F78" t="s">
+      <c r="B82" t="s">
+        <v>25</v>
+      </c>
+      <c r="C82" s="2">
+        <v>0.57879987288175705</v>
+      </c>
+      <c r="D82" s="4">
+        <v>10740323</v>
+      </c>
+      <c r="E82" s="4">
+        <v>40700</v>
+      </c>
+      <c r="F82" t="s">
         <v>195</v>
-      </c>
-[...147 lines deleted...]
-        <v>191</v>
       </c>
       <c r="G82" t="s">
         <v>393</v>
       </c>
-      <c r="H82" t="s">
-        <v>275</v>
+      <c r="H82">
+        <v>0</v>
       </c>
       <c r="J82" t="s">
         <v>21</v>
       </c>
       <c r="K82" t="s">
-        <v>276</v>
+        <v>323</v>
       </c>
       <c r="L82" t="s">
         <v>22</v>
       </c>
       <c r="M82" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A83" t="s">
-        <v>216</v>
+        <v>306</v>
       </c>
       <c r="B83" t="s">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="C83" s="2">
-        <v>0.53032185697987633</v>
-[...5 lines deleted...]
-        <v>100900</v>
+        <v>0.57155945781592654</v>
+      </c>
+      <c r="D83" s="4">
+        <v>10605968.449999999</v>
+      </c>
+      <c r="E83" s="4">
+        <v>474965</v>
       </c>
       <c r="F83" t="s">
-        <v>217</v>
+        <v>201</v>
       </c>
       <c r="G83" t="s">
         <v>394</v>
       </c>
-      <c r="H83" t="s">
-        <v>275</v>
+      <c r="H83">
+        <v>0</v>
       </c>
       <c r="J83" t="s">
         <v>21</v>
       </c>
       <c r="K83" t="s">
-        <v>276</v>
+        <v>323</v>
       </c>
       <c r="L83" t="s">
         <v>22</v>
       </c>
       <c r="M83" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A84" t="s">
+        <v>307</v>
+      </c>
+      <c r="B84" t="s">
+        <v>67</v>
+      </c>
+      <c r="C84" s="2">
+        <v>0.57094419965947163</v>
+      </c>
+      <c r="D84" s="4">
+        <v>10594551.6</v>
+      </c>
+      <c r="E84" s="4">
+        <v>236380</v>
+      </c>
+      <c r="F84" t="s">
+        <v>179</v>
+      </c>
+      <c r="G84" t="s">
         <v>395</v>
       </c>
-      <c r="B84" t="s">
+      <c r="H84">
+        <v>0</v>
+      </c>
+      <c r="J84" t="s">
+        <v>21</v>
+      </c>
+      <c r="K84" t="s">
+        <v>323</v>
+      </c>
+      <c r="L84" t="s">
+        <v>22</v>
+      </c>
+      <c r="M84" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A85" t="s">
+        <v>308</v>
+      </c>
+      <c r="B85" t="s">
+        <v>36</v>
+      </c>
+      <c r="C85" s="2">
+        <v>0.56701281167360562</v>
+      </c>
+      <c r="D85" s="4">
+        <v>10521600</v>
+      </c>
+      <c r="E85" s="4">
+        <v>76800</v>
+      </c>
+      <c r="F85" t="s">
+        <v>162</v>
+      </c>
+      <c r="G85" t="s">
+        <v>396</v>
+      </c>
+      <c r="H85">
+        <v>0</v>
+      </c>
+      <c r="J85" t="s">
+        <v>21</v>
+      </c>
+      <c r="K85" t="s">
+        <v>323</v>
+      </c>
+      <c r="L85" t="s">
+        <v>22</v>
+      </c>
+      <c r="M85" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A86" t="s">
+        <v>309</v>
+      </c>
+      <c r="B86" t="s">
         <v>19</v>
       </c>
-      <c r="C84" s="2">
-[...43 lines deleted...]
-      <c r="E85">
+      <c r="C86" s="2">
+        <v>0.54563908654606552</v>
+      </c>
+      <c r="D86" s="4">
+        <v>10124985</v>
+      </c>
+      <c r="E86" s="4">
+        <v>178100</v>
+      </c>
+      <c r="F86" t="s">
+        <v>105</v>
+      </c>
+      <c r="G86" t="s">
+        <v>397</v>
+      </c>
+      <c r="H86">
+        <v>0</v>
+      </c>
+      <c r="J86" t="s">
+        <v>21</v>
+      </c>
+      <c r="K86" t="s">
+        <v>323</v>
+      </c>
+      <c r="L86" t="s">
+        <v>22</v>
+      </c>
+      <c r="M86" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A87" t="s">
+        <v>310</v>
+      </c>
+      <c r="B87" t="s">
+        <v>311</v>
+      </c>
+      <c r="C87" s="2">
+        <v>0.51296218175272634</v>
+      </c>
+      <c r="D87" s="4">
+        <v>9518626</v>
+      </c>
+      <c r="E87" s="4">
+        <v>69800</v>
+      </c>
+      <c r="F87" t="s">
+        <v>398</v>
+      </c>
+      <c r="G87" t="s">
+        <v>399</v>
+      </c>
+      <c r="H87">
+        <v>0</v>
+      </c>
+      <c r="J87" t="s">
+        <v>400</v>
+      </c>
+      <c r="K87" t="s">
+        <v>323</v>
+      </c>
+      <c r="L87" t="s">
+        <v>22</v>
+      </c>
+      <c r="M87" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A88" t="s">
+        <v>220</v>
+      </c>
+      <c r="B88" t="s">
+        <v>25</v>
+      </c>
+      <c r="C88" s="2">
+        <v>0.50305756255378076</v>
+      </c>
+      <c r="D88" s="4">
+        <v>9334833.9600000009</v>
+      </c>
+      <c r="E88" s="4">
         <v>273188</v>
       </c>
-      <c r="F85" t="s">
-[...112 lines deleted...]
-      </c>
       <c r="F88" t="s">
-        <v>202</v>
+        <v>221</v>
       </c>
       <c r="G88" t="s">
         <v>402</v>
       </c>
-      <c r="H88" t="s">
-        <v>275</v>
+      <c r="H88">
+        <v>0</v>
       </c>
       <c r="J88" t="s">
         <v>21</v>
       </c>
       <c r="K88" t="s">
-        <v>276</v>
+        <v>323</v>
       </c>
       <c r="L88" t="s">
         <v>22</v>
       </c>
       <c r="M88" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A89" t="s">
-        <v>204</v>
+        <v>312</v>
       </c>
       <c r="B89" t="s">
         <v>19</v>
       </c>
       <c r="C89" s="2">
-        <v>0.47624349892588314</v>
-[...5 lines deleted...]
-        <v>531800</v>
+        <v>0.47310077583656479</v>
+      </c>
+      <c r="D89" s="4">
+        <v>8778950</v>
+      </c>
+      <c r="E89" s="4">
+        <v>47500</v>
       </c>
       <c r="F89" t="s">
-        <v>205</v>
+        <v>158</v>
       </c>
       <c r="G89" t="s">
         <v>403</v>
       </c>
-      <c r="H89" t="s">
-        <v>275</v>
+      <c r="H89">
+        <v>0</v>
       </c>
       <c r="J89" t="s">
         <v>21</v>
       </c>
       <c r="K89" t="s">
-        <v>276</v>
+        <v>323</v>
       </c>
       <c r="L89" t="s">
         <v>22</v>
       </c>
       <c r="M89" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A90" t="s">
+        <v>313</v>
+      </c>
+      <c r="B90" t="s">
+        <v>19</v>
+      </c>
+      <c r="C90" s="2">
+        <v>0.45300559949979374</v>
+      </c>
+      <c r="D90" s="4">
+        <v>8406060</v>
+      </c>
+      <c r="E90" s="4">
+        <v>101400</v>
+      </c>
+      <c r="F90" t="s">
+        <v>119</v>
+      </c>
+      <c r="G90" t="s">
+        <v>404</v>
+      </c>
+      <c r="H90">
+        <v>0</v>
+      </c>
+      <c r="J90" t="s">
+        <v>21</v>
+      </c>
+      <c r="K90" t="s">
+        <v>323</v>
+      </c>
+      <c r="L90" t="s">
+        <v>22</v>
+      </c>
+      <c r="M90" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A91" t="s">
+        <v>314</v>
+      </c>
+      <c r="B91" t="s">
+        <v>25</v>
+      </c>
+      <c r="C91" s="2">
+        <v>0.45166146614091646</v>
+      </c>
+      <c r="D91" s="4">
+        <v>8381118</v>
+      </c>
+      <c r="E91" s="4">
+        <v>78600</v>
+      </c>
+      <c r="F91" t="s">
+        <v>212</v>
+      </c>
+      <c r="G91" t="s">
+        <v>405</v>
+      </c>
+      <c r="H91">
+        <v>0</v>
+      </c>
+      <c r="J91" t="s">
+        <v>21</v>
+      </c>
+      <c r="K91" t="s">
+        <v>323</v>
+      </c>
+      <c r="L91" t="s">
+        <v>22</v>
+      </c>
+      <c r="M91" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A92" t="s">
+        <v>239</v>
+      </c>
+      <c r="B92" t="s">
+        <v>25</v>
+      </c>
+      <c r="C92" s="2">
+        <v>0.43536126404396081</v>
+      </c>
+      <c r="D92" s="4">
+        <v>8078648.2800000003</v>
+      </c>
+      <c r="E92" s="4">
+        <v>319188</v>
+      </c>
+      <c r="F92" t="s">
+        <v>240</v>
+      </c>
+      <c r="G92" t="s">
+        <v>406</v>
+      </c>
+      <c r="H92">
+        <v>0</v>
+      </c>
+      <c r="J92" t="s">
+        <v>21</v>
+      </c>
+      <c r="K92" t="s">
+        <v>323</v>
+      </c>
+      <c r="L92" t="s">
+        <v>22</v>
+      </c>
+      <c r="M92" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A93" t="s">
+        <v>315</v>
+      </c>
+      <c r="C93" s="2">
+        <v>0.41452421684445573</v>
+      </c>
+      <c r="D93" s="4">
+        <v>7691991.9800000004</v>
+      </c>
+      <c r="E93" s="4">
+        <v>1923387</v>
+      </c>
+      <c r="H93">
+        <v>0</v>
+      </c>
+      <c r="J93" t="s">
+        <v>407</v>
+      </c>
+      <c r="K93" t="s">
+        <v>323</v>
+      </c>
+      <c r="L93" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A94" t="s">
+        <v>316</v>
+      </c>
+      <c r="B94" t="s">
+        <v>19</v>
+      </c>
+      <c r="C94" s="2">
+        <v>0.36449337773377777</v>
+      </c>
+      <c r="D94" s="4">
+        <v>6763610</v>
+      </c>
+      <c r="E94" s="4">
+        <v>80500</v>
+      </c>
+      <c r="F94" t="s">
+        <v>197</v>
+      </c>
+      <c r="G94" t="s">
+        <v>408</v>
+      </c>
+      <c r="H94">
+        <v>0</v>
+      </c>
+      <c r="J94" t="s">
+        <v>21</v>
+      </c>
+      <c r="K94" t="s">
+        <v>323</v>
+      </c>
+      <c r="L94" t="s">
+        <v>22</v>
+      </c>
+      <c r="M94" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A95" t="s">
+        <v>203</v>
+      </c>
+      <c r="B95" t="s">
+        <v>25</v>
+      </c>
+      <c r="C95" s="2">
+        <v>0.31513250250069164</v>
+      </c>
+      <c r="D95" s="4">
+        <v>5847660</v>
+      </c>
+      <c r="E95" s="4">
+        <v>182000</v>
+      </c>
+      <c r="F95" t="s">
+        <v>204</v>
+      </c>
+      <c r="G95" t="s">
+        <v>409</v>
+      </c>
+      <c r="H95">
+        <v>0</v>
+      </c>
+      <c r="J95" t="s">
+        <v>21</v>
+      </c>
+      <c r="K95" t="s">
+        <v>323</v>
+      </c>
+      <c r="L95" t="s">
+        <v>22</v>
+      </c>
+      <c r="M95" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A96" t="s">
+        <v>223</v>
+      </c>
+      <c r="B96" t="s">
+        <v>36</v>
+      </c>
+      <c r="C96" s="2">
+        <v>0.31324892663831172</v>
+      </c>
+      <c r="D96" s="4">
+        <v>5812708</v>
+      </c>
+      <c r="E96" s="4">
+        <v>18700</v>
+      </c>
+      <c r="F96" t="s">
+        <v>224</v>
+      </c>
+      <c r="G96" t="s">
+        <v>410</v>
+      </c>
+      <c r="H96">
+        <v>0</v>
+      </c>
+      <c r="J96" t="s">
+        <v>21</v>
+      </c>
+      <c r="K96" t="s">
+        <v>323</v>
+      </c>
+      <c r="L96" t="s">
+        <v>22</v>
+      </c>
+      <c r="M96" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A97" t="s">
+        <v>217</v>
+      </c>
+      <c r="B97" t="s">
+        <v>19</v>
+      </c>
+      <c r="C97" s="2">
+        <v>0.2974793139365195</v>
+      </c>
+      <c r="D97" s="4">
+        <v>5520084</v>
+      </c>
+      <c r="E97" s="4">
+        <v>531800</v>
+      </c>
+      <c r="F97" t="s">
+        <v>218</v>
+      </c>
+      <c r="G97" t="s">
+        <v>411</v>
+      </c>
+      <c r="H97">
+        <v>0</v>
+      </c>
+      <c r="J97" t="s">
+        <v>21</v>
+      </c>
+      <c r="K97" t="s">
+        <v>323</v>
+      </c>
+      <c r="L97" t="s">
+        <v>22</v>
+      </c>
+      <c r="M97" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A98" t="s">
+        <v>244</v>
+      </c>
+      <c r="B98" t="s">
+        <v>245</v>
+      </c>
+      <c r="C98" s="2">
+        <v>0.29594567620454365</v>
+      </c>
+      <c r="D98" s="4">
+        <v>5491625.5199999996</v>
+      </c>
+      <c r="E98" s="4">
+        <v>350008</v>
+      </c>
+      <c r="F98" t="s">
+        <v>246</v>
+      </c>
+      <c r="G98" t="s">
+        <v>412</v>
+      </c>
+      <c r="H98">
+        <v>0</v>
+      </c>
+      <c r="J98" t="s">
+        <v>21</v>
+      </c>
+      <c r="K98" t="s">
+        <v>323</v>
+      </c>
+      <c r="L98" t="s">
+        <v>22</v>
+      </c>
+      <c r="M98" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A99" t="s">
         <v>206</v>
       </c>
-    </row>
-[...39 lines deleted...]
-      <c r="A91" t="s">
+      <c r="B99" t="s">
+        <v>19</v>
+      </c>
+      <c r="C99" s="2">
+        <v>0.28984962454981733</v>
+      </c>
+      <c r="D99" s="4">
+        <v>5378506</v>
+      </c>
+      <c r="E99" s="4">
+        <v>109900</v>
+      </c>
+      <c r="F99" t="s">
         <v>207</v>
       </c>
-      <c r="B91" t="s">
-[...11 lines deleted...]
-      <c r="F91" t="s">
+      <c r="G99" t="s">
+        <v>413</v>
+      </c>
+      <c r="H99">
+        <v>0</v>
+      </c>
+      <c r="J99" t="s">
+        <v>21</v>
+      </c>
+      <c r="K99" t="s">
+        <v>323</v>
+      </c>
+      <c r="L99" t="s">
+        <v>22</v>
+      </c>
+      <c r="M99" t="s">
         <v>208</v>
       </c>
-      <c r="G91" t="s">
-[...14 lines deleted...]
-      <c r="M91" t="s">
+    </row>
+    <row r="100" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A100" t="s">
+        <v>232</v>
+      </c>
+      <c r="B100" t="s">
+        <v>19</v>
+      </c>
+      <c r="C100" s="2">
+        <v>0.27648466006799405</v>
+      </c>
+      <c r="D100" s="4">
+        <v>5130503.12</v>
+      </c>
+      <c r="E100" s="4">
+        <v>457672</v>
+      </c>
+      <c r="F100" t="s">
+        <v>233</v>
+      </c>
+      <c r="G100" t="s">
+        <v>414</v>
+      </c>
+      <c r="H100">
+        <v>0</v>
+      </c>
+      <c r="J100" t="s">
+        <v>21</v>
+      </c>
+      <c r="K100" t="s">
+        <v>323</v>
+      </c>
+      <c r="L100" t="s">
+        <v>22</v>
+      </c>
+      <c r="M100" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A101" t="s">
+        <v>317</v>
+      </c>
+      <c r="B101" t="s">
+        <v>64</v>
+      </c>
+      <c r="C101" s="2">
+        <v>0.23314740191786773</v>
+      </c>
+      <c r="D101" s="4">
+        <v>4326328.53</v>
+      </c>
+      <c r="E101" s="4">
+        <v>249069</v>
+      </c>
+      <c r="F101" t="s">
+        <v>248</v>
+      </c>
+      <c r="G101" t="s">
+        <v>415</v>
+      </c>
+      <c r="H101">
+        <v>0</v>
+      </c>
+      <c r="J101" t="s">
+        <v>21</v>
+      </c>
+      <c r="K101" t="s">
+        <v>323</v>
+      </c>
+      <c r="L101" t="s">
+        <v>22</v>
+      </c>
+      <c r="M101" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A102" t="s">
+        <v>250</v>
+      </c>
+      <c r="B102" t="s">
+        <v>19</v>
+      </c>
+      <c r="C102" s="2">
+        <v>0.22067171891168866</v>
+      </c>
+      <c r="D102" s="4">
+        <v>4094827.33</v>
+      </c>
+      <c r="E102" s="4">
+        <v>329431</v>
+      </c>
+      <c r="F102" t="s">
+        <v>251</v>
+      </c>
+      <c r="G102" t="s">
+        <v>252</v>
+      </c>
+      <c r="H102">
+        <v>0</v>
+      </c>
+      <c r="J102" t="s">
+        <v>21</v>
+      </c>
+      <c r="K102" t="s">
+        <v>323</v>
+      </c>
+      <c r="L102" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A103" t="s">
+        <v>253</v>
+      </c>
+      <c r="B103" t="s">
+        <v>36</v>
+      </c>
+      <c r="C103" s="2">
+        <v>0.17216838319330888</v>
+      </c>
+      <c r="D103" s="4">
+        <v>3194790</v>
+      </c>
+      <c r="E103" s="4">
+        <v>97700</v>
+      </c>
+      <c r="F103" t="s">
+        <v>254</v>
+      </c>
+      <c r="G103" t="s">
+        <v>416</v>
+      </c>
+      <c r="H103">
+        <v>0</v>
+      </c>
+      <c r="J103" t="s">
+        <v>21</v>
+      </c>
+      <c r="K103" t="s">
+        <v>323</v>
+      </c>
+      <c r="L103" t="s">
+        <v>22</v>
+      </c>
+      <c r="M103" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A104" t="s">
         <v>209</v>
-      </c>
-[...448 lines deleted...]
-        <v>251</v>
       </c>
       <c r="B104" t="s">
         <v>19</v>
       </c>
       <c r="C104" s="2">
-        <v>0.26472830855521201</v>
-[...5 lines deleted...]
-        <v>442231</v>
+        <v>0.14228671748230506</v>
+      </c>
+      <c r="D104" s="4">
+        <v>2640300</v>
+      </c>
+      <c r="E104" s="4">
+        <v>406200</v>
       </c>
       <c r="F104" t="s">
-        <v>252</v>
+        <v>210</v>
       </c>
       <c r="G104" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>417</v>
+      </c>
+      <c r="H104">
+        <v>0</v>
       </c>
       <c r="J104" t="s">
         <v>21</v>
       </c>
       <c r="K104" t="s">
-        <v>276</v>
+        <v>323</v>
       </c>
       <c r="L104" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="105" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="M104" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A105" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>318</v>
       </c>
       <c r="C105" s="2">
-        <v>0.25711303468617497</v>
-[...14 lines deleted...]
-        <v>275</v>
+        <v>0.12906997196879183</v>
+      </c>
+      <c r="D105" s="4">
+        <v>2395047.5</v>
+      </c>
+      <c r="E105" s="4">
+        <v>598883</v>
+      </c>
+      <c r="H105">
+        <v>0</v>
       </c>
       <c r="J105" t="s">
-        <v>21</v>
+        <v>407</v>
       </c>
       <c r="K105" t="s">
-        <v>276</v>
+        <v>323</v>
       </c>
       <c r="L105" t="s">
         <v>22</v>
       </c>
-      <c r="M105" t="s">
-[...3 lines deleted...]
-    <row r="106" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
+    </row>
+    <row r="106" spans="1:13" x14ac:dyDescent="0.5">
       <c r="A106" t="s">
-        <v>424</v>
+        <v>226</v>
       </c>
       <c r="B106" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="C106" s="2">
-        <v>0.22298708006838389</v>
-[...5 lines deleted...]
-        <v>387333</v>
+        <v>0.11331325523014524</v>
+      </c>
+      <c r="D106" s="4">
+        <v>2102662.7999999998</v>
+      </c>
+      <c r="E106" s="4">
+        <v>1946910</v>
       </c>
       <c r="F106" t="s">
+        <v>227</v>
+      </c>
+      <c r="G106" t="s">
+        <v>418</v>
+      </c>
+      <c r="H106">
+        <v>0</v>
+      </c>
+      <c r="J106" t="s">
+        <v>21</v>
+      </c>
+      <c r="K106" t="s">
+        <v>323</v>
+      </c>
+      <c r="L106" t="s">
+        <v>22</v>
+      </c>
+      <c r="M106" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A107" t="s">
+        <v>319</v>
+      </c>
+      <c r="B107" t="s">
+        <v>320</v>
+      </c>
+      <c r="C107" s="2">
+        <v>5.989913512918308E-4</v>
+      </c>
+      <c r="D107" s="4">
+        <v>11115</v>
+      </c>
+      <c r="E107" s="4">
+        <v>39</v>
+      </c>
+      <c r="F107" t="s">
+        <v>419</v>
+      </c>
+      <c r="H107">
+        <v>0</v>
+      </c>
+      <c r="I107">
+        <v>46346</v>
+      </c>
+      <c r="J107" t="s">
+        <v>420</v>
+      </c>
+      <c r="K107" t="s">
+        <v>256</v>
+      </c>
+      <c r="L107" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="108" spans="1:13" x14ac:dyDescent="0.5">
+      <c r="A108" t="s">
+        <v>321</v>
+      </c>
+      <c r="B108" t="s">
+        <v>320</v>
+      </c>
+      <c r="C108" s="2">
+        <v>-1.3925269021485295E-3</v>
+      </c>
+      <c r="D108" s="4">
+        <v>-25840</v>
+      </c>
+      <c r="E108" s="4">
+        <v>-38</v>
+      </c>
+      <c r="F108" t="s">
+        <v>421</v>
+      </c>
+      <c r="H108">
+        <v>0</v>
+      </c>
+      <c r="I108">
+        <v>46346</v>
+      </c>
+      <c r="J108" t="s">
+        <v>420</v>
+      </c>
+      <c r="K108" t="s">
+        <v>256</v>
+      </c>
+      <c r="L108" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="124" spans="1:1" x14ac:dyDescent="0.5">
+      <c r="A124" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="125" spans="1:1" x14ac:dyDescent="0.5">
+      <c r="A125" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="126" spans="1:1" x14ac:dyDescent="0.5">
+      <c r="A126" t="s">
         <v>259</v>
       </c>
-      <c r="G106" t="s">
-[...14 lines deleted...]
-      <c r="M106" t="s">
+    </row>
+    <row r="127" spans="1:1" x14ac:dyDescent="0.5">
+      <c r="A127" t="s">
         <v>260</v>
       </c>
     </row>
-    <row r="107" spans="1:13" ht="15.75" x14ac:dyDescent="0.5">
-      <c r="A107" t="s">
+    <row r="128" spans="1:1" x14ac:dyDescent="0.5">
+      <c r="A128" t="s">
         <v>261</v>
       </c>
-      <c r="B107" t="s">
-[...11 lines deleted...]
-      <c r="F107" t="s">
+    </row>
+    <row r="129" spans="1:1" x14ac:dyDescent="0.5">
+      <c r="A129" t="s">
         <v>262</v>
-      </c>
-[...113 lines deleted...]
-        <v>272</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:M5 A7:M10 A6:B6 D6:M6 A113:M123" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:M5 A120:M129 A6:B6 D6:M6 A7:M10" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100434CE3F8FEBB244F858BBE1DD8B45B8C" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2dd9e93ca72a48091795bd8bd10dac6f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba" xmlns:ns3="aa71bc78-42bd-452f-85da-b0a25b97c36d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="42a349b0c0865e57489f8dd83e6a8e2d" ns2:_="" ns3:_="">
     <xsd:import namespace="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
     <xsd:import namespace="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -5826,119 +5762,101 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_Flow_SignoffStatus xmlns="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba" xsi:nil="true"/>
     <TaxCatchAll xmlns="aa71bc78-42bd-452f-85da-b0a25b97c36d" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A620ED01-AB67-468B-A1CC-E18303CFC983}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5602260-4867-49AE-812B-1B1592F638E0}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBC924D9-4EA0-460C-B09E-390C2C686895}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEF7351C-E1BA-4CA4-89A1-E495EB6504E4}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35B6C80C-2896-41C2-8327-A350C681A7CC}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29165343-FE28-466B-903C-EED4E76B2A36}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Jacques-Kelly, Tara</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100434CE3F8FEBB244F858BBE1DD8B45B8C</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>