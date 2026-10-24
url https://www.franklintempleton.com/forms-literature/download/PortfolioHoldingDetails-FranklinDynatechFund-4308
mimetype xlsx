--- v4 (2026-08-21)
+++ v5 (2026-10-24)
@@ -1,82 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ttherie\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton-my.sharepoint.com/personal/brandy_dollins_franklintempleton_com/Documents/Downloads 2/Heartbeat Trades/10.8.26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{01793716-5524-489F-A7AD-37D6048D9334}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="13" documentId="13_ncr:1_{01793716-5524-489F-A7AD-37D6048D9334}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1B1F27D8-9F50-4615-8A0D-C0C869B41E2E}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Holdings'!$A$10:$H$10</definedName>
   </definedNames>
-  <calcPr calcId="191029" iterate="1" iterateCount="10000"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="437" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="424" uniqueCount="213">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>Franklin DynaTech Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Weight (%)</t>
   </si>
   <si>
@@ -160,185 +161,164 @@
   <si>
     <t>G87110105</t>
   </si>
   <si>
     <t>25809K105</t>
   </si>
   <si>
     <t>09857L108</t>
   </si>
   <si>
     <t>53220K504</t>
   </si>
   <si>
     <t>M3760D101</t>
   </si>
   <si>
     <t>91307C102</t>
   </si>
   <si>
     <t>52476L109</t>
   </si>
   <si>
     <t>22788C105</t>
   </si>
   <si>
-    <t>G3323L100</t>
-[...1 lines deleted...]
-  <si>
     <t>G50871105</t>
   </si>
   <si>
     <t>55024U109</t>
   </si>
   <si>
     <t>92537N108</t>
   </si>
   <si>
     <t>88023B103</t>
   </si>
   <si>
     <t>10806X102</t>
   </si>
   <si>
     <t>Cash and Cash Equivalents</t>
   </si>
   <si>
     <t>34631F102</t>
   </si>
   <si>
     <t>19247G107</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
     <t>82982T106</t>
   </si>
   <si>
     <t>76155X100</t>
   </si>
   <si>
-    <t>05722G100</t>
-[...1 lines deleted...]
-  <si>
     <t>05464T104</t>
   </si>
   <si>
     <t>42238D107</t>
   </si>
   <si>
     <t>M87915274</t>
   </si>
   <si>
     <t>00971T101</t>
   </si>
   <si>
-    <t>87305R109</t>
-[...4 lines deleted...]
-  <si>
     <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
   </si>
   <si>
     <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
   </si>
   <si>
     <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
   </si>
   <si>
     <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
   </si>
   <si>
     <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
   </si>
   <si>
     <t>© Franklin Templeton. All rights reserved.</t>
   </si>
   <si>
     <t>ARM HOLDINGS PLC ADR USD</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR</t>
   </si>
   <si>
     <t>ASML HOLDING NV NY REG</t>
   </si>
   <si>
-    <t>ADVANCED ENERGY</t>
-[...1 lines deleted...]
-  <si>
     <t>AKAMAI TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>ALPHABET INC-CL A -</t>
   </si>
   <si>
     <t>AMAZON.COM INC COMMON</t>
   </si>
   <si>
     <t>AMPHENOL CORP COMMON</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC COMMON</t>
   </si>
   <si>
     <t>APPLE INC COMMON STOCK</t>
   </si>
   <si>
     <t>APPLOVIN CORP COMMON</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
     <t>AXON ENTERPRISE INC</t>
   </si>
   <si>
     <t>AXSOME THERAPEUTICS INC</t>
   </si>
   <si>
-    <t>BAKER HUGHES CO COMMON</t>
-[...1 lines deleted...]
-  <si>
     <t>BLOOM ENERGY CORP COMMON</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC</t>
   </si>
   <si>
     <t>BRIDGEBIO PHARMA INC</t>
   </si>
   <si>
     <t>BROADCOM INC COMMON STOCK</t>
   </si>
   <si>
-    <t>CH ROBINSON WORLDWIDE INC</t>
-[...1 lines deleted...]
-  <si>
     <t>CADENCE DESIGN SYSTEMS</t>
   </si>
   <si>
     <t>CARVANA CO COMMON STOCK</t>
   </si>
   <si>
     <t>CELESTICA INC COMMON</t>
   </si>
   <si>
     <t>CIRCLE INTERNET GROUP INC</t>
   </si>
   <si>
     <t>CLOUDFLARE INC COMMON</t>
   </si>
   <si>
     <t>COHERENT CORP COMMON</t>
   </si>
   <si>
     <t>COMFORT SYSTEMS USA INC</t>
   </si>
   <si>
     <t>CROWDSTRIKE HOLDINGS INC</t>
   </si>
   <si>
     <t>DOORDASH INC COMMON STOCK</t>
@@ -388,134 +368,119 @@
   <si>
     <t>LUMENTUM HOLDINGS INC</t>
   </si>
   <si>
     <t>MASTERCARD INC COMMON</t>
   </si>
   <si>
     <t>MERCADOLIBRE INC COMMON</t>
   </si>
   <si>
     <t>MICROSOFT CORP COMMON</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>MONOLITHIC POWER SYSTEMS</t>
   </si>
   <si>
     <t>NATERA INC COMMON STOCK</t>
   </si>
   <si>
     <t>SK HYNIX INC COMMON STOCK</t>
   </si>
   <si>
-    <t>NEXTPOWER INC COMMON</t>
-[...1 lines deleted...]
-  <si>
     <t>NVIDIA CORP COMMON STOCK</t>
   </si>
   <si>
     <t>OCEANEERING INTERNATIONAL</t>
   </si>
   <si>
     <t>ADVANTEST CORP COMMON</t>
   </si>
   <si>
     <t>PALANTIR TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>QUANTA SERVICES INC</t>
   </si>
   <si>
     <t>REDDIT INC COMMON STOCK</t>
   </si>
   <si>
     <t>75734B100</t>
   </si>
   <si>
     <t>REVOLUTION MEDICINES INC</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC</t>
   </si>
   <si>
     <t>ROCKET LAB CORP COMMON</t>
   </si>
   <si>
     <t>SITIME CORP COMMON STOCK</t>
   </si>
   <si>
-    <t>TTM TECHNOLOGIES INC</t>
-[...1 lines deleted...]
-  <si>
     <t>TEMPUS AI INC COMMON</t>
   </si>
   <si>
     <t>TERADYNE INC COMMON STOCK</t>
   </si>
   <si>
     <t>TESLA INC COMMON STOCK</t>
   </si>
   <si>
     <t>UNITED THERAPEUTICS CORP</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CO</t>
   </si>
   <si>
     <t>VISA INC COMMON STOCK USD</t>
   </si>
   <si>
     <t>BMDLRD5</t>
   </si>
   <si>
     <t>ARGENX SE</t>
   </si>
   <si>
     <t>BNHKYX4</t>
   </si>
   <si>
     <t>SHOPIFY INC COMMON STOCK</t>
   </si>
   <si>
     <t>BX865C7</t>
   </si>
   <si>
-    <t>ASTRAZENECA PLC COMMON</t>
-[...7 lines deleted...]
-  <si>
     <t>JAZZ PHARMACEUTICALS PLC</t>
   </si>
   <si>
     <t>KESTRA MEDICAL</t>
   </si>
   <si>
     <t>G52441105</t>
   </si>
   <si>
     <t>ROYALTY PHARMA PLC COMMON</t>
   </si>
   <si>
     <t>G7709Q104</t>
   </si>
   <si>
     <t>SEAGATE TECHNOLOGY</t>
   </si>
   <si>
     <t>G7997R103</t>
   </si>
   <si>
     <t>TECHNIPFMC PLC COMMON</t>
   </si>
   <si>
     <t>ASCENDIS PHARMA A/S</t>
@@ -532,263 +497,296 @@
   <si>
     <t>CONSTELLATION SOFTWARE</t>
   </si>
   <si>
     <t>BR52TP7</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>EQUITIES-AMERICAN DEPOSITORY RECEIPT</t>
   </si>
   <si>
     <t>EQUITIES-COMMON STOCK</t>
   </si>
   <si>
     <t>DATADOG INC COMMON STOCK</t>
   </si>
   <si>
     <t>23804L103</t>
   </si>
   <si>
-    <t>FERVO ENERGY CO COMMON</t>
-[...10 lines deleted...]
-  <si>
     <t>MURATA MANUFACTURING CO</t>
   </si>
   <si>
     <t>SAMSUNG ELECTRO-MECHANICS</t>
   </si>
   <si>
     <t>SANDISK CORP COMMON STOCK</t>
   </si>
   <si>
     <t>SNOWFLAKE INC COMMON</t>
   </si>
   <si>
     <t>SK SQUARE CO LTD COMMON</t>
   </si>
   <si>
     <t>BMG3GS6</t>
   </si>
   <si>
     <t>JFROG LTD COMMON STOCK</t>
   </si>
   <si>
     <t>M6191J100</t>
   </si>
   <si>
-    <t>N52A8C105</t>
-[...1 lines deleted...]
-  <si>
     <t>MISCELLANEOUS-WARRANTS</t>
   </si>
   <si>
-    <t>SHORT TERM INVESTMENTS-DISCOUNTED NOTES</t>
-[...1 lines deleted...]
-  <si>
     <t>042068205</t>
   </si>
   <si>
-    <t>007973100</t>
-[...1 lines deleted...]
-  <si>
     <t>023135106</t>
   </si>
   <si>
     <t>032095101</t>
   </si>
   <si>
     <t>032654105</t>
   </si>
   <si>
     <t>037833100</t>
   </si>
   <si>
     <t>040413205</t>
   </si>
   <si>
     <t>093712107</t>
   </si>
   <si>
-    <t>ASM INTERNATIONAL NV</t>
-[...1 lines deleted...]
-  <si>
     <t>SPACE EXPLORATION</t>
   </si>
   <si>
     <t>84615Q103</t>
   </si>
   <si>
-    <t>INNIO NV COMMON STOCK USD</t>
-[...1 lines deleted...]
-  <si>
     <t>GENMAB A/S ADR USD</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES</t>
   </si>
   <si>
     <t>007903107</t>
   </si>
   <si>
     <t>CELCUITY INC COMMON STOCK</t>
   </si>
   <si>
     <t>15102K100</t>
   </si>
   <si>
-    <t>COGENT BIOSCIENCES INC</t>
-[...7 lines deleted...]
-  <si>
     <t>INTERACTIVE BROKERS GROUP</t>
   </si>
   <si>
     <t>45841N107</t>
   </si>
   <si>
-    <t>MKS INC COMMON STOCK USD</t>
-[...4 lines deleted...]
-  <si>
     <t>MARVELL TECHNOLOGY INC</t>
   </si>
   <si>
-    <t>INFINEON TECHNOLOGIES AG</t>
-[...1 lines deleted...]
-  <si>
     <t>MINERALYS THERAPEUTICS</t>
   </si>
   <si>
     <t>PRAXIS PRECISION</t>
   </si>
   <si>
     <t>74006W207</t>
   </si>
   <si>
     <t>UNITY SOFTWARE INC COMMON</t>
   </si>
   <si>
     <t>91332U101</t>
   </si>
   <si>
     <t>VERADERMICS INC COMMON</t>
   </si>
   <si>
     <t>WESTERN DIGITAL CORP</t>
   </si>
   <si>
     <t>ROIVANT SCIENCES LTD</t>
   </si>
   <si>
     <t>G76279101</t>
   </si>
   <si>
-    <t>FEDERAL HOME ZERO 08/26</t>
-[...2 lines deleted...]
-    <t>313385A89</t>
+    <t>FRANKLIN INSTITUTIONAL US</t>
+  </si>
+  <si>
+    <t>SEA LTD-ADR</t>
+  </si>
+  <si>
+    <t>81141R100</t>
+  </si>
+  <si>
+    <t>ADAPTIVE BIOTECHNOLOGIES</t>
+  </si>
+  <si>
+    <t>00650F109</t>
+  </si>
+  <si>
+    <t>AFFIRM HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>00827B106</t>
+  </si>
+  <si>
+    <t>AIRBNB INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>009066101</t>
+  </si>
+  <si>
+    <t>OKTA INC COMMON STOCK USD</t>
+  </si>
+  <si>
+    <t>74762E102</t>
+  </si>
+  <si>
+    <t>REPLIGEN CORP COMMON</t>
+  </si>
+  <si>
+    <t>SERVICENOW INC COMMON</t>
+  </si>
+  <si>
+    <t>81762P102</t>
+  </si>
+  <si>
+    <t>10X GENOMICS INC COMMON</t>
+  </si>
+  <si>
+    <t>88025U109</t>
+  </si>
+  <si>
+    <t>TRAVERE THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>89422G107</t>
+  </si>
+  <si>
+    <t>TWILIO INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>90138F102</t>
+  </si>
+  <si>
+    <t>TWIST BIOSCIENCE CORP</t>
+  </si>
+  <si>
+    <t>90184D100</t>
+  </si>
+  <si>
+    <t>RECRUIT HOLDINGS CO LTD</t>
+  </si>
+  <si>
+    <t>BQRRZ00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1069,2760 +1067,2671 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G132"/>
+  <dimension ref="A1:G128"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A10" sqref="A10:XFD10"/>
+    <sheetView tabSelected="1" topLeftCell="A103" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="I30" sqref="I30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="37.625" customWidth="1"/>
     <col min="2" max="2" width="10.875" customWidth="1"/>
     <col min="3" max="3" width="16.875" customWidth="1"/>
-    <col min="4" max="4" width="10.875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="25.875" customWidth="1"/>
+    <col min="4" max="4" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.875" style="5" customWidth="1"/>
+    <col min="6" max="6" width="42" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="3">
-        <v>46239</v>
+      <c r="C6" s="2">
+        <v>46303</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
-      <c r="E10" t="s">
-        <v>161</v>
+      <c r="E10" s="5" t="s">
+        <v>149</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
       </c>
       <c r="G10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>119</v>
-[...7 lines deleted...]
-      <c r="D11">
+        <v>111</v>
+      </c>
+      <c r="B11" s="7">
+        <v>12.38</v>
+      </c>
+      <c r="C11" s="3">
+        <v>3687680000</v>
+      </c>
+      <c r="D11" s="3">
         <v>16000000</v>
       </c>
-      <c r="E11" t="s">
+      <c r="E11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>73</v>
-[...7 lines deleted...]
-      <c r="D12">
+        <v>68</v>
+      </c>
+      <c r="B12" s="7">
+        <v>8.5299999999999994</v>
+      </c>
+      <c r="C12" s="3">
+        <v>2540600000</v>
+      </c>
+      <c r="D12" s="3">
         <v>10000000</v>
       </c>
-      <c r="E12" t="s">
-        <v>183</v>
+      <c r="E12" s="5" t="s">
+        <v>164</v>
       </c>
       <c r="F12" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>72</v>
-[...7 lines deleted...]
-      <c r="D13">
+        <v>67</v>
+      </c>
+      <c r="B13" s="7">
+        <v>7.02</v>
+      </c>
+      <c r="C13" s="3">
+        <v>2089740000</v>
+      </c>
+      <c r="D13" s="3">
         <v>6000000</v>
       </c>
-      <c r="E13" t="s">
+      <c r="E13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F13" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>76</v>
-[...11 lines deleted...]
-        <v>186</v>
+        <v>90</v>
+      </c>
+      <c r="B14" s="7">
+        <v>4.84</v>
+      </c>
+      <c r="C14" s="3">
+        <v>1441780000</v>
+      </c>
+      <c r="D14" s="3">
+        <v>2000000</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>16</v>
       </c>
       <c r="F14" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>85</v>
-[...11 lines deleted...]
-        <v>15</v>
+        <v>71</v>
+      </c>
+      <c r="B15" s="7">
+        <v>4.57</v>
+      </c>
+      <c r="C15" s="3">
+        <v>1361680000</v>
+      </c>
+      <c r="D15" s="3">
+        <v>4000000</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>167</v>
       </c>
       <c r="F15" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G15" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>97</v>
-[...11 lines deleted...]
-        <v>16</v>
+        <v>79</v>
+      </c>
+      <c r="B16" s="7">
+        <v>3.63</v>
+      </c>
+      <c r="C16" s="3">
+        <v>1080420000</v>
+      </c>
+      <c r="D16" s="3">
+        <v>3000000</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="F16" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>113</v>
-[...10 lines deleted...]
-      <c r="E17">
+        <v>106</v>
+      </c>
+      <c r="B17" s="7">
+        <v>3.51</v>
+      </c>
+      <c r="C17" s="3">
+        <v>1045220000</v>
+      </c>
+      <c r="D17" s="3">
+        <v>2000000</v>
+      </c>
+      <c r="E17" s="5">
         <v>594918104</v>
       </c>
       <c r="F17" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>68</v>
-[...7 lines deleted...]
-      <c r="D18">
+        <v>64</v>
+      </c>
+      <c r="B18" s="7">
+        <v>3.08</v>
+      </c>
+      <c r="C18" s="3">
+        <v>915980000</v>
+      </c>
+      <c r="D18" s="3">
         <v>2000000</v>
       </c>
-      <c r="E18">
+      <c r="E18" s="5">
         <v>874039100</v>
       </c>
       <c r="F18" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="G18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>172</v>
-[...7 lines deleted...]
-      <c r="D19">
+        <v>156</v>
+      </c>
+      <c r="B19" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="C19" s="3">
+        <v>804730000</v>
+      </c>
+      <c r="D19" s="3">
         <v>500000</v>
       </c>
-      <c r="E19" t="s">
+      <c r="E19" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F19" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>106</v>
-[...11 lines deleted...]
-        <v>512807306</v>
+        <v>84</v>
+      </c>
+      <c r="B20" s="7">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C20" s="3">
+        <v>683780000</v>
+      </c>
+      <c r="D20" s="3">
+        <v>2000000</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>89</v>
-[...11 lines deleted...]
-        <v>18</v>
+        <v>99</v>
+      </c>
+      <c r="B21" s="7">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="C21" s="3">
+        <v>673239000</v>
+      </c>
+      <c r="D21" s="3">
+        <v>2100000</v>
+      </c>
+      <c r="E21" s="5">
+        <v>512807306</v>
       </c>
       <c r="F21" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G21" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>91</v>
-[...11 lines deleted...]
-        <v>20</v>
+        <v>82</v>
+      </c>
+      <c r="B22" s="7">
+        <v>2.04</v>
+      </c>
+      <c r="C22" s="3">
+        <v>606101000</v>
+      </c>
+      <c r="D22" s="3">
+        <v>1700000</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F22" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G22" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>104</v>
-[...11 lines deleted...]
-        <v>482480100</v>
+        <v>109</v>
+      </c>
+      <c r="B23" s="7">
+        <v>1.97</v>
+      </c>
+      <c r="C23" s="3">
+        <v>586185000</v>
+      </c>
+      <c r="D23" s="3">
+        <v>1500000</v>
+      </c>
+      <c r="E23" s="5">
+        <v>632307104</v>
       </c>
       <c r="F23" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G23" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>82</v>
-[...11 lines deleted...]
-        <v>188</v>
+        <v>97</v>
+      </c>
+      <c r="B24" s="7">
+        <v>1.85</v>
+      </c>
+      <c r="C24" s="3">
+        <v>550816000</v>
+      </c>
+      <c r="D24" s="3">
+        <v>2800000</v>
+      </c>
+      <c r="E24" s="5">
+        <v>482480100</v>
       </c>
       <c r="F24" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G24" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>111</v>
-[...11 lines deleted...]
-        <v>21</v>
+        <v>76</v>
+      </c>
+      <c r="B25" s="7">
+        <v>1.83</v>
+      </c>
+      <c r="C25" s="3">
+        <v>545640000</v>
+      </c>
+      <c r="D25" s="3">
+        <v>2000000</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>169</v>
       </c>
       <c r="F25" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G25" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>69</v>
-[...11 lines deleted...]
-        <v>32</v>
+        <v>110</v>
+      </c>
+      <c r="B26" s="7">
+        <v>1.54</v>
+      </c>
+      <c r="C26" s="3">
+        <v>458339367</v>
+      </c>
+      <c r="D26" s="3">
+        <v>375000</v>
+      </c>
+      <c r="E26" s="5">
+        <v>6450267</v>
       </c>
       <c r="F26" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
       <c r="G26" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>117</v>
-[...11 lines deleted...]
-        <v>6450267</v>
+        <v>65</v>
+      </c>
+      <c r="B27" s="7">
+        <v>1.49</v>
+      </c>
+      <c r="C27" s="3">
+        <v>442447500</v>
+      </c>
+      <c r="D27" s="3">
+        <v>250000</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>32</v>
       </c>
       <c r="F27" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="G27" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>216</v>
-[...11 lines deleted...]
-        <v>217</v>
+        <v>107</v>
+      </c>
+      <c r="B28" s="7">
+        <v>1.48</v>
+      </c>
+      <c r="C28" s="3">
+        <v>440232000</v>
+      </c>
+      <c r="D28" s="3">
+        <v>425000</v>
+      </c>
+      <c r="E28" s="5">
+        <v>595112103</v>
       </c>
       <c r="F28" t="s">
-        <v>180</v>
+        <v>151</v>
       </c>
       <c r="G28" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>116</v>
-[...11 lines deleted...]
-        <v>632307104</v>
+        <v>73</v>
+      </c>
+      <c r="B29" s="7">
+        <v>1.42</v>
+      </c>
+      <c r="C29" s="3">
+        <v>421940000</v>
+      </c>
+      <c r="D29" s="3">
+        <v>2000000</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>168</v>
       </c>
       <c r="F29" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G29" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>78</v>
-[...11 lines deleted...]
-        <v>187</v>
+        <v>125</v>
+      </c>
+      <c r="B30" s="7">
+        <v>1.26</v>
+      </c>
+      <c r="C30" s="3">
+        <v>375000000</v>
+      </c>
+      <c r="D30" s="3">
+        <v>1000000</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F30" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G30" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>134</v>
-[...11 lines deleted...]
-        <v>17</v>
+        <v>132</v>
+      </c>
+      <c r="B31" s="7">
+        <v>1.24</v>
+      </c>
+      <c r="C31" s="3">
+        <v>370566827</v>
+      </c>
+      <c r="D31" s="3">
+        <v>2250000</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>133</v>
       </c>
       <c r="F31" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G31" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>137</v>
-[...11 lines deleted...]
-        <v>23</v>
+        <v>115</v>
+      </c>
+      <c r="B32" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C32" s="3">
+        <v>358650000</v>
+      </c>
+      <c r="D32" s="3">
+        <v>900000</v>
+      </c>
+      <c r="E32" s="5">
+        <v>697435105</v>
       </c>
       <c r="F32" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G32" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>109</v>
-[...11 lines deleted...]
-        <v>532457108</v>
+        <v>189</v>
+      </c>
+      <c r="B33" s="7">
+        <v>1.18</v>
+      </c>
+      <c r="C33" s="3">
+        <v>350966868</v>
+      </c>
+      <c r="D33" t="s">
+        <v>148</v>
+      </c>
+      <c r="E33" t="s">
+        <v>148</v>
       </c>
       <c r="F33" t="s">
-        <v>163</v>
+        <v>47</v>
       </c>
       <c r="G33" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>115</v>
-[...11 lines deleted...]
-        <v>609839105</v>
+        <v>102</v>
+      </c>
+      <c r="B34" s="7">
+        <v>1.18</v>
+      </c>
+      <c r="C34" s="3">
+        <v>350880000</v>
+      </c>
+      <c r="D34" s="3">
+        <v>300000</v>
+      </c>
+      <c r="E34" s="5">
+        <v>532457108</v>
       </c>
       <c r="F34" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G34" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>48</v>
-[...11 lines deleted...]
-        <v>160</v>
+        <v>108</v>
+      </c>
+      <c r="B35" s="7">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="C35" s="3">
+        <v>342450000</v>
+      </c>
+      <c r="D35" s="3">
+        <v>250000</v>
+      </c>
+      <c r="E35" s="5">
+        <v>609839105</v>
       </c>
       <c r="F35" t="s">
-        <v>48</v>
+        <v>151</v>
       </c>
       <c r="G35" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>141</v>
-[...11 lines deleted...]
-        <v>142</v>
+        <v>103</v>
+      </c>
+      <c r="B36" s="7">
+        <v>1.06</v>
+      </c>
+      <c r="C36" s="3">
+        <v>314580000</v>
+      </c>
+      <c r="D36" s="3">
+        <v>300000</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>43</v>
       </c>
       <c r="F36" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G36" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>114</v>
-[...11 lines deleted...]
-        <v>595112103</v>
+        <v>69</v>
+      </c>
+      <c r="B37" s="7">
+        <v>1.03</v>
+      </c>
+      <c r="C37" s="3">
+        <v>307152000</v>
+      </c>
+      <c r="D37" s="3">
+        <v>3600000</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>165</v>
       </c>
       <c r="F37" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G37" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>74</v>
-[...11 lines deleted...]
-        <v>184</v>
+        <v>128</v>
+      </c>
+      <c r="B38" s="7">
+        <v>1.01</v>
+      </c>
+      <c r="C38" s="3">
+        <v>300080000</v>
+      </c>
+      <c r="D38" s="3">
+        <v>800000</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>23</v>
       </c>
       <c r="F38" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G38" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>99</v>
-[...11 lines deleted...]
-        <v>27</v>
+        <v>93</v>
+      </c>
+      <c r="B39" s="7">
+        <v>1</v>
+      </c>
+      <c r="C39" s="3">
+        <v>298008000</v>
+      </c>
+      <c r="D39" s="3">
+        <v>1800000</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>30</v>
       </c>
       <c r="F39" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G39" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>100</v>
-[...11 lines deleted...]
-        <v>30</v>
+        <v>114</v>
+      </c>
+      <c r="B40" s="7">
+        <v>1</v>
+      </c>
+      <c r="C40" s="3">
+        <v>298170000</v>
+      </c>
+      <c r="D40" s="3">
+        <v>1500000</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>26</v>
       </c>
       <c r="F40" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G40" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>697435105</v>
+        <v>104</v>
+      </c>
+      <c r="B41" s="7">
+        <v>0.97</v>
+      </c>
+      <c r="C41" s="3">
+        <v>287380000</v>
+      </c>
+      <c r="D41" s="4">
+        <v>500000</v>
+      </c>
+      <c r="E41" s="6" t="s">
+        <v>21</v>
       </c>
       <c r="F41" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G41" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>154</v>
-[...11 lines deleted...]
-        <v>155</v>
+        <v>92</v>
+      </c>
+      <c r="B42" s="7">
+        <v>0.96</v>
+      </c>
+      <c r="C42" s="3">
+        <v>284814750</v>
+      </c>
+      <c r="D42" s="3">
+        <v>285000</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="F42" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G42" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>124</v>
-[...11 lines deleted...]
-        <v>7.4762000000000002E+106</v>
+        <v>173</v>
+      </c>
+      <c r="B43" s="7">
+        <v>0.94</v>
+      </c>
+      <c r="C43" s="3">
+        <v>279306000</v>
+      </c>
+      <c r="D43" s="3">
+        <v>450000</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>174</v>
       </c>
       <c r="F43" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G43" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>139</v>
-[...11 lines deleted...]
-        <v>140</v>
+        <v>87</v>
+      </c>
+      <c r="B44" s="7">
+        <v>0.88</v>
+      </c>
+      <c r="C44" s="3">
+        <v>263010000</v>
+      </c>
+      <c r="D44" s="3">
+        <v>1000000</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>41</v>
       </c>
       <c r="F44" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G44" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>110</v>
-[...11 lines deleted...]
-        <v>44</v>
+        <v>157</v>
+      </c>
+      <c r="B45" s="7">
+        <v>0.81</v>
+      </c>
+      <c r="C45" s="3">
+        <v>240380000</v>
+      </c>
+      <c r="D45" s="3">
+        <v>700000</v>
+      </c>
+      <c r="E45" s="5">
+        <v>833445109</v>
       </c>
       <c r="F45" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G45" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>77</v>
-[...11 lines deleted...]
-        <v>22</v>
+        <v>116</v>
+      </c>
+      <c r="B46" s="7">
+        <v>0.75</v>
+      </c>
+      <c r="C46" s="3">
+        <v>222732250</v>
+      </c>
+      <c r="D46" s="3">
+        <v>325000</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>199</v>
       </c>
       <c r="F46" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G46" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>127</v>
-[...11 lines deleted...]
-        <v>53</v>
+        <v>130</v>
+      </c>
+      <c r="B47" s="7">
+        <v>0.68</v>
+      </c>
+      <c r="C47" s="3">
+        <v>202443092</v>
+      </c>
+      <c r="D47" s="3">
+        <v>250000</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>131</v>
       </c>
       <c r="F47" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G47" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>94</v>
-[...11 lines deleted...]
-        <v>41</v>
+        <v>119</v>
+      </c>
+      <c r="B48" s="7">
+        <v>0.63</v>
+      </c>
+      <c r="C48" s="3">
+        <v>188120000</v>
+      </c>
+      <c r="D48" s="3">
+        <v>1000000</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>52</v>
       </c>
       <c r="F48" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G48" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>108</v>
-[...11 lines deleted...]
-        <v>37</v>
+        <v>142</v>
+      </c>
+      <c r="B49" s="7">
+        <v>0.6</v>
+      </c>
+      <c r="C49" s="3">
+        <v>178152000</v>
+      </c>
+      <c r="D49" s="3">
+        <v>800000</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>143</v>
       </c>
       <c r="F49" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G49" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>92</v>
-[...7 lines deleted...]
-      <c r="D50">
+        <v>80</v>
+      </c>
+      <c r="B50" s="7">
+        <v>0.59</v>
+      </c>
+      <c r="C50" s="3">
+        <v>174420000</v>
+      </c>
+      <c r="D50" s="3">
         <v>500000</v>
       </c>
-      <c r="E50" t="s">
-        <v>50</v>
+      <c r="E50" s="5">
+        <v>127387108</v>
       </c>
       <c r="F50" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G50" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>122</v>
-[...11 lines deleted...]
-        <v>26</v>
+        <v>101</v>
+      </c>
+      <c r="B51" s="7">
+        <v>0.59</v>
+      </c>
+      <c r="C51" s="3">
+        <v>177000000</v>
+      </c>
+      <c r="D51" s="3">
+        <v>600000</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>37</v>
       </c>
       <c r="F51" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G51" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>79</v>
-[...11 lines deleted...]
-        <v>25</v>
+        <v>85</v>
+      </c>
+      <c r="B52" s="7">
+        <v>0.51</v>
+      </c>
+      <c r="C52" s="3">
+        <v>151175000</v>
+      </c>
+      <c r="D52" s="3">
+        <v>500000</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>49</v>
       </c>
       <c r="F52" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G52" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>141</v>
+      </c>
+      <c r="B53" s="7">
         <v>0.47</v>
       </c>
-      <c r="C53" s="2">
-[...2 lines deleted...]
-      <c r="D53">
+      <c r="C53" s="3">
+        <v>139260000</v>
+      </c>
+      <c r="D53" s="3">
         <v>2000000</v>
       </c>
-      <c r="E53" t="s">
+      <c r="E53" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F53" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G53" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>87</v>
-[...11 lines deleted...]
-        <v>127387108</v>
+        <v>105</v>
+      </c>
+      <c r="B54" s="7">
+        <v>0.44</v>
+      </c>
+      <c r="C54" s="3">
+        <v>129966200</v>
+      </c>
+      <c r="D54" s="3">
+        <v>70000</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>24</v>
       </c>
       <c r="F54" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G54" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>112</v>
-[...11 lines deleted...]
-        <v>24</v>
+        <v>88</v>
+      </c>
+      <c r="B55" s="7">
+        <v>0.39</v>
+      </c>
+      <c r="C55" s="3">
+        <v>115026000</v>
+      </c>
+      <c r="D55" s="3">
+        <v>600000</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>35</v>
       </c>
       <c r="F55" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G55" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>146</v>
-[...11 lines deleted...]
-        <v>43</v>
+        <v>72</v>
+      </c>
+      <c r="B56" s="7">
+        <v>0.38</v>
+      </c>
+      <c r="C56" s="3">
+        <v>112048000</v>
+      </c>
+      <c r="D56" s="3">
+        <v>400000</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="F56" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G56" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>135</v>
-[...11 lines deleted...]
-        <v>39</v>
+        <v>134</v>
+      </c>
+      <c r="B57" s="7">
+        <v>0.37</v>
+      </c>
+      <c r="C57" s="3">
+        <v>111225000</v>
+      </c>
+      <c r="D57" s="3">
+        <v>500000</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>42</v>
       </c>
       <c r="F57" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G57" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>107</v>
-[...11 lines deleted...]
-        <v>40</v>
+        <v>82</v>
+      </c>
+      <c r="B58" s="7">
+        <v>0.36</v>
+      </c>
+      <c r="C58" s="3">
+        <v>106959000</v>
+      </c>
+      <c r="D58" s="3">
+        <v>300000</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>129</v>
       </c>
       <c r="F58" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G58" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>136</v>
-[...11 lines deleted...]
-        <v>45</v>
+        <v>70</v>
+      </c>
+      <c r="B59" s="7">
+        <v>0.34</v>
+      </c>
+      <c r="C59" s="3">
+        <v>101482500</v>
+      </c>
+      <c r="D59" s="3">
+        <v>250000</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>166</v>
       </c>
       <c r="F59" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G59" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>89</v>
-[...11 lines deleted...]
-        <v>138</v>
+        <v>95</v>
+      </c>
+      <c r="B60" s="7">
+        <v>0.33</v>
+      </c>
+      <c r="C60" s="3">
+        <v>98000000</v>
+      </c>
+      <c r="D60" s="3">
+        <v>1000000</v>
+      </c>
+      <c r="E60" s="5">
+        <v>433313103</v>
       </c>
       <c r="F60" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G60" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>129</v>
-[...11 lines deleted...]
-        <v>773121108</v>
+        <v>127</v>
+      </c>
+      <c r="B61" s="7">
+        <v>0.33</v>
+      </c>
+      <c r="C61" s="3">
+        <v>97492000</v>
+      </c>
+      <c r="D61" s="3">
+        <v>400000</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>44</v>
       </c>
       <c r="F61" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G61" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>145</v>
-[...11 lines deleted...]
-        <v>42</v>
+        <v>155</v>
+      </c>
+      <c r="B62" s="7">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="C62" s="3">
+        <v>84779609</v>
+      </c>
+      <c r="D62" s="3">
+        <v>75000</v>
+      </c>
+      <c r="E62" s="5">
+        <v>6771689</v>
       </c>
       <c r="F62" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G62" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>95</v>
-[...11 lines deleted...]
-        <v>35</v>
+        <v>122</v>
+      </c>
+      <c r="B63" s="7">
+        <v>0.27</v>
+      </c>
+      <c r="C63" s="3">
+        <v>80632500</v>
+      </c>
+      <c r="D63" s="3">
+        <v>125000</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>51</v>
       </c>
       <c r="F63" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G63" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>75</v>
-[...11 lines deleted...]
-        <v>185</v>
+        <v>137</v>
+      </c>
+      <c r="B64" s="7">
+        <v>0.27</v>
+      </c>
+      <c r="C64" s="3">
+        <v>81504500</v>
+      </c>
+      <c r="D64" s="3">
+        <v>1450000</v>
+      </c>
+      <c r="E64" s="5" t="s">
+        <v>138</v>
       </c>
       <c r="F64" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G64" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>173</v>
-[...11 lines deleted...]
-        <v>833445109</v>
+        <v>100</v>
+      </c>
+      <c r="B65" s="7">
+        <v>0.26</v>
+      </c>
+      <c r="C65" s="3">
+        <v>77325000</v>
+      </c>
+      <c r="D65" s="3">
+        <v>1500000</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>40</v>
       </c>
       <c r="F65" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G65" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>151</v>
-[...7 lines deleted...]
-      <c r="D66">
+        <v>158</v>
+      </c>
+      <c r="B66" s="7">
+        <v>0.26</v>
+      </c>
+      <c r="C66" s="3">
+        <v>76014374</v>
+      </c>
+      <c r="D66" s="3">
         <v>100000</v>
       </c>
-      <c r="E66" t="s">
-        <v>152</v>
+      <c r="E66" s="5" t="s">
+        <v>159</v>
       </c>
       <c r="F66" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G66" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>156</v>
-[...7 lines deleted...]
-      <c r="D67">
+        <v>139</v>
+      </c>
+      <c r="B67" s="7">
+        <v>0.26</v>
+      </c>
+      <c r="C67" s="3">
+        <v>77482500</v>
+      </c>
+      <c r="D67" s="3">
         <v>100000</v>
       </c>
-      <c r="E67" t="s">
-        <v>38</v>
+      <c r="E67" s="5" t="s">
+        <v>140</v>
       </c>
       <c r="F67" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G67" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>84</v>
-[...11 lines deleted...]
-        <v>47</v>
+        <v>113</v>
+      </c>
+      <c r="B68" s="7">
+        <v>0.25</v>
+      </c>
+      <c r="C68" s="3">
+        <v>75032580</v>
+      </c>
+      <c r="D68" s="3">
+        <v>300000</v>
+      </c>
+      <c r="E68" s="5">
+        <v>6870490</v>
       </c>
       <c r="F68" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G68" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>131</v>
-[...11 lines deleted...]
-        <v>59</v>
+        <v>160</v>
+      </c>
+      <c r="B69" s="7">
+        <v>0.24</v>
+      </c>
+      <c r="C69" s="3">
+        <v>72937500</v>
+      </c>
+      <c r="D69" s="3">
+        <v>750000</v>
+      </c>
+      <c r="E69" s="5" t="s">
+        <v>161</v>
       </c>
       <c r="F69" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G69" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>174</v>
-[...11 lines deleted...]
-        <v>175</v>
+        <v>152</v>
+      </c>
+      <c r="B70" s="7">
+        <v>0.23</v>
+      </c>
+      <c r="C70" s="3">
+        <v>68450000</v>
+      </c>
+      <c r="D70" s="3">
+        <v>250000</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>153</v>
       </c>
       <c r="F70" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G70" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>194</v>
-[...11 lines deleted...]
-        <v>195</v>
+        <v>78</v>
+      </c>
+      <c r="B71" s="7">
+        <v>0.22</v>
+      </c>
+      <c r="C71" s="3">
+        <v>65040000</v>
+      </c>
+      <c r="D71" s="3">
+        <v>1000000</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>46</v>
       </c>
       <c r="F71" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G71" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>149</v>
-[...11 lines deleted...]
-        <v>150</v>
+        <v>98</v>
+      </c>
+      <c r="B72" s="7">
+        <v>0.22</v>
+      </c>
+      <c r="C72" s="3">
+        <v>65460000</v>
+      </c>
+      <c r="D72" s="3">
+        <v>200000</v>
+      </c>
+      <c r="E72" s="5">
+        <v>501147102</v>
       </c>
       <c r="F72" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G72" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>164</v>
-[...11 lines deleted...]
-        <v>165</v>
+        <v>144</v>
+      </c>
+      <c r="B73" s="7">
+        <v>0.22</v>
+      </c>
+      <c r="C73" s="3">
+        <v>66509000</v>
+      </c>
+      <c r="D73" s="3">
+        <v>100000</v>
+      </c>
+      <c r="E73" s="5" t="s">
+        <v>38</v>
       </c>
       <c r="F73" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G73" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>171</v>
-[...11 lines deleted...]
-        <v>6771689</v>
+        <v>74</v>
+      </c>
+      <c r="B74" s="7">
+        <v>0.21</v>
+      </c>
+      <c r="C74" s="3">
+        <v>62596500</v>
+      </c>
+      <c r="D74" s="3">
+        <v>150000</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>25</v>
       </c>
       <c r="F74" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G74" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>130</v>
-[...11 lines deleted...]
-        <v>52</v>
+        <v>75</v>
+      </c>
+      <c r="B75" s="7">
+        <v>0.2</v>
+      </c>
+      <c r="C75" s="3">
+        <v>59528000</v>
+      </c>
+      <c r="D75" s="3">
+        <v>350000</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>53</v>
       </c>
       <c r="F75" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G75" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>70</v>
-[...7 lines deleted...]
-      <c r="D76">
+        <v>179</v>
+      </c>
+      <c r="B76" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="C76" s="3">
+        <v>54932000</v>
+      </c>
+      <c r="D76" s="3">
         <v>200000</v>
       </c>
-      <c r="E76" t="s">
-        <v>182</v>
+      <c r="E76" s="5">
+        <v>573874104</v>
       </c>
       <c r="F76" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G76" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>80</v>
-[...11 lines deleted...]
-        <v>55</v>
+        <v>181</v>
+      </c>
+      <c r="B77" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="C77" s="3">
+        <v>52710000</v>
+      </c>
+      <c r="D77" s="3">
+        <v>200000</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>182</v>
       </c>
       <c r="F77" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G77" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>81</v>
-[...11 lines deleted...]
-        <v>54</v>
+        <v>126</v>
+      </c>
+      <c r="B78" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="C78" s="3">
+        <v>53278000</v>
+      </c>
+      <c r="D78" s="3">
+        <v>100000</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>39</v>
       </c>
       <c r="F78" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G78" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>83</v>
-[...11 lines deleted...]
-        <v>36</v>
+        <v>154</v>
+      </c>
+      <c r="B79" s="7">
+        <v>0.17</v>
+      </c>
+      <c r="C79" s="3">
+        <v>51023112</v>
+      </c>
+      <c r="D79" s="3">
+        <v>1000000</v>
+      </c>
+      <c r="E79" s="5">
+        <v>6610403</v>
       </c>
       <c r="F79" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G79" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>121</v>
-[...11 lines deleted...]
-        <v>6870490</v>
+        <v>94</v>
+      </c>
+      <c r="B80" s="7">
+        <v>0.16</v>
+      </c>
+      <c r="C80" s="3">
+        <v>47630000</v>
+      </c>
+      <c r="D80" s="4">
+        <v>1000000</v>
+      </c>
+      <c r="E80" s="6" t="s">
+        <v>54</v>
       </c>
       <c r="F80" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G80" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>102</v>
-[...11 lines deleted...]
-        <v>433313103</v>
+        <v>89</v>
+      </c>
+      <c r="B81" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="C81" s="3">
+        <v>44792000</v>
+      </c>
+      <c r="D81" s="3">
+        <v>400000</v>
+      </c>
+      <c r="E81" s="5">
+        <v>278642103</v>
       </c>
       <c r="F81" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G81" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>105</v>
-[...11 lines deleted...]
-        <v>501147102</v>
+        <v>112</v>
+      </c>
+      <c r="B82" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="C82" s="3">
+        <v>44580000</v>
+      </c>
+      <c r="D82" s="3">
+        <v>1000000</v>
+      </c>
+      <c r="E82" s="5">
+        <v>675232102</v>
       </c>
       <c r="F82" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G82" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>170</v>
-[...11 lines deleted...]
-        <v>6610403</v>
+        <v>145</v>
+      </c>
+      <c r="B83" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="C83" s="3">
+        <v>45750000</v>
+      </c>
+      <c r="D83" s="3">
+        <v>200000</v>
+      </c>
+      <c r="E83" s="5" t="s">
+        <v>55</v>
       </c>
       <c r="F83" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G83" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>189</v>
-[...11 lines deleted...]
-        <v>5165294</v>
+        <v>120</v>
+      </c>
+      <c r="B84" s="7">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="C84" s="3">
+        <v>42804000</v>
+      </c>
+      <c r="D84" s="3">
+        <v>400000</v>
+      </c>
+      <c r="E84" s="5">
+        <v>770700102</v>
       </c>
       <c r="F84" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G84" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>120</v>
-[...11 lines deleted...]
-        <v>675232102</v>
+        <v>124</v>
+      </c>
+      <c r="B85" s="7">
+        <v>0.13</v>
+      </c>
+      <c r="C85" s="3">
+        <v>39872000</v>
+      </c>
+      <c r="D85" s="3">
+        <v>100000</v>
+      </c>
+      <c r="E85" s="5">
+        <v>880770102</v>
       </c>
       <c r="F85" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G85" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>96</v>
-[...11 lines deleted...]
-        <v>278642103</v>
+        <v>81</v>
+      </c>
+      <c r="B86" s="7">
+        <v>0.11</v>
+      </c>
+      <c r="C86" s="3">
+        <v>31600000</v>
+      </c>
+      <c r="D86" s="3">
+        <v>500000</v>
+      </c>
+      <c r="E86" s="5">
+        <v>146869102</v>
       </c>
       <c r="F86" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G86" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>157</v>
-[...11 lines deleted...]
-        <v>57</v>
+        <v>91</v>
+      </c>
+      <c r="B87" s="7">
+        <v>0.11</v>
+      </c>
+      <c r="C87" s="3">
+        <v>31840000</v>
+      </c>
+      <c r="D87" s="3">
+        <v>800000</v>
+      </c>
+      <c r="E87" s="5" t="s">
+        <v>48</v>
       </c>
       <c r="F87" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G87" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>98</v>
-[...11 lines deleted...]
-        <v>49</v>
+        <v>121</v>
+      </c>
+      <c r="B88" s="7">
+        <v>0.11</v>
+      </c>
+      <c r="C88" s="3">
+        <v>34200000</v>
+      </c>
+      <c r="D88" s="3">
+        <v>500000</v>
+      </c>
+      <c r="E88" s="5">
+        <v>773121108</v>
       </c>
       <c r="F88" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G88" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>103</v>
-[...11 lines deleted...]
-        <v>28</v>
+        <v>209</v>
+      </c>
+      <c r="B89" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="C89" s="3">
+        <v>30410000</v>
+      </c>
+      <c r="D89" s="3">
+        <v>200000</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>210</v>
       </c>
       <c r="F89" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G89" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>128</v>
-[...11 lines deleted...]
-        <v>770700102</v>
+        <v>63</v>
+      </c>
+      <c r="B90" s="7">
+        <v>0.09</v>
+      </c>
+      <c r="C90" s="3">
+        <v>27529000</v>
+      </c>
+      <c r="D90" s="3">
+        <v>100000</v>
+      </c>
+      <c r="E90" s="5" t="s">
+        <v>163</v>
       </c>
       <c r="F90" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="G90" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>133</v>
-[...11 lines deleted...]
-        <v>880770102</v>
+        <v>86</v>
+      </c>
+      <c r="B91" s="7">
+        <v>0.09</v>
+      </c>
+      <c r="C91" s="3">
+        <v>25595850</v>
+      </c>
+      <c r="D91" s="3">
+        <v>15000</v>
+      </c>
+      <c r="E91" s="5">
+        <v>199908104</v>
       </c>
       <c r="F91" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G91" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>88</v>
-[...11 lines deleted...]
-        <v>146869102</v>
+        <v>201</v>
+      </c>
+      <c r="B92" s="7">
+        <v>0.09</v>
+      </c>
+      <c r="C92" s="3">
+        <v>27950000</v>
+      </c>
+      <c r="D92" s="3">
+        <v>200000</v>
+      </c>
+      <c r="E92" s="5" t="s">
+        <v>202</v>
       </c>
       <c r="F92" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G92" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>176</v>
-[...11 lines deleted...]
-        <v>177</v>
+        <v>203</v>
+      </c>
+      <c r="B93" s="7">
+        <v>0.09</v>
+      </c>
+      <c r="C93" s="3">
+        <v>27048000</v>
+      </c>
+      <c r="D93" s="3">
+        <v>350000</v>
+      </c>
+      <c r="E93" s="5" t="s">
+        <v>204</v>
       </c>
       <c r="F93" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G93" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>200</v>
-[...11 lines deleted...]
-        <v>443201108</v>
+        <v>183</v>
+      </c>
+      <c r="B94" s="7">
+        <v>0.09</v>
+      </c>
+      <c r="C94" s="3">
+        <v>27534000</v>
+      </c>
+      <c r="D94" s="3">
+        <v>600000</v>
+      </c>
+      <c r="E94" s="5" t="s">
+        <v>184</v>
       </c>
       <c r="F94" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G94" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>118</v>
-[...11 lines deleted...]
-        <v>6.5289999999999997E+105</v>
+        <v>196</v>
+      </c>
+      <c r="B95" s="7">
+        <v>0.08</v>
+      </c>
+      <c r="C95" s="3">
+        <v>24484500</v>
+      </c>
+      <c r="D95" s="3">
+        <v>150000</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>197</v>
       </c>
       <c r="F95" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G95" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>67</v>
-[...11 lines deleted...]
-        <v>181</v>
+        <v>200</v>
+      </c>
+      <c r="B96" s="7">
+        <v>0.08</v>
+      </c>
+      <c r="C96" s="3">
+        <v>24576000</v>
+      </c>
+      <c r="D96" s="3">
+        <v>150000</v>
+      </c>
+      <c r="E96" s="5">
+        <v>759916109</v>
       </c>
       <c r="F96" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
       <c r="G96" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>93</v>
-[...11 lines deleted...]
-        <v>199908104</v>
+        <v>96</v>
+      </c>
+      <c r="B97" s="7">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="C97" s="3">
+        <v>20770500</v>
+      </c>
+      <c r="D97" s="3">
+        <v>50000</v>
+      </c>
+      <c r="E97" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="F97" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G97" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>213</v>
-[...11 lines deleted...]
-        <v>958102105</v>
+        <v>198</v>
+      </c>
+      <c r="B98" s="7">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="C98" s="3">
+        <v>22021000</v>
+      </c>
+      <c r="D98" s="3">
+        <v>100000</v>
+      </c>
+      <c r="E98" s="5">
+        <v>679295105</v>
       </c>
       <c r="F98" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G98" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B99">
+        <v>186</v>
+      </c>
+      <c r="B99" s="7">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="C99" s="2">
-[...6 lines deleted...]
-        <v>56</v>
+      <c r="C99" s="3">
+        <v>19665500</v>
+      </c>
+      <c r="D99" s="3">
+        <v>50000</v>
+      </c>
+      <c r="E99" s="5">
+        <v>958102105</v>
       </c>
       <c r="F99" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G99" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>205</v>
-[...11 lines deleted...]
-        <v>573874104</v>
+        <v>177</v>
+      </c>
+      <c r="B100" s="7">
+        <v>0.06</v>
+      </c>
+      <c r="C100" s="3">
+        <v>17294000</v>
+      </c>
+      <c r="D100" s="3">
+        <v>200000</v>
+      </c>
+      <c r="E100" s="5" t="s">
+        <v>178</v>
       </c>
       <c r="F100" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G100" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B101">
+        <v>123</v>
+      </c>
+      <c r="B101" s="7">
         <v>0.06</v>
       </c>
-      <c r="C101" s="2">
-[...6 lines deleted...]
-        <v>169</v>
+      <c r="C101" s="3">
+        <v>17320000</v>
+      </c>
+      <c r="D101" s="3">
+        <v>250000</v>
+      </c>
+      <c r="E101" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="F101" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G101" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B102">
+        <v>77</v>
+      </c>
+      <c r="B102" s="7">
         <v>0.05</v>
       </c>
-      <c r="C102" s="2">
-[...2 lines deleted...]
-      <c r="D102">
+      <c r="C102" s="3">
+        <v>15997000</v>
+      </c>
+      <c r="D102" s="3">
         <v>100000</v>
       </c>
-      <c r="E102" t="s">
-        <v>60</v>
+      <c r="E102" s="5" t="s">
+        <v>36</v>
       </c>
       <c r="F102" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G102" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="103" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B103">
+        <v>207</v>
+      </c>
+      <c r="B103" s="7">
         <v>0.05</v>
       </c>
-      <c r="C103" s="2">
-[...2 lines deleted...]
-      <c r="D103">
+      <c r="C103" s="3">
+        <v>13788500</v>
+      </c>
+      <c r="D103" s="3">
         <v>50000</v>
       </c>
-      <c r="E103" t="s">
-        <v>204</v>
+      <c r="E103" s="5" t="s">
+        <v>208</v>
       </c>
       <c r="F103" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G103" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="104" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B104">
+        <v>187</v>
+      </c>
+      <c r="B104" s="7">
         <v>0.05</v>
       </c>
-      <c r="C104" s="2">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="C104" s="3">
+        <v>13684000</v>
+      </c>
+      <c r="D104" s="3">
+        <v>400000</v>
+      </c>
+      <c r="E104" s="5" t="s">
+        <v>188</v>
       </c>
       <c r="F104" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G104" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>125</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>172</v>
+      </c>
+      <c r="B105" s="7">
+        <v>0.04</v>
+      </c>
+      <c r="C105" s="3">
+        <v>12617500</v>
+      </c>
+      <c r="D105" s="3">
+        <v>350000</v>
+      </c>
+      <c r="E105" s="5">
+        <v>372303206</v>
       </c>
       <c r="F105" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="G105" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>143</v>
-[...11 lines deleted...]
-        <v>144</v>
+        <v>192</v>
+      </c>
+      <c r="B106" s="7">
+        <v>0.04</v>
+      </c>
+      <c r="C106" s="3">
+        <v>13045000</v>
+      </c>
+      <c r="D106" s="3">
+        <v>500000</v>
+      </c>
+      <c r="E106" s="5" t="s">
+        <v>193</v>
       </c>
       <c r="F106" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G106" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="107" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B107">
+        <v>83</v>
+      </c>
+      <c r="B107" s="7">
         <v>0.04</v>
       </c>
-      <c r="C107" s="2">
-[...6 lines deleted...]
-        <v>58</v>
+      <c r="C107" s="3">
+        <v>12126000</v>
+      </c>
+      <c r="D107" s="3">
+        <v>150000</v>
+      </c>
+      <c r="E107" s="5">
+        <v>172573107</v>
       </c>
       <c r="F107" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G107" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B108">
+        <v>185</v>
+      </c>
+      <c r="B108" s="7">
         <v>0.04</v>
       </c>
-      <c r="C108" s="2">
-[...6 lines deleted...]
-        <v>46</v>
+      <c r="C108" s="3">
+        <v>12663000</v>
+      </c>
+      <c r="D108" s="3">
+        <v>100000</v>
+      </c>
+      <c r="E108" s="5">
+        <v>922967104</v>
       </c>
       <c r="F108" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G108" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
+        <v>211</v>
+      </c>
+      <c r="B109" s="7">
+        <v>0.04</v>
+      </c>
+      <c r="C109" s="3">
+        <v>11063724</v>
+      </c>
+      <c r="D109" s="3">
+        <v>100000</v>
+      </c>
+      <c r="E109" s="5" t="s">
         <v>212</v>
       </c>
-      <c r="B109">
-[...10 lines deleted...]
-      </c>
       <c r="F109" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G109" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B110">
+        <v>190</v>
+      </c>
+      <c r="B110" s="7">
         <v>0.03</v>
       </c>
-      <c r="C110" s="2">
-[...2 lines deleted...]
-      <c r="D110">
+      <c r="C110" s="3">
+        <v>9289000</v>
+      </c>
+      <c r="D110" s="3">
         <v>100000</v>
       </c>
-      <c r="E110" t="s">
-        <v>197</v>
+      <c r="E110" s="5" t="s">
+        <v>191</v>
       </c>
       <c r="F110" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="G110" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B111">
+        <v>194</v>
+      </c>
+      <c r="B111" s="7">
         <v>0.03</v>
       </c>
-      <c r="C111" s="2">
-[...6 lines deleted...]
-        <v>172573107</v>
+      <c r="C111" s="3">
+        <v>7715000</v>
+      </c>
+      <c r="D111" s="3">
+        <v>100000</v>
+      </c>
+      <c r="E111" s="5" t="s">
+        <v>195</v>
       </c>
       <c r="F111" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G111" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="112" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B112">
+        <v>66</v>
+      </c>
+      <c r="B112" s="7">
         <v>0.03</v>
       </c>
-      <c r="C112" s="2">
-[...6 lines deleted...]
-        <v>199</v>
+      <c r="C112" s="3">
+        <v>10090000</v>
+      </c>
+      <c r="D112" s="3">
+        <v>100000</v>
+      </c>
+      <c r="E112" s="5" t="s">
+        <v>56</v>
       </c>
       <c r="F112" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G112" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="113" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B113">
+        <v>117</v>
+      </c>
+      <c r="B113" s="7">
         <v>0.03</v>
       </c>
-      <c r="C113" s="2">
-[...6 lines deleted...]
-        <v>202</v>
+      <c r="C113" s="3">
+        <v>7823500</v>
+      </c>
+      <c r="D113" s="3">
+        <v>50000</v>
+      </c>
+      <c r="E113" s="5" t="s">
+        <v>118</v>
       </c>
       <c r="F113" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G113" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="114" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B114">
+        <v>170</v>
+      </c>
+      <c r="B114" s="7">
         <v>0.03</v>
       </c>
-      <c r="C114" s="2">
-[...6 lines deleted...]
-        <v>211</v>
+      <c r="C114" s="3">
+        <v>8028500</v>
+      </c>
+      <c r="D114" s="3">
+        <v>50000</v>
+      </c>
+      <c r="E114" s="5" t="s">
+        <v>171</v>
       </c>
       <c r="F114" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G114" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="115" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>193</v>
-[...11 lines deleted...]
-        <v>372303206</v>
+        <v>205</v>
+      </c>
+      <c r="B115" s="7">
+        <v>0.03</v>
+      </c>
+      <c r="C115" s="3">
+        <v>10408000</v>
+      </c>
+      <c r="D115" s="3">
+        <v>200000</v>
+      </c>
+      <c r="E115" s="5" t="s">
+        <v>206</v>
       </c>
       <c r="F115" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
       <c r="G115" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="116" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B116">
+        <v>175</v>
+      </c>
+      <c r="B116" s="7">
         <v>0.02</v>
       </c>
-      <c r="C116" s="2">
-[...6 lines deleted...]
-        <v>167</v>
+      <c r="C116" s="3">
+        <v>6787000</v>
+      </c>
+      <c r="D116" s="3">
+        <v>100000</v>
+      </c>
+      <c r="E116" s="5" t="s">
+        <v>176</v>
       </c>
       <c r="F116" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G116" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="117" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B117">
+        <v>180</v>
+      </c>
+      <c r="B117" s="7">
         <v>0.02</v>
       </c>
-      <c r="C117" s="2">
-[...6 lines deleted...]
-        <v>5889505</v>
+      <c r="C117" s="3">
+        <v>4476000</v>
+      </c>
+      <c r="D117" s="3">
+        <v>200000</v>
+      </c>
+      <c r="E117" s="5">
+        <v>603170101</v>
       </c>
       <c r="F117" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G117" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
     </row>
     <row r="118" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B118">
+        <v>135</v>
+      </c>
+      <c r="B118" s="7">
         <v>0.02</v>
       </c>
-      <c r="C118" s="2">
-[...2 lines deleted...]
-      <c r="D118">
+      <c r="C118" s="3">
+        <v>5154000</v>
+      </c>
+      <c r="D118" s="3">
         <v>200000</v>
       </c>
-      <c r="E118">
-        <v>603170101</v>
+      <c r="E118" s="5" t="s">
+        <v>136</v>
       </c>
       <c r="F118" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G118" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="119" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>190</v>
-[...7 lines deleted...]
-      <c r="D119">
+        <v>146</v>
+      </c>
+      <c r="B119" s="7">
+        <v>0</v>
+      </c>
+      <c r="C119" s="3">
+        <v>0</v>
+      </c>
+      <c r="D119" s="3">
         <v>50000</v>
       </c>
-      <c r="E119" t="s">
-        <v>191</v>
+      <c r="E119" s="5" t="s">
+        <v>147</v>
       </c>
       <c r="F119" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="G119" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
     </row>
     <row r="120" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A120" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="C120" s="1"/>
     </row>
     <row r="121" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A121" t="s">
-[...42 lines deleted...]
-      </c>
+      <c r="C121" s="1"/>
     </row>
     <row r="123" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>158</v>
-[...17 lines deleted...]
-        <v>19</v>
+        <v>57</v>
       </c>
     </row>
     <row r="124" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="C124" s="2"/>
+      <c r="A124" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="125" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="C125" s="2"/>
+      <c r="A125" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="127" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="128" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="129" spans="1:1" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-    </row>
   </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:G119">
+    <sortCondition descending="1" ref="B11:B119"/>
+  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:E5 A127:E132 A6:B6 D6:E6 A7:E9 F1:G5 F6:G6 F7:G10 F127:G132 A10:D10" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:E5 A123:E128 A6:B6 D6:E6 A7:E9 F1:G5 F6:G6 F7:G10 F123:G128 A10:D10" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>