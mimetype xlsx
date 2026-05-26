--- v0 (2026-03-13)
+++ v1 (2026-05-26)
@@ -1,705 +1,700 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ttherie\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7DC67FCC-077C-4BFC-ABCC-DDD5C2FAA6BA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{31EA792A-382D-4E76-ADE4-D55414E5AC96}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Holdings'!$A$10:$G$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Holdings'!$A$10:$K$10</definedName>
   </definedNames>
   <calcPr calcId="191029" iterate="1" iterateCount="10000"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="385" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="395" uniqueCount="193">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>Franklin DynaTech Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Weight (%)</t>
   </si>
   <si>
     <t>Market Value ($)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
-    <t>Investment Category</t>
+    <t>Asset Class</t>
+  </si>
+  <si>
+    <t>Currency</t>
+  </si>
+  <si>
+    <t>Equities</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>67066G104</t>
   </si>
   <si>
     <t>02079K305</t>
   </si>
   <si>
     <t>11135F101</t>
   </si>
   <si>
     <t>30303M102</t>
   </si>
   <si>
     <t>88160R101</t>
   </si>
   <si>
+    <t>15101Q207</t>
+  </si>
+  <si>
     <t>CAD</t>
   </si>
   <si>
-    <t>15101Q207</t>
+    <t>18915M107</t>
+  </si>
+  <si>
+    <t>64110L106</t>
+  </si>
+  <si>
+    <t>57636Q104</t>
   </si>
   <si>
     <t>03831W108</t>
   </si>
   <si>
-    <t>18915M107</t>
+    <t>92826C839</t>
   </si>
   <si>
     <t>58733R102</t>
   </si>
   <si>
-    <t>57636Q104</t>
-[...1 lines deleted...]
-  <si>
     <t>05464C101</t>
   </si>
   <si>
-    <t>64110L106</t>
-[...2 lines deleted...]
-    <t>92826C839</t>
+    <t>69608A108</t>
+  </si>
+  <si>
+    <t>36828A101</t>
+  </si>
+  <si>
+    <t>46120E602</t>
   </si>
   <si>
     <t>50077B207</t>
   </si>
   <si>
-    <t>46120E602</t>
+    <t>KRW</t>
+  </si>
+  <si>
+    <t>40131M109</t>
+  </si>
+  <si>
+    <t>80004C200</t>
+  </si>
+  <si>
+    <t>N07059210</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>G87110105</t>
+  </si>
+  <si>
+    <t>25809K105</t>
   </si>
   <si>
     <t>09857L108</t>
   </si>
   <si>
-    <t>69608A108</t>
-[...23 lines deleted...]
-    <t>81141R100</t>
+    <t>53220K504</t>
+  </si>
+  <si>
+    <t>M3760D101</t>
+  </si>
+  <si>
+    <t>91307C102</t>
+  </si>
+  <si>
+    <t>52476L109</t>
+  </si>
+  <si>
+    <t>22788C105</t>
+  </si>
+  <si>
+    <t>G3323L100</t>
+  </si>
+  <si>
+    <t>G50871105</t>
+  </si>
+  <si>
+    <t>55024U109</t>
+  </si>
+  <si>
+    <t>45168D104</t>
+  </si>
+  <si>
+    <t>92537N108</t>
+  </si>
+  <si>
+    <t>88023B103</t>
+  </si>
+  <si>
+    <t>07725L102</t>
+  </si>
+  <si>
+    <t>10806X102</t>
+  </si>
+  <si>
+    <t>Cash and Cash Equivalents</t>
+  </si>
+  <si>
+    <t>90353T100</t>
+  </si>
+  <si>
+    <t>34631F102</t>
+  </si>
+  <si>
+    <t>19247G107</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
+    <t>82982T106</t>
+  </si>
+  <si>
+    <t>87151X101</t>
+  </si>
+  <si>
+    <t>76155X100</t>
+  </si>
+  <si>
+    <t>05722G100</t>
+  </si>
+  <si>
+    <t>05464T104</t>
+  </si>
+  <si>
+    <t>42238D107</t>
+  </si>
+  <si>
+    <t>M87915274</t>
+  </si>
+  <si>
+    <t>58507V107</t>
+  </si>
+  <si>
+    <t>00971T101</t>
+  </si>
+  <si>
+    <t>87305R109</t>
+  </si>
+  <si>
+    <t>12541W209</t>
+  </si>
+  <si>
+    <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
+  </si>
+  <si>
+    <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
+  </si>
+  <si>
+    <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
+  </si>
+  <si>
+    <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
+  </si>
+  <si>
+    <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
+  </si>
+  <si>
+    <t>© Franklin Templeton. All rights reserved.</t>
+  </si>
+  <si>
+    <t>ARM HOLDINGS PLC ADR USD</t>
+  </si>
+  <si>
+    <t>BEONE MEDICINES LTD ADR</t>
+  </si>
+  <si>
+    <t>TAIWAN SEMICONDUCTOR</t>
+  </si>
+  <si>
+    <t>ASML HOLDING NV NY REG</t>
+  </si>
+  <si>
+    <t>ADVANCED ENERGY</t>
+  </si>
+  <si>
+    <t>AKAMAI TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>ALPHABET INC-CL A -</t>
+  </si>
+  <si>
+    <t>AMAZON.COM INC COMMON</t>
+  </si>
+  <si>
+    <t>AMPHENOL CORP COMMON</t>
+  </si>
+  <si>
+    <t>ANALOG DEVICES INC COMMON</t>
+  </si>
+  <si>
+    <t>ANAPTYSBIO INC COMMON</t>
+  </si>
+  <si>
+    <t>APPLE INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>APPLOVIN CORP COMMON</t>
+  </si>
+  <si>
+    <t>ARISTA NETWORKS INC</t>
+  </si>
+  <si>
+    <t>AXON ENTERPRISE INC</t>
+  </si>
+  <si>
+    <t>AXSOME THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>BAKER HUGHES CO COMMON</t>
+  </si>
+  <si>
+    <t>BLOOM ENERGY CORP COMMON</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>BRIDGEBIO PHARMA INC</t>
+  </si>
+  <si>
+    <t>BROADCOM INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>CH ROBINSON WORLDWIDE INC</t>
+  </si>
+  <si>
+    <t>CADENCE DESIGN SYSTEMS</t>
+  </si>
+  <si>
+    <t>CARVANA CO COMMON STOCK</t>
+  </si>
+  <si>
+    <t>CELESTICA INC COMMON</t>
+  </si>
+  <si>
+    <t>CIRCLE INTERNET GROUP INC</t>
+  </si>
+  <si>
+    <t>CLOUDFLARE INC COMMON</t>
+  </si>
+  <si>
+    <t>COHERENT CORP COMMON</t>
+  </si>
+  <si>
+    <t>COMFORT SYSTEMS USA INC</t>
+  </si>
+  <si>
+    <t>CROWDSTRIKE HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>DOORDASH INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>EBAY INC COMMON STOCK USD</t>
+  </si>
+  <si>
+    <t>META PLATFORMS INC COMMON</t>
+  </si>
+  <si>
+    <t>FORGENT POWER SOLUTIONS</t>
+  </si>
+  <si>
+    <t>GE VERNOVA INC COMMON</t>
+  </si>
+  <si>
+    <t>GUARDANT HEALTH INC</t>
+  </si>
+  <si>
+    <t>HEARTFLOW INC COMMON</t>
+  </si>
+  <si>
+    <t>HINGE HEALTH INC COMMON</t>
+  </si>
+  <si>
+    <t>IDEXX LABORATORIES INC</t>
+  </si>
+  <si>
+    <t>INSMED INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>INTUITIVE SURGICAL INC</t>
+  </si>
+  <si>
+    <t>IONIS PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>KLA CORP COMMON STOCK USD</t>
+  </si>
+  <si>
+    <t>KARMAN HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>KRATOS DEFENSE &amp; SECURITY</t>
+  </si>
+  <si>
+    <t>KRYSTAL BIOTECH INC</t>
+  </si>
+  <si>
+    <t>LAM RESEARCH CORP COMMON</t>
+  </si>
+  <si>
+    <t>LEGENCE CORP COMMON STOCK</t>
+  </si>
+  <si>
+    <t>LIGAND PHARMACEUTICALS</t>
+  </si>
+  <si>
+    <t>ELI LILLY AND COMPANY</t>
+  </si>
+  <si>
+    <t>LUMENTUM HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>MADISON AIR SOLUTIONS</t>
+  </si>
+  <si>
+    <t>55658T105</t>
+  </si>
+  <si>
+    <t>MASTERCARD INC COMMON</t>
+  </si>
+  <si>
+    <t>MEDLINE INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>MERCADOLIBRE INC COMMON</t>
+  </si>
+  <si>
+    <t>MICROSOFT CORP COMMON</t>
+  </si>
+  <si>
+    <t>MICRON TECHNOLOGY INC</t>
+  </si>
+  <si>
+    <t>MONOLITHIC POWER SYSTEMS</t>
+  </si>
+  <si>
+    <t>NATERA INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>NETFLIX INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>SK HYNIX INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>NEXTPOWER INC COMMON</t>
+  </si>
+  <si>
+    <t>NVIDIA CORP COMMON STOCK</t>
+  </si>
+  <si>
+    <t>OCEANEERING INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>ADVANTEST CORP COMMON</t>
+  </si>
+  <si>
+    <t>PALANTIR TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>PALO ALTO NETWORKS INC</t>
+  </si>
+  <si>
+    <t>QUANTA SERVICES INC</t>
+  </si>
+  <si>
+    <t>REDDIT INC COMMON STOCK</t>
   </si>
   <si>
     <t>75734B100</t>
   </si>
   <si>
-    <t>22788C105</t>
-[...53 lines deleted...]
-    <t>76155X100</t>
+    <t>REVOLUTION MEDICINES INC</t>
+  </si>
+  <si>
+    <t>ROBINHOOD MARKETS INC</t>
+  </si>
+  <si>
+    <t>ROCKET LAB CORP COMMON</t>
+  </si>
+  <si>
+    <t>ROKU INC COMMON STOCK USD</t>
   </si>
   <si>
     <t>77543R102</t>
   </si>
   <si>
-    <t>87151X101</t>
-[...62 lines deleted...]
-    <t>EQUITIES-AMERICAN DEPOSITORY RECEIPT</t>
+    <t>SANDISK CORP/DE COMMON</t>
+  </si>
+  <si>
+    <t>SITIME CORP COMMON STOCK</t>
+  </si>
+  <si>
+    <t>SYMBOTIC INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>SYNOPSYS INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>TTM TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>TEMPUS AI INC COMMON</t>
+  </si>
+  <si>
+    <t>TERADYNE INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>TESLA INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>UBER TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>UNITED THERAPEUTICS CORP</t>
+  </si>
+  <si>
+    <t>VERTIV HOLDINGS CO</t>
+  </si>
+  <si>
+    <t>VISA INC COMMON STOCK USD</t>
+  </si>
+  <si>
+    <t>BMDLRD5</t>
+  </si>
+  <si>
+    <t>ARGENX SE</t>
+  </si>
+  <si>
+    <t>BNHKYX4</t>
+  </si>
+  <si>
+    <t>SAMSUNG EPISHOLDINGS CO</t>
+  </si>
+  <si>
+    <t>BW9LVP9</t>
+  </si>
+  <si>
+    <t>SHOPIFY INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>BX865C7</t>
+  </si>
+  <si>
+    <t>SAMSUNG BIOLOGICS CO LTD</t>
+  </si>
+  <si>
+    <t>BYNJCV6</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA PLC COMMON</t>
+  </si>
+  <si>
+    <t>G0593M107</t>
+  </si>
+  <si>
+    <t>FABRINET COMMON STOCK USD</t>
+  </si>
+  <si>
+    <t>JAZZ PHARMACEUTICALS PLC</t>
+  </si>
+  <si>
+    <t>KESTRA MEDICAL</t>
+  </si>
+  <si>
+    <t>G52441105</t>
+  </si>
+  <si>
+    <t>ROYALTY PHARMA PLC COMMON</t>
+  </si>
+  <si>
+    <t>G7709Q104</t>
+  </si>
+  <si>
+    <t>SEAGATE TECHNOLOGY</t>
+  </si>
+  <si>
+    <t>G7997R103</t>
+  </si>
+  <si>
+    <t>TECHNIPFMC PLC COMMON</t>
   </si>
   <si>
     <t>ASCENDIS PHARMA A/S</t>
   </si>
   <si>
-    <t>BEONE MEDICINES LTD ADR</t>
-[...314 lines deleted...]
-    <t>TECHNIPFMC PLC COMMON</t>
+    <t>K08588103</t>
   </si>
   <si>
     <t>ELBIT SYSTEMS LTD COMMON</t>
   </si>
   <si>
+    <t>TOWER SEMICONDUCTOR LTD</t>
+  </si>
+  <si>
     <t>CONSTELLATION SOFTWARE</t>
   </si>
   <si>
     <t>BR52TP7</t>
   </si>
   <si>
-    <t>MISCELLANEOUS-WARRANTS</t>
+    <t>FEDERAL HOME ZERO 05/26</t>
+  </si>
+  <si>
+    <t>313385WU6</t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>Security ID</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="16" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -999,2452 +994,2524 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G120"/>
+  <dimension ref="A1:G121"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A9" workbookViewId="0">
-      <selection activeCell="A10" sqref="A10:XFD10"/>
+    <sheetView tabSelected="1" topLeftCell="A91" workbookViewId="0">
+      <selection activeCell="C11" sqref="C11:C113"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="33.125" customWidth="1"/>
+    <col min="1" max="1" width="90.875" customWidth="1"/>
     <col min="2" max="2" width="10.875" customWidth="1"/>
     <col min="3" max="3" width="16.875" customWidth="1"/>
     <col min="4" max="4" width="10.875" customWidth="1"/>
-    <col min="5" max="5" width="12.875" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="25.875" customWidth="1"/>
+    <col min="5" max="5" width="12.875" customWidth="1"/>
+    <col min="6" max="6" width="25.875" customWidth="1"/>
+    <col min="7" max="7" width="10.875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1">
-        <v>46086</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>46155</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
-      <c r="E10" s="2" t="s">
-        <v>77</v>
+      <c r="E10" t="s">
+        <v>192</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
       </c>
       <c r="G10" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="B11">
-        <v>12.47</v>
-[...2 lines deleted...]
-        <v>3300120000</v>
+        <v>13.2</v>
+      </c>
+      <c r="C11" s="3">
+        <v>3952025000</v>
       </c>
       <c r="D11">
         <v>18000000</v>
       </c>
-      <c r="E11" s="2" t="s">
-        <v>12</v>
+      <c r="E11" t="s">
+        <v>14</v>
       </c>
       <c r="F11" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G11" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="B12">
-        <v>8.27</v>
-[...2 lines deleted...]
-        <v>2189400000</v>
+        <v>9.02</v>
+      </c>
+      <c r="C12" s="3">
+        <v>2701300000</v>
       </c>
       <c r="D12">
         <v>10000000</v>
       </c>
-      <c r="E12" s="2">
+      <c r="E12">
         <v>23135106</v>
       </c>
       <c r="F12" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G12" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>81</v>
       </c>
       <c r="B13">
-        <v>6.98</v>
-[...2 lines deleted...]
-        <v>1848060000</v>
+        <v>8.07</v>
+      </c>
+      <c r="C13" s="3">
+        <v>2415720000</v>
       </c>
       <c r="D13">
+        <v>6000000</v>
+      </c>
+      <c r="E13" t="s">
+        <v>15</v>
+      </c>
+      <c r="F13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>95</v>
+      </c>
+      <c r="B14">
+        <v>6.26</v>
+      </c>
+      <c r="C14" s="3">
+        <v>1875555000</v>
+      </c>
+      <c r="D14">
+        <v>4750000</v>
+      </c>
+      <c r="E14" t="s">
+        <v>16</v>
+      </c>
+      <c r="F14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>131</v>
+      </c>
+      <c r="B15">
+        <v>6.09</v>
+      </c>
+      <c r="C15" s="3">
+        <v>1823445000</v>
+      </c>
+      <c r="D15">
         <v>4500000</v>
       </c>
-      <c r="E13" s="2">
+      <c r="E15">
         <v>594918104</v>
       </c>
-      <c r="F13" t="s">
-[...44 lines deleted...]
-      </c>
       <c r="F15" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G15" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>86</v>
       </c>
       <c r="B16">
-        <v>4.99</v>
-[...2 lines deleted...]
-        <v>1321140000</v>
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="C16" s="3">
+        <v>1255254000</v>
       </c>
       <c r="D16">
+        <v>4200000</v>
+      </c>
+      <c r="E16">
+        <v>37833100</v>
+      </c>
+      <c r="F16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>107</v>
+      </c>
+      <c r="B17">
+        <v>4.12</v>
+      </c>
+      <c r="C17" s="3">
+        <v>1233260000</v>
+      </c>
+      <c r="D17">
         <v>2000000</v>
       </c>
-      <c r="E16" s="2" t="s">
-[...23 lines deleted...]
-        <v>37833100</v>
+      <c r="E17" t="s">
+        <v>17</v>
       </c>
       <c r="F17" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G17" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="B18">
         <v>2.68</v>
       </c>
-      <c r="C18">
-        <v>709712500</v>
+      <c r="C18" s="3">
+        <v>801486000</v>
       </c>
       <c r="D18">
-        <v>1750000</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1800000</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
       </c>
       <c r="F18" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G18" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="B19">
         <v>2.67</v>
       </c>
-      <c r="C19">
-        <v>707720000</v>
+      <c r="C19" s="3">
+        <v>799600000</v>
       </c>
       <c r="D19">
         <v>2000000</v>
       </c>
-      <c r="E19" s="2">
+      <c r="E19">
         <v>874039100</v>
       </c>
       <c r="F19" t="s">
-        <v>80</v>
+        <v>12</v>
       </c>
       <c r="G19" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>179</v>
+        <v>99</v>
       </c>
       <c r="B20">
-        <v>2.5499999999999998</v>
-[...2 lines deleted...]
-        <v>673982223.20000005</v>
+        <v>2.12</v>
+      </c>
+      <c r="C20" s="3">
+        <v>633335000</v>
       </c>
       <c r="D20">
-        <v>5000000</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>1700000</v>
+      </c>
+      <c r="E20" t="s">
+        <v>19</v>
       </c>
       <c r="F20" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G20" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="B21">
-        <v>1.71</v>
-[...2 lines deleted...]
-        <v>451911000</v>
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="C21" s="3">
+        <v>620424000</v>
       </c>
       <c r="D21">
+        <v>2100000</v>
+      </c>
+      <c r="E21">
+        <v>512807306</v>
+      </c>
+      <c r="F21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>117</v>
+      </c>
+      <c r="B22">
+        <v>1.73</v>
+      </c>
+      <c r="C22" s="3">
+        <v>517918800</v>
+      </c>
+      <c r="D22">
+        <v>280000</v>
+      </c>
+      <c r="E22">
+        <v>482480100</v>
+      </c>
+      <c r="F22" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>151</v>
+      </c>
+      <c r="B23">
+        <v>1.69</v>
+      </c>
+      <c r="C23" s="3">
+        <v>506530500</v>
+      </c>
+      <c r="D23">
+        <v>350000</v>
+      </c>
+      <c r="E23" t="s">
+        <v>34</v>
+      </c>
+      <c r="F23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G23" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>92</v>
+      </c>
+      <c r="B24">
+        <v>1.65</v>
+      </c>
+      <c r="C24" s="3">
+        <v>492592000</v>
+      </c>
+      <c r="D24">
         <v>1700000</v>
       </c>
-      <c r="E21" s="2" t="s">
-[...65 lines deleted...]
-      <c r="D24">
+      <c r="E24">
+        <v>93712107</v>
+      </c>
+      <c r="F24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G24" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>133</v>
+      </c>
+      <c r="B25">
+        <v>1.38</v>
+      </c>
+      <c r="C25" s="3">
+        <v>412587500</v>
+      </c>
+      <c r="D25">
+        <v>250000</v>
+      </c>
+      <c r="E25">
+        <v>609839105</v>
+      </c>
+      <c r="F25" t="s">
+        <v>12</v>
+      </c>
+      <c r="G25" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>136</v>
+      </c>
+      <c r="B26">
+        <v>1.35</v>
+      </c>
+      <c r="C26" s="3">
+        <v>403316035.25999999</v>
+      </c>
+      <c r="D26">
+        <v>300000</v>
+      </c>
+      <c r="E26">
+        <v>6450267</v>
+      </c>
+      <c r="F26" t="s">
+        <v>12</v>
+      </c>
+      <c r="G26" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>101</v>
+      </c>
+      <c r="B27">
+        <v>1.29</v>
+      </c>
+      <c r="C27" s="3">
+        <v>385240000</v>
+      </c>
+      <c r="D27">
+        <v>2000000</v>
+      </c>
+      <c r="E27" t="s">
+        <v>21</v>
+      </c>
+      <c r="F27" t="s">
+        <v>12</v>
+      </c>
+      <c r="G27" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>128</v>
+      </c>
+      <c r="B28">
+        <v>1.23</v>
+      </c>
+      <c r="C28" s="3">
+        <v>367980000</v>
+      </c>
+      <c r="D28">
+        <v>750000</v>
+      </c>
+      <c r="E28" t="s">
+        <v>23</v>
+      </c>
+      <c r="F28" t="s">
+        <v>12</v>
+      </c>
+      <c r="G28" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>53</v>
+      </c>
+      <c r="B29">
+        <v>1.2</v>
+      </c>
+      <c r="C29" s="3">
+        <v>358078379</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="F29" t="s">
+        <v>53</v>
+      </c>
+      <c r="G29" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>168</v>
+      </c>
+      <c r="B30">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="C30" s="3">
+        <v>333821007.69820136</v>
+      </c>
+      <c r="D30">
         <v>4000000</v>
       </c>
-      <c r="E24" s="2" t="s">
-[...45 lines deleted...]
-      <c r="E26" s="2" t="s">
+      <c r="E30" t="s">
+        <v>169</v>
+      </c>
+      <c r="F30" t="s">
+        <v>12</v>
+      </c>
+      <c r="G30" t="s">
         <v>20</v>
       </c>
-      <c r="F26" t="s">
-[...98 lines deleted...]
-    <row r="31" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="B31">
-        <v>1.21</v>
-[...2 lines deleted...]
-        <v>319800000</v>
+        <v>1.07</v>
+      </c>
+      <c r="C31" s="3">
+        <v>320310000</v>
       </c>
       <c r="D31">
         <v>1000000</v>
       </c>
-      <c r="E31" s="2" t="s">
+      <c r="E31" t="s">
         <v>25</v>
       </c>
       <c r="F31" t="s">
+        <v>12</v>
+      </c>
+      <c r="G31" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
         <v>87</v>
       </c>
-      <c r="G31" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B32">
-        <v>1.1100000000000001</v>
-[...2 lines deleted...]
-        <v>294978000</v>
+        <v>1.06</v>
+      </c>
+      <c r="C32" s="3">
+        <v>317471000</v>
       </c>
       <c r="D32">
+        <v>700000</v>
+      </c>
+      <c r="E32" t="s">
+        <v>24</v>
+      </c>
+      <c r="F32" t="s">
+        <v>12</v>
+      </c>
+      <c r="G32" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>124</v>
+      </c>
+      <c r="B33">
+        <v>1.02</v>
+      </c>
+      <c r="C33" s="3">
+        <v>304725000</v>
+      </c>
+      <c r="D33">
         <v>300000</v>
       </c>
-      <c r="E32" s="2">
+      <c r="E33">
         <v>532457108</v>
       </c>
-      <c r="F32" t="s">
-[...20 lines deleted...]
-        <v>192</v>
+      <c r="F33" t="s">
+        <v>12</v>
       </c>
       <c r="G33" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
+        <v>109</v>
+      </c>
+      <c r="B34">
+        <v>1.01</v>
+      </c>
+      <c r="C34" s="3">
+        <v>302832450</v>
+      </c>
+      <c r="D34">
+        <v>285000</v>
+      </c>
+      <c r="E34" t="s">
+        <v>29</v>
+      </c>
+      <c r="F34" t="s">
+        <v>12</v>
+      </c>
+      <c r="G34" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>134</v>
+      </c>
+      <c r="B35">
+        <v>0.95</v>
+      </c>
+      <c r="C35" s="3">
+        <v>283214000</v>
+      </c>
+      <c r="D35">
+        <v>1450000</v>
+      </c>
+      <c r="E35">
+        <v>632307104</v>
+      </c>
+      <c r="F35" t="s">
+        <v>12</v>
+      </c>
+      <c r="G35" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>88</v>
+      </c>
+      <c r="B36">
+        <v>0.94</v>
+      </c>
+      <c r="C36" s="3">
+        <v>281380000</v>
+      </c>
+      <c r="D36">
+        <v>2000000</v>
+      </c>
+      <c r="E36">
+        <v>40413205</v>
+      </c>
+      <c r="F36" t="s">
+        <v>12</v>
+      </c>
+      <c r="G36" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>183</v>
+      </c>
+      <c r="B37">
+        <v>0.89</v>
+      </c>
+      <c r="C37" s="3">
+        <v>267938000</v>
+      </c>
+      <c r="D37">
+        <v>1100000</v>
+      </c>
+      <c r="E37" t="s">
+        <v>184</v>
+      </c>
+      <c r="F37" t="s">
+        <v>12</v>
+      </c>
+      <c r="G37" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>83</v>
+      </c>
+      <c r="B38">
+        <v>0.83</v>
+      </c>
+      <c r="C38" s="3">
+        <v>249280000</v>
+      </c>
+      <c r="D38">
+        <v>2350000</v>
+      </c>
+      <c r="E38">
+        <v>32095101</v>
+      </c>
+      <c r="F38" t="s">
+        <v>12</v>
+      </c>
+      <c r="G38" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>143</v>
+      </c>
+      <c r="B39">
+        <v>0.78</v>
+      </c>
+      <c r="C39" s="3">
+        <v>232116000</v>
+      </c>
+      <c r="D39">
+        <v>300000</v>
+      </c>
+      <c r="E39">
+        <v>7.4762000000000002E+106</v>
+      </c>
+      <c r="F39" t="s">
+        <v>12</v>
+      </c>
+      <c r="G39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>78</v>
+      </c>
+      <c r="B40">
+        <v>0.71</v>
+      </c>
+      <c r="C40" s="3">
+        <v>213513300</v>
+      </c>
+      <c r="D40">
+        <v>135000</v>
+      </c>
+      <c r="E40" t="s">
+        <v>35</v>
+      </c>
+      <c r="F40" t="s">
+        <v>12</v>
+      </c>
+      <c r="G40" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>125</v>
+      </c>
+      <c r="B41">
+        <v>0.69</v>
+      </c>
+      <c r="C41" s="3">
+        <v>206074000</v>
+      </c>
+      <c r="D41">
+        <v>200000</v>
+      </c>
+      <c r="E41" t="s">
+        <v>47</v>
+      </c>
+      <c r="F41" t="s">
+        <v>12</v>
+      </c>
+      <c r="G41" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>135</v>
+      </c>
+      <c r="B42">
+        <v>0.66</v>
+      </c>
+      <c r="C42" s="3">
+        <v>197010000</v>
+      </c>
+      <c r="D42">
+        <v>2250000</v>
+      </c>
+      <c r="E42" t="s">
+        <v>22</v>
+      </c>
+      <c r="F42" t="s">
+        <v>12</v>
+      </c>
+      <c r="G42" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>115</v>
+      </c>
+      <c r="B43">
+        <v>0.65</v>
+      </c>
+      <c r="C43" s="3">
+        <v>194521500</v>
+      </c>
+      <c r="D43">
+        <v>450000</v>
+      </c>
+      <c r="E43" t="s">
+        <v>30</v>
+      </c>
+      <c r="F43" t="s">
+        <v>12</v>
+      </c>
+      <c r="G43" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>97</v>
+      </c>
+      <c r="B44">
+        <v>0.59</v>
+      </c>
+      <c r="C44" s="3">
+        <v>177275000</v>
+      </c>
+      <c r="D44">
+        <v>500000</v>
+      </c>
+      <c r="E44">
+        <v>127387108</v>
+      </c>
+      <c r="F44" t="s">
+        <v>12</v>
+      </c>
+      <c r="G44" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>110</v>
+      </c>
+      <c r="B45">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="C45" s="3">
+        <v>172322500</v>
+      </c>
+      <c r="D45">
+        <v>1750000</v>
+      </c>
+      <c r="E45" t="s">
+        <v>33</v>
+      </c>
+      <c r="F45" t="s">
+        <v>12</v>
+      </c>
+      <c r="G45" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>148</v>
+      </c>
+      <c r="B46">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="C46" s="3">
+        <v>173810000</v>
+      </c>
+      <c r="D46">
+        <v>1400000</v>
+      </c>
+      <c r="E46">
+        <v>773121108</v>
+      </c>
+      <c r="F46" t="s">
+        <v>12</v>
+      </c>
+      <c r="G46" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>122</v>
+      </c>
+      <c r="B47">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="C47" s="3">
+        <v>170000000</v>
+      </c>
+      <c r="D47">
+        <v>1700000</v>
+      </c>
+      <c r="E47" t="s">
+        <v>43</v>
+      </c>
+      <c r="F47" t="s">
+        <v>12</v>
+      </c>
+      <c r="G47" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
         <v>142</v>
       </c>
-      <c r="B34">
-[...65 lines deleted...]
-      <c r="A37" t="s">
+      <c r="B48">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="C48" s="3">
+        <v>170842500</v>
+      </c>
+      <c r="D48">
+        <v>750000</v>
+      </c>
+      <c r="E48">
+        <v>697435105</v>
+      </c>
+      <c r="F48" t="s">
+        <v>12</v>
+      </c>
+      <c r="G48" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
         <v>141</v>
       </c>
-      <c r="B37">
-[...146 lines deleted...]
-      <c r="E43" s="2" t="s">
+      <c r="B49">
+        <v>0.54</v>
+      </c>
+      <c r="C49" s="3">
+        <v>162562500</v>
+      </c>
+      <c r="D49">
+        <v>1250000</v>
+      </c>
+      <c r="E49" t="s">
         <v>28</v>
       </c>
-      <c r="F43" t="s">
-[...117 lines deleted...]
-      <c r="G48" t="s">
+      <c r="F49" t="s">
+        <v>12</v>
+      </c>
+      <c r="G49" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>164</v>
+      </c>
+      <c r="B50">
+        <v>0.54</v>
+      </c>
+      <c r="C50" s="3">
+        <v>160548607.47</v>
+      </c>
+      <c r="D50">
+        <v>200000</v>
+      </c>
+      <c r="E50" t="s">
+        <v>165</v>
+      </c>
+      <c r="F50" t="s">
+        <v>12</v>
+      </c>
+      <c r="G50" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="49" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-[...45 lines deleted...]
-    <row r="51" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>85</v>
+        <v>130</v>
       </c>
       <c r="B51">
         <v>0.52</v>
       </c>
-      <c r="C51">
-        <v>136836000</v>
+      <c r="C51" s="3">
+        <v>156200000</v>
       </c>
       <c r="D51">
+        <v>125000</v>
+      </c>
+      <c r="E51" t="s">
+        <v>26</v>
+      </c>
+      <c r="F51" t="s">
+        <v>12</v>
+      </c>
+      <c r="G51" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>182</v>
+      </c>
+      <c r="B52">
+        <v>0.49</v>
+      </c>
+      <c r="C52" s="3">
+        <v>145360000</v>
+      </c>
+      <c r="D52">
+        <v>2000000</v>
+      </c>
+      <c r="E52" t="s">
+        <v>37</v>
+      </c>
+      <c r="F52" t="s">
+        <v>12</v>
+      </c>
+      <c r="G52" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>174</v>
+      </c>
+      <c r="B53">
+        <v>0.46</v>
+      </c>
+      <c r="C53" s="3">
+        <v>139214000</v>
+      </c>
+      <c r="D53">
+        <v>200000</v>
+      </c>
+      <c r="E53" t="s">
+        <v>45</v>
+      </c>
+      <c r="F53" t="s">
+        <v>12</v>
+      </c>
+      <c r="G53" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>160</v>
+      </c>
+      <c r="B54">
+        <v>0.44</v>
+      </c>
+      <c r="C54" s="3">
+        <v>130396500</v>
+      </c>
+      <c r="D54">
+        <v>225000</v>
+      </c>
+      <c r="E54" t="s">
+        <v>42</v>
+      </c>
+      <c r="F54" t="s">
+        <v>12</v>
+      </c>
+      <c r="G54" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>154</v>
+      </c>
+      <c r="B55">
+        <v>0.43</v>
+      </c>
+      <c r="C55" s="3">
+        <v>127320000</v>
+      </c>
+      <c r="D55">
+        <v>250000</v>
+      </c>
+      <c r="E55">
+        <v>871607107</v>
+      </c>
+      <c r="F55" t="s">
+        <v>12</v>
+      </c>
+      <c r="G55" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>123</v>
+      </c>
+      <c r="B56">
+        <v>0.41</v>
+      </c>
+      <c r="C56" s="3">
+        <v>121665500</v>
+      </c>
+      <c r="D56">
+        <v>550000</v>
+      </c>
+      <c r="E56" t="s">
+        <v>40</v>
+      </c>
+      <c r="F56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G56" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>189</v>
+      </c>
+      <c r="B57">
+        <v>0.4</v>
+      </c>
+      <c r="C57" s="3">
+        <v>119988150</v>
+      </c>
+      <c r="D57">
+        <v>120000000</v>
+      </c>
+      <c r="E57" t="s">
+        <v>190</v>
+      </c>
+      <c r="F57" t="s">
+        <v>12</v>
+      </c>
+      <c r="G57" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>89</v>
+      </c>
+      <c r="B58">
+        <v>0.38</v>
+      </c>
+      <c r="C58" s="3">
+        <v>113046000</v>
+      </c>
+      <c r="D58">
+        <v>300000</v>
+      </c>
+      <c r="E58" t="s">
+        <v>27</v>
+      </c>
+      <c r="F58" t="s">
+        <v>12</v>
+      </c>
+      <c r="G58" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>104</v>
+      </c>
+      <c r="B59">
+        <v>0.38</v>
+      </c>
+      <c r="C59" s="3">
+        <v>112514000</v>
+      </c>
+      <c r="D59">
+        <v>200000</v>
+      </c>
+      <c r="E59" t="s">
+        <v>44</v>
+      </c>
+      <c r="F59" t="s">
+        <v>12</v>
+      </c>
+      <c r="G59" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>161</v>
+      </c>
+      <c r="B60">
+        <v>0.37</v>
+      </c>
+      <c r="C60" s="3">
+        <v>110997000</v>
+      </c>
+      <c r="D60">
+        <v>300000</v>
+      </c>
+      <c r="E60" t="s">
+        <v>49</v>
+      </c>
+      <c r="F60" t="s">
+        <v>12</v>
+      </c>
+      <c r="G60" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>99</v>
+      </c>
+      <c r="B61">
+        <v>0.37</v>
+      </c>
+      <c r="C61" s="3">
+        <v>111765000</v>
+      </c>
+      <c r="D61">
+        <v>300000</v>
+      </c>
+      <c r="E61" t="s">
+        <v>163</v>
+      </c>
+      <c r="F61" t="s">
+        <v>12</v>
+      </c>
+      <c r="G61" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>84</v>
+      </c>
+      <c r="B62">
+        <v>0.36</v>
+      </c>
+      <c r="C62" s="3">
+        <v>108097500</v>
+      </c>
+      <c r="D62">
+        <v>250000</v>
+      </c>
+      <c r="E62">
+        <v>32654105</v>
+      </c>
+      <c r="F62" t="s">
+        <v>12</v>
+      </c>
+      <c r="G62" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>79</v>
+      </c>
+      <c r="B63">
+        <v>0.34</v>
+      </c>
+      <c r="C63" s="3">
+        <v>101757000</v>
+      </c>
+      <c r="D63">
+        <v>300000</v>
+      </c>
+      <c r="E63">
+        <v>7973100</v>
+      </c>
+      <c r="F63" t="s">
+        <v>12</v>
+      </c>
+      <c r="G63" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>102</v>
+      </c>
+      <c r="B64">
+        <v>0.34</v>
+      </c>
+      <c r="C64" s="3">
+        <v>100927500</v>
+      </c>
+      <c r="D64">
+        <v>250000</v>
+      </c>
+      <c r="E64" t="s">
+        <v>56</v>
+      </c>
+      <c r="F64" t="s">
+        <v>12</v>
+      </c>
+      <c r="G64" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>132</v>
+      </c>
+      <c r="B65">
+        <v>0.34</v>
+      </c>
+      <c r="C65" s="3">
+        <v>100453750</v>
+      </c>
+      <c r="D65">
+        <v>125000</v>
+      </c>
+      <c r="E65">
+        <v>595112103</v>
+      </c>
+      <c r="F65" t="s">
+        <v>12</v>
+      </c>
+      <c r="G65" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>175</v>
+      </c>
+      <c r="B66">
+        <v>0.33</v>
+      </c>
+      <c r="C66" s="3">
+        <v>98740250</v>
+      </c>
+      <c r="D66">
+        <v>425000</v>
+      </c>
+      <c r="E66" t="s">
+        <v>46</v>
+      </c>
+      <c r="F66" t="s">
+        <v>12</v>
+      </c>
+      <c r="G66" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>185</v>
+      </c>
+      <c r="B67">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="C67" s="3">
+        <v>85736200</v>
+      </c>
+      <c r="D67">
+        <v>110000</v>
+      </c>
+      <c r="E67" t="s">
+        <v>41</v>
+      </c>
+      <c r="F67" t="s">
+        <v>12</v>
+      </c>
+      <c r="G67" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>152</v>
+      </c>
+      <c r="B68">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="C68" s="3">
+        <v>83531000</v>
+      </c>
+      <c r="D68">
         <v>100000</v>
       </c>
-      <c r="E51" s="2" t="s">
-[...79 lines deleted...]
-      <c r="A55" t="s">
+      <c r="E68" t="s">
+        <v>58</v>
+      </c>
+      <c r="F68" t="s">
+        <v>12</v>
+      </c>
+      <c r="G68" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
         <v>105</v>
       </c>
-      <c r="B55">
-[...8 lines deleted...]
-      <c r="E55" s="2">
+      <c r="B69">
+        <v>0.25</v>
+      </c>
+      <c r="C69" s="3">
+        <v>74535000</v>
+      </c>
+      <c r="D69">
+        <v>500000</v>
+      </c>
+      <c r="E69" t="s">
+        <v>38</v>
+      </c>
+      <c r="F69" t="s">
+        <v>12</v>
+      </c>
+      <c r="G69" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>146</v>
+      </c>
+      <c r="B70">
+        <v>0.25</v>
+      </c>
+      <c r="C70" s="3">
+        <v>74970000</v>
+      </c>
+      <c r="D70">
+        <v>500000</v>
+      </c>
+      <c r="E70" t="s">
+        <v>60</v>
+      </c>
+      <c r="F70" t="s">
+        <v>12</v>
+      </c>
+      <c r="G70" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>98</v>
+      </c>
+      <c r="B71">
+        <v>0.23</v>
+      </c>
+      <c r="C71" s="3">
+        <v>69900000</v>
+      </c>
+      <c r="D71">
+        <v>1000000</v>
+      </c>
+      <c r="E71">
         <v>146869102</v>
       </c>
-      <c r="F55" t="s">
-[...366 lines deleted...]
-      </c>
       <c r="F71" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G71" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>165</v>
+        <v>118</v>
       </c>
       <c r="B72">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>53050000</v>
+        <v>0.22</v>
+      </c>
+      <c r="C72" s="3">
+        <v>67280000</v>
       </c>
       <c r="D72">
         <v>1000000</v>
       </c>
-      <c r="E72" s="2" t="s">
-        <v>47</v>
+      <c r="E72">
+        <v>485924104</v>
       </c>
       <c r="F72" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G72" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B73">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>47760000</v>
+        <v>0.21</v>
+      </c>
+      <c r="C73" s="3">
+        <v>62080000</v>
       </c>
       <c r="D73">
-        <v>500000</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>800000</v>
+      </c>
+      <c r="E73">
+        <v>462222100</v>
       </c>
       <c r="F73" t="s">
-        <v>80</v>
+        <v>12</v>
       </c>
       <c r="G73" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B74">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>48076500</v>
+        <v>0.2</v>
+      </c>
+      <c r="C74" s="3">
+        <v>58830000</v>
       </c>
       <c r="D74">
-        <v>150000</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>250000</v>
+      </c>
+      <c r="E74" t="s">
+        <v>62</v>
       </c>
       <c r="F74" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G74" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>123</v>
+        <v>108</v>
       </c>
       <c r="B75">
         <v>0.18</v>
       </c>
-      <c r="C75">
-        <v>46679000</v>
+      <c r="C75" s="3">
+        <v>54624000</v>
       </c>
       <c r="D75">
-        <v>100000</v>
-[...2 lines deleted...]
-        <v>461202103</v>
+        <v>1200000</v>
+      </c>
+      <c r="E75" t="s">
+        <v>55</v>
       </c>
       <c r="F75" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G75" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>168</v>
+        <v>137</v>
       </c>
       <c r="B76">
         <v>0.18</v>
       </c>
-      <c r="C76">
-        <v>48506000</v>
+      <c r="C76" s="3">
+        <v>54548000</v>
       </c>
       <c r="D76">
-        <v>100000</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>400000</v>
+      </c>
+      <c r="E76">
+        <v>6.5289999999999997E+105</v>
       </c>
       <c r="F76" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G76" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>82</v>
+        <v>140</v>
       </c>
       <c r="B77">
+        <v>0.18</v>
+      </c>
+      <c r="C77" s="3">
+        <v>53721078.450000003</v>
+      </c>
+      <c r="D77">
+        <v>300000</v>
+      </c>
+      <c r="E77">
+        <v>6870490</v>
+      </c>
+      <c r="F77" t="s">
+        <v>12</v>
+      </c>
+      <c r="G77" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>155</v>
+      </c>
+      <c r="B78">
         <v>0.17</v>
       </c>
-      <c r="C77">
-[...23 lines deleted...]
-        <v>39702000</v>
+      <c r="C78" s="3">
+        <v>50646000</v>
       </c>
       <c r="D78">
-        <v>600000</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>300000</v>
+      </c>
+      <c r="E78" t="s">
+        <v>67</v>
       </c>
       <c r="F78" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G78" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>129</v>
+        <v>93</v>
       </c>
       <c r="B79">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>39049500</v>
+        <v>0.16</v>
+      </c>
+      <c r="C79" s="3">
+        <v>46509000</v>
       </c>
       <c r="D79">
-        <v>150000</v>
-[...2 lines deleted...]
-        <v>501147102</v>
+        <v>500000</v>
+      </c>
+      <c r="E79" t="s">
+        <v>39</v>
       </c>
       <c r="F79" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G79" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>148</v>
+        <v>94</v>
       </c>
       <c r="B80">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>38542231.460000001</v>
+        <v>0.16</v>
+      </c>
+      <c r="C80" s="3">
+        <v>48027000</v>
       </c>
       <c r="D80">
-        <v>250000</v>
-[...2 lines deleted...]
-        <v>6870490</v>
+        <v>700000</v>
+      </c>
+      <c r="E80" t="s">
+        <v>52</v>
       </c>
       <c r="F80" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G80" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>114</v>
       </c>
       <c r="B81">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>33930000</v>
+        <v>0.16</v>
+      </c>
+      <c r="C81" s="3">
+        <v>47196000</v>
       </c>
       <c r="D81">
-        <v>1000000</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>400000</v>
+      </c>
+      <c r="E81">
+        <v>457669307</v>
       </c>
       <c r="F81" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G81" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>120</v>
       </c>
       <c r="B82">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>32088000</v>
+        <v>0.16</v>
+      </c>
+      <c r="C82" s="3">
+        <v>46887000</v>
       </c>
       <c r="D82">
+        <v>150000</v>
+      </c>
+      <c r="E82">
+        <v>501147102</v>
+      </c>
+      <c r="F82" t="s">
+        <v>12</v>
+      </c>
+      <c r="G82" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>112</v>
+      </c>
+      <c r="B83">
+        <v>0.13</v>
+      </c>
+      <c r="C83" s="3">
+        <v>37842000</v>
+      </c>
+      <c r="D83">
         <v>700000</v>
       </c>
-      <c r="E82" s="2">
+      <c r="E83">
         <v>433313103</v>
       </c>
-      <c r="F82" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="F83" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G83" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>109</v>
+        <v>147</v>
       </c>
       <c r="B84">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>25387000</v>
+        <v>0.13</v>
+      </c>
+      <c r="C84" s="3">
+        <v>38375000</v>
       </c>
       <c r="D84">
-        <v>100000</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>500000</v>
+      </c>
+      <c r="E84">
+        <v>770700102</v>
       </c>
       <c r="F84" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G84" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>140</v>
+        <v>76</v>
       </c>
       <c r="B85">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>26393000</v>
+        <v>0.11</v>
+      </c>
+      <c r="C85" s="3">
+        <v>31655000</v>
       </c>
       <c r="D85">
         <v>100000</v>
       </c>
-      <c r="E85" s="2" t="s">
-        <v>54</v>
+      <c r="E85" t="s">
+        <v>51</v>
       </c>
       <c r="F85" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G85" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>145</v>
+        <v>91</v>
       </c>
       <c r="B86">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>25851250</v>
+        <v>0.11</v>
+      </c>
+      <c r="C86" s="3">
+        <v>32705000</v>
       </c>
       <c r="D86">
-        <v>250000</v>
-[...2 lines deleted...]
-        <v>6.5289999999999997E+105</v>
+        <v>500000</v>
+      </c>
+      <c r="E86" t="s">
+        <v>61</v>
       </c>
       <c r="F86" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G86" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="B87">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>26706750</v>
+        <v>0.11</v>
+      </c>
+      <c r="C87" s="3">
+        <v>34425000</v>
       </c>
       <c r="D87">
-        <v>75000</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>750000</v>
+      </c>
+      <c r="E87" t="s">
+        <v>50</v>
       </c>
       <c r="F87" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G87" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>161</v>
+        <v>103</v>
       </c>
       <c r="B88">
         <v>0.1</v>
       </c>
-      <c r="C88">
-        <v>26600000</v>
+      <c r="C88" s="3">
+        <v>30519450</v>
       </c>
       <c r="D88">
-        <v>500000</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>15000</v>
+      </c>
+      <c r="E88">
+        <v>199908104</v>
       </c>
       <c r="F88" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G88" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>154</v>
+        <v>129</v>
       </c>
       <c r="B89">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>24910000</v>
+        <v>0.1</v>
+      </c>
+      <c r="C89" s="3">
+        <v>30968000</v>
       </c>
       <c r="D89">
-        <v>250000</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>800000</v>
+      </c>
+      <c r="E89" t="s">
+        <v>65</v>
       </c>
       <c r="F89" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G89" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>158</v>
+        <v>113</v>
       </c>
       <c r="B90">
         <v>0.09</v>
       </c>
-      <c r="C90">
-        <v>24527500</v>
+      <c r="C90" s="3">
+        <v>26434000</v>
       </c>
       <c r="D90">
-        <v>250000</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>50000</v>
+      </c>
+      <c r="E90" t="s">
+        <v>48</v>
       </c>
       <c r="F90" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G90" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>169</v>
+        <v>119</v>
       </c>
       <c r="B91">
         <v>0.09</v>
       </c>
-      <c r="C91">
-        <v>24975000</v>
+      <c r="C91" s="3">
+        <v>26245000</v>
       </c>
       <c r="D91">
-        <v>100000</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>1500000</v>
+      </c>
+      <c r="E91" t="s">
+        <v>31</v>
       </c>
       <c r="F91" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G91" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>119</v>
+        <v>139</v>
       </c>
       <c r="B92">
-        <v>7.0000000000000007E-2</v>
-[...2 lines deleted...]
-        <v>18645000</v>
+        <v>0.09</v>
+      </c>
+      <c r="C92" s="3">
+        <v>27209000</v>
       </c>
       <c r="D92">
-        <v>750000</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>700000</v>
+      </c>
+      <c r="E92">
+        <v>675232102</v>
       </c>
       <c r="F92" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G92" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>98</v>
+        <v>186</v>
       </c>
       <c r="B93">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>16146000</v>
+        <v>0.09</v>
+      </c>
+      <c r="C93" s="3">
+        <v>27077000</v>
       </c>
       <c r="D93">
         <v>100000</v>
       </c>
-      <c r="E93" s="2" t="s">
-        <v>60</v>
+      <c r="E93" t="s">
+        <v>64</v>
       </c>
       <c r="F93" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G93" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B94">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>15750000</v>
+        <v>0.08</v>
+      </c>
+      <c r="C94" s="3">
+        <v>23400000</v>
       </c>
       <c r="D94">
+        <v>750000</v>
+      </c>
+      <c r="E94" t="s">
+        <v>63</v>
+      </c>
+      <c r="F94" t="s">
+        <v>12</v>
+      </c>
+      <c r="G94" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>153</v>
+      </c>
+      <c r="B95">
+        <v>0.08</v>
+      </c>
+      <c r="C95" s="3">
+        <v>24865000</v>
+      </c>
+      <c r="D95">
         <v>500000</v>
       </c>
-      <c r="E94" s="2">
-[...23 lines deleted...]
-        <v>182</v>
+      <c r="E95" t="s">
+        <v>59</v>
       </c>
       <c r="F95" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G95" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="B96">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>12062000</v>
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="C96" s="3">
+        <v>22121000</v>
       </c>
       <c r="D96">
         <v>100000</v>
       </c>
-      <c r="E96" s="2">
+      <c r="E96">
         <v>42068205</v>
       </c>
       <c r="F96" t="s">
-        <v>80</v>
+        <v>12</v>
       </c>
       <c r="G96" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>99</v>
+        <v>180</v>
       </c>
       <c r="B97">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>12038000</v>
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="C97" s="3">
+        <v>20433750</v>
       </c>
       <c r="D97">
-        <v>200000</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>25000</v>
+      </c>
+      <c r="E97" t="s">
+        <v>181</v>
       </c>
       <c r="F97" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G97" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="B98">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>9588000</v>
+        <v>0.06</v>
+      </c>
+      <c r="C98" s="3">
+        <v>18985500</v>
       </c>
       <c r="D98">
-        <v>400000</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>150000</v>
+      </c>
+      <c r="E98">
+        <v>172573107</v>
       </c>
       <c r="F98" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G98" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>107</v>
+        <v>157</v>
       </c>
       <c r="B99">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>10574000</v>
+        <v>0.06</v>
+      </c>
+      <c r="C99" s="3">
+        <v>18169000</v>
       </c>
       <c r="D99">
-        <v>100000</v>
-[...2 lines deleted...]
-        <v>172573107</v>
+        <v>50000</v>
+      </c>
+      <c r="E99">
+        <v>880770102</v>
       </c>
       <c r="F99" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G99" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>139</v>
+        <v>159</v>
       </c>
       <c r="B100">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>9926250</v>
+        <v>0.06</v>
+      </c>
+      <c r="C100" s="3">
+        <v>18675000</v>
       </c>
       <c r="D100">
-        <v>25000</v>
-[...2 lines deleted...]
-        <v>595112103</v>
+        <v>250000</v>
+      </c>
+      <c r="E100" t="s">
+        <v>54</v>
       </c>
       <c r="F100" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G100" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>149</v>
+        <v>166</v>
       </c>
       <c r="B101">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>9499500</v>
+        <v>0.06</v>
+      </c>
+      <c r="C101" s="3">
+        <v>17021979.140000001</v>
       </c>
       <c r="D101">
-        <v>150000</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>50000</v>
+      </c>
+      <c r="E101" t="s">
+        <v>167</v>
       </c>
       <c r="F101" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G101" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="B102">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>9895000</v>
+        <v>0.06</v>
+      </c>
+      <c r="C102" s="3">
+        <v>18772000</v>
       </c>
       <c r="D102">
         <v>100000</v>
       </c>
-      <c r="E102" s="2" t="s">
-        <v>63</v>
+      <c r="E102" t="s">
+        <v>173</v>
       </c>
       <c r="F102" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G102" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>185</v>
+        <v>80</v>
       </c>
       <c r="B103">
+        <v>0.05</v>
+      </c>
+      <c r="C103" s="3">
+        <v>16114000</v>
+      </c>
+      <c r="D103">
+        <v>100000</v>
+      </c>
+      <c r="E103" t="s">
+        <v>66</v>
+      </c>
+      <c r="F103" t="s">
+        <v>12</v>
+      </c>
+      <c r="G103" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>178</v>
+      </c>
+      <c r="B104">
+        <v>0.05</v>
+      </c>
+      <c r="C104" s="3">
+        <v>15975000</v>
+      </c>
+      <c r="D104">
+        <v>300000</v>
+      </c>
+      <c r="E104" t="s">
+        <v>179</v>
+      </c>
+      <c r="F104" t="s">
+        <v>12</v>
+      </c>
+      <c r="G104" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>126</v>
+      </c>
+      <c r="B105">
         <v>0.04</v>
       </c>
-      <c r="C103">
-[...46 lines deleted...]
-        <v>9146000</v>
+      <c r="C105" s="3">
+        <v>12102172.5</v>
       </c>
       <c r="D105">
-        <v>100000</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>284757</v>
+      </c>
+      <c r="E105" t="s">
+        <v>127</v>
       </c>
       <c r="F105" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G105" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>164</v>
+        <v>149</v>
       </c>
       <c r="B106">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>7490000</v>
+        <v>0.04</v>
+      </c>
+      <c r="C106" s="3">
+        <v>12568000</v>
       </c>
       <c r="D106">
         <v>100000</v>
       </c>
-      <c r="E106" s="2" t="s">
-        <v>68</v>
+      <c r="E106" t="s">
+        <v>150</v>
       </c>
       <c r="F106" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G106" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>177</v>
+        <v>144</v>
       </c>
       <c r="B107">
         <v>0.03</v>
       </c>
-      <c r="C107">
-        <v>7594007.1500000004</v>
+      <c r="C107" s="3">
+        <v>7706000</v>
       </c>
       <c r="D107">
-        <v>20000</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>50000</v>
+      </c>
+      <c r="E107" t="s">
+        <v>145</v>
       </c>
       <c r="F107" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G107" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="B108">
+        <v>0.03</v>
+      </c>
+      <c r="C108" s="3">
+        <v>9458643.5899999999</v>
+      </c>
+      <c r="D108">
+        <v>10000</v>
+      </c>
+      <c r="E108" t="s">
+        <v>171</v>
+      </c>
+      <c r="F108" t="s">
+        <v>12</v>
+      </c>
+      <c r="G108" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>106</v>
+      </c>
+      <c r="B109">
         <v>0.02</v>
       </c>
-      <c r="C108">
-[...19 lines deleted...]
-      <c r="B109">
+      <c r="C109" s="3">
+        <v>5650500</v>
+      </c>
+      <c r="D109">
+        <v>50000</v>
+      </c>
+      <c r="E109">
+        <v>278642103</v>
+      </c>
+      <c r="F109" t="s">
+        <v>12</v>
+      </c>
+      <c r="G109" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>85</v>
+      </c>
+      <c r="B110">
         <v>0.01</v>
       </c>
-      <c r="C109">
-[...23 lines deleted...]
-        <v>0</v>
+      <c r="C110" s="3">
+        <v>3134250</v>
       </c>
       <c r="D110">
         <v>50000</v>
       </c>
-      <c r="E110" s="2" t="s">
-        <v>190</v>
+      <c r="E110">
+        <v>32724106</v>
       </c>
       <c r="F110" t="s">
-        <v>191</v>
+        <v>12</v>
       </c>
       <c r="G110" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      <c r="A115" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>96</v>
+      </c>
+      <c r="B111">
+        <v>0.01</v>
+      </c>
+      <c r="C111" s="3">
+        <v>4081500</v>
+      </c>
+      <c r="D111">
+        <v>25000</v>
+      </c>
+      <c r="E111" t="s">
+        <v>68</v>
+      </c>
+      <c r="F111" t="s">
+        <v>12</v>
+      </c>
+      <c r="G111" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>176</v>
+      </c>
+      <c r="B112">
+        <v>0.01</v>
+      </c>
+      <c r="C112" s="3">
+        <v>4290000</v>
+      </c>
+      <c r="D112">
+        <v>200000</v>
+      </c>
+      <c r="E112" t="s">
+        <v>177</v>
+      </c>
+      <c r="F112" t="s">
+        <v>12</v>
+      </c>
+      <c r="G112" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>187</v>
+      </c>
+      <c r="B113">
+        <v>0</v>
+      </c>
+      <c r="C113" s="3">
+        <v>0</v>
+      </c>
+      <c r="D113">
+        <v>50000</v>
+      </c>
+      <c r="E113" t="s">
+        <v>188</v>
+      </c>
+      <c r="F113" t="s">
+        <v>12</v>
+      </c>
+      <c r="G113" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="116" spans="1:1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A116" t="s">
+    <row r="119" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="117" spans="1:1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A117" t="s">
+    <row r="120" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="118" spans="1:1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A118" t="s">
+    <row r="121" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
         <v>74</v>
-      </c>
-[...8 lines deleted...]
-        <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:G5 A7:G9 A6:B6 D6:G6 A112:G120 A111:B111 D111:G111" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:E5 A115:E121 A6:B6 D6:E6 A7:E9 F1:G5 F114:G114 F6:G6 F7:G10 A114:B114 D114:E114 F115:G121 A10:D10" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>