--- v1 (2026-05-26)
+++ v2 (2026-06-19)
@@ -4,119 +4,116 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ttherie\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{31EA792A-382D-4E76-ADE4-D55414E5AC96}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9B91FE0D-D045-4BAA-8571-DBB8041CFE71}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Holdings'!$A$10:$K$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Holdings'!$A$10:$G$10</definedName>
   </definedNames>
   <calcPr calcId="191029" iterate="1" iterateCount="10000"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="395" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="413" uniqueCount="204">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>Franklin DynaTech Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Weight (%)</t>
   </si>
   <si>
     <t>Market Value ($)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
-    <t>Equities</t>
-[...1 lines deleted...]
-  <si>
     <t>USD</t>
   </si>
   <si>
     <t>67066G104</t>
   </si>
   <si>
     <t>02079K305</t>
   </si>
   <si>
     <t>11135F101</t>
   </si>
   <si>
     <t>30303M102</t>
   </si>
   <si>
     <t>88160R101</t>
   </si>
   <si>
     <t>15101Q207</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
     <t>18915M107</t>
@@ -178,104 +175,95 @@
   <si>
     <t>53220K504</t>
   </si>
   <si>
     <t>M3760D101</t>
   </si>
   <si>
     <t>91307C102</t>
   </si>
   <si>
     <t>52476L109</t>
   </si>
   <si>
     <t>22788C105</t>
   </si>
   <si>
     <t>G3323L100</t>
   </si>
   <si>
     <t>G50871105</t>
   </si>
   <si>
     <t>55024U109</t>
   </si>
   <si>
-    <t>45168D104</t>
-[...1 lines deleted...]
-  <si>
     <t>92537N108</t>
   </si>
   <si>
     <t>88023B103</t>
   </si>
   <si>
     <t>07725L102</t>
   </si>
   <si>
     <t>10806X102</t>
   </si>
   <si>
     <t>Cash and Cash Equivalents</t>
   </si>
   <si>
-    <t>90353T100</t>
-[...1 lines deleted...]
-  <si>
     <t>34631F102</t>
   </si>
   <si>
     <t>19247G107</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
     <t>82982T106</t>
   </si>
   <si>
     <t>87151X101</t>
   </si>
   <si>
     <t>76155X100</t>
   </si>
   <si>
     <t>05722G100</t>
   </si>
   <si>
     <t>05464T104</t>
   </si>
   <si>
     <t>42238D107</t>
   </si>
   <si>
     <t>M87915274</t>
   </si>
   <si>
-    <t>58507V107</t>
-[...1 lines deleted...]
-  <si>
     <t>00971T101</t>
   </si>
   <si>
     <t>87305R109</t>
   </si>
   <si>
     <t>12541W209</t>
   </si>
   <si>
     <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
   </si>
   <si>
     <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
   </si>
   <si>
     <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
   </si>
   <si>
     <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
   </si>
   <si>
     <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
   </si>
   <si>
     <t>© Franklin Templeton. All rights reserved.</t>
@@ -289,53 +277,50 @@
   <si>
     <t>TAIWAN SEMICONDUCTOR</t>
   </si>
   <si>
     <t>ASML HOLDING NV NY REG</t>
   </si>
   <si>
     <t>ADVANCED ENERGY</t>
   </si>
   <si>
     <t>AKAMAI TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>ALPHABET INC-CL A -</t>
   </si>
   <si>
     <t>AMAZON.COM INC COMMON</t>
   </si>
   <si>
     <t>AMPHENOL CORP COMMON</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC COMMON</t>
   </si>
   <si>
-    <t>ANAPTYSBIO INC COMMON</t>
-[...1 lines deleted...]
-  <si>
     <t>APPLE INC COMMON STOCK</t>
   </si>
   <si>
     <t>APPLOVIN CORP COMMON</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
     <t>AXON ENTERPRISE INC</t>
   </si>
   <si>
     <t>AXSOME THERAPEUTICS INC</t>
   </si>
   <si>
     <t>BAKER HUGHES CO COMMON</t>
   </si>
   <si>
     <t>BLOOM ENERGY CORP COMMON</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC</t>
   </si>
   <si>
     <t>BRIDGEBIO PHARMA INC</t>
@@ -373,101 +358,95 @@
   <si>
     <t>DOORDASH INC COMMON STOCK</t>
   </si>
   <si>
     <t>EBAY INC COMMON STOCK USD</t>
   </si>
   <si>
     <t>META PLATFORMS INC COMMON</t>
   </si>
   <si>
     <t>FORGENT POWER SOLUTIONS</t>
   </si>
   <si>
     <t>GE VERNOVA INC COMMON</t>
   </si>
   <si>
     <t>GUARDANT HEALTH INC</t>
   </si>
   <si>
     <t>HEARTFLOW INC COMMON</t>
   </si>
   <si>
     <t>HINGE HEALTH INC COMMON</t>
   </si>
   <si>
-    <t>IDEXX LABORATORIES INC</t>
-[...1 lines deleted...]
-  <si>
     <t>INSMED INC COMMON STOCK</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>IONIS PHARMACEUTICALS INC</t>
   </si>
   <si>
     <t>KLA CORP COMMON STOCK USD</t>
   </si>
   <si>
     <t>KARMAN HOLDINGS INC</t>
   </si>
   <si>
     <t>KRATOS DEFENSE &amp; SECURITY</t>
   </si>
   <si>
     <t>KRYSTAL BIOTECH INC</t>
   </si>
   <si>
     <t>LAM RESEARCH CORP COMMON</t>
   </si>
   <si>
     <t>LEGENCE CORP COMMON STOCK</t>
   </si>
   <si>
     <t>LIGAND PHARMACEUTICALS</t>
   </si>
   <si>
     <t>ELI LILLY AND COMPANY</t>
   </si>
   <si>
     <t>LUMENTUM HOLDINGS INC</t>
   </si>
   <si>
     <t>MADISON AIR SOLUTIONS</t>
   </si>
   <si>
     <t>55658T105</t>
   </si>
   <si>
     <t>MASTERCARD INC COMMON</t>
   </si>
   <si>
-    <t>MEDLINE INC COMMON STOCK</t>
-[...1 lines deleted...]
-  <si>
     <t>MERCADOLIBRE INC COMMON</t>
   </si>
   <si>
     <t>MICROSOFT CORP COMMON</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>MONOLITHIC POWER SYSTEMS</t>
   </si>
   <si>
     <t>NATERA INC COMMON STOCK</t>
   </si>
   <si>
     <t>NETFLIX INC COMMON STOCK</t>
   </si>
   <si>
     <t>SK HYNIX INC COMMON STOCK</t>
   </si>
   <si>
     <t>NEXTPOWER INC COMMON</t>
   </si>
   <si>
     <t>NVIDIA CORP COMMON STOCK</t>
@@ -487,77 +466,71 @@
   <si>
     <t>QUANTA SERVICES INC</t>
   </si>
   <si>
     <t>REDDIT INC COMMON STOCK</t>
   </si>
   <si>
     <t>75734B100</t>
   </si>
   <si>
     <t>REVOLUTION MEDICINES INC</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC</t>
   </si>
   <si>
     <t>ROCKET LAB CORP COMMON</t>
   </si>
   <si>
     <t>ROKU INC COMMON STOCK USD</t>
   </si>
   <si>
     <t>77543R102</t>
   </si>
   <si>
-    <t>SANDISK CORP/DE COMMON</t>
-[...1 lines deleted...]
-  <si>
     <t>SITIME CORP COMMON STOCK</t>
   </si>
   <si>
     <t>SYMBOTIC INC COMMON STOCK</t>
   </si>
   <si>
     <t>SYNOPSYS INC COMMON STOCK</t>
   </si>
   <si>
     <t>TTM TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>TEMPUS AI INC COMMON</t>
   </si>
   <si>
     <t>TERADYNE INC COMMON STOCK</t>
   </si>
   <si>
     <t>TESLA INC COMMON STOCK</t>
   </si>
   <si>
-    <t>UBER TECHNOLOGIES INC</t>
-[...1 lines deleted...]
-  <si>
     <t>UNITED THERAPEUTICS CORP</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CO</t>
   </si>
   <si>
     <t>VISA INC COMMON STOCK USD</t>
   </si>
   <si>
     <t>BMDLRD5</t>
   </si>
   <si>
     <t>ARGENX SE</t>
   </si>
   <si>
     <t>BNHKYX4</t>
   </si>
   <si>
     <t>SAMSUNG EPISHOLDINGS CO</t>
   </si>
   <si>
     <t>BW9LVP9</t>
   </si>
   <si>
     <t>SHOPIFY INC COMMON STOCK</t>
@@ -601,100 +574,160 @@
   <si>
     <t>G7997R103</t>
   </si>
   <si>
     <t>TECHNIPFMC PLC COMMON</t>
   </si>
   <si>
     <t>ASCENDIS PHARMA A/S</t>
   </si>
   <si>
     <t>K08588103</t>
   </si>
   <si>
     <t>ELBIT SYSTEMS LTD COMMON</t>
   </si>
   <si>
     <t>TOWER SEMICONDUCTOR LTD</t>
   </si>
   <si>
     <t>CONSTELLATION SOFTWARE</t>
   </si>
   <si>
     <t>BR52TP7</t>
   </si>
   <si>
-    <t>FEDERAL HOME ZERO 05/26</t>
-[...4 lines deleted...]
-  <si>
     <t>-</t>
   </si>
   <si>
     <t>Security ID</t>
+  </si>
+  <si>
+    <t>EQUITIES-AMERICAN DEPOSITORY RECEIPT</t>
+  </si>
+  <si>
+    <t>EQUITIES-COMMON STOCK</t>
+  </si>
+  <si>
+    <t>DATADOG INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>23804L103</t>
+  </si>
+  <si>
+    <t>FERVO ENERGY CO COMMON</t>
+  </si>
+  <si>
+    <t>31556C106</t>
+  </si>
+  <si>
+    <t>MONGODB INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>60937P106</t>
+  </si>
+  <si>
+    <t>MURATA MANUFACTURING CO</t>
+  </si>
+  <si>
+    <t>SAMSUNG ELECTRO-MECHANICS</t>
+  </si>
+  <si>
+    <t>SANDISK CORP COMMON STOCK</t>
+  </si>
+  <si>
+    <t>SNOWFLAKE INC COMMON</t>
+  </si>
+  <si>
+    <t>SK SQUARE CO LTD COMMON</t>
+  </si>
+  <si>
+    <t>BMG3GS6</t>
+  </si>
+  <si>
+    <t>JFROG LTD COMMON STOCK</t>
+  </si>
+  <si>
+    <t>M6191J100</t>
+  </si>
+  <si>
+    <t>INNIO HOLDING GMBH COMMON</t>
+  </si>
+  <si>
+    <t>N52A8C105</t>
+  </si>
+  <si>
+    <t>MISCELLANEOUS-WARRANTS</t>
+  </si>
+  <si>
+    <t>FEDERAL HOME ZERO 06/26</t>
+  </si>
+  <si>
+    <t>313385XY7</t>
+  </si>
+  <si>
+    <t>SHORT TERM INVESTMENTS-DISCOUNTED NOTES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="16" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -994,2524 +1027,2642 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G121"/>
+  <dimension ref="A1:G126"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A91" workbookViewId="0">
-      <selection activeCell="C11" sqref="C11:C113"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A10" sqref="A10:XFD10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="90.875" customWidth="1"/>
+    <col min="1" max="1" width="37.625" customWidth="1"/>
     <col min="2" max="2" width="10.875" customWidth="1"/>
     <col min="3" max="3" width="16.875" customWidth="1"/>
     <col min="4" max="4" width="10.875" customWidth="1"/>
-    <col min="5" max="5" width="12.875" customWidth="1"/>
+    <col min="5" max="5" width="9.625" customWidth="1"/>
     <col min="6" max="6" width="25.875" customWidth="1"/>
     <col min="7" max="7" width="10.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="1">
-        <v>46155</v>
+      <c r="C6" s="3">
+        <v>46183</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
-        <v>192</v>
+        <v>181</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
       </c>
       <c r="G10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="B11">
-        <v>13.2</v>
-[...2 lines deleted...]
-        <v>3952025000</v>
+        <v>12.05</v>
+      </c>
+      <c r="C11" s="2">
+        <v>3407140000</v>
       </c>
       <c r="D11">
-        <v>18000000</v>
+        <v>17000000</v>
       </c>
       <c r="E11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F11" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="B12">
-        <v>9.02</v>
-[...2 lines deleted...]
-        <v>2701300000</v>
+        <v>8.42</v>
+      </c>
+      <c r="C12" s="2">
+        <v>2380000000</v>
       </c>
       <c r="D12">
         <v>10000000</v>
       </c>
       <c r="E12">
         <v>23135106</v>
       </c>
       <c r="F12" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G12" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="B13">
-        <v>8.07</v>
-[...2 lines deleted...]
-        <v>2415720000</v>
+        <v>7.56</v>
+      </c>
+      <c r="C13" s="2">
+        <v>2138280000</v>
       </c>
       <c r="D13">
         <v>6000000</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F13" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G13" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>95</v>
+        <v>124</v>
       </c>
       <c r="B14">
-        <v>6.26</v>
-[...2 lines deleted...]
-        <v>1875555000</v>
+        <v>5.62</v>
+      </c>
+      <c r="C14" s="2">
+        <v>1589440000</v>
       </c>
       <c r="D14">
-        <v>4750000</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>4000000</v>
+      </c>
+      <c r="E14">
+        <v>594918104</v>
       </c>
       <c r="F14" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G14" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>90</v>
       </c>
       <c r="B15">
-        <v>6.09</v>
-[...2 lines deleted...]
-        <v>1823445000</v>
+        <v>5.27</v>
+      </c>
+      <c r="C15" s="2">
+        <v>1488400000</v>
       </c>
       <c r="D15">
-        <v>4500000</v>
-[...2 lines deleted...]
-        <v>594918104</v>
+        <v>4000000</v>
+      </c>
+      <c r="E15" t="s">
+        <v>15</v>
       </c>
       <c r="F15" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G15" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="B16">
-        <v>4.1900000000000004</v>
-[...2 lines deleted...]
-        <v>1255254000</v>
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="C16" s="2">
+        <v>1253794000</v>
       </c>
       <c r="D16">
-        <v>4200000</v>
+        <v>4300000</v>
       </c>
       <c r="E16">
         <v>37833100</v>
       </c>
       <c r="F16" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G16" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="B17">
-        <v>4.12</v>
-[...2 lines deleted...]
-        <v>1233260000</v>
+        <v>4.04</v>
+      </c>
+      <c r="C17" s="2">
+        <v>1141960000</v>
       </c>
       <c r="D17">
         <v>2000000</v>
       </c>
       <c r="E17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F17" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G17" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>73</v>
       </c>
       <c r="B18">
-        <v>2.68</v>
-[...2 lines deleted...]
-        <v>801486000</v>
+        <v>2.89</v>
+      </c>
+      <c r="C18" s="2">
+        <v>817500000</v>
       </c>
       <c r="D18">
-        <v>1800000</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2000000</v>
+      </c>
+      <c r="E18">
+        <v>874039100</v>
       </c>
       <c r="F18" t="s">
-        <v>12</v>
+        <v>182</v>
       </c>
       <c r="G18" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>77</v>
+        <v>150</v>
       </c>
       <c r="B19">
-        <v>2.67</v>
-[...2 lines deleted...]
-        <v>799600000</v>
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="C19" s="2">
+        <v>686862000</v>
       </c>
       <c r="D19">
-        <v>2000000</v>
-[...2 lines deleted...]
-        <v>874039100</v>
+        <v>1800000</v>
+      </c>
+      <c r="E19" t="s">
+        <v>17</v>
       </c>
       <c r="F19" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G19" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>99</v>
+        <v>115</v>
       </c>
       <c r="B20">
-        <v>2.12</v>
-[...2 lines deleted...]
-        <v>633335000</v>
+        <v>2.39</v>
+      </c>
+      <c r="C20" s="2">
+        <v>675780000</v>
       </c>
       <c r="D20">
-        <v>1700000</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2100000</v>
+      </c>
+      <c r="E20">
+        <v>512807306</v>
       </c>
       <c r="F20" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G20" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>121</v>
+        <v>192</v>
       </c>
       <c r="B21">
-        <v>2.0699999999999998</v>
-[...2 lines deleted...]
-        <v>620424000</v>
+        <v>2.33</v>
+      </c>
+      <c r="C21" s="2">
+        <v>657292000</v>
       </c>
       <c r="D21">
-        <v>2100000</v>
-[...2 lines deleted...]
-        <v>512807306</v>
+        <v>400000</v>
+      </c>
+      <c r="E21" t="s">
+        <v>33</v>
       </c>
       <c r="F21" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G21" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>94</v>
       </c>
       <c r="B22">
-        <v>1.73</v>
-[...2 lines deleted...]
-        <v>517918800</v>
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="C22" s="2">
+        <v>616964000</v>
       </c>
       <c r="D22">
-        <v>280000</v>
-[...2 lines deleted...]
-        <v>482480100</v>
+        <v>1700000</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
       </c>
       <c r="F22" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G22" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>111</v>
       </c>
       <c r="B23">
-        <v>1.69</v>
-[...2 lines deleted...]
-        <v>506530500</v>
+        <v>2.12</v>
+      </c>
+      <c r="C23" s="2">
+        <v>597979200</v>
       </c>
       <c r="D23">
-        <v>350000</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>280000</v>
+      </c>
+      <c r="E23">
+        <v>482480100</v>
       </c>
       <c r="F23" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G23" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="B24">
-        <v>1.65</v>
-[...2 lines deleted...]
-        <v>492592000</v>
+        <v>1.55</v>
+      </c>
+      <c r="C24" s="2">
+        <v>439340000</v>
       </c>
       <c r="D24">
-        <v>1700000</v>
-[...2 lines deleted...]
-        <v>93712107</v>
+        <v>2000000</v>
+      </c>
+      <c r="E24" t="s">
+        <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G24" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>133</v>
+        <v>87</v>
       </c>
       <c r="B25">
-        <v>1.38</v>
-[...2 lines deleted...]
-        <v>412587500</v>
+        <v>1.41</v>
+      </c>
+      <c r="C25" s="2">
+        <v>398191000</v>
       </c>
       <c r="D25">
-        <v>250000</v>
+        <v>1700000</v>
       </c>
       <c r="E25">
-        <v>609839105</v>
+        <v>93712107</v>
       </c>
       <c r="F25" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G25" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="B26">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>403316035.25999999</v>
+        <v>1.36</v>
+      </c>
+      <c r="C26" s="2">
+        <v>383133836.02999997</v>
       </c>
       <c r="D26">
         <v>300000</v>
       </c>
       <c r="E26">
         <v>6450267</v>
       </c>
       <c r="F26" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G26" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="B27">
-        <v>1.29</v>
-[...2 lines deleted...]
-        <v>385240000</v>
+        <v>1.3</v>
+      </c>
+      <c r="C27" s="2">
+        <v>366810000</v>
       </c>
       <c r="D27">
-        <v>2000000</v>
+        <v>750000</v>
       </c>
       <c r="E27" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F27" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G27" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B28">
-        <v>1.23</v>
-[...2 lines deleted...]
-        <v>367980000</v>
+        <v>1.3</v>
+      </c>
+      <c r="C28" s="2">
+        <v>368260000</v>
       </c>
       <c r="D28">
-        <v>750000</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>250000</v>
+      </c>
+      <c r="E28">
+        <v>609839105</v>
       </c>
       <c r="F28" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G28" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>201</v>
       </c>
       <c r="B29">
-        <v>1.2</v>
-[...8 lines deleted...]
-        <v>191</v>
+        <v>1.29</v>
+      </c>
+      <c r="C29" s="2">
+        <v>364964208.10000002</v>
+      </c>
+      <c r="D29">
+        <v>365000000</v>
+      </c>
+      <c r="E29" t="s">
+        <v>202</v>
       </c>
       <c r="F29" t="s">
-        <v>53</v>
+        <v>203</v>
       </c>
       <c r="G29" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>168</v>
+        <v>82</v>
       </c>
       <c r="B30">
-        <v>1.1100000000000001</v>
-[...2 lines deleted...]
-        <v>333821007.69820136</v>
+        <v>1.22</v>
+      </c>
+      <c r="C30" s="2">
+        <v>345086000</v>
       </c>
       <c r="D30">
-        <v>4000000</v>
+        <v>700000</v>
       </c>
       <c r="E30" t="s">
-        <v>169</v>
+        <v>23</v>
       </c>
       <c r="F30" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G30" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>162</v>
+        <v>118</v>
       </c>
       <c r="B31">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>320310000</v>
+        <v>1.21</v>
+      </c>
+      <c r="C31" s="2">
+        <v>340911000</v>
       </c>
       <c r="D31">
-        <v>1000000</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>300000</v>
+      </c>
+      <c r="E31">
+        <v>532457108</v>
       </c>
       <c r="F31" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G31" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>87</v>
+        <v>51</v>
       </c>
       <c r="B32">
-        <v>1.06</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>1.17</v>
+      </c>
+      <c r="C32" s="2">
+        <v>330083336.71000004</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>180</v>
       </c>
       <c r="F32" t="s">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="G32" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>124</v>
+        <v>159</v>
       </c>
       <c r="B33">
-        <v>1.02</v>
-[...2 lines deleted...]
-        <v>304725000</v>
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="C33" s="2">
+        <v>324685382.38141334</v>
       </c>
       <c r="D33">
-        <v>300000</v>
-[...2 lines deleted...]
-        <v>532457108</v>
+        <v>3000000</v>
+      </c>
+      <c r="E33" t="s">
+        <v>160</v>
       </c>
       <c r="F33" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G33" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>109</v>
+        <v>153</v>
       </c>
       <c r="B34">
-        <v>1.01</v>
-[...2 lines deleted...]
-        <v>302832450</v>
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="C34" s="2">
+        <v>322960000</v>
       </c>
       <c r="D34">
-        <v>285000</v>
+        <v>1000000</v>
       </c>
       <c r="E34" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F34" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G34" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="B35">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>283214000</v>
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="C35" s="2">
+        <v>313925000</v>
       </c>
       <c r="D35">
         <v>1450000</v>
       </c>
       <c r="E35">
         <v>632307104</v>
       </c>
       <c r="F35" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G35" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="B36">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>281380000</v>
+        <v>1.07</v>
+      </c>
+      <c r="C36" s="2">
+        <v>303520000</v>
       </c>
       <c r="D36">
         <v>2000000</v>
       </c>
       <c r="E36">
         <v>40413205</v>
       </c>
       <c r="F36" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G36" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>183</v>
+        <v>79</v>
       </c>
       <c r="B37">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>267938000</v>
+        <v>0.95</v>
+      </c>
+      <c r="C37" s="2">
+        <v>268596000</v>
       </c>
       <c r="D37">
-        <v>1100000</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>1800000</v>
+      </c>
+      <c r="E37">
+        <v>32095101</v>
       </c>
       <c r="F37" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G37" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="B38">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>249280000</v>
+        <v>0.89</v>
+      </c>
+      <c r="C38" s="2">
+        <v>251457550</v>
       </c>
       <c r="D38">
-        <v>2350000</v>
-[...2 lines deleted...]
-        <v>32095101</v>
+        <v>145000</v>
+      </c>
+      <c r="E38" t="s">
+        <v>34</v>
       </c>
       <c r="F38" t="s">
-        <v>12</v>
+        <v>182</v>
       </c>
       <c r="G38" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>143</v>
+        <v>104</v>
       </c>
       <c r="B39">
-        <v>0.78</v>
-[...2 lines deleted...]
-        <v>232116000</v>
+        <v>0.87</v>
+      </c>
+      <c r="C39" s="2">
+        <v>247120650</v>
       </c>
       <c r="D39">
-        <v>300000</v>
-[...2 lines deleted...]
-        <v>7.4762000000000002E+106</v>
+        <v>285000</v>
+      </c>
+      <c r="E39" t="s">
+        <v>28</v>
       </c>
       <c r="F39" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G39" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>78</v>
+        <v>174</v>
       </c>
       <c r="B40">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>213513300</v>
+        <v>0.82</v>
+      </c>
+      <c r="C40" s="2">
+        <v>230769000</v>
       </c>
       <c r="D40">
-        <v>135000</v>
+        <v>1100000</v>
       </c>
       <c r="E40" t="s">
-        <v>35</v>
+        <v>175</v>
       </c>
       <c r="F40" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G40" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>125</v>
+        <v>105</v>
       </c>
       <c r="B41">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>206074000</v>
+        <v>0.81</v>
+      </c>
+      <c r="C41" s="2">
+        <v>228725000</v>
       </c>
       <c r="D41">
-        <v>200000</v>
+        <v>1750000</v>
       </c>
       <c r="E41" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="F41" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G41" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>135</v>
       </c>
       <c r="B42">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>197010000</v>
+        <v>0.7</v>
+      </c>
+      <c r="C42" s="2">
+        <v>197415000</v>
       </c>
       <c r="D42">
-        <v>2250000</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>750000</v>
+      </c>
+      <c r="E42">
+        <v>697435105</v>
       </c>
       <c r="F42" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G42" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>115</v>
+        <v>136</v>
       </c>
       <c r="B43">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>194521500</v>
+        <v>0.69</v>
+      </c>
+      <c r="C43" s="2">
+        <v>195276000</v>
       </c>
       <c r="D43">
-        <v>450000</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>300000</v>
+      </c>
+      <c r="E43">
+        <v>7.4762000000000002E+106</v>
       </c>
       <c r="F43" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G43" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="B44">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>177275000</v>
+        <v>0.68</v>
+      </c>
+      <c r="C44" s="2">
+        <v>192565000</v>
       </c>
       <c r="D44">
         <v>500000</v>
       </c>
       <c r="E44">
         <v>127387108</v>
       </c>
       <c r="F44" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G44" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>110</v>
+        <v>128</v>
       </c>
       <c r="B45">
-        <v>0.57999999999999996</v>
-[...2 lines deleted...]
-        <v>172322500</v>
+        <v>0.65</v>
+      </c>
+      <c r="C45" s="2">
+        <v>184500000</v>
       </c>
       <c r="D45">
-        <v>1750000</v>
+        <v>2250000</v>
       </c>
       <c r="E45" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="F45" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G45" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="B46">
-        <v>0.57999999999999996</v>
-[...2 lines deleted...]
-        <v>173810000</v>
+        <v>0.61</v>
+      </c>
+      <c r="C46" s="2">
+        <v>173524819.72</v>
       </c>
       <c r="D46">
-        <v>1400000</v>
-[...2 lines deleted...]
-        <v>773121108</v>
+        <v>200000</v>
+      </c>
+      <c r="E46" t="s">
+        <v>156</v>
       </c>
       <c r="F46" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G46" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="B47">
-        <v>0.56999999999999995</v>
-[...2 lines deleted...]
-        <v>170000000</v>
+        <v>0.6</v>
+      </c>
+      <c r="C47" s="2">
+        <v>170652000</v>
       </c>
       <c r="D47">
-        <v>1700000</v>
+        <v>200000</v>
       </c>
       <c r="E47" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="F47" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G47" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>142</v>
+        <v>123</v>
       </c>
       <c r="B48">
-        <v>0.56999999999999995</v>
-[...2 lines deleted...]
-        <v>170842500</v>
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="C48" s="2">
+        <v>158829000</v>
       </c>
       <c r="D48">
-        <v>750000</v>
-[...2 lines deleted...]
-        <v>697435105</v>
+        <v>100000</v>
+      </c>
+      <c r="E48" t="s">
+        <v>25</v>
       </c>
       <c r="F48" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G48" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>141</v>
       </c>
       <c r="B49">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>162562500</v>
+        <v>0.52</v>
+      </c>
+      <c r="C49" s="2">
+        <v>147070000</v>
       </c>
       <c r="D49">
-        <v>1250000</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1400000</v>
+      </c>
+      <c r="E49">
+        <v>773121108</v>
       </c>
       <c r="F49" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G49" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>164</v>
+        <v>109</v>
       </c>
       <c r="B50">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>160548607.47</v>
+        <v>0.51</v>
+      </c>
+      <c r="C50" s="2">
+        <v>144207000</v>
       </c>
       <c r="D50">
-        <v>200000</v>
+        <v>350000</v>
       </c>
       <c r="E50" t="s">
-        <v>165</v>
+        <v>29</v>
       </c>
       <c r="F50" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G50" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="B51">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>156200000</v>
+        <v>0.49</v>
+      </c>
+      <c r="C51" s="2">
+        <v>137173000</v>
       </c>
       <c r="D51">
-        <v>125000</v>
+        <v>1700000</v>
       </c>
       <c r="E51" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F51" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G51" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="B52">
         <v>0.49</v>
       </c>
-      <c r="C52" s="3">
-        <v>145360000</v>
+      <c r="C52" s="2">
+        <v>139900000</v>
       </c>
       <c r="D52">
         <v>2000000</v>
       </c>
       <c r="E52" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F52" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G52" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>174</v>
+        <v>117</v>
       </c>
       <c r="B53">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>139214000</v>
+        <v>0.48</v>
+      </c>
+      <c r="C53" s="2">
+        <v>136532000</v>
       </c>
       <c r="D53">
-        <v>200000</v>
+        <v>550000</v>
       </c>
       <c r="E53" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="F53" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G53" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>160</v>
+        <v>84</v>
       </c>
       <c r="B54">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>130396500</v>
+        <v>0.47</v>
+      </c>
+      <c r="C54" s="2">
+        <v>134277000</v>
       </c>
       <c r="D54">
-        <v>225000</v>
+        <v>300000</v>
       </c>
       <c r="E54" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="F54" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G54" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>154</v>
+        <v>99</v>
       </c>
       <c r="B55">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>127320000</v>
+        <v>0.46</v>
+      </c>
+      <c r="C55" s="2">
+        <v>129548000</v>
       </c>
       <c r="D55">
-        <v>250000</v>
-[...2 lines deleted...]
-        <v>871607107</v>
+        <v>200000</v>
+      </c>
+      <c r="E55" t="s">
+        <v>43</v>
       </c>
       <c r="F55" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G55" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>123</v>
+        <v>134</v>
       </c>
       <c r="B56">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>121665500</v>
+        <v>0.46</v>
+      </c>
+      <c r="C56" s="2">
+        <v>130210000</v>
       </c>
       <c r="D56">
-        <v>550000</v>
+        <v>1000000</v>
       </c>
       <c r="E56" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="F56" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G56" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>189</v>
+        <v>151</v>
       </c>
       <c r="B57">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>119988150</v>
+        <v>0.43</v>
+      </c>
+      <c r="C57" s="2">
+        <v>122422500</v>
       </c>
       <c r="D57">
-        <v>120000000</v>
+        <v>225000</v>
       </c>
       <c r="E57" t="s">
-        <v>190</v>
+        <v>41</v>
       </c>
       <c r="F57" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G57" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>89</v>
+        <v>146</v>
       </c>
       <c r="B58">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>113046000</v>
+        <v>0.41</v>
+      </c>
+      <c r="C58" s="2">
+        <v>115135000</v>
       </c>
       <c r="D58">
-        <v>300000</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>250000</v>
+      </c>
+      <c r="E58">
+        <v>871607107</v>
       </c>
       <c r="F58" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G58" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>104</v>
+        <v>165</v>
       </c>
       <c r="B59">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>112514000</v>
+        <v>0.41</v>
+      </c>
+      <c r="C59" s="2">
+        <v>116050000</v>
       </c>
       <c r="D59">
         <v>200000</v>
       </c>
       <c r="E59" t="s">
         <v>44</v>
       </c>
       <c r="F59" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G59" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>161</v>
+        <v>125</v>
       </c>
       <c r="B60">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>110997000</v>
+        <v>0.39</v>
+      </c>
+      <c r="C60" s="2">
+        <v>111485000</v>
       </c>
       <c r="D60">
-        <v>300000</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>125000</v>
+      </c>
+      <c r="E60">
+        <v>595112103</v>
       </c>
       <c r="F60" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G60" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="B61">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>111765000</v>
+        <v>0.39</v>
+      </c>
+      <c r="C61" s="2">
+        <v>108876000</v>
       </c>
       <c r="D61">
         <v>300000</v>
       </c>
       <c r="E61" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="F61" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G61" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>84</v>
+        <v>166</v>
       </c>
       <c r="B62">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>108097500</v>
+        <v>0.37</v>
+      </c>
+      <c r="C62" s="2">
+        <v>103333500</v>
       </c>
       <c r="D62">
-        <v>250000</v>
-[...2 lines deleted...]
-        <v>32654105</v>
+        <v>450000</v>
+      </c>
+      <c r="E62" t="s">
+        <v>45</v>
       </c>
       <c r="F62" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G62" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B63">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>101757000</v>
+        <v>0.35</v>
+      </c>
+      <c r="C63" s="2">
+        <v>98167500</v>
       </c>
       <c r="D63">
-        <v>300000</v>
+        <v>250000</v>
       </c>
       <c r="E63">
-        <v>7973100</v>
+        <v>32654105</v>
       </c>
       <c r="F63" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G63" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="B64">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>100927500</v>
+        <v>0.31</v>
+      </c>
+      <c r="C64" s="2">
+        <v>88692500</v>
       </c>
       <c r="D64">
         <v>250000</v>
       </c>
       <c r="E64" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="F64" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G64" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>132</v>
+        <v>152</v>
       </c>
       <c r="B65">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>100453750</v>
+        <v>0.3</v>
+      </c>
+      <c r="C65" s="2">
+        <v>84294000</v>
       </c>
       <c r="D65">
-        <v>125000</v>
-[...2 lines deleted...]
-        <v>595112103</v>
+        <v>300000</v>
+      </c>
+      <c r="E65" t="s">
+        <v>47</v>
       </c>
       <c r="F65" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G65" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B66">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>98740250</v>
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="C66" s="2">
+        <v>81897000</v>
       </c>
       <c r="D66">
-        <v>425000</v>
+        <v>100000</v>
       </c>
       <c r="E66" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="F66" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G66" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>185</v>
+        <v>75</v>
       </c>
       <c r="B67">
-        <v>0.28999999999999998</v>
-[...2 lines deleted...]
-        <v>85736200</v>
+        <v>0.27</v>
+      </c>
+      <c r="C67" s="2">
+        <v>77042500</v>
       </c>
       <c r="D67">
-        <v>110000</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>250000</v>
+      </c>
+      <c r="E67">
+        <v>7973100</v>
       </c>
       <c r="F67" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G67" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>152</v>
+        <v>100</v>
       </c>
       <c r="B68">
-        <v>0.28000000000000003</v>
-[...2 lines deleted...]
-        <v>83531000</v>
+        <v>0.27</v>
+      </c>
+      <c r="C68" s="2">
+        <v>75500000</v>
       </c>
       <c r="D68">
-        <v>100000</v>
+        <v>500000</v>
       </c>
       <c r="E68" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="F68" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G68" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>105</v>
+        <v>139</v>
       </c>
       <c r="B69">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>74535000</v>
+        <v>0.26</v>
+      </c>
+      <c r="C69" s="2">
+        <v>72095000</v>
       </c>
       <c r="D69">
         <v>500000</v>
       </c>
       <c r="E69" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="F69" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G69" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>146</v>
+        <v>194</v>
       </c>
       <c r="B70">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>74970000</v>
+        <v>0.26</v>
+      </c>
+      <c r="C70" s="2">
+        <v>72585885.159999996</v>
       </c>
       <c r="D70">
-        <v>500000</v>
+        <v>100000</v>
       </c>
       <c r="E70" t="s">
-        <v>60</v>
+        <v>195</v>
       </c>
       <c r="F70" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G70" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="B71">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>69900000</v>
+        <v>0.24</v>
+      </c>
+      <c r="C71" s="2">
+        <v>67250000</v>
       </c>
       <c r="D71">
         <v>1000000</v>
       </c>
       <c r="E71">
         <v>146869102</v>
       </c>
       <c r="F71" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G71" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="B72">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>67280000</v>
+        <v>0.23</v>
+      </c>
+      <c r="C72" s="2">
+        <v>63840000</v>
       </c>
       <c r="D72">
-        <v>1000000</v>
-[...2 lines deleted...]
-        <v>485924104</v>
+        <v>1200000</v>
+      </c>
+      <c r="E72" t="s">
+        <v>52</v>
       </c>
       <c r="F72" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G72" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>116</v>
+        <v>144</v>
       </c>
       <c r="B73">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>62080000</v>
+        <v>0.23</v>
+      </c>
+      <c r="C73" s="2">
+        <v>66423000</v>
       </c>
       <c r="D73">
-        <v>800000</v>
-[...2 lines deleted...]
-        <v>462222100</v>
+        <v>100000</v>
+      </c>
+      <c r="E73" t="s">
+        <v>55</v>
       </c>
       <c r="F73" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G73" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="B74">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>58830000</v>
+        <v>0.22</v>
+      </c>
+      <c r="C74" s="2">
+        <v>61585000</v>
       </c>
       <c r="D74">
         <v>250000</v>
       </c>
       <c r="E74" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="F74" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G74" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B75">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>54624000</v>
+        <v>0.21</v>
+      </c>
+      <c r="C75" s="2">
+        <v>58656000</v>
       </c>
       <c r="D75">
-        <v>1200000</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>800000</v>
+      </c>
+      <c r="E75">
+        <v>462222100</v>
       </c>
       <c r="F75" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G75" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="B76">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>54548000</v>
+        <v>0.21</v>
+      </c>
+      <c r="C76" s="2">
+        <v>60242000</v>
       </c>
       <c r="D76">
-        <v>400000</v>
-[...2 lines deleted...]
-        <v>6.5289999999999997E+105</v>
+        <v>350000</v>
+      </c>
+      <c r="E76" t="s">
+        <v>63</v>
       </c>
       <c r="F76" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G76" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>140</v>
+        <v>88</v>
       </c>
       <c r="B77">
-        <v>0.18</v>
-[...4 lines deleted...]
-      <c r="D77">
+        <v>0.17</v>
+      </c>
+      <c r="C77" s="2">
+        <v>48192000</v>
+      </c>
+      <c r="D77" s="1">
         <v>300000</v>
       </c>
-      <c r="E77">
-        <v>6870490</v>
+      <c r="E77" s="1" t="s">
+        <v>38</v>
       </c>
       <c r="F77" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G77" t="s">
-        <v>57</v>
+        <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>155</v>
+        <v>89</v>
       </c>
       <c r="B78">
         <v>0.17</v>
       </c>
-      <c r="C78" s="3">
-        <v>50646000</v>
+      <c r="C78" s="2">
+        <v>47183500</v>
       </c>
       <c r="D78">
-        <v>300000</v>
+        <v>700000</v>
       </c>
       <c r="E78" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="F78" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G78" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="B79">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>46509000</v>
+        <v>0.17</v>
+      </c>
+      <c r="C79" s="2">
+        <v>46861500</v>
       </c>
       <c r="D79">
-        <v>500000</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>150000</v>
+      </c>
+      <c r="E79">
+        <v>501147102</v>
       </c>
       <c r="F79" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G79" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>94</v>
+        <v>130</v>
       </c>
       <c r="B80">
         <v>0.16</v>
       </c>
-      <c r="C80" s="3">
-        <v>48027000</v>
+      <c r="C80" s="2">
+        <v>44780000</v>
       </c>
       <c r="D80">
-        <v>700000</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>400000</v>
+      </c>
+      <c r="E80">
+        <v>6.5289999999999997E+105</v>
       </c>
       <c r="F80" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G80" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="B81">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>47196000</v>
+        <v>0.15</v>
+      </c>
+      <c r="C81" s="2">
+        <v>43442000</v>
       </c>
       <c r="D81">
-        <v>400000</v>
+        <v>700000</v>
       </c>
       <c r="E81">
-        <v>457669307</v>
+        <v>433313103</v>
       </c>
       <c r="F81" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G81" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>120</v>
+        <v>133</v>
       </c>
       <c r="B82">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>46887000</v>
+        <v>0.15</v>
+      </c>
+      <c r="C82" s="2">
+        <v>43356351.82</v>
       </c>
       <c r="D82">
-        <v>150000</v>
+        <v>300000</v>
       </c>
       <c r="E82">
-        <v>501147102</v>
+        <v>6870490</v>
       </c>
       <c r="F82" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G82" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>112</v>
+        <v>140</v>
       </c>
       <c r="B83">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>37842000</v>
+        <v>0.15</v>
+      </c>
+      <c r="C83" s="2">
+        <v>43180000</v>
       </c>
       <c r="D83">
-        <v>700000</v>
+        <v>500000</v>
       </c>
       <c r="E83">
-        <v>433313103</v>
+        <v>770700102</v>
       </c>
       <c r="F83" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G83" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B84">
         <v>0.13</v>
       </c>
-      <c r="C84" s="3">
-        <v>38375000</v>
+      <c r="C84" s="2">
+        <v>37110000</v>
       </c>
       <c r="D84">
-        <v>500000</v>
-[...2 lines deleted...]
-        <v>770700102</v>
+        <v>750000</v>
+      </c>
+      <c r="E84" t="s">
+        <v>48</v>
       </c>
       <c r="F84" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G84" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>76</v>
+        <v>112</v>
       </c>
       <c r="B85">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>31655000</v>
+        <v>0.12</v>
+      </c>
+      <c r="C85" s="2">
+        <v>34402500</v>
       </c>
       <c r="D85">
-        <v>100000</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>750000</v>
+      </c>
+      <c r="E85">
+        <v>485924104</v>
       </c>
       <c r="F85" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G85" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>91</v>
+        <v>71</v>
       </c>
       <c r="B86">
         <v>0.11</v>
       </c>
-      <c r="C86" s="3">
-        <v>32705000</v>
+      <c r="C86" s="2">
+        <v>30743000</v>
       </c>
       <c r="D86">
-        <v>500000</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>100000</v>
+      </c>
+      <c r="E86">
+        <v>42068205</v>
       </c>
       <c r="F86" t="s">
-        <v>12</v>
+        <v>182</v>
       </c>
       <c r="G86" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>156</v>
+        <v>86</v>
       </c>
       <c r="B87">
         <v>0.11</v>
       </c>
-      <c r="C87" s="3">
-        <v>34425000</v>
+      <c r="C87" s="2">
+        <v>31510000</v>
       </c>
       <c r="D87">
-        <v>750000</v>
+        <v>500000</v>
       </c>
       <c r="E87" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="F87" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G87" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="B88">
         <v>0.1</v>
       </c>
-      <c r="C88" s="3">
-        <v>30519450</v>
+      <c r="C88" s="2">
+        <v>27564000</v>
       </c>
       <c r="D88">
-        <v>15000</v>
+        <v>300000</v>
       </c>
       <c r="E88">
-        <v>199908104</v>
+        <v>457669307</v>
       </c>
       <c r="F88" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G88" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B89">
         <v>0.1</v>
       </c>
-      <c r="C89" s="3">
-        <v>30968000</v>
+      <c r="C89" s="2">
+        <v>27510000</v>
       </c>
       <c r="D89">
-        <v>800000</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>700000</v>
+      </c>
+      <c r="E89">
+        <v>675232102</v>
       </c>
       <c r="F89" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G89" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>113</v>
+        <v>169</v>
       </c>
       <c r="B90">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>26434000</v>
+        <v>0.1</v>
+      </c>
+      <c r="C90" s="2">
+        <v>27260000</v>
       </c>
       <c r="D90">
-        <v>50000</v>
+        <v>500000</v>
       </c>
       <c r="E90" t="s">
-        <v>48</v>
+        <v>170</v>
       </c>
       <c r="F90" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G90" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>119</v>
+        <v>72</v>
       </c>
       <c r="B91">
         <v>0.09</v>
       </c>
-      <c r="C91" s="3">
-        <v>26245000</v>
+      <c r="C91" s="2">
+        <v>26361000</v>
       </c>
       <c r="D91">
-        <v>1500000</v>
+        <v>100000</v>
       </c>
       <c r="E91" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="F91" t="s">
-        <v>12</v>
+        <v>182</v>
       </c>
       <c r="G91" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="B92">
         <v>0.09</v>
       </c>
-      <c r="C92" s="3">
-        <v>27209000</v>
+      <c r="C92" s="2">
+        <v>25792200</v>
       </c>
       <c r="D92">
-        <v>700000</v>
+        <v>15000</v>
       </c>
       <c r="E92">
-        <v>675232102</v>
+        <v>199908104</v>
       </c>
       <c r="F92" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G92" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="B93">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>27077000</v>
+        <v>0.08</v>
+      </c>
+      <c r="C93" s="2">
+        <v>22763000</v>
       </c>
       <c r="D93">
         <v>100000</v>
       </c>
       <c r="E93" t="s">
-        <v>64</v>
+        <v>185</v>
       </c>
       <c r="F93" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G93" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="B94">
         <v>0.08</v>
       </c>
-      <c r="C94" s="3">
-        <v>23400000</v>
+      <c r="C94" s="2">
+        <v>22072500</v>
       </c>
       <c r="D94">
         <v>750000</v>
       </c>
       <c r="E94" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="F94" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G94" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>153</v>
+        <v>193</v>
       </c>
       <c r="B95">
         <v>0.08</v>
       </c>
-      <c r="C95" s="3">
-        <v>24865000</v>
+      <c r="C95" s="2">
+        <v>23990000</v>
       </c>
       <c r="D95">
-        <v>500000</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>100000</v>
+      </c>
+      <c r="E95">
+        <v>833445109</v>
       </c>
       <c r="F95" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G95" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>75</v>
+        <v>177</v>
       </c>
       <c r="B96">
-        <v>7.0000000000000007E-2</v>
-[...2 lines deleted...]
-        <v>22121000</v>
+        <v>0.08</v>
+      </c>
+      <c r="C96" s="2">
+        <v>23354000</v>
       </c>
       <c r="D96">
         <v>100000</v>
       </c>
-      <c r="E96">
-        <v>42068205</v>
+      <c r="E96" t="s">
+        <v>61</v>
       </c>
       <c r="F96" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G96" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
       <c r="B97">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="C97" s="3">
-        <v>20433750</v>
+      <c r="C97" s="2">
+        <v>20399750</v>
       </c>
       <c r="D97">
         <v>25000</v>
       </c>
       <c r="E97" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="F97" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G97" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>100</v>
+        <v>188</v>
       </c>
       <c r="B98">
         <v>0.06</v>
       </c>
-      <c r="C98" s="3">
-        <v>18985500</v>
+      <c r="C98" s="2">
+        <v>17414000</v>
       </c>
       <c r="D98">
-        <v>150000</v>
-[...2 lines deleted...]
-        <v>172573107</v>
+        <v>50000</v>
+      </c>
+      <c r="E98" t="s">
+        <v>189</v>
       </c>
       <c r="F98" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G98" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="B99">
         <v>0.06</v>
       </c>
-      <c r="C99" s="3">
-        <v>18169000</v>
+      <c r="C99" s="2">
+        <v>17379500</v>
       </c>
       <c r="D99">
         <v>50000</v>
       </c>
       <c r="E99">
         <v>880770102</v>
       </c>
       <c r="F99" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G99" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="B100">
         <v>0.06</v>
       </c>
-      <c r="C100" s="3">
-        <v>18675000</v>
+      <c r="C100" s="2">
+        <v>17896000</v>
       </c>
       <c r="D100">
-        <v>250000</v>
+        <v>100000</v>
       </c>
       <c r="E100" t="s">
-        <v>54</v>
+        <v>164</v>
       </c>
       <c r="F100" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G100" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>166</v>
+        <v>196</v>
       </c>
       <c r="B101">
         <v>0.06</v>
       </c>
-      <c r="C101" s="3">
-        <v>17021979.140000001</v>
+      <c r="C101" s="2">
+        <v>16072000</v>
       </c>
       <c r="D101">
-        <v>50000</v>
+        <v>200000</v>
       </c>
       <c r="E101" t="s">
-        <v>167</v>
+        <v>197</v>
       </c>
       <c r="F101" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G101" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>172</v>
+        <v>76</v>
       </c>
       <c r="B102">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>18772000</v>
+        <v>0.05</v>
+      </c>
+      <c r="C102" s="2">
+        <v>12997000</v>
       </c>
       <c r="D102">
         <v>100000</v>
       </c>
       <c r="E102" t="s">
-        <v>173</v>
+        <v>62</v>
       </c>
       <c r="F102" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G102" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="103" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B103">
         <v>0.05</v>
       </c>
-      <c r="C103" s="3">
-        <v>16114000</v>
+      <c r="C103" s="2">
+        <v>13705000</v>
       </c>
       <c r="D103">
-        <v>100000</v>
+        <v>250000</v>
       </c>
       <c r="E103" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="F103" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G103" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="104" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>178</v>
+        <v>95</v>
       </c>
       <c r="B104">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>15975000</v>
+        <v>0.04</v>
+      </c>
+      <c r="C104" s="2">
+        <v>11839500</v>
       </c>
       <c r="D104">
-        <v>300000</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>150000</v>
+      </c>
+      <c r="E104">
+        <v>172573107</v>
       </c>
       <c r="F104" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G104" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="B105">
         <v>0.04</v>
       </c>
-      <c r="C105" s="3">
-        <v>12102172.5</v>
+      <c r="C105" s="2">
+        <v>10652759.369999999</v>
       </c>
       <c r="D105">
         <v>284757</v>
       </c>
       <c r="E105" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="F105" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G105" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>149</v>
+        <v>190</v>
       </c>
       <c r="B106">
         <v>0.04</v>
       </c>
-      <c r="C106" s="3">
-        <v>12568000</v>
+      <c r="C106" s="2">
+        <v>10629591.119999999</v>
       </c>
       <c r="D106">
-        <v>100000</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>200000</v>
+      </c>
+      <c r="E106">
+        <v>6610403</v>
       </c>
       <c r="F106" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G106" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
     </row>
     <row r="107" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>144</v>
+        <v>191</v>
       </c>
       <c r="B107">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>7706000</v>
+        <v>0.04</v>
+      </c>
+      <c r="C107" s="2">
+        <v>11383441</v>
       </c>
       <c r="D107">
-        <v>50000</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>10000</v>
+      </c>
+      <c r="E107">
+        <v>6771689</v>
       </c>
       <c r="F107" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G107" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>170</v>
+        <v>142</v>
       </c>
       <c r="B108">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>9458643.5899999999</v>
+        <v>0.04</v>
+      </c>
+      <c r="C108" s="2">
+        <v>11694000</v>
       </c>
       <c r="D108">
-        <v>10000</v>
+        <v>100000</v>
       </c>
       <c r="E108" t="s">
-        <v>171</v>
+        <v>143</v>
       </c>
       <c r="F108" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G108" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>106</v>
+        <v>145</v>
       </c>
       <c r="B109">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>5650500</v>
+        <v>0.04</v>
+      </c>
+      <c r="C109" s="2">
+        <v>12372000</v>
       </c>
       <c r="D109">
-        <v>50000</v>
-[...2 lines deleted...]
-        <v>278642103</v>
+        <v>300000</v>
+      </c>
+      <c r="E109" t="s">
+        <v>56</v>
       </c>
       <c r="F109" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G109" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>85</v>
+        <v>186</v>
       </c>
       <c r="B110">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>3134250</v>
+        <v>0.03</v>
+      </c>
+      <c r="C110" s="2">
+        <v>8084556.7599999998</v>
       </c>
       <c r="D110">
-        <v>50000</v>
-[...2 lines deleted...]
-        <v>32724106</v>
+        <v>244468</v>
+      </c>
+      <c r="E110" t="s">
+        <v>187</v>
       </c>
       <c r="F110" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G110" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>96</v>
+        <v>137</v>
       </c>
       <c r="B111">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>4081500</v>
+        <v>0.03</v>
+      </c>
+      <c r="C111" s="2">
+        <v>8610500</v>
       </c>
       <c r="D111">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E111" t="s">
-        <v>68</v>
+        <v>138</v>
       </c>
       <c r="F111" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G111" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="112" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>176</v>
+        <v>161</v>
       </c>
       <c r="B112">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>4290000</v>
+        <v>0.03</v>
+      </c>
+      <c r="C112" s="2">
+        <v>8391182.8800000008</v>
       </c>
       <c r="D112">
-        <v>200000</v>
+        <v>10000</v>
       </c>
       <c r="E112" t="s">
-        <v>177</v>
+        <v>162</v>
       </c>
       <c r="F112" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="G112" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
     </row>
     <row r="113" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>187</v>
+        <v>91</v>
       </c>
       <c r="B113">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.02</v>
+      </c>
+      <c r="C113" s="2">
+        <v>4624875</v>
       </c>
       <c r="D113">
+        <v>25000</v>
+      </c>
+      <c r="E113" t="s">
+        <v>64</v>
+      </c>
+      <c r="F113" t="s">
+        <v>183</v>
+      </c>
+      <c r="G113" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>101</v>
+      </c>
+      <c r="B114">
+        <v>0.02</v>
+      </c>
+      <c r="C114" s="2">
+        <v>5320500</v>
+      </c>
+      <c r="D114">
         <v>50000</v>
       </c>
-      <c r="E113" t="s">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="E114">
+        <v>278642103</v>
+      </c>
+      <c r="F114" t="s">
+        <v>183</v>
+      </c>
+      <c r="G114" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>157</v>
+      </c>
+      <c r="B115">
+        <v>0.02</v>
+      </c>
+      <c r="C115" s="2">
+        <v>6737695.1799999997</v>
+      </c>
+      <c r="D115">
+        <v>25000</v>
+      </c>
+      <c r="E115" t="s">
+        <v>158</v>
+      </c>
+      <c r="F115" t="s">
+        <v>183</v>
+      </c>
+      <c r="G115" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="116" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>69</v>
+        <v>198</v>
+      </c>
+      <c r="B116">
+        <v>0.02</v>
+      </c>
+      <c r="C116" s="2">
+        <v>4460482.74</v>
+      </c>
+      <c r="D116">
+        <v>141918</v>
+      </c>
+      <c r="E116" t="s">
+        <v>199</v>
+      </c>
+      <c r="F116" t="s">
+        <v>183</v>
+      </c>
+      <c r="G116" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="117" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>70</v>
+        <v>167</v>
+      </c>
+      <c r="B117">
+        <v>0.01</v>
+      </c>
+      <c r="C117" s="2">
+        <v>3888000</v>
+      </c>
+      <c r="D117">
+        <v>200000</v>
+      </c>
+      <c r="E117" t="s">
+        <v>168</v>
+      </c>
+      <c r="F117" t="s">
+        <v>183</v>
+      </c>
+      <c r="G117" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="118" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>71</v>
+        <v>178</v>
+      </c>
+      <c r="B118">
+        <v>0</v>
+      </c>
+      <c r="C118" s="2">
+        <v>0</v>
+      </c>
+      <c r="D118">
+        <v>50000</v>
+      </c>
+      <c r="E118" t="s">
+        <v>179</v>
+      </c>
+      <c r="F118" t="s">
+        <v>200</v>
+      </c>
+      <c r="G118" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="119" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A119" t="s">
-[...6 lines deleted...]
-      </c>
+      <c r="C119" s="2"/>
     </row>
     <row r="121" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>74</v>
+        <v>65</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:E5 A115:E121 A6:B6 D6:E6 A7:E9 F1:G5 F114:G114 F6:G6 F7:G10 A114:B114 D114:E114 F115:G121 A10:D10" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:E5 A120:E126 A6:B6 D6:E6 A7:E9 F1:G5 F6:G6 F7:G10 F120:G126 A10:D10" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>