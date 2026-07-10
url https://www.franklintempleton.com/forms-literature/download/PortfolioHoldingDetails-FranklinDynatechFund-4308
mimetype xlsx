--- v2 (2026-06-19)
+++ v3 (2026-07-10)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ttherie\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9B91FE0D-D045-4BAA-8571-DBB8041CFE71}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A1AE31BA-FABE-420E-8C02-514A393945A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Holdings'!$A$10:$G$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Holdings'!$A$10:$H$10</definedName>
   </definedNames>
   <calcPr calcId="191029" iterate="1" iterateCount="10000"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="413" uniqueCount="204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="207">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>Franklin DynaTech Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Weight (%)</t>
   </si>
   <si>
@@ -124,53 +124,50 @@
   <si>
     <t>57636Q104</t>
   </si>
   <si>
     <t>03831W108</t>
   </si>
   <si>
     <t>92826C839</t>
   </si>
   <si>
     <t>58733R102</t>
   </si>
   <si>
     <t>05464C101</t>
   </si>
   <si>
     <t>69608A108</t>
   </si>
   <si>
     <t>36828A101</t>
   </si>
   <si>
     <t>46120E602</t>
   </si>
   <si>
-    <t>50077B207</t>
-[...1 lines deleted...]
-  <si>
     <t>KRW</t>
   </si>
   <si>
     <t>40131M109</t>
   </si>
   <si>
     <t>80004C200</t>
   </si>
   <si>
     <t>N07059210</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>G87110105</t>
   </si>
   <si>
     <t>25809K105</t>
   </si>
   <si>
     <t>09857L108</t>
   </si>
   <si>
     <t>53220K504</t>
@@ -181,122 +178,113 @@
   <si>
     <t>91307C102</t>
   </si>
   <si>
     <t>52476L109</t>
   </si>
   <si>
     <t>22788C105</t>
   </si>
   <si>
     <t>G3323L100</t>
   </si>
   <si>
     <t>G50871105</t>
   </si>
   <si>
     <t>55024U109</t>
   </si>
   <si>
     <t>92537N108</t>
   </si>
   <si>
     <t>88023B103</t>
   </si>
   <si>
-    <t>07725L102</t>
-[...1 lines deleted...]
-  <si>
     <t>10806X102</t>
   </si>
   <si>
     <t>Cash and Cash Equivalents</t>
   </si>
   <si>
     <t>34631F102</t>
   </si>
   <si>
     <t>19247G107</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
     <t>82982T106</t>
   </si>
   <si>
-    <t>87151X101</t>
-[...1 lines deleted...]
-  <si>
     <t>76155X100</t>
   </si>
   <si>
     <t>05722G100</t>
   </si>
   <si>
     <t>05464T104</t>
   </si>
   <si>
     <t>42238D107</t>
   </si>
   <si>
     <t>M87915274</t>
   </si>
   <si>
     <t>00971T101</t>
   </si>
   <si>
     <t>87305R109</t>
   </si>
   <si>
     <t>12541W209</t>
   </si>
   <si>
     <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
   </si>
   <si>
     <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
   </si>
   <si>
     <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
   </si>
   <si>
     <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
   </si>
   <si>
     <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
   </si>
   <si>
     <t>© Franklin Templeton. All rights reserved.</t>
   </si>
   <si>
     <t>ARM HOLDINGS PLC ADR USD</t>
   </si>
   <si>
-    <t>BEONE MEDICINES LTD ADR</t>
-[...1 lines deleted...]
-  <si>
     <t>TAIWAN SEMICONDUCTOR</t>
   </si>
   <si>
     <t>ASML HOLDING NV NY REG</t>
   </si>
   <si>
     <t>ADVANCED ENERGY</t>
   </si>
   <si>
     <t>AKAMAI TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>ALPHABET INC-CL A -</t>
   </si>
   <si>
     <t>AMAZON.COM INC COMMON</t>
   </si>
   <si>
     <t>AMPHENOL CORP COMMON</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC COMMON</t>
   </si>
   <si>
     <t>APPLE INC COMMON STOCK</t>
@@ -370,56 +358,50 @@
   <si>
     <t>GE VERNOVA INC COMMON</t>
   </si>
   <si>
     <t>GUARDANT HEALTH INC</t>
   </si>
   <si>
     <t>HEARTFLOW INC COMMON</t>
   </si>
   <si>
     <t>HINGE HEALTH INC COMMON</t>
   </si>
   <si>
     <t>INSMED INC COMMON STOCK</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>IONIS PHARMACEUTICALS INC</t>
   </si>
   <si>
     <t>KLA CORP COMMON STOCK USD</t>
   </si>
   <si>
-    <t>KARMAN HOLDINGS INC</t>
-[...4 lines deleted...]
-  <si>
     <t>KRYSTAL BIOTECH INC</t>
   </si>
   <si>
     <t>LAM RESEARCH CORP COMMON</t>
   </si>
   <si>
     <t>LEGENCE CORP COMMON STOCK</t>
   </si>
   <si>
     <t>LIGAND PHARMACEUTICALS</t>
   </si>
   <si>
     <t>ELI LILLY AND COMPANY</t>
   </si>
   <si>
     <t>LUMENTUM HOLDINGS INC</t>
   </si>
   <si>
     <t>MADISON AIR SOLUTIONS</t>
   </si>
   <si>
     <t>55658T105</t>
   </si>
   <si>
     <t>MASTERCARD INC COMMON</t>
@@ -469,104 +451,89 @@
   <si>
     <t>REDDIT INC COMMON STOCK</t>
   </si>
   <si>
     <t>75734B100</t>
   </si>
   <si>
     <t>REVOLUTION MEDICINES INC</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC</t>
   </si>
   <si>
     <t>ROCKET LAB CORP COMMON</t>
   </si>
   <si>
     <t>ROKU INC COMMON STOCK USD</t>
   </si>
   <si>
     <t>77543R102</t>
   </si>
   <si>
     <t>SITIME CORP COMMON STOCK</t>
   </si>
   <si>
-    <t>SYMBOTIC INC COMMON STOCK</t>
-[...1 lines deleted...]
-  <si>
     <t>SYNOPSYS INC COMMON STOCK</t>
   </si>
   <si>
     <t>TTM TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>TEMPUS AI INC COMMON</t>
   </si>
   <si>
     <t>TERADYNE INC COMMON STOCK</t>
   </si>
   <si>
     <t>TESLA INC COMMON STOCK</t>
   </si>
   <si>
     <t>UNITED THERAPEUTICS CORP</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CO</t>
   </si>
   <si>
     <t>VISA INC COMMON STOCK USD</t>
   </si>
   <si>
     <t>BMDLRD5</t>
   </si>
   <si>
     <t>ARGENX SE</t>
   </si>
   <si>
     <t>BNHKYX4</t>
   </si>
   <si>
-    <t>SAMSUNG EPISHOLDINGS CO</t>
-[...4 lines deleted...]
-  <si>
     <t>SHOPIFY INC COMMON STOCK</t>
   </si>
   <si>
     <t>BX865C7</t>
   </si>
   <si>
-    <t>SAMSUNG BIOLOGICS CO LTD</t>
-[...4 lines deleted...]
-  <si>
     <t>ASTRAZENECA PLC COMMON</t>
   </si>
   <si>
     <t>G0593M107</t>
   </si>
   <si>
     <t>FABRINET COMMON STOCK USD</t>
   </si>
   <si>
     <t>JAZZ PHARMACEUTICALS PLC</t>
   </si>
   <si>
     <t>KESTRA MEDICAL</t>
   </si>
   <si>
     <t>G52441105</t>
   </si>
   <si>
     <t>ROYALTY PHARMA PLC COMMON</t>
   </si>
   <si>
     <t>G7709Q104</t>
   </si>
   <si>
     <t>SEAGATE TECHNOLOGY</t>
@@ -628,66 +595,108 @@
   <si>
     <t>MURATA MANUFACTURING CO</t>
   </si>
   <si>
     <t>SAMSUNG ELECTRO-MECHANICS</t>
   </si>
   <si>
     <t>SANDISK CORP COMMON STOCK</t>
   </si>
   <si>
     <t>SNOWFLAKE INC COMMON</t>
   </si>
   <si>
     <t>SK SQUARE CO LTD COMMON</t>
   </si>
   <si>
     <t>BMG3GS6</t>
   </si>
   <si>
     <t>JFROG LTD COMMON STOCK</t>
   </si>
   <si>
     <t>M6191J100</t>
   </si>
   <si>
-    <t>INNIO HOLDING GMBH COMMON</t>
-[...1 lines deleted...]
-  <si>
     <t>N52A8C105</t>
   </si>
   <si>
     <t>MISCELLANEOUS-WARRANTS</t>
   </si>
   <si>
-    <t>FEDERAL HOME ZERO 06/26</t>
-[...4 lines deleted...]
-  <si>
     <t>SHORT TERM INVESTMENTS-DISCOUNTED NOTES</t>
+  </si>
+  <si>
+    <t>042068205</t>
+  </si>
+  <si>
+    <t>007973100</t>
+  </si>
+  <si>
+    <t>023135106</t>
+  </si>
+  <si>
+    <t>032095101</t>
+  </si>
+  <si>
+    <t>032654105</t>
+  </si>
+  <si>
+    <t>037833100</t>
+  </si>
+  <si>
+    <t>040413205</t>
+  </si>
+  <si>
+    <t>093712107</t>
+  </si>
+  <si>
+    <t>ASM INTERNATIONAL NV</t>
+  </si>
+  <si>
+    <t>SAMSUNG ELECTRONICS CO</t>
+  </si>
+  <si>
+    <t>SPACE EXPLORATION</t>
+  </si>
+  <si>
+    <t>84615Q103</t>
+  </si>
+  <si>
+    <t>KIOXIA HOLDINGS CORP</t>
+  </si>
+  <si>
+    <t>BMGYJ02</t>
+  </si>
+  <si>
+    <t>INNIO NV COMMON STOCK USD</t>
+  </si>
+  <si>
+    <t>FEDERAL HOME ZERO 07/26</t>
+  </si>
+  <si>
+    <t>313385ZC3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1027,2642 +1036,2596 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G126"/>
+  <dimension ref="A1:G124"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A10" sqref="A10:XFD10"/>
+      <selection activeCell="K20" sqref="K20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="37.625" customWidth="1"/>
     <col min="2" max="2" width="10.875" customWidth="1"/>
     <col min="3" max="3" width="16.875" customWidth="1"/>
     <col min="4" max="4" width="10.875" customWidth="1"/>
     <col min="5" max="5" width="9.625" customWidth="1"/>
     <col min="6" max="6" width="25.875" customWidth="1"/>
     <col min="7" max="7" width="10.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="3">
-        <v>46183</v>
+        <v>46211</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
       </c>
       <c r="G10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="B11">
-        <v>12.05</v>
+        <v>11.85</v>
       </c>
       <c r="C11" s="2">
-        <v>3407140000</v>
+        <v>3470040000</v>
       </c>
       <c r="D11">
         <v>17000000</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="B12">
-        <v>8.42</v>
+        <v>8.32</v>
       </c>
       <c r="C12" s="2">
-        <v>2380000000</v>
+        <v>2436200000</v>
       </c>
       <c r="D12">
         <v>10000000</v>
       </c>
-      <c r="E12">
-        <v>23135106</v>
+      <c r="E12" t="s">
+        <v>192</v>
       </c>
       <c r="F12" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="B13">
-        <v>7.56</v>
+        <v>7.42</v>
       </c>
       <c r="C13" s="2">
-        <v>2138280000</v>
+        <v>2171520000</v>
       </c>
       <c r="D13">
         <v>6000000</v>
       </c>
       <c r="E13" t="s">
         <v>14</v>
       </c>
       <c r="F13" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>124</v>
+        <v>86</v>
       </c>
       <c r="B14">
-        <v>5.62</v>
+        <v>4.6500000000000004</v>
       </c>
       <c r="C14" s="2">
-        <v>1589440000</v>
+        <v>1360415000</v>
       </c>
       <c r="D14">
-        <v>4000000</v>
-[...2 lines deleted...]
-        <v>594918104</v>
+        <v>3500000</v>
+      </c>
+      <c r="E14" t="s">
+        <v>15</v>
       </c>
       <c r="F14" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="B15">
-        <v>5.27</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="C15" s="2">
-        <v>1488400000</v>
+        <v>1347577000</v>
       </c>
       <c r="D15">
-        <v>4000000</v>
+        <v>4300000</v>
       </c>
       <c r="E15" t="s">
-        <v>15</v>
+        <v>195</v>
       </c>
       <c r="F15" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G15" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>81</v>
+        <v>98</v>
       </c>
       <c r="B16">
-        <v>4.4400000000000004</v>
+        <v>4.12</v>
       </c>
       <c r="C16" s="2">
-        <v>1253794000</v>
+        <v>1206240000</v>
       </c>
       <c r="D16">
-        <v>4300000</v>
-[...2 lines deleted...]
-        <v>37833100</v>
+        <v>2000000</v>
+      </c>
+      <c r="E16" t="s">
+        <v>16</v>
       </c>
       <c r="F16" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="B17">
-        <v>4.04</v>
+        <v>3.93</v>
       </c>
       <c r="C17" s="2">
-        <v>1141960000</v>
+        <v>1150020000</v>
       </c>
       <c r="D17">
-        <v>2000000</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>3000000</v>
+      </c>
+      <c r="E17">
+        <v>594918104</v>
       </c>
       <c r="F17" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B18">
-        <v>2.89</v>
+        <v>2.98</v>
       </c>
       <c r="C18" s="2">
-        <v>817500000</v>
+        <v>873960000</v>
       </c>
       <c r="D18">
         <v>2000000</v>
       </c>
       <c r="E18">
         <v>874039100</v>
       </c>
       <c r="F18" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="G18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>181</v>
       </c>
       <c r="B19">
-        <v>2.4300000000000002</v>
+        <v>2.65</v>
       </c>
       <c r="C19" s="2">
-        <v>686862000</v>
+        <v>777231000</v>
       </c>
       <c r="D19">
-        <v>1800000</v>
+        <v>450000</v>
       </c>
       <c r="E19" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="F19" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="B20">
         <v>2.39</v>
       </c>
       <c r="C20" s="2">
-        <v>675780000</v>
+        <v>699615000</v>
       </c>
       <c r="D20">
         <v>2100000</v>
       </c>
       <c r="E20">
         <v>512807306</v>
       </c>
       <c r="F20" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>192</v>
+        <v>143</v>
       </c>
       <c r="B21">
-        <v>2.33</v>
+        <v>2.29</v>
       </c>
       <c r="C21" s="2">
-        <v>657292000</v>
+        <v>669902000</v>
       </c>
       <c r="D21">
-        <v>400000</v>
+        <v>1700000</v>
       </c>
       <c r="E21" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="F21" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G21" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>107</v>
       </c>
       <c r="B22">
-        <v>2.1800000000000002</v>
+        <v>2.12</v>
       </c>
       <c r="C22" s="2">
-        <v>616964000</v>
+        <v>619304000</v>
       </c>
       <c r="D22">
-        <v>1700000</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2800000</v>
+      </c>
+      <c r="E22">
+        <v>482480100</v>
       </c>
       <c r="F22" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G22" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="B23">
-        <v>2.12</v>
+        <v>2.09</v>
       </c>
       <c r="C23" s="2">
-        <v>597979200</v>
+        <v>613258000</v>
       </c>
       <c r="D23">
-        <v>280000</v>
-[...2 lines deleted...]
-        <v>482480100</v>
+        <v>1700000</v>
+      </c>
+      <c r="E23" t="s">
+        <v>18</v>
       </c>
       <c r="F23" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G23" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B24">
-        <v>1.55</v>
+        <v>1.87</v>
       </c>
       <c r="C24" s="2">
-        <v>439340000</v>
+        <v>546800000</v>
       </c>
       <c r="D24">
         <v>2000000</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G24" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B25">
-        <v>1.41</v>
+        <v>1.56</v>
       </c>
       <c r="C25" s="2">
-        <v>398191000</v>
+        <v>457722000</v>
       </c>
       <c r="D25">
-        <v>1700000</v>
-[...2 lines deleted...]
-        <v>93712107</v>
+        <v>1800000</v>
+      </c>
+      <c r="E25" t="s">
+        <v>197</v>
       </c>
       <c r="F25" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G25" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="B26">
-        <v>1.36</v>
+        <v>1.46</v>
       </c>
       <c r="C26" s="2">
-        <v>383133836.02999997</v>
+        <v>426127541.11000001</v>
       </c>
       <c r="D26">
         <v>300000</v>
       </c>
       <c r="E26">
         <v>6450267</v>
       </c>
       <c r="F26" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G26" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B27">
-        <v>1.3</v>
+        <v>1.36</v>
       </c>
       <c r="C27" s="2">
-        <v>366810000</v>
+        <v>397865500</v>
       </c>
       <c r="D27">
-        <v>750000</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>1450000</v>
+      </c>
+      <c r="E27">
+        <v>632307104</v>
       </c>
       <c r="F27" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G27" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="B28">
-        <v>1.3</v>
+        <v>1.33</v>
       </c>
       <c r="C28" s="2">
-        <v>368260000</v>
+        <v>389895000</v>
       </c>
       <c r="D28">
-        <v>250000</v>
-[...2 lines deleted...]
-        <v>609839105</v>
+        <v>750000</v>
+      </c>
+      <c r="E28" t="s">
+        <v>22</v>
       </c>
       <c r="F28" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G28" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>201</v>
+        <v>112</v>
       </c>
       <c r="B29">
-        <v>1.29</v>
+        <v>1.25</v>
       </c>
       <c r="C29" s="2">
-        <v>364964208.10000002</v>
+        <v>364749000</v>
       </c>
       <c r="D29">
-        <v>365000000</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>300000</v>
+      </c>
+      <c r="E29">
+        <v>532457108</v>
       </c>
       <c r="F29" t="s">
-        <v>203</v>
+        <v>172</v>
       </c>
       <c r="G29" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B30">
-        <v>1.22</v>
+        <v>1.24</v>
       </c>
       <c r="C30" s="2">
-        <v>345086000</v>
+        <v>362100000</v>
       </c>
       <c r="D30">
-        <v>700000</v>
+        <v>2000000</v>
       </c>
       <c r="E30" t="s">
-        <v>23</v>
+        <v>196</v>
       </c>
       <c r="F30" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G30" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>146</v>
       </c>
       <c r="B31">
-        <v>1.21</v>
+        <v>1.19</v>
       </c>
       <c r="C31" s="2">
-        <v>340911000</v>
+        <v>347530000</v>
       </c>
       <c r="D31">
-        <v>300000</v>
-[...2 lines deleted...]
-        <v>532457108</v>
+        <v>1000000</v>
+      </c>
+      <c r="E31" t="s">
+        <v>24</v>
       </c>
       <c r="F31" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G31" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="B32">
-        <v>1.17</v>
+        <v>1.1200000000000001</v>
       </c>
       <c r="C32" s="2">
-        <v>330083336.71000004</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>327200250</v>
+      </c>
+      <c r="D32">
+        <v>185000</v>
+      </c>
+      <c r="E32" t="s">
+        <v>33</v>
       </c>
       <c r="F32" t="s">
-        <v>51</v>
+        <v>171</v>
       </c>
       <c r="G32" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>159</v>
+        <v>120</v>
       </c>
       <c r="B33">
-        <v>1.1499999999999999</v>
+        <v>1.1200000000000001</v>
       </c>
       <c r="C33" s="2">
-        <v>324685382.38141334</v>
+        <v>328877500</v>
       </c>
       <c r="D33">
-        <v>3000000</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>250000</v>
+      </c>
+      <c r="E33">
+        <v>609839105</v>
       </c>
       <c r="F33" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G33" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>153</v>
+        <v>49</v>
       </c>
       <c r="B34">
-        <v>1.1399999999999999</v>
+        <v>1.1200000000000001</v>
       </c>
       <c r="C34" s="2">
-        <v>322960000</v>
-[...2 lines deleted...]
-        <v>1000000</v>
+        <v>328640820</v>
+      </c>
+      <c r="D34" t="s">
+        <v>169</v>
       </c>
       <c r="E34" t="s">
-        <v>24</v>
+        <v>169</v>
       </c>
       <c r="F34" t="s">
-        <v>183</v>
+        <v>49</v>
       </c>
       <c r="G34" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>127</v>
+        <v>205</v>
       </c>
       <c r="B35">
-        <v>1.1100000000000001</v>
+        <v>1.08</v>
       </c>
       <c r="C35" s="2">
-        <v>313925000</v>
+        <v>314969287.5</v>
       </c>
       <c r="D35">
-        <v>1450000</v>
-[...2 lines deleted...]
-        <v>632307104</v>
+        <v>315000000</v>
+      </c>
+      <c r="E35" t="s">
+        <v>206</v>
       </c>
       <c r="F35" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G35" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B36">
         <v>1.07</v>
       </c>
       <c r="C36" s="2">
-        <v>303520000</v>
+        <v>313307999.99999994</v>
       </c>
       <c r="D36">
-        <v>2000000</v>
-[...2 lines deleted...]
-        <v>40413205</v>
+        <v>600000</v>
+      </c>
+      <c r="E36" t="s">
+        <v>23</v>
       </c>
       <c r="F36" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G36" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="B37">
-        <v>0.95</v>
+        <v>1.04</v>
       </c>
       <c r="C37" s="2">
-        <v>268596000</v>
+        <v>305232150</v>
       </c>
       <c r="D37">
-        <v>1800000</v>
-[...2 lines deleted...]
-        <v>32095101</v>
+        <v>285000</v>
+      </c>
+      <c r="E37" t="s">
+        <v>28</v>
       </c>
       <c r="F37" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G37" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>74</v>
+        <v>150</v>
       </c>
       <c r="B38">
-        <v>0.89</v>
+        <v>1.02</v>
       </c>
       <c r="C38" s="2">
-        <v>251457550</v>
+        <v>297725000</v>
       </c>
       <c r="D38">
-        <v>145000</v>
+        <v>2500000</v>
       </c>
       <c r="E38" t="s">
-        <v>34</v>
+        <v>151</v>
       </c>
       <c r="F38" t="s">
-        <v>182</v>
+        <v>172</v>
       </c>
       <c r="G38" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>104</v>
+        <v>75</v>
       </c>
       <c r="B39">
-        <v>0.87</v>
+        <v>0.97</v>
       </c>
       <c r="C39" s="2">
-        <v>247120650</v>
+        <v>284796000</v>
       </c>
       <c r="D39">
-        <v>285000</v>
+        <v>1800000</v>
       </c>
       <c r="E39" t="s">
-        <v>28</v>
+        <v>193</v>
       </c>
       <c r="F39" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G39" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="B40">
-        <v>0.82</v>
+        <v>0.95</v>
       </c>
       <c r="C40" s="2">
-        <v>230769000</v>
+        <v>277180000</v>
       </c>
       <c r="D40">
-        <v>1100000</v>
+        <v>1000000</v>
       </c>
       <c r="E40" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
       <c r="F40" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G40" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B41">
-        <v>0.81</v>
+        <v>0.93</v>
       </c>
       <c r="C41" s="2">
-        <v>228725000</v>
+        <v>273297500</v>
       </c>
       <c r="D41">
         <v>1750000</v>
       </c>
       <c r="E41" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F41" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G41" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>135</v>
+        <v>119</v>
       </c>
       <c r="B42">
-        <v>0.7</v>
+        <v>0.89</v>
       </c>
       <c r="C42" s="2">
-        <v>197415000</v>
+        <v>260920000</v>
       </c>
       <c r="D42">
-        <v>750000</v>
+        <v>275000</v>
       </c>
       <c r="E42">
-        <v>697435105</v>
+        <v>595112103</v>
       </c>
       <c r="F42" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G42" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="B43">
-        <v>0.69</v>
+        <v>0.82</v>
       </c>
       <c r="C43" s="2">
-        <v>195276000</v>
+        <v>240442500</v>
       </c>
       <c r="D43">
-        <v>300000</v>
+        <v>750000</v>
       </c>
       <c r="E43">
-        <v>7.4762000000000002E+106</v>
+        <v>697435105</v>
       </c>
       <c r="F43" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G43" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>92</v>
+        <v>130</v>
       </c>
       <c r="B44">
-        <v>0.68</v>
+        <v>0.74</v>
       </c>
       <c r="C44" s="2">
-        <v>192565000</v>
+        <v>216557250</v>
       </c>
       <c r="D44">
-        <v>500000</v>
+        <v>325000</v>
       </c>
       <c r="E44">
-        <v>127387108</v>
+        <v>7.4762000000000002E+106</v>
       </c>
       <c r="F44" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G44" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>128</v>
+        <v>88</v>
       </c>
       <c r="B45">
-        <v>0.65</v>
+        <v>0.64</v>
       </c>
       <c r="C45" s="2">
-        <v>184500000</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>187030000</v>
+      </c>
+      <c r="D45" s="1">
+        <v>500000</v>
+      </c>
+      <c r="E45" s="1">
+        <v>127387108</v>
       </c>
       <c r="F45" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G45" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="B46">
-        <v>0.61</v>
+        <v>0.63</v>
       </c>
       <c r="C46" s="2">
-        <v>173524819.72</v>
+        <v>183179756.47999999</v>
       </c>
       <c r="D46">
         <v>200000</v>
       </c>
       <c r="E46" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="F46" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G46" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>119</v>
+        <v>80</v>
       </c>
       <c r="B47">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="C47" s="2">
-        <v>170652000</v>
+        <v>179940000</v>
       </c>
       <c r="D47">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="E47" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="F47" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G47" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="B48">
-        <v>0.56000000000000005</v>
+        <v>0.59</v>
       </c>
       <c r="C48" s="2">
-        <v>158829000</v>
+        <v>173184000</v>
       </c>
       <c r="D48">
-        <v>100000</v>
+        <v>550000</v>
       </c>
       <c r="E48" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F48" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G48" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>141</v>
+        <v>122</v>
       </c>
       <c r="B49">
-        <v>0.52</v>
+        <v>0.57999999999999996</v>
       </c>
       <c r="C49" s="2">
-        <v>147070000</v>
+        <v>170077500</v>
       </c>
       <c r="D49">
-        <v>1400000</v>
-[...2 lines deleted...]
-        <v>773121108</v>
+        <v>2250000</v>
+      </c>
+      <c r="E49" t="s">
+        <v>21</v>
       </c>
       <c r="F49" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G49" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="B50">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="C50" s="2">
-        <v>144207000</v>
+        <v>152896000</v>
       </c>
       <c r="D50">
-        <v>350000</v>
+        <v>800000</v>
       </c>
       <c r="E50" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="F50" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G50" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="B51">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="C51" s="2">
-        <v>137173000</v>
+        <v>145285000</v>
       </c>
       <c r="D51">
-        <v>1700000</v>
+        <v>350000</v>
       </c>
       <c r="E51" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="F51" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G51" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="B52">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="C52" s="2">
-        <v>139900000</v>
+        <v>141420000</v>
       </c>
       <c r="D52">
-        <v>2000000</v>
+        <v>200000</v>
       </c>
       <c r="E52" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="F52" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G52" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>117</v>
+        <v>162</v>
       </c>
       <c r="B53">
         <v>0.48</v>
       </c>
       <c r="C53" s="2">
-        <v>136532000</v>
+        <v>140780000</v>
       </c>
       <c r="D53">
-        <v>550000</v>
+        <v>2000000</v>
       </c>
       <c r="E53" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F53" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G53" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="B54">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="C54" s="2">
-        <v>134277000</v>
+        <v>132220000</v>
       </c>
       <c r="D54">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="E54" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F54" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G54" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>99</v>
+        <v>117</v>
       </c>
       <c r="B55">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="C55" s="2">
-        <v>129548000</v>
+        <v>126656600.00000001</v>
       </c>
       <c r="D55">
-        <v>200000</v>
+        <v>70000</v>
       </c>
       <c r="E55" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="F55" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G55" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="B56">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="C56" s="2">
-        <v>130210000</v>
+        <v>124726500</v>
       </c>
       <c r="D56">
-        <v>1000000</v>
+        <v>225000</v>
       </c>
       <c r="E56" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="F56" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G56" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>151</v>
+        <v>110</v>
       </c>
       <c r="B57">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="C57" s="2">
-        <v>122422500</v>
+        <v>122315000</v>
       </c>
       <c r="D57">
-        <v>225000</v>
+        <v>1700000</v>
       </c>
       <c r="E57" t="s">
         <v>41</v>
       </c>
       <c r="F57" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G57" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>146</v>
+        <v>135</v>
       </c>
       <c r="B58">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="C58" s="2">
-        <v>115135000</v>
+        <v>116690000</v>
       </c>
       <c r="D58">
-        <v>250000</v>
+        <v>1400000</v>
       </c>
       <c r="E58">
-        <v>871607107</v>
+        <v>773121108</v>
       </c>
       <c r="F58" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G58" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="B59">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="C59" s="2">
-        <v>116050000</v>
+        <v>113862000</v>
       </c>
       <c r="D59">
-        <v>200000</v>
+        <v>600000</v>
       </c>
       <c r="E59" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="F59" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G59" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>125</v>
+        <v>93</v>
       </c>
       <c r="B60">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="C60" s="2">
-        <v>111485000</v>
+        <v>110967500</v>
       </c>
       <c r="D60">
-        <v>125000</v>
-[...2 lines deleted...]
-        <v>595112103</v>
+        <v>350000</v>
+      </c>
+      <c r="E60" t="s">
+        <v>51</v>
       </c>
       <c r="F60" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G60" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>94</v>
+        <v>155</v>
       </c>
       <c r="B61">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="C61" s="2">
-        <v>108876000</v>
+        <v>111712500</v>
       </c>
       <c r="D61">
-        <v>300000</v>
+        <v>450000</v>
       </c>
       <c r="E61" t="s">
-        <v>154</v>
+        <v>44</v>
       </c>
       <c r="F61" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G61" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>166</v>
+        <v>139</v>
       </c>
       <c r="B62">
         <v>0.37</v>
       </c>
       <c r="C62" s="2">
-        <v>103333500</v>
+        <v>108625000</v>
       </c>
       <c r="D62">
-        <v>450000</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>250000</v>
+      </c>
+      <c r="E62">
+        <v>871607107</v>
       </c>
       <c r="F62" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G62" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="B63">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
       <c r="C63" s="2">
-        <v>98167500</v>
+        <v>108222000</v>
       </c>
       <c r="D63">
-        <v>250000</v>
-[...2 lines deleted...]
-        <v>32654105</v>
+        <v>300000</v>
+      </c>
+      <c r="E63" t="s">
+        <v>147</v>
       </c>
       <c r="F63" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G63" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>97</v>
+        <v>71</v>
       </c>
       <c r="B64">
-        <v>0.31</v>
+        <v>0.35</v>
       </c>
       <c r="C64" s="2">
-        <v>88692500</v>
+        <v>102774000</v>
       </c>
       <c r="D64">
-        <v>250000</v>
+        <v>350000</v>
       </c>
       <c r="E64" t="s">
-        <v>53</v>
+        <v>191</v>
       </c>
       <c r="F64" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G64" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>152</v>
+        <v>76</v>
       </c>
       <c r="B65">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="C65" s="2">
-        <v>84294000</v>
+        <v>96350000</v>
       </c>
       <c r="D65">
-        <v>300000</v>
+        <v>250000</v>
       </c>
       <c r="E65" t="s">
-        <v>47</v>
+        <v>194</v>
       </c>
       <c r="F65" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G65" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>176</v>
+        <v>145</v>
       </c>
       <c r="B66">
-        <v>0.28999999999999998</v>
+        <v>0.33</v>
       </c>
       <c r="C66" s="2">
-        <v>81897000</v>
+        <v>95343000</v>
       </c>
       <c r="D66">
-        <v>100000</v>
+        <v>300000</v>
       </c>
       <c r="E66" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="F66" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G66" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>75</v>
+        <v>154</v>
       </c>
       <c r="B67">
-        <v>0.27</v>
+        <v>0.33</v>
       </c>
       <c r="C67" s="2">
-        <v>77042500</v>
+        <v>96014000</v>
       </c>
       <c r="D67">
-        <v>250000</v>
-[...2 lines deleted...]
-        <v>7973100</v>
+        <v>200000</v>
+      </c>
+      <c r="E67" t="s">
+        <v>43</v>
       </c>
       <c r="F67" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G67" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="B68">
-        <v>0.27</v>
+        <v>0.32</v>
       </c>
       <c r="C68" s="2">
-        <v>75500000</v>
+        <v>94675000</v>
       </c>
       <c r="D68">
         <v>500000</v>
       </c>
       <c r="E68" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F68" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G68" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>139</v>
+        <v>183</v>
       </c>
       <c r="B69">
-        <v>0.26</v>
+        <v>0.3</v>
       </c>
       <c r="C69" s="2">
-        <v>72095000</v>
+        <v>87777762.590000004</v>
       </c>
       <c r="D69">
-        <v>500000</v>
+        <v>100000</v>
       </c>
       <c r="E69" t="s">
-        <v>57</v>
+        <v>184</v>
       </c>
       <c r="F69" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G69" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>194</v>
+        <v>140</v>
       </c>
       <c r="B70">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="C70" s="2">
-        <v>72585885.159999996</v>
+        <v>79909500</v>
       </c>
       <c r="D70">
-        <v>100000</v>
+        <v>550000</v>
       </c>
       <c r="E70" t="s">
-        <v>195</v>
+        <v>60</v>
       </c>
       <c r="F70" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G70" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>93</v>
+        <v>165</v>
       </c>
       <c r="B71">
-        <v>0.24</v>
+        <v>0.27</v>
       </c>
       <c r="C71" s="2">
-        <v>67250000</v>
+        <v>78005000</v>
       </c>
       <c r="D71">
-        <v>1000000</v>
-[...2 lines deleted...]
-        <v>146869102</v>
+        <v>100000</v>
+      </c>
+      <c r="E71" t="s">
+        <v>39</v>
       </c>
       <c r="F71" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G71" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>103</v>
+        <v>81</v>
       </c>
       <c r="B72">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="C72" s="2">
-        <v>63840000</v>
+        <v>73671000</v>
       </c>
       <c r="D72">
-        <v>1200000</v>
+        <v>300000</v>
       </c>
       <c r="E72" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="F72" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G72" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>144</v>
+        <v>106</v>
       </c>
       <c r="B73">
         <v>0.23</v>
       </c>
       <c r="C73" s="2">
-        <v>66423000</v>
+        <v>67568000</v>
       </c>
       <c r="D73">
-        <v>100000</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>800000</v>
+      </c>
+      <c r="E73">
+        <v>462222100</v>
       </c>
       <c r="F73" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G73" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="B74">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="C74" s="2">
-        <v>61585000</v>
+        <v>61950000</v>
       </c>
       <c r="D74">
-        <v>250000</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>700000</v>
+      </c>
+      <c r="E74">
+        <v>433313103</v>
       </c>
       <c r="F74" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G74" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>110</v>
+        <v>138</v>
       </c>
       <c r="B75">
         <v>0.21</v>
       </c>
       <c r="C75" s="2">
-        <v>58656000</v>
+        <v>61213000</v>
       </c>
       <c r="D75">
-        <v>800000</v>
-[...2 lines deleted...]
-        <v>462222100</v>
+        <v>100000</v>
+      </c>
+      <c r="E75" t="s">
+        <v>53</v>
       </c>
       <c r="F75" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G75" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>147</v>
+        <v>82</v>
       </c>
       <c r="B76">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="C76" s="2">
-        <v>60242000</v>
+        <v>57580000</v>
       </c>
       <c r="D76">
-        <v>350000</v>
+        <v>1000000</v>
       </c>
       <c r="E76" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="F76" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G76" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B77">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="C77" s="2">
-        <v>48192000</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>54831000</v>
+      </c>
+      <c r="D77">
+        <v>700000</v>
+      </c>
+      <c r="E77" t="s">
+        <v>48</v>
       </c>
       <c r="F77" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G77" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="B78">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="C78" s="2">
-        <v>47183500</v>
+        <v>54348000</v>
       </c>
       <c r="D78">
-        <v>700000</v>
+        <v>1200000</v>
       </c>
       <c r="E78" t="s">
         <v>50</v>
       </c>
       <c r="F78" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G78" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="B79">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="C79" s="2">
-        <v>46861500</v>
+        <v>56310000</v>
       </c>
       <c r="D79">
         <v>150000</v>
       </c>
       <c r="E79">
         <v>501147102</v>
       </c>
       <c r="F79" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G79" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="B80">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="C80" s="2">
-        <v>44780000</v>
+        <v>54870000</v>
       </c>
       <c r="D80">
-        <v>400000</v>
+        <v>500000</v>
       </c>
       <c r="E80">
         <v>6.5289999999999997E+105</v>
       </c>
       <c r="F80" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G80" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>107</v>
+        <v>134</v>
       </c>
       <c r="B81">
-        <v>0.15</v>
+        <v>0.19</v>
       </c>
       <c r="C81" s="2">
-        <v>43442000</v>
+        <v>56765000</v>
       </c>
       <c r="D81">
-        <v>700000</v>
+        <v>500000</v>
       </c>
       <c r="E81">
-        <v>433313103</v>
+        <v>770700102</v>
       </c>
       <c r="F81" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G81" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>133</v>
+        <v>84</v>
       </c>
       <c r="B82">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="C82" s="2">
-        <v>43356351.82</v>
+        <v>52287000</v>
       </c>
       <c r="D82">
         <v>300000</v>
       </c>
-      <c r="E82">
-        <v>6870490</v>
+      <c r="E82" t="s">
+        <v>37</v>
       </c>
       <c r="F82" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G82" t="s">
-        <v>54</v>
+        <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>140</v>
+        <v>127</v>
       </c>
       <c r="B83">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="C83" s="2">
-        <v>43180000</v>
-[...5 lines deleted...]
-        <v>770700102</v>
+        <v>52489522.130000003</v>
+      </c>
+      <c r="D83" s="1">
+        <v>300000</v>
+      </c>
+      <c r="E83" s="1">
+        <v>6870490</v>
       </c>
       <c r="F83" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G83" t="s">
-        <v>12</v>
+        <v>52</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>148</v>
+        <v>182</v>
       </c>
       <c r="B84">
-        <v>0.13</v>
+        <v>0.18</v>
       </c>
       <c r="C84" s="2">
-        <v>37110000</v>
+        <v>52262000</v>
       </c>
       <c r="D84">
-        <v>750000</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>200000</v>
+      </c>
+      <c r="E84">
+        <v>833445109</v>
       </c>
       <c r="F84" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G84" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>112</v>
+        <v>141</v>
       </c>
       <c r="B85">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="C85" s="2">
-        <v>34402500</v>
+        <v>42952500</v>
       </c>
       <c r="D85">
         <v>750000</v>
       </c>
-      <c r="E85">
-        <v>485924104</v>
+      <c r="E85" t="s">
+        <v>47</v>
       </c>
       <c r="F85" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G85" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>71</v>
+        <v>160</v>
       </c>
       <c r="B86">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="C86" s="2">
-        <v>30743000</v>
+        <v>43001000</v>
       </c>
       <c r="D86">
-        <v>100000</v>
-[...2 lines deleted...]
-        <v>42068205</v>
+        <v>50000</v>
+      </c>
+      <c r="E86" t="s">
+        <v>161</v>
       </c>
       <c r="F86" t="s">
-        <v>182</v>
+        <v>172</v>
       </c>
       <c r="G86" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>86</v>
+        <v>126</v>
       </c>
       <c r="B87">
-        <v>0.11</v>
+        <v>0.14000000000000001</v>
       </c>
       <c r="C87" s="2">
-        <v>31510000</v>
+        <v>41170000</v>
       </c>
       <c r="D87">
-        <v>500000</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>1000000</v>
+      </c>
+      <c r="E87">
+        <v>675232102</v>
       </c>
       <c r="F87" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G87" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>108</v>
+        <v>200</v>
       </c>
       <c r="B88">
-        <v>0.1</v>
+        <v>0.14000000000000001</v>
       </c>
       <c r="C88" s="2">
-        <v>27564000</v>
+        <v>41639229.100000001</v>
       </c>
       <c r="D88">
-        <v>300000</v>
-[...2 lines deleted...]
-        <v>457669307</v>
+        <v>280777</v>
+      </c>
+      <c r="E88" t="s">
+        <v>201</v>
       </c>
       <c r="F88" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G88" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="B89">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="C89" s="2">
-        <v>27510000</v>
+        <v>35157000</v>
       </c>
       <c r="D89">
-        <v>700000</v>
+        <v>100000</v>
       </c>
       <c r="E89">
-        <v>675232102</v>
+        <v>880770102</v>
       </c>
       <c r="F89" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G89" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>169</v>
+        <v>89</v>
       </c>
       <c r="B90">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="C90" s="2">
-        <v>27260000</v>
+        <v>33180000</v>
       </c>
       <c r="D90">
         <v>500000</v>
       </c>
-      <c r="E90" t="s">
-        <v>170</v>
+      <c r="E90">
+        <v>146869102</v>
       </c>
       <c r="F90" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G90" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B91">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="C91" s="2">
-        <v>26361000</v>
+        <v>30024000</v>
       </c>
       <c r="D91">
         <v>100000</v>
       </c>
       <c r="E91" t="s">
-        <v>49</v>
+        <v>190</v>
       </c>
       <c r="F91" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="G91" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>98</v>
+        <v>179</v>
       </c>
       <c r="B92">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="C92" s="2">
-        <v>25792200</v>
+        <v>28230104.289999999</v>
       </c>
       <c r="D92">
-        <v>15000</v>
+        <v>500000</v>
       </c>
       <c r="E92">
-        <v>199908104</v>
+        <v>6610403</v>
       </c>
       <c r="F92" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G92" t="s">
-        <v>12</v>
+        <v>52</v>
       </c>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>184</v>
+        <v>158</v>
       </c>
       <c r="B93">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="C93" s="2">
-        <v>22763000</v>
+        <v>29185000</v>
       </c>
       <c r="D93">
-        <v>100000</v>
+        <v>500000</v>
       </c>
       <c r="E93" t="s">
-        <v>185</v>
+        <v>159</v>
       </c>
       <c r="F93" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G93" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>106</v>
+        <v>185</v>
       </c>
       <c r="B94">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="C94" s="2">
-        <v>22072500</v>
+        <v>27819000</v>
       </c>
       <c r="D94">
-        <v>750000</v>
+        <v>300000</v>
       </c>
       <c r="E94" t="s">
-        <v>60</v>
+        <v>186</v>
       </c>
       <c r="F94" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G94" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>193</v>
+        <v>94</v>
       </c>
       <c r="B95">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="C95" s="2">
-        <v>23990000</v>
+        <v>25274100</v>
       </c>
       <c r="D95">
-        <v>100000</v>
+        <v>15000</v>
       </c>
       <c r="E95">
-        <v>833445109</v>
+        <v>199908104</v>
       </c>
       <c r="F95" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G95" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="B96">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="C96" s="2">
-        <v>23354000</v>
+        <v>26109000</v>
       </c>
       <c r="D96">
         <v>100000</v>
       </c>
       <c r="E96" t="s">
-        <v>61</v>
+        <v>174</v>
       </c>
       <c r="F96" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G96" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>171</v>
+        <v>198</v>
       </c>
       <c r="B97">
-        <v>7.0000000000000007E-2</v>
+        <v>0.09</v>
       </c>
       <c r="C97" s="2">
-        <v>20399750</v>
+        <v>25805787.510000002</v>
       </c>
       <c r="D97">
         <v>25000</v>
       </c>
-      <c r="E97" t="s">
-        <v>172</v>
+      <c r="E97">
+        <v>5165294</v>
       </c>
       <c r="F97" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G97" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
     </row>
     <row r="98" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="B98">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="C98" s="2">
-        <v>17414000</v>
+        <v>25196037.539999999</v>
       </c>
       <c r="D98">
-        <v>50000</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>25000</v>
+      </c>
+      <c r="E98">
+        <v>6771689</v>
       </c>
       <c r="F98" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G98" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>149</v>
+        <v>104</v>
       </c>
       <c r="B99">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="C99" s="2">
-        <v>17379500</v>
+        <v>23306000</v>
       </c>
       <c r="D99">
-        <v>50000</v>
+        <v>200000</v>
       </c>
       <c r="E99">
-        <v>880770102</v>
+        <v>457669307</v>
       </c>
       <c r="F99" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G99" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>163</v>
+        <v>202</v>
       </c>
       <c r="B100">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="C100" s="2">
-        <v>17896000</v>
+        <v>22978608.489999998</v>
       </c>
       <c r="D100">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E100" t="s">
-        <v>164</v>
+        <v>203</v>
       </c>
       <c r="F100" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G100" t="s">
-        <v>12</v>
+        <v>52</v>
       </c>
     </row>
     <row r="101" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>196</v>
+        <v>102</v>
       </c>
       <c r="B101">
-        <v>0.06</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="C101" s="2">
-        <v>16072000</v>
+        <v>19612500</v>
       </c>
       <c r="D101">
-        <v>200000</v>
+        <v>750000</v>
       </c>
       <c r="E101" t="s">
-        <v>197</v>
+        <v>57</v>
       </c>
       <c r="F101" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G101" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>76</v>
+        <v>199</v>
       </c>
       <c r="B102">
-        <v>0.05</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="C102" s="2">
-        <v>12997000</v>
+        <v>19124379.16</v>
       </c>
       <c r="D102">
         <v>100000</v>
       </c>
-      <c r="E102" t="s">
-        <v>62</v>
+      <c r="E102">
+        <v>6771720</v>
       </c>
       <c r="F102" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G102" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
     </row>
     <row r="103" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>113</v>
+        <v>166</v>
       </c>
       <c r="B103">
-        <v>0.05</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="C103" s="2">
-        <v>13705000</v>
+        <v>21670000</v>
       </c>
       <c r="D103">
-        <v>250000</v>
+        <v>100000</v>
       </c>
       <c r="E103" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="F103" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G103" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="104" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>95</v>
+        <v>177</v>
       </c>
       <c r="B104">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="C104" s="2">
-        <v>11839500</v>
+        <v>17970000</v>
       </c>
       <c r="D104">
-        <v>150000</v>
-[...2 lines deleted...]
-        <v>172573107</v>
+        <v>50000</v>
+      </c>
+      <c r="E104" t="s">
+        <v>178</v>
       </c>
       <c r="F104" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G104" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>120</v>
+        <v>152</v>
       </c>
       <c r="B105">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="C105" s="2">
-        <v>10652759.369999999</v>
+        <v>18928000</v>
       </c>
       <c r="D105">
-        <v>284757</v>
+        <v>100000</v>
       </c>
       <c r="E105" t="s">
-        <v>121</v>
+        <v>153</v>
       </c>
       <c r="F105" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G105" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>190</v>
+        <v>136</v>
       </c>
       <c r="B106">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="C106" s="2">
-        <v>10629591.119999999</v>
+        <v>13925000</v>
       </c>
       <c r="D106">
-        <v>200000</v>
-[...2 lines deleted...]
-        <v>6610403</v>
+        <v>100000</v>
+      </c>
+      <c r="E106" t="s">
+        <v>137</v>
       </c>
       <c r="F106" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G106" t="s">
-        <v>54</v>
+        <v>12</v>
       </c>
     </row>
     <row r="107" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>191</v>
+        <v>72</v>
       </c>
       <c r="B107">
         <v>0.04</v>
       </c>
       <c r="C107" s="2">
-        <v>11383441</v>
+        <v>12657000</v>
       </c>
       <c r="D107">
-        <v>10000</v>
-[...2 lines deleted...]
-        <v>6771689</v>
+        <v>100000</v>
+      </c>
+      <c r="E107" t="s">
+        <v>59</v>
       </c>
       <c r="F107" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G107" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>142</v>
+        <v>97</v>
       </c>
       <c r="B108">
         <v>0.04</v>
       </c>
       <c r="C108" s="2">
-        <v>11694000</v>
+        <v>11525000</v>
       </c>
       <c r="D108">
         <v>100000</v>
       </c>
-      <c r="E108" t="s">
-        <v>143</v>
+      <c r="E108">
+        <v>278642103</v>
       </c>
       <c r="F108" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G108" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>145</v>
+        <v>91</v>
       </c>
       <c r="B109">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="C109" s="2">
-        <v>12372000</v>
+        <v>9610500</v>
       </c>
       <c r="D109">
-        <v>300000</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>150000</v>
+      </c>
+      <c r="E109">
+        <v>172573107</v>
       </c>
       <c r="F109" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G109" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>186</v>
+        <v>114</v>
       </c>
       <c r="B110">
         <v>0.03</v>
       </c>
       <c r="C110" s="2">
-        <v>8084556.7599999998</v>
+        <v>9781402.9499999993</v>
       </c>
       <c r="D110">
-        <v>244468</v>
+        <v>284757</v>
       </c>
       <c r="E110" t="s">
-        <v>187</v>
+        <v>115</v>
       </c>
       <c r="F110" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G110" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="B111">
         <v>0.03</v>
       </c>
       <c r="C111" s="2">
-        <v>8610500</v>
+        <v>9765500</v>
       </c>
       <c r="D111">
         <v>50000</v>
       </c>
       <c r="E111" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="F111" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G111" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="112" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>161</v>
+        <v>87</v>
       </c>
       <c r="B112">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="C112" s="2">
-        <v>8391182.8800000008</v>
+        <v>4748750</v>
       </c>
       <c r="D112">
-        <v>10000</v>
+        <v>25000</v>
       </c>
       <c r="E112" t="s">
-        <v>162</v>
+        <v>61</v>
       </c>
       <c r="F112" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G112" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
     </row>
     <row r="113" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>91</v>
+        <v>175</v>
       </c>
       <c r="B113">
         <v>0.02</v>
       </c>
       <c r="C113" s="2">
-        <v>4624875</v>
+        <v>5762110.7599999998</v>
       </c>
       <c r="D113">
-        <v>25000</v>
+        <v>244468</v>
       </c>
       <c r="E113" t="s">
-        <v>64</v>
+        <v>176</v>
       </c>
       <c r="F113" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G113" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="114" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>101</v>
+        <v>156</v>
       </c>
       <c r="B114">
         <v>0.02</v>
       </c>
       <c r="C114" s="2">
-        <v>5320500</v>
+        <v>5360000</v>
       </c>
       <c r="D114">
-        <v>50000</v>
-[...2 lines deleted...]
-        <v>278642103</v>
+        <v>200000</v>
+      </c>
+      <c r="E114" t="s">
+        <v>157</v>
       </c>
       <c r="F114" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G114" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="115" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>157</v>
+        <v>204</v>
       </c>
       <c r="B115">
         <v>0.02</v>
       </c>
       <c r="C115" s="2">
-        <v>6737695.1799999997</v>
+        <v>4759929.72</v>
       </c>
       <c r="D115">
-        <v>25000</v>
+        <v>141918</v>
       </c>
       <c r="E115" t="s">
-        <v>158</v>
+        <v>187</v>
       </c>
       <c r="F115" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G115" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
     </row>
     <row r="116" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>198</v>
+        <v>167</v>
       </c>
       <c r="B116">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="C116" s="2">
-        <v>4460482.74</v>
+        <v>0.04</v>
       </c>
       <c r="D116">
-        <v>141918</v>
+        <v>50000</v>
       </c>
       <c r="E116" t="s">
-        <v>199</v>
+        <v>168</v>
       </c>
       <c r="F116" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="G116" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
     </row>
     <row r="117" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A117" t="s">
-[...42 lines deleted...]
-      </c>
+      <c r="C117" s="2"/>
     </row>
     <row r="119" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="C119" s="2"/>
+      <c r="A119" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="121" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="122" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="123" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="124" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>68</v>
-[...9 lines deleted...]
-        <v>70</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:E5 A120:E126 A6:B6 D6:E6 A7:E9 F1:G5 F6:G6 F7:G10 F120:G126 A10:D10" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:E5 A118:E124 A6:B6 D6:E6 A7:E9 F1:G5 F6:G6 F7:G10 F118:G124 A10:D10" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>