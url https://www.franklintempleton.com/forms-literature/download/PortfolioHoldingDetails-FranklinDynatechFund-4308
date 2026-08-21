--- v3 (2026-07-10)
+++ v4 (2026-08-21)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ttherie\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A1AE31BA-FABE-420E-8C02-514A393945A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{01793716-5524-489F-A7AD-37D6048D9334}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Holdings'!$A$10:$H$10</definedName>
   </definedNames>
   <calcPr calcId="191029" iterate="1" iterateCount="10000"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="437" uniqueCount="218">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>Franklin DynaTech Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Weight (%)</t>
   </si>
   <si>
@@ -97,53 +97,50 @@
   <si>
     <t>67066G104</t>
   </si>
   <si>
     <t>02079K305</t>
   </si>
   <si>
     <t>11135F101</t>
   </si>
   <si>
     <t>30303M102</t>
   </si>
   <si>
     <t>88160R101</t>
   </si>
   <si>
     <t>15101Q207</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
     <t>18915M107</t>
   </si>
   <si>
-    <t>64110L106</t>
-[...1 lines deleted...]
-  <si>
     <t>57636Q104</t>
   </si>
   <si>
     <t>03831W108</t>
   </si>
   <si>
     <t>92826C839</t>
   </si>
   <si>
     <t>58733R102</t>
   </si>
   <si>
     <t>05464C101</t>
   </si>
   <si>
     <t>69608A108</t>
   </si>
   <si>
     <t>36828A101</t>
   </si>
   <si>
     <t>46120E602</t>
   </si>
   <si>
     <t>KRW</t>
@@ -346,158 +343,134 @@
   <si>
     <t>DOORDASH INC COMMON STOCK</t>
   </si>
   <si>
     <t>EBAY INC COMMON STOCK USD</t>
   </si>
   <si>
     <t>META PLATFORMS INC COMMON</t>
   </si>
   <si>
     <t>FORGENT POWER SOLUTIONS</t>
   </si>
   <si>
     <t>GE VERNOVA INC COMMON</t>
   </si>
   <si>
     <t>GUARDANT HEALTH INC</t>
   </si>
   <si>
     <t>HEARTFLOW INC COMMON</t>
   </si>
   <si>
     <t>HINGE HEALTH INC COMMON</t>
   </si>
   <si>
-    <t>INSMED INC COMMON STOCK</t>
-[...1 lines deleted...]
-  <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
-    <t>IONIS PHARMACEUTICALS INC</t>
-[...1 lines deleted...]
-  <si>
     <t>KLA CORP COMMON STOCK USD</t>
   </si>
   <si>
     <t>KRYSTAL BIOTECH INC</t>
   </si>
   <si>
     <t>LAM RESEARCH CORP COMMON</t>
   </si>
   <si>
     <t>LEGENCE CORP COMMON STOCK</t>
   </si>
   <si>
     <t>LIGAND PHARMACEUTICALS</t>
   </si>
   <si>
     <t>ELI LILLY AND COMPANY</t>
   </si>
   <si>
     <t>LUMENTUM HOLDINGS INC</t>
   </si>
   <si>
-    <t>MADISON AIR SOLUTIONS</t>
-[...4 lines deleted...]
-  <si>
     <t>MASTERCARD INC COMMON</t>
   </si>
   <si>
     <t>MERCADOLIBRE INC COMMON</t>
   </si>
   <si>
     <t>MICROSOFT CORP COMMON</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>MONOLITHIC POWER SYSTEMS</t>
   </si>
   <si>
     <t>NATERA INC COMMON STOCK</t>
   </si>
   <si>
-    <t>NETFLIX INC COMMON STOCK</t>
-[...1 lines deleted...]
-  <si>
     <t>SK HYNIX INC COMMON STOCK</t>
   </si>
   <si>
     <t>NEXTPOWER INC COMMON</t>
   </si>
   <si>
     <t>NVIDIA CORP COMMON STOCK</t>
   </si>
   <si>
     <t>OCEANEERING INTERNATIONAL</t>
   </si>
   <si>
     <t>ADVANTEST CORP COMMON</t>
   </si>
   <si>
     <t>PALANTIR TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>QUANTA SERVICES INC</t>
   </si>
   <si>
     <t>REDDIT INC COMMON STOCK</t>
   </si>
   <si>
     <t>75734B100</t>
   </si>
   <si>
     <t>REVOLUTION MEDICINES INC</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC</t>
   </si>
   <si>
     <t>ROCKET LAB CORP COMMON</t>
   </si>
   <si>
-    <t>ROKU INC COMMON STOCK USD</t>
-[...4 lines deleted...]
-  <si>
     <t>SITIME CORP COMMON STOCK</t>
   </si>
   <si>
-    <t>SYNOPSYS INC COMMON STOCK</t>
-[...1 lines deleted...]
-  <si>
     <t>TTM TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>TEMPUS AI INC COMMON</t>
   </si>
   <si>
     <t>TERADYNE INC COMMON STOCK</t>
   </si>
   <si>
     <t>TESLA INC COMMON STOCK</t>
   </si>
   <si>
     <t>UNITED THERAPEUTICS CORP</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CO</t>
   </si>
   <si>
     <t>VISA INC COMMON STOCK USD</t>
   </si>
   <si>
     <t>BMDLRD5</t>
   </si>
   <si>
     <t>ARGENX SE</t>
@@ -631,72 +604,132 @@
   <si>
     <t>007973100</t>
   </si>
   <si>
     <t>023135106</t>
   </si>
   <si>
     <t>032095101</t>
   </si>
   <si>
     <t>032654105</t>
   </si>
   <si>
     <t>037833100</t>
   </si>
   <si>
     <t>040413205</t>
   </si>
   <si>
     <t>093712107</t>
   </si>
   <si>
     <t>ASM INTERNATIONAL NV</t>
   </si>
   <si>
-    <t>SAMSUNG ELECTRONICS CO</t>
-[...1 lines deleted...]
-  <si>
     <t>SPACE EXPLORATION</t>
   </si>
   <si>
     <t>84615Q103</t>
   </si>
   <si>
-    <t>KIOXIA HOLDINGS CORP</t>
-[...4 lines deleted...]
-  <si>
     <t>INNIO NV COMMON STOCK USD</t>
   </si>
   <si>
-    <t>FEDERAL HOME ZERO 07/26</t>
-[...2 lines deleted...]
-    <t>313385ZC3</t>
+    <t>GENMAB A/S ADR USD</t>
+  </si>
+  <si>
+    <t>ADVANCED MICRO DEVICES</t>
+  </si>
+  <si>
+    <t>007903107</t>
+  </si>
+  <si>
+    <t>CELCUITY INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>15102K100</t>
+  </si>
+  <si>
+    <t>COGENT BIOSCIENCES INC</t>
+  </si>
+  <si>
+    <t>19240Q201</t>
+  </si>
+  <si>
+    <t>HOWMET AEROSPACE INC</t>
+  </si>
+  <si>
+    <t>INTERACTIVE BROKERS GROUP</t>
+  </si>
+  <si>
+    <t>45841N107</t>
+  </si>
+  <si>
+    <t>MKS INC COMMON STOCK USD</t>
+  </si>
+  <si>
+    <t>55306N104</t>
+  </si>
+  <si>
+    <t>MARVELL TECHNOLOGY INC</t>
+  </si>
+  <si>
+    <t>INFINEON TECHNOLOGIES AG</t>
+  </si>
+  <si>
+    <t>MINERALYS THERAPEUTICS</t>
+  </si>
+  <si>
+    <t>PRAXIS PRECISION</t>
+  </si>
+  <si>
+    <t>74006W207</t>
+  </si>
+  <si>
+    <t>UNITY SOFTWARE INC COMMON</t>
+  </si>
+  <si>
+    <t>91332U101</t>
+  </si>
+  <si>
+    <t>VERADERMICS INC COMMON</t>
+  </si>
+  <si>
+    <t>WESTERN DIGITAL CORP</t>
+  </si>
+  <si>
+    <t>ROIVANT SCIENCES LTD</t>
+  </si>
+  <si>
+    <t>G76279101</t>
+  </si>
+  <si>
+    <t>FEDERAL HOME ZERO 08/26</t>
+  </si>
+  <si>
+    <t>313385A89</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1036,2596 +1069,2760 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G124"/>
+  <dimension ref="A1:G132"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K20" sqref="K20"/>
+      <selection activeCell="A10" sqref="A10:XFD10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="37.625" customWidth="1"/>
     <col min="2" max="2" width="10.875" customWidth="1"/>
     <col min="3" max="3" width="16.875" customWidth="1"/>
     <col min="4" max="4" width="10.875" customWidth="1"/>
     <col min="5" max="5" width="9.625" customWidth="1"/>
     <col min="6" max="6" width="25.875" customWidth="1"/>
     <col min="7" max="7" width="10.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="3">
-        <v>46211</v>
+        <v>46239</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
       </c>
       <c r="G10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="B11">
-        <v>11.85</v>
+        <v>11.94</v>
       </c>
       <c r="C11" s="2">
-        <v>3470040000</v>
+        <v>3507520000</v>
       </c>
       <c r="D11">
-        <v>17000000</v>
+        <v>16000000</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B12">
-        <v>8.32</v>
+        <v>9.2799999999999994</v>
       </c>
       <c r="C12" s="2">
-        <v>2436200000</v>
+        <v>2726500000</v>
       </c>
       <c r="D12">
         <v>10000000</v>
       </c>
       <c r="E12" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="F12" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B13">
-        <v>7.42</v>
+        <v>7.4</v>
       </c>
       <c r="C13" s="2">
-        <v>2171520000</v>
+        <v>2174580000</v>
       </c>
       <c r="D13">
         <v>6000000</v>
       </c>
       <c r="E13" t="s">
         <v>14</v>
       </c>
       <c r="F13" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="B14">
-        <v>4.6500000000000004</v>
+        <v>4.55</v>
       </c>
       <c r="C14" s="2">
-        <v>1360415000</v>
+        <v>1337300000</v>
       </c>
       <c r="D14">
-        <v>3500000</v>
+        <v>4300000</v>
       </c>
       <c r="E14" t="s">
-        <v>15</v>
+        <v>186</v>
       </c>
       <c r="F14" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="B15">
-        <v>4.5999999999999996</v>
+        <v>4.2699999999999996</v>
       </c>
       <c r="C15" s="2">
-        <v>1347577000</v>
+        <v>1254840000</v>
       </c>
       <c r="D15">
-        <v>4300000</v>
+        <v>3000000</v>
       </c>
       <c r="E15" t="s">
-        <v>195</v>
+        <v>15</v>
       </c>
       <c r="F15" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G15" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B16">
-        <v>4.12</v>
+        <v>4.21</v>
       </c>
       <c r="C16" s="2">
-        <v>1206240000</v>
+        <v>1236417000</v>
       </c>
       <c r="D16">
-        <v>2000000</v>
+        <v>2100000</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
       <c r="F16" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="B17">
-        <v>3.93</v>
+        <v>3.98</v>
       </c>
       <c r="C17" s="2">
-        <v>1150020000</v>
+        <v>1169904000</v>
       </c>
       <c r="D17">
-        <v>3000000</v>
+        <v>2400000</v>
       </c>
       <c r="E17">
         <v>594918104</v>
       </c>
       <c r="F17" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B18">
-        <v>2.98</v>
+        <v>2.82</v>
       </c>
       <c r="C18" s="2">
-        <v>873960000</v>
+        <v>828000000</v>
       </c>
       <c r="D18">
         <v>2000000</v>
       </c>
       <c r="E18">
         <v>874039100</v>
       </c>
       <c r="F18" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="G18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="B19">
-        <v>2.65</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="C19" s="2">
-        <v>777231000</v>
+        <v>675250000</v>
       </c>
       <c r="D19">
-        <v>450000</v>
+        <v>500000</v>
       </c>
       <c r="E19" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F19" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B20">
-        <v>2.39</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="C20" s="2">
-        <v>699615000</v>
+        <v>645582000</v>
       </c>
       <c r="D20">
         <v>2100000</v>
       </c>
       <c r="E20">
         <v>512807306</v>
       </c>
       <c r="F20" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>89</v>
       </c>
       <c r="B21">
-        <v>2.29</v>
+        <v>2.1</v>
       </c>
       <c r="C21" s="2">
-        <v>669902000</v>
+        <v>616692000</v>
       </c>
       <c r="D21">
         <v>1700000</v>
       </c>
       <c r="E21" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F21" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G21" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="B22">
-        <v>2.12</v>
+        <v>1.99</v>
       </c>
       <c r="C22" s="2">
-        <v>619304000</v>
+        <v>585920000</v>
       </c>
       <c r="D22">
-        <v>2800000</v>
-[...2 lines deleted...]
-        <v>482480100</v>
+        <v>2000000</v>
+      </c>
+      <c r="E22" t="s">
+        <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G22" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="B23">
-        <v>2.09</v>
+        <v>1.84</v>
       </c>
       <c r="C23" s="2">
-        <v>613258000</v>
+        <v>539840000</v>
       </c>
       <c r="D23">
-        <v>1700000</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2800000</v>
+      </c>
+      <c r="E23">
+        <v>482480100</v>
       </c>
       <c r="F23" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G23" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="B24">
-        <v>1.87</v>
+        <v>1.59</v>
       </c>
       <c r="C24" s="2">
-        <v>546800000</v>
+        <v>468660000</v>
       </c>
       <c r="D24">
         <v>2000000</v>
       </c>
       <c r="E24" t="s">
-        <v>20</v>
+        <v>188</v>
       </c>
       <c r="F24" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G24" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>83</v>
+        <v>111</v>
       </c>
       <c r="B25">
-        <v>1.56</v>
+        <v>1.46</v>
       </c>
       <c r="C25" s="2">
-        <v>457722000</v>
+        <v>427860000</v>
       </c>
       <c r="D25">
-        <v>1800000</v>
+        <v>750000</v>
       </c>
       <c r="E25" t="s">
-        <v>197</v>
+        <v>21</v>
       </c>
       <c r="F25" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G25" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>69</v>
       </c>
       <c r="B26">
-        <v>1.46</v>
+        <v>1.43</v>
       </c>
       <c r="C26" s="2">
-        <v>426127541.11000001</v>
+        <v>419555000</v>
       </c>
       <c r="D26">
-        <v>300000</v>
-[...2 lines deleted...]
-        <v>6450267</v>
+        <v>250000</v>
+      </c>
+      <c r="E26" t="s">
+        <v>32</v>
       </c>
       <c r="F26" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="G26" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="B27">
-        <v>1.36</v>
+        <v>1.37</v>
       </c>
       <c r="C27" s="2">
-        <v>397865500</v>
+        <v>402224693.80000001</v>
       </c>
       <c r="D27">
-        <v>1450000</v>
+        <v>350000</v>
       </c>
       <c r="E27">
-        <v>632307104</v>
+        <v>6450267</v>
       </c>
       <c r="F27" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G27" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>216</v>
       </c>
       <c r="B28">
-        <v>1.33</v>
+        <v>1.37</v>
       </c>
       <c r="C28" s="2">
-        <v>389895000</v>
+        <v>402260441.83999997</v>
       </c>
       <c r="D28">
-        <v>750000</v>
+        <v>402300000</v>
       </c>
       <c r="E28" t="s">
-        <v>22</v>
+        <v>217</v>
       </c>
       <c r="F28" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="G28" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="B29">
-        <v>1.25</v>
+        <v>1.36</v>
       </c>
       <c r="C29" s="2">
-        <v>364749000</v>
+        <v>398199000</v>
       </c>
       <c r="D29">
-        <v>300000</v>
+        <v>1450000</v>
       </c>
       <c r="E29">
-        <v>532457108</v>
+        <v>632307104</v>
       </c>
       <c r="F29" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G29" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B30">
-        <v>1.24</v>
+        <v>1.34</v>
       </c>
       <c r="C30" s="2">
-        <v>362100000</v>
+        <v>394620000</v>
       </c>
       <c r="D30">
         <v>2000000</v>
       </c>
       <c r="E30" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="F30" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G30" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>146</v>
+        <v>134</v>
       </c>
       <c r="B31">
-        <v>1.19</v>
+        <v>1.26</v>
       </c>
       <c r="C31" s="2">
-        <v>347530000</v>
+        <v>369782500</v>
       </c>
       <c r="D31">
-        <v>1000000</v>
+        <v>1150000</v>
       </c>
       <c r="E31" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="F31" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G31" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>70</v>
+        <v>137</v>
       </c>
       <c r="B32">
-        <v>1.1200000000000001</v>
+        <v>1.25</v>
       </c>
       <c r="C32" s="2">
-        <v>327200250</v>
+        <v>368540000</v>
       </c>
       <c r="D32">
-        <v>185000</v>
+        <v>1000000</v>
       </c>
       <c r="E32" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="F32" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="G32" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="B33">
-        <v>1.1200000000000001</v>
+        <v>1.19</v>
       </c>
       <c r="C33" s="2">
-        <v>328877500</v>
+        <v>350958000</v>
       </c>
       <c r="D33">
-        <v>250000</v>
+        <v>300000</v>
       </c>
       <c r="E33">
-        <v>609839105</v>
+        <v>532457108</v>
       </c>
       <c r="F33" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G33" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>49</v>
+        <v>115</v>
       </c>
       <c r="B34">
-        <v>1.1200000000000001</v>
+        <v>1.1399999999999999</v>
       </c>
       <c r="C34" s="2">
-        <v>328640820</v>
-[...5 lines deleted...]
-        <v>169</v>
+        <v>336363750</v>
+      </c>
+      <c r="D34">
+        <v>250000</v>
+      </c>
+      <c r="E34">
+        <v>609839105</v>
       </c>
       <c r="F34" t="s">
-        <v>49</v>
+        <v>163</v>
       </c>
       <c r="G34" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>205</v>
+        <v>48</v>
       </c>
       <c r="B35">
-        <v>1.08</v>
+        <v>1.1299999999999999</v>
       </c>
       <c r="C35" s="2">
-        <v>314969287.5</v>
-[...2 lines deleted...]
-        <v>315000000</v>
+        <v>333064703.56999999</v>
+      </c>
+      <c r="D35" t="s">
+        <v>160</v>
       </c>
       <c r="E35" t="s">
-        <v>206</v>
+        <v>160</v>
       </c>
       <c r="F35" t="s">
-        <v>189</v>
+        <v>48</v>
       </c>
       <c r="G35" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>78</v>
+        <v>141</v>
       </c>
       <c r="B36">
-        <v>1.07</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="C36" s="2">
-        <v>313307999.99999994</v>
+        <v>324328230.38218611</v>
       </c>
       <c r="D36">
-        <v>600000</v>
+        <v>2250000</v>
       </c>
       <c r="E36" t="s">
-        <v>23</v>
+        <v>142</v>
       </c>
       <c r="F36" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G36" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="B37">
-        <v>1.04</v>
+        <v>1.06</v>
       </c>
       <c r="C37" s="2">
-        <v>305232150</v>
+        <v>312616500</v>
       </c>
       <c r="D37">
-        <v>285000</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>350000</v>
+      </c>
+      <c r="E37">
+        <v>595112103</v>
       </c>
       <c r="F37" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G37" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>150</v>
+        <v>74</v>
       </c>
       <c r="B38">
-        <v>1.02</v>
+        <v>1.05</v>
       </c>
       <c r="C38" s="2">
-        <v>297725000</v>
+        <v>310032000</v>
       </c>
       <c r="D38">
-        <v>2500000</v>
+        <v>1800000</v>
       </c>
       <c r="E38" t="s">
-        <v>151</v>
+        <v>184</v>
       </c>
       <c r="F38" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G38" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="B39">
-        <v>0.97</v>
+        <v>0.99</v>
       </c>
       <c r="C39" s="2">
-        <v>284796000</v>
+        <v>290118600</v>
       </c>
       <c r="D39">
-        <v>1800000</v>
+        <v>285000</v>
       </c>
       <c r="E39" t="s">
-        <v>193</v>
+        <v>27</v>
       </c>
       <c r="F39" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G39" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>163</v>
+        <v>100</v>
       </c>
       <c r="B40">
-        <v>0.95</v>
+        <v>0.97</v>
       </c>
       <c r="C40" s="2">
-        <v>277180000</v>
+        <v>285565000</v>
       </c>
       <c r="D40">
-        <v>1000000</v>
+        <v>1750000</v>
       </c>
       <c r="E40" t="s">
-        <v>164</v>
+        <v>30</v>
       </c>
       <c r="F40" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G40" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>101</v>
+        <v>123</v>
       </c>
       <c r="B41">
         <v>0.93</v>
       </c>
       <c r="C41" s="2">
-        <v>273297500</v>
+        <v>271995000</v>
       </c>
       <c r="D41">
-        <v>1750000</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>750000</v>
+      </c>
+      <c r="E41">
+        <v>697435105</v>
       </c>
       <c r="F41" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G41" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>119</v>
+        <v>154</v>
       </c>
       <c r="B42">
-        <v>0.89</v>
+        <v>0.83</v>
       </c>
       <c r="C42" s="2">
-        <v>260920000</v>
+        <v>244200000</v>
       </c>
       <c r="D42">
-        <v>275000</v>
-[...2 lines deleted...]
-        <v>595112103</v>
+        <v>1000000</v>
+      </c>
+      <c r="E42" t="s">
+        <v>155</v>
       </c>
       <c r="F42" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G42" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="B43">
-        <v>0.82</v>
+        <v>0.76</v>
       </c>
       <c r="C43" s="2">
-        <v>240442500</v>
+        <v>221971750</v>
       </c>
       <c r="D43">
-        <v>750000</v>
+        <v>325000</v>
       </c>
       <c r="E43">
-        <v>697435105</v>
+        <v>7.4762000000000002E+106</v>
       </c>
       <c r="F43" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G43" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="B44">
         <v>0.74</v>
       </c>
       <c r="C44" s="2">
-        <v>216557250</v>
+        <v>217853054.13</v>
       </c>
       <c r="D44">
-        <v>325000</v>
-[...2 lines deleted...]
-        <v>7.4762000000000002E+106</v>
+        <v>250000</v>
+      </c>
+      <c r="E44" t="s">
+        <v>140</v>
       </c>
       <c r="F44" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G44" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>88</v>
+        <v>110</v>
       </c>
       <c r="B45">
-        <v>0.64</v>
+        <v>0.73</v>
       </c>
       <c r="C45" s="2">
-        <v>187030000</v>
-[...5 lines deleted...]
-        <v>127387108</v>
+        <v>214827600</v>
+      </c>
+      <c r="D45">
+        <v>260000</v>
+      </c>
+      <c r="E45" t="s">
+        <v>44</v>
       </c>
       <c r="F45" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G45" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>148</v>
+        <v>77</v>
       </c>
       <c r="B46">
-        <v>0.63</v>
+        <v>0.71</v>
       </c>
       <c r="C46" s="2">
-        <v>183179756.47999999</v>
+        <v>208900000</v>
       </c>
       <c r="D46">
-        <v>200000</v>
+        <v>500000</v>
       </c>
       <c r="E46" t="s">
-        <v>149</v>
+        <v>22</v>
       </c>
       <c r="F46" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G46" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>80</v>
+        <v>127</v>
       </c>
       <c r="B47">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="C47" s="2">
-        <v>179940000</v>
+        <v>177570000</v>
       </c>
       <c r="D47">
-        <v>300000</v>
+        <v>900000</v>
       </c>
       <c r="E47" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="F47" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G47" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="B48">
-        <v>0.59</v>
+        <v>0.56999999999999995</v>
       </c>
       <c r="C48" s="2">
-        <v>173184000</v>
+        <v>167888000</v>
       </c>
       <c r="D48">
-        <v>550000</v>
+        <v>800000</v>
       </c>
       <c r="E48" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F48" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G48" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="B49">
-        <v>0.57999999999999996</v>
+        <v>0.56999999999999995</v>
       </c>
       <c r="C49" s="2">
-        <v>170077500</v>
+        <v>166413500</v>
       </c>
       <c r="D49">
-        <v>2250000</v>
+        <v>550000</v>
       </c>
       <c r="E49" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="F49" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G49" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B50">
-        <v>0.52</v>
+        <v>0.56000000000000005</v>
       </c>
       <c r="C50" s="2">
-        <v>152896000</v>
+        <v>164110000</v>
       </c>
       <c r="D50">
-        <v>800000</v>
+        <v>500000</v>
       </c>
       <c r="E50" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="F50" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G50" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>105</v>
+        <v>122</v>
       </c>
       <c r="B51">
-        <v>0.5</v>
+        <v>0.54</v>
       </c>
       <c r="C51" s="2">
-        <v>145285000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>158430000</v>
+      </c>
+      <c r="D51" s="1">
+        <v>1000000</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="F51" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G51" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>113</v>
+        <v>79</v>
       </c>
       <c r="B52">
-        <v>0.48</v>
+        <v>0.52</v>
       </c>
       <c r="C52" s="2">
-        <v>141420000</v>
+        <v>152372500</v>
       </c>
       <c r="D52">
-        <v>200000</v>
+        <v>250000</v>
       </c>
       <c r="E52" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="F52" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G52" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="B53">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="C53" s="2">
-        <v>140780000</v>
+        <v>138540000</v>
       </c>
       <c r="D53">
         <v>2000000</v>
       </c>
       <c r="E53" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F53" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G53" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>128</v>
+        <v>87</v>
       </c>
       <c r="B54">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="C54" s="2">
-        <v>132220000</v>
+        <v>134828000</v>
       </c>
       <c r="D54">
-        <v>1000000</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>400000</v>
+      </c>
+      <c r="E54">
+        <v>127387108</v>
       </c>
       <c r="F54" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G54" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="B55">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="C55" s="2">
-        <v>126656600.00000001</v>
+        <v>134579900</v>
       </c>
       <c r="D55">
         <v>70000</v>
       </c>
       <c r="E55" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F55" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G55" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B56">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="C56" s="2">
-        <v>124726500</v>
+        <v>130785000</v>
       </c>
       <c r="D56">
-        <v>225000</v>
+        <v>500000</v>
       </c>
       <c r="E56" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F56" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G56" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>110</v>
+        <v>135</v>
       </c>
       <c r="B57">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="C57" s="2">
-        <v>122315000</v>
+        <v>116777250</v>
       </c>
       <c r="D57">
-        <v>1700000</v>
+        <v>225000</v>
       </c>
       <c r="E57" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F57" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G57" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>135</v>
+        <v>107</v>
       </c>
       <c r="B58">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="C58" s="2">
-        <v>116690000</v>
+        <v>111435000</v>
       </c>
       <c r="D58">
-        <v>1400000</v>
-[...2 lines deleted...]
-        <v>773121108</v>
+        <v>1700000</v>
+      </c>
+      <c r="E58" t="s">
+        <v>40</v>
       </c>
       <c r="F58" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G58" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B59">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="C59" s="2">
-        <v>113862000</v>
+        <v>111176000</v>
       </c>
       <c r="D59">
-        <v>600000</v>
+        <v>400000</v>
       </c>
       <c r="E59" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="F59" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G59" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="B60">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="C60" s="2">
-        <v>110967500</v>
+        <v>108828000</v>
       </c>
       <c r="D60">
-        <v>350000</v>
+        <v>300000</v>
       </c>
       <c r="E60" t="s">
-        <v>51</v>
+        <v>138</v>
       </c>
       <c r="F60" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G60" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>155</v>
+        <v>129</v>
       </c>
       <c r="B61">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="C61" s="2">
-        <v>111712500</v>
+        <v>104748000</v>
       </c>
       <c r="D61">
-        <v>450000</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>1400000</v>
+      </c>
+      <c r="E61">
+        <v>773121108</v>
       </c>
       <c r="F61" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G61" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="B62">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="C62" s="2">
-        <v>108625000</v>
+        <v>104444000</v>
       </c>
       <c r="D62">
-        <v>250000</v>
-[...2 lines deleted...]
-        <v>871607107</v>
+        <v>200000</v>
+      </c>
+      <c r="E62" t="s">
+        <v>42</v>
       </c>
       <c r="F62" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G62" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="B63">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="C63" s="2">
-        <v>108222000</v>
-[...5 lines deleted...]
-        <v>147</v>
+        <v>103635000</v>
+      </c>
+      <c r="D63" s="1">
+        <v>500000</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>35</v>
       </c>
       <c r="F63" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G63" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="B64">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="C64" s="2">
-        <v>102774000</v>
+        <v>94422500</v>
       </c>
       <c r="D64">
-        <v>350000</v>
+        <v>250000</v>
       </c>
       <c r="E64" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="F64" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G64" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>76</v>
+        <v>173</v>
       </c>
       <c r="B65">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="C65" s="2">
-        <v>96350000</v>
+        <v>95052000</v>
       </c>
       <c r="D65">
-        <v>250000</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>300000</v>
+      </c>
+      <c r="E65">
+        <v>833445109</v>
       </c>
       <c r="F65" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G65" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="B66">
-        <v>0.33</v>
+        <v>0.28999999999999998</v>
       </c>
       <c r="C66" s="2">
-        <v>95343000</v>
+        <v>83766000</v>
       </c>
       <c r="D66">
-        <v>300000</v>
+        <v>100000</v>
       </c>
       <c r="E66" t="s">
-        <v>46</v>
+        <v>152</v>
       </c>
       <c r="F66" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G66" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B67">
-        <v>0.33</v>
+        <v>0.28999999999999998</v>
       </c>
       <c r="C67" s="2">
-        <v>96014000</v>
+        <v>86426000</v>
       </c>
       <c r="D67">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="E67" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="F67" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G67" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="B68">
-        <v>0.32</v>
+        <v>0.28000000000000003</v>
       </c>
       <c r="C68" s="2">
-        <v>94675000</v>
+        <v>81990000</v>
       </c>
       <c r="D68">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="E68" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="F68" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G68" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>183</v>
+        <v>131</v>
       </c>
       <c r="B69">
-        <v>0.3</v>
+        <v>0.27</v>
       </c>
       <c r="C69" s="2">
-        <v>87777762.590000004</v>
+        <v>78750000</v>
       </c>
       <c r="D69">
-        <v>100000</v>
+        <v>600000</v>
       </c>
       <c r="E69" t="s">
-        <v>184</v>
+        <v>59</v>
       </c>
       <c r="F69" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G69" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>140</v>
+        <v>174</v>
       </c>
       <c r="B70">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="C70" s="2">
-        <v>79909500</v>
+        <v>76861366.019999996</v>
       </c>
       <c r="D70">
-        <v>550000</v>
+        <v>100000</v>
       </c>
       <c r="E70" t="s">
-        <v>60</v>
+        <v>175</v>
       </c>
       <c r="F70" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G70" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>165</v>
+        <v>194</v>
       </c>
       <c r="B71">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="C71" s="2">
-        <v>78005000</v>
+        <v>72307500</v>
       </c>
       <c r="D71">
-        <v>100000</v>
+        <v>150000</v>
       </c>
       <c r="E71" t="s">
-        <v>39</v>
+        <v>195</v>
       </c>
       <c r="F71" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G71" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>81</v>
+        <v>149</v>
       </c>
       <c r="B72">
         <v>0.25</v>
       </c>
       <c r="C72" s="2">
-        <v>73671000</v>
+        <v>72187500</v>
       </c>
       <c r="D72">
-        <v>300000</v>
+        <v>1250000</v>
       </c>
       <c r="E72" t="s">
-        <v>56</v>
+        <v>150</v>
       </c>
       <c r="F72" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G72" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>106</v>
+        <v>164</v>
       </c>
       <c r="B73">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="C73" s="2">
-        <v>67568000</v>
+        <v>70792500</v>
       </c>
       <c r="D73">
-        <v>800000</v>
-[...2 lines deleted...]
-        <v>462222100</v>
+        <v>250000</v>
+      </c>
+      <c r="E73" t="s">
+        <v>165</v>
       </c>
       <c r="F73" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G73" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="B74">
-        <v>0.21</v>
+        <v>0.24</v>
       </c>
       <c r="C74" s="2">
-        <v>61950000</v>
+        <v>69964944.329999998</v>
       </c>
       <c r="D74">
-        <v>700000</v>
+        <v>75000</v>
       </c>
       <c r="E74">
-        <v>433313103</v>
+        <v>6771689</v>
       </c>
       <c r="F74" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G74" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="B75">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="C75" s="2">
-        <v>61213000</v>
+        <v>67890000</v>
       </c>
       <c r="D75">
-        <v>100000</v>
+        <v>125000</v>
       </c>
       <c r="E75" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F75" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G75" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="B76">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="C76" s="2">
-        <v>57580000</v>
+        <v>65846000</v>
       </c>
       <c r="D76">
-        <v>1000000</v>
+        <v>200000</v>
       </c>
       <c r="E76" t="s">
-        <v>55</v>
+        <v>182</v>
       </c>
       <c r="F76" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G76" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="B77">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="C77" s="2">
-        <v>54831000</v>
+        <v>63855000</v>
       </c>
       <c r="D77">
-        <v>700000</v>
+        <v>300000</v>
       </c>
       <c r="E77" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="F77" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G77" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>99</v>
+        <v>81</v>
       </c>
       <c r="B78">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="C78" s="2">
-        <v>54348000</v>
+        <v>61670000</v>
       </c>
       <c r="D78">
-        <v>1200000</v>
+        <v>1000000</v>
       </c>
       <c r="E78" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="F78" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G78" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>108</v>
+        <v>83</v>
       </c>
       <c r="B79">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="C79" s="2">
-        <v>56310000</v>
+        <v>62106000</v>
       </c>
       <c r="D79">
-        <v>150000</v>
-[...2 lines deleted...]
-        <v>501147102</v>
+        <v>300000</v>
+      </c>
+      <c r="E79" t="s">
+        <v>36</v>
       </c>
       <c r="F79" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G79" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="B80">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="C80" s="2">
-        <v>54870000</v>
+        <v>62763197.950000003</v>
       </c>
       <c r="D80">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="E80">
-        <v>6.5289999999999997E+105</v>
+        <v>6870490</v>
       </c>
       <c r="F80" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G80" t="s">
-        <v>12</v>
+        <v>51</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>134</v>
+        <v>102</v>
       </c>
       <c r="B81">
         <v>0.19</v>
       </c>
       <c r="C81" s="2">
-        <v>56765000</v>
+        <v>56553000</v>
       </c>
       <c r="D81">
-        <v>500000</v>
+        <v>700000</v>
       </c>
       <c r="E81">
-        <v>770700102</v>
+        <v>433313103</v>
       </c>
       <c r="F81" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G81" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>84</v>
+        <v>105</v>
       </c>
       <c r="B82">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="C82" s="2">
-        <v>52287000</v>
+        <v>48867000</v>
       </c>
       <c r="D82">
-        <v>300000</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>150000</v>
+      </c>
+      <c r="E82">
+        <v>501147102</v>
       </c>
       <c r="F82" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G82" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>127</v>
+        <v>170</v>
       </c>
       <c r="B83">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="C83" s="2">
-        <v>52489522.130000003</v>
-[...5 lines deleted...]
-        <v>6870490</v>
+        <v>49506471.159999996</v>
+      </c>
+      <c r="D83">
+        <v>1000000</v>
+      </c>
+      <c r="E83">
+        <v>6610403</v>
       </c>
       <c r="F83" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G83" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="B84">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="C84" s="2">
-        <v>52262000</v>
+        <v>47236722.890000001</v>
       </c>
       <c r="D84">
-        <v>200000</v>
+        <v>50000</v>
       </c>
       <c r="E84">
-        <v>833445109</v>
+        <v>5165294</v>
       </c>
       <c r="F84" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G84" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>141</v>
+        <v>120</v>
       </c>
       <c r="B85">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="C85" s="2">
-        <v>42952500</v>
+        <v>48070000</v>
       </c>
       <c r="D85">
-        <v>750000</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>1000000</v>
+      </c>
+      <c r="E85">
+        <v>675232102</v>
       </c>
       <c r="F85" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G85" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>160</v>
+        <v>96</v>
       </c>
       <c r="B86">
         <v>0.15</v>
       </c>
       <c r="C86" s="2">
-        <v>43001000</v>
+        <v>44460000</v>
       </c>
       <c r="D86">
-        <v>50000</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>400000</v>
+      </c>
+      <c r="E86">
+        <v>278642103</v>
       </c>
       <c r="F86" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G86" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>126</v>
+        <v>157</v>
       </c>
       <c r="B87">
         <v>0.14000000000000001</v>
       </c>
       <c r="C87" s="2">
-        <v>41170000</v>
+        <v>42228000</v>
       </c>
       <c r="D87">
-        <v>1000000</v>
-[...2 lines deleted...]
-        <v>675232102</v>
+        <v>200000</v>
+      </c>
+      <c r="E87" t="s">
+        <v>57</v>
       </c>
       <c r="F87" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G87" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>200</v>
+        <v>98</v>
       </c>
       <c r="B88">
-        <v>0.14000000000000001</v>
+        <v>0.13</v>
       </c>
       <c r="C88" s="2">
-        <v>41639229.100000001</v>
+        <v>38490000</v>
       </c>
       <c r="D88">
-        <v>280777</v>
+        <v>1000000</v>
       </c>
       <c r="E88" t="s">
-        <v>201</v>
+        <v>49</v>
       </c>
       <c r="F88" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G88" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>142</v>
+        <v>103</v>
       </c>
       <c r="B89">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="C89" s="2">
-        <v>35157000</v>
+        <v>37520000</v>
       </c>
       <c r="D89">
         <v>100000</v>
       </c>
-      <c r="E89">
-        <v>880770102</v>
+      <c r="E89" t="s">
+        <v>28</v>
       </c>
       <c r="F89" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G89" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>89</v>
+        <v>128</v>
       </c>
       <c r="B90">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="C90" s="2">
-        <v>33180000</v>
+        <v>37120000</v>
       </c>
       <c r="D90">
-        <v>500000</v>
+        <v>400000</v>
       </c>
       <c r="E90">
-        <v>146869102</v>
+        <v>770700102</v>
       </c>
       <c r="F90" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G90" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>68</v>
+        <v>133</v>
       </c>
       <c r="B91">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="C91" s="2">
-        <v>30024000</v>
+        <v>38939000</v>
       </c>
       <c r="D91">
         <v>100000</v>
       </c>
-      <c r="E91" t="s">
-        <v>190</v>
+      <c r="E91">
+        <v>880770102</v>
       </c>
       <c r="F91" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="G91" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>179</v>
+        <v>88</v>
       </c>
       <c r="B92">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="C92" s="2">
-        <v>28230104.289999999</v>
+        <v>34740000</v>
       </c>
       <c r="D92">
         <v>500000</v>
       </c>
       <c r="E92">
-        <v>6610403</v>
+        <v>146869102</v>
       </c>
       <c r="F92" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G92" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>158</v>
+        <v>176</v>
       </c>
       <c r="B93">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="C93" s="2">
-        <v>29185000</v>
+        <v>33808000</v>
       </c>
       <c r="D93">
-        <v>500000</v>
+        <v>400000</v>
       </c>
       <c r="E93" t="s">
-        <v>159</v>
+        <v>177</v>
       </c>
       <c r="F93" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G93" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>185</v>
+        <v>200</v>
       </c>
       <c r="B94">
         <v>0.1</v>
       </c>
       <c r="C94" s="2">
-        <v>27819000</v>
+        <v>29142000</v>
       </c>
       <c r="D94">
-        <v>300000</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>100000</v>
+      </c>
+      <c r="E94">
+        <v>443201108</v>
       </c>
       <c r="F94" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G94" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>94</v>
+        <v>118</v>
       </c>
       <c r="B95">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="C95" s="2">
-        <v>25274100</v>
+        <v>29943000</v>
       </c>
       <c r="D95">
-        <v>15000</v>
+        <v>300000</v>
       </c>
       <c r="E95">
-        <v>199908104</v>
+        <v>6.5289999999999997E+105</v>
       </c>
       <c r="F95" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G95" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>173</v>
+        <v>67</v>
       </c>
       <c r="B96">
         <v>0.09</v>
       </c>
       <c r="C96" s="2">
-        <v>26109000</v>
+        <v>27458000</v>
       </c>
       <c r="D96">
         <v>100000</v>
       </c>
       <c r="E96" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="F96" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="G96" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>198</v>
+        <v>93</v>
       </c>
       <c r="B97">
         <v>0.09</v>
       </c>
       <c r="C97" s="2">
-        <v>25805787.510000002</v>
+        <v>26055000</v>
       </c>
       <c r="D97">
-        <v>25000</v>
+        <v>15000</v>
       </c>
       <c r="E97">
-        <v>5165294</v>
+        <v>199908104</v>
       </c>
       <c r="F97" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G97" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>180</v>
+        <v>213</v>
       </c>
       <c r="B98">
         <v>0.09</v>
       </c>
       <c r="C98" s="2">
-        <v>25196037.539999999</v>
+        <v>25958500</v>
       </c>
       <c r="D98">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E98">
-        <v>6771689</v>
+        <v>958102105</v>
       </c>
       <c r="F98" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G98" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B99">
-        <v>0.08</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="C99" s="2">
-        <v>23306000</v>
+        <v>20377500</v>
       </c>
       <c r="D99">
-        <v>200000</v>
-[...2 lines deleted...]
-        <v>457669307</v>
+        <v>750000</v>
+      </c>
+      <c r="E99" t="s">
+        <v>56</v>
       </c>
       <c r="F99" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G99" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B100">
-        <v>0.08</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="C100" s="2">
-        <v>22978608.489999998</v>
+        <v>21102000</v>
       </c>
       <c r="D100">
-        <v>50000</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>100000</v>
+      </c>
+      <c r="E100">
+        <v>573874104</v>
       </c>
       <c r="F100" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G100" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>102</v>
+        <v>168</v>
       </c>
       <c r="B101">
-        <v>7.0000000000000007E-2</v>
+        <v>0.06</v>
       </c>
       <c r="C101" s="2">
-        <v>19612500</v>
+        <v>18818000</v>
       </c>
       <c r="D101">
-        <v>750000</v>
+        <v>50000</v>
       </c>
       <c r="E101" t="s">
-        <v>57</v>
+        <v>169</v>
       </c>
       <c r="F101" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G101" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>199</v>
+        <v>86</v>
       </c>
       <c r="B102">
-        <v>7.0000000000000007E-2</v>
+        <v>0.05</v>
       </c>
       <c r="C102" s="2">
-        <v>19124379.16</v>
+        <v>15360000</v>
       </c>
       <c r="D102">
         <v>100000</v>
       </c>
-      <c r="E102">
-        <v>6771720</v>
+      <c r="E102" t="s">
+        <v>60</v>
       </c>
       <c r="F102" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G102" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
     </row>
     <row r="103" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>166</v>
+        <v>203</v>
       </c>
       <c r="B103">
-        <v>7.0000000000000007E-2</v>
+        <v>0.05</v>
       </c>
       <c r="C103" s="2">
-        <v>21670000</v>
+        <v>15655000</v>
       </c>
       <c r="D103">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E103" t="s">
-        <v>58</v>
+        <v>204</v>
       </c>
       <c r="F103" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G103" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="104" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>177</v>
+        <v>208</v>
       </c>
       <c r="B104">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="C104" s="2">
-        <v>17970000</v>
+        <v>15961500</v>
       </c>
       <c r="D104">
         <v>50000</v>
       </c>
       <c r="E104" t="s">
-        <v>178</v>
+        <v>209</v>
       </c>
       <c r="F104" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G104" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>152</v>
+        <v>125</v>
       </c>
       <c r="B105">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="C105" s="2">
-        <v>18928000</v>
+        <v>15526000</v>
       </c>
       <c r="D105">
         <v>100000</v>
       </c>
       <c r="E105" t="s">
-        <v>153</v>
+        <v>126</v>
       </c>
       <c r="F105" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G105" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B106">
         <v>0.05</v>
       </c>
       <c r="C106" s="2">
-        <v>13925000</v>
+        <v>16150000</v>
       </c>
       <c r="D106">
         <v>100000</v>
       </c>
       <c r="E106" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="F106" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G106" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="107" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B107">
         <v>0.04</v>
       </c>
       <c r="C107" s="2">
-        <v>12657000</v>
+        <v>12227000</v>
       </c>
       <c r="D107">
         <v>100000</v>
       </c>
       <c r="E107" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F107" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G107" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>97</v>
+        <v>132</v>
       </c>
       <c r="B108">
         <v>0.04</v>
       </c>
       <c r="C108" s="2">
-        <v>11525000</v>
+        <v>11675000</v>
       </c>
       <c r="D108">
-        <v>100000</v>
-[...2 lines deleted...]
-        <v>278642103</v>
+        <v>250000</v>
+      </c>
+      <c r="E108" t="s">
+        <v>46</v>
       </c>
       <c r="F108" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G108" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>91</v>
+        <v>212</v>
       </c>
       <c r="B109">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="C109" s="2">
-        <v>9610500</v>
+        <v>11134000</v>
       </c>
       <c r="D109">
-        <v>150000</v>
+        <v>100000</v>
       </c>
       <c r="E109">
-        <v>172573107</v>
+        <v>922967104</v>
       </c>
       <c r="F109" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G109" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>114</v>
+        <v>196</v>
       </c>
       <c r="B110">
         <v>0.03</v>
       </c>
       <c r="C110" s="2">
-        <v>9781402.9499999993</v>
+        <v>9292000</v>
       </c>
       <c r="D110">
-        <v>284757</v>
+        <v>100000</v>
       </c>
       <c r="E110" t="s">
-        <v>115</v>
+        <v>197</v>
       </c>
       <c r="F110" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G110" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>131</v>
+        <v>90</v>
       </c>
       <c r="B111">
         <v>0.03</v>
       </c>
       <c r="C111" s="2">
-        <v>9765500</v>
+        <v>9492000</v>
       </c>
       <c r="D111">
-        <v>50000</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>150000</v>
+      </c>
+      <c r="E111">
+        <v>172573107</v>
       </c>
       <c r="F111" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G111" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="112" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>87</v>
+        <v>198</v>
       </c>
       <c r="B112">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="C112" s="2">
-        <v>4748750</v>
+        <v>8454000</v>
       </c>
       <c r="D112">
-        <v>25000</v>
+        <v>200000</v>
       </c>
       <c r="E112" t="s">
-        <v>61</v>
+        <v>199</v>
       </c>
       <c r="F112" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G112" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="113" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>175</v>
+        <v>201</v>
       </c>
       <c r="B113">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="C113" s="2">
-        <v>5762110.7599999998</v>
+        <v>8874000</v>
       </c>
       <c r="D113">
-        <v>244468</v>
+        <v>100000</v>
       </c>
       <c r="E113" t="s">
-        <v>176</v>
+        <v>202</v>
       </c>
       <c r="F113" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G113" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="114" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>156</v>
+        <v>210</v>
       </c>
       <c r="B114">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="C114" s="2">
-        <v>5360000</v>
+        <v>8867500</v>
       </c>
       <c r="D114">
-        <v>200000</v>
+        <v>250000</v>
       </c>
       <c r="E114" t="s">
-        <v>157</v>
+        <v>211</v>
       </c>
       <c r="F114" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G114" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="115" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>204</v>
+        <v>193</v>
       </c>
       <c r="B115">
         <v>0.02</v>
       </c>
       <c r="C115" s="2">
-        <v>4759929.72</v>
+        <v>7315000</v>
       </c>
       <c r="D115">
-        <v>141918</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>250000</v>
+      </c>
+      <c r="E115">
+        <v>372303206</v>
       </c>
       <c r="F115" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="G115" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="116" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
+        <v>166</v>
+      </c>
+      <c r="B116">
+        <v>0.02</v>
+      </c>
+      <c r="C116" s="2">
+        <v>5390519.4000000004</v>
+      </c>
+      <c r="D116">
+        <v>244468</v>
+      </c>
+      <c r="E116" t="s">
         <v>167</v>
       </c>
-      <c r="B116">
-[...10 lines deleted...]
-      </c>
       <c r="F116" t="s">
-        <v>188</v>
+        <v>163</v>
       </c>
       <c r="G116" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
     </row>
     <row r="117" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="C117" s="2"/>
+      <c r="A117" t="s">
+        <v>206</v>
+      </c>
+      <c r="B117">
+        <v>0.02</v>
+      </c>
+      <c r="C117" s="2">
+        <v>6942897.1299999999</v>
+      </c>
+      <c r="D117">
+        <v>100000</v>
+      </c>
+      <c r="E117">
+        <v>5889505</v>
+      </c>
+      <c r="F117" t="s">
+        <v>163</v>
+      </c>
+      <c r="G117" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>207</v>
+      </c>
+      <c r="B118">
+        <v>0.02</v>
+      </c>
+      <c r="C118" s="2">
+        <v>5370000</v>
+      </c>
+      <c r="D118">
+        <v>200000</v>
+      </c>
+      <c r="E118">
+        <v>603170101</v>
+      </c>
+      <c r="F118" t="s">
+        <v>163</v>
+      </c>
+      <c r="G118" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="119" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>62</v>
+        <v>190</v>
+      </c>
+      <c r="B119">
+        <v>0.02</v>
+      </c>
+      <c r="C119" s="2">
+        <v>5413500</v>
+      </c>
+      <c r="D119">
+        <v>50000</v>
+      </c>
+      <c r="E119" t="s">
+        <v>191</v>
+      </c>
+      <c r="F119" t="s">
+        <v>163</v>
+      </c>
+      <c r="G119" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="120" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>63</v>
+        <v>147</v>
+      </c>
+      <c r="B120">
+        <v>0.02</v>
+      </c>
+      <c r="C120" s="2">
+        <v>5012000</v>
+      </c>
+      <c r="D120">
+        <v>200000</v>
+      </c>
+      <c r="E120" t="s">
+        <v>148</v>
+      </c>
+      <c r="F120" t="s">
+        <v>163</v>
+      </c>
+      <c r="G120" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="121" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>64</v>
+        <v>214</v>
+      </c>
+      <c r="B121">
+        <v>0.02</v>
+      </c>
+      <c r="C121" s="2">
+        <v>6920000</v>
+      </c>
+      <c r="D121">
+        <v>200000</v>
+      </c>
+      <c r="E121" t="s">
+        <v>215</v>
+      </c>
+      <c r="F121" t="s">
+        <v>163</v>
+      </c>
+      <c r="G121" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="122" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>65</v>
+        <v>192</v>
+      </c>
+      <c r="B122">
+        <v>0.01</v>
+      </c>
+      <c r="C122" s="2">
+        <v>3705478.98</v>
+      </c>
+      <c r="D122">
+        <v>141918</v>
+      </c>
+      <c r="E122" t="s">
+        <v>178</v>
+      </c>
+      <c r="F122" t="s">
+        <v>163</v>
+      </c>
+      <c r="G122" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
+        <v>158</v>
+      </c>
+      <c r="B123">
+        <v>0</v>
+      </c>
+      <c r="C123" s="2">
+        <v>0.04</v>
+      </c>
+      <c r="D123">
+        <v>50000</v>
+      </c>
+      <c r="E123" t="s">
+        <v>159</v>
+      </c>
+      <c r="F123" t="s">
+        <v>179</v>
+      </c>
+      <c r="G123" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C124" s="2"/>
+    </row>
+    <row r="125" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C125" s="2"/>
+    </row>
+    <row r="127" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="129" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="130" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="131" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="132" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
         <v>66</v>
-      </c>
-[...3 lines deleted...]
-        <v>67</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:E5 A118:E124 A6:B6 D6:E6 A7:E9 F1:G5 F6:G6 F7:G10 F118:G124 A10:D10" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:E5 A127:E132 A6:B6 D6:E6 A7:E9 F1:G5 F6:G6 F7:G10 F127:G132 A10:D10" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>