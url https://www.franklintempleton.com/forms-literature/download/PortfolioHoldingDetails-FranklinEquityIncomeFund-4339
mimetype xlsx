--- v0 (2026-03-19)
+++ v1 (2026-06-13)
@@ -1,668 +1,674 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bdollin\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bdollin\Downloads\Heartbeat Trades\5.22.26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{02937355-055D-4ABA-BB16-A7A99D115A9D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CA2DD7D0-3F15-4748-8695-5B9EC1F79D61}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="555" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28980" yWindow="1380" windowWidth="25845" windowHeight="12900" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Holdings'!$A$10:$G$101</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Holdings'!$A$10:$G$10</definedName>
   </definedNames>
-  <calcPr calcId="191029" iterate="1" iterateCount="10000"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="355" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="354" uniqueCount="179">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
+    <t>As of</t>
+  </si>
+  <si>
+    <t>Security Name</t>
+  </si>
+  <si>
+    <t>Weight (%)</t>
+  </si>
+  <si>
+    <t>Market Value ($)</t>
+  </si>
+  <si>
+    <t>Quantity</t>
+  </si>
+  <si>
+    <t>Investment Category</t>
+  </si>
+  <si>
+    <t>Currency</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
+  </si>
+  <si>
+    <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
+  </si>
+  <si>
+    <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
+  </si>
+  <si>
+    <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
+  </si>
+  <si>
+    <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
+  </si>
+  <si>
+    <t>© Franklin Templeton. All rights reserved.</t>
+  </si>
+  <si>
+    <t>EQUITIES-AMERICAN DEPOSITORY RECEIPT</t>
+  </si>
+  <si>
+    <t>EQUITIES-COMMON STOCK</t>
+  </si>
+  <si>
+    <t>AMAZON.COM INC COMMON</t>
+  </si>
+  <si>
+    <t>Security ID</t>
+  </si>
+  <si>
+    <t>023135106</t>
+  </si>
+  <si>
+    <t>MICROSOFT CORP COMMON</t>
+  </si>
+  <si>
+    <t>ANALOG DEVICES INC COMMON</t>
+  </si>
+  <si>
+    <t>032654105</t>
+  </si>
+  <si>
+    <t>ALPHABET INC-CL A -</t>
+  </si>
+  <si>
+    <t>02079K305</t>
+  </si>
+  <si>
+    <t>BJ'S WHOLESALE CLUB</t>
+  </si>
+  <si>
+    <t>05550J101</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP</t>
+  </si>
+  <si>
+    <t>060505104</t>
+  </si>
+  <si>
+    <t>BOSTON SCIENTIFIC CORP</t>
+  </si>
+  <si>
+    <t>INGERSOLL RAND INC</t>
+  </si>
+  <si>
+    <t>45687V106</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO</t>
+  </si>
+  <si>
+    <t>46625H100</t>
+  </si>
+  <si>
+    <t>PPL CORP COMMON STOCK USD</t>
+  </si>
+  <si>
+    <t>69351T106</t>
+  </si>
+  <si>
+    <t>THERMO FISHER SCIENTIFIC</t>
+  </si>
+  <si>
+    <t>UNITED RENTALS INC COMMON</t>
+  </si>
+  <si>
+    <t>WALMART INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>EQUITIES-REAL ESTATE INVESTMENT TRUSTS</t>
+  </si>
+  <si>
+    <t>PROLOGIS INC REIT USD</t>
+  </si>
+  <si>
+    <t>74340W103</t>
+  </si>
+  <si>
+    <t>APOLLO GLOBAL MANAGEMENT</t>
+  </si>
+  <si>
+    <t>BLACKROCK INC COMMON</t>
+  </si>
+  <si>
+    <t>09290D101</t>
+  </si>
+  <si>
+    <t>CISCO SYSTEMS INC COMMON</t>
+  </si>
+  <si>
+    <t>17275R102</t>
+  </si>
+  <si>
+    <t>THE COCA-COLA COMPANY</t>
+  </si>
+  <si>
+    <t>CORTEVA INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>22052L104</t>
+  </si>
+  <si>
+    <t>NEXTERA ENERGY INC COMMON</t>
+  </si>
+  <si>
+    <t>65339F101</t>
+  </si>
+  <si>
+    <t>PHILIP MORRIS</t>
+  </si>
+  <si>
+    <t>THE PROCTER &amp; GAMBLE</t>
+  </si>
+  <si>
+    <t>RTX CORP</t>
+  </si>
+  <si>
+    <t>75513E101</t>
+  </si>
+  <si>
+    <t>CHARLES SCHWAB CORP/THE</t>
+  </si>
+  <si>
+    <t>T-MOBILE US INC COMMON</t>
+  </si>
+  <si>
+    <t>UNITEDHEALTH GROUP INC</t>
+  </si>
+  <si>
+    <t>91324P102</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA PLC COMMON</t>
+  </si>
+  <si>
+    <t>G0593M107</t>
+  </si>
+  <si>
+    <t>FRANKLIN INSTITUTIONAL US</t>
+  </si>
+  <si>
+    <t>CASH EQUIVALENTS-SHORT-TERM INVEST FUNDS</t>
+  </si>
+  <si>
+    <t>SHELL PLC ADR USD</t>
+  </si>
+  <si>
+    <t>AGILENT TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>00846U101</t>
+  </si>
+  <si>
+    <t>AMERICAN EXPRESS CO</t>
+  </si>
+  <si>
+    <t>025816109</t>
+  </si>
+  <si>
+    <t>BLACKSTONE GROUP INC/THE</t>
+  </si>
+  <si>
+    <t>09260D107</t>
+  </si>
+  <si>
+    <t>BROADCOM INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>11135F101</t>
+  </si>
+  <si>
+    <t>CBRE GROUP INC COMMON</t>
+  </si>
+  <si>
+    <t>12504L109</t>
+  </si>
+  <si>
+    <t>CANADIAN NATURAL</t>
+  </si>
+  <si>
+    <t>CANADIAN PACIFIC KANSAS</t>
+  </si>
+  <si>
+    <t>13646K108</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP</t>
+  </si>
+  <si>
+    <t>14448C104</t>
+  </si>
+  <si>
+    <t>CASEY'S GENERAL STORES</t>
+  </si>
+  <si>
+    <t>CATERPILLAR INC COMMON</t>
+  </si>
+  <si>
+    <t>CENTERPOINT ENERGY INC</t>
+  </si>
+  <si>
+    <t>15189T107</t>
+  </si>
+  <si>
+    <t>CHEVRON CORP COMMON STOCK</t>
+  </si>
+  <si>
+    <t>DELL TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>24703L202</t>
+  </si>
+  <si>
+    <t>DUKE ENERGY CORP COMMON</t>
+  </si>
+  <si>
+    <t>26441C204</t>
+  </si>
+  <si>
+    <t>EVERGY INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>30034W106</t>
+  </si>
+  <si>
+    <t>HCA HEALTHCARE INC COMMON</t>
+  </si>
+  <si>
+    <t>40412C101</t>
+  </si>
+  <si>
+    <t>HUBBELL INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>INTERCONTINENTAL EXCHANGE</t>
+  </si>
+  <si>
+    <t>45866F104</t>
+  </si>
+  <si>
+    <t>JOHNSON &amp; JOHNSON COMMON</t>
+  </si>
+  <si>
+    <t>KLA CORP COMMON STOCK USD</t>
+  </si>
+  <si>
+    <t>LENNAR CORP COMMON STOCK</t>
+  </si>
+  <si>
+    <t>LOWE'S COS INC COMMON</t>
+  </si>
+  <si>
+    <t>MCDONALD'S CORP COMMON</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY DEAN</t>
+  </si>
+  <si>
+    <t>ORACLE CORP COMMON STOCK</t>
+  </si>
+  <si>
+    <t>68389X105</t>
+  </si>
+  <si>
+    <t>PARKER-HANNIFIN CORP</t>
+  </si>
+  <si>
+    <t>SCHLUMBERGER LIMITED</t>
+  </si>
+  <si>
+    <t>STRYKER CORP COMMON STOCK</t>
+  </si>
+  <si>
+    <t>SUNCOR ENERGY INC COMMON</t>
+  </si>
+  <si>
+    <t>TRACTOR SUPPLY CO COMMON</t>
+  </si>
+  <si>
+    <t>EATON CORP PLC COMMON</t>
+  </si>
+  <si>
+    <t>G29183103</t>
+  </si>
+  <si>
+    <t>LINDE PLC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>G54950103</t>
+  </si>
+  <si>
+    <t>MEDTRONIC PLC COMMON</t>
+  </si>
+  <si>
+    <t>G5960L103</t>
+  </si>
+  <si>
+    <t>TE CONNECTIVITY PLC</t>
+  </si>
+  <si>
+    <t>G87052109</t>
+  </si>
+  <si>
+    <t>03769M304</t>
+  </si>
+  <si>
+    <t>EQUITIES-PREFERRED STOCK</t>
+  </si>
+  <si>
+    <t>ARES MANAGEMENT CORP</t>
+  </si>
+  <si>
+    <t>03990B309</t>
+  </si>
+  <si>
+    <t>BOEING CO/THE PREFERRED</t>
+  </si>
+  <si>
+    <t>097023204</t>
+  </si>
+  <si>
+    <t>NEXTERA ENERGY INC PUBLIC</t>
+  </si>
+  <si>
+    <t>65339F655</t>
+  </si>
+  <si>
+    <t>ORACLE CORP PUBLIC USD 50</t>
+  </si>
+  <si>
+    <t>68389X204</t>
+  </si>
+  <si>
+    <t>PPL CORP PUBLIC USD 50</t>
+  </si>
+  <si>
+    <t>69351T866</t>
+  </si>
+  <si>
+    <t>SOUTHERN CO/THE PUBLIC</t>
+  </si>
+  <si>
+    <t>VENTAS INC REIT USD 0.25</t>
+  </si>
+  <si>
+    <t>92276F100</t>
+  </si>
+  <si>
+    <t>CARR BAR 6.5 ELN 6/25/26</t>
+  </si>
+  <si>
+    <t>EL1487580</t>
+  </si>
+  <si>
+    <t>EQUITIES-STRUCTURED</t>
+  </si>
+  <si>
+    <t>HUBB NBC 7 ELN 7/31/2026</t>
+  </si>
+  <si>
+    <t>EL1499488</t>
+  </si>
+  <si>
+    <t>IR WF, NA 5 ELN 8/14/26</t>
+  </si>
+  <si>
+    <t>EL1505132</t>
+  </si>
+  <si>
+    <t>AMZN MIZ 5% ELN 8/21/2026</t>
+  </si>
+  <si>
+    <t>EL1506267</t>
+  </si>
+  <si>
+    <t>LEN RBC 7 ELN 09/30/2026</t>
+  </si>
+  <si>
+    <t>EL1523329</t>
+  </si>
+  <si>
+    <t>SLB 8.5 ELN RBC 10/30/26</t>
+  </si>
+  <si>
+    <t>EL1535271</t>
+  </si>
+  <si>
+    <t>TMO 6 ELN CITI 11/6/26</t>
+  </si>
+  <si>
+    <t>EL1536766</t>
+  </si>
+  <si>
+    <t>URI 7.5 ELN TDom 6/12/26</t>
+  </si>
+  <si>
+    <t>EL1537751</t>
+  </si>
+  <si>
+    <t>PH 7 ELN Barclay 11/30/26</t>
+  </si>
+  <si>
+    <t>EL1545977</t>
+  </si>
+  <si>
+    <t>DELL 9 ELN Wells 12/18/26</t>
+  </si>
+  <si>
+    <t>EL1552691</t>
+  </si>
+  <si>
+    <t>BJ 6 ELN TDBank 12/29/26</t>
+  </si>
+  <si>
+    <t>EL1555427</t>
+  </si>
+  <si>
+    <t>SCHW 6.5 ELN WF 1/8/27</t>
+  </si>
+  <si>
+    <t>EL1557308</t>
+  </si>
+  <si>
+    <t>PLD 6.5 ELN Barc 01/28/27</t>
+  </si>
+  <si>
+    <t>EL1562787</t>
+  </si>
+  <si>
+    <t>CBRE 7 CITI ELN 02/26/27</t>
+  </si>
+  <si>
+    <t>EL1579112</t>
+  </si>
+  <si>
+    <t>MSFT 6 CITI ELN 7/16/2026</t>
+  </si>
+  <si>
+    <t>EL1582912</t>
+  </si>
+  <si>
+    <t>CNQ 9.5 RBC ELN 3/10/2027</t>
+  </si>
+  <si>
+    <t>EL1582951</t>
+  </si>
+  <si>
+    <t>AXP 7 UBS AG ELN 9/18/26</t>
+  </si>
+  <si>
+    <t>EL1589542</t>
+  </si>
+  <si>
+    <t>6% TDB ELN 10/16/26</t>
+  </si>
+  <si>
+    <t>EL1608112</t>
+  </si>
+  <si>
+    <t>GOOGL 7.5 ELN WF 4/29/27</t>
+  </si>
+  <si>
+    <t>EL1609839</t>
+  </si>
+  <si>
+    <t>CSCO 7.5 ELN GS 5/14/27</t>
+  </si>
+  <si>
+    <t>EL1614053</t>
+  </si>
+  <si>
+    <t>ETN 7.50 ELN BOFA 5/21/27</t>
+  </si>
+  <si>
+    <t>EL1615984</t>
+  </si>
+  <si>
     <t>Franklin Equity Income Fund</t>
-  </si>
-[...517 lines deleted...]
-    <t>EQUITIES - STRUCTURED EQUITY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -961,2275 +967,2272 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G111"/>
+  <dimension ref="A1:G109"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="33.5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="16.875" customWidth="1"/>
+    <col min="1" max="1" width="43.625" customWidth="1"/>
+    <col min="2" max="2" width="10.125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="16.25" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.75" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="12.875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="10.875" customWidth="1"/>
+    <col min="5" max="5" width="13.25" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="44.125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>178</v>
+      </c>
+      <c r="B6" t="s">
         <v>4</v>
       </c>
-      <c r="B6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" s="1">
-        <v>46085</v>
+        <v>46164</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" t="s">
         <v>6</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>7</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>8</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
+        <v>21</v>
+      </c>
+      <c r="F10" t="s">
         <v>9</v>
       </c>
-      <c r="E10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G10" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>83</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>35</v>
+      </c>
+      <c r="B11" s="2">
+        <v>4.05</v>
+      </c>
+      <c r="C11" s="4">
+        <v>196083200</v>
+      </c>
+      <c r="D11" s="4">
+        <v>640000</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>36</v>
       </c>
       <c r="F11" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>84</v>
-[...11 lines deleted...]
-        <v>478160104</v>
+        <v>104</v>
+      </c>
+      <c r="B12" s="2">
+        <v>3.61</v>
+      </c>
+      <c r="C12" s="4">
+        <v>174594555</v>
+      </c>
+      <c r="D12" s="4">
+        <v>868500</v>
+      </c>
+      <c r="E12" s="3">
+        <v>617446448</v>
       </c>
       <c r="F12" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>90</v>
-[...11 lines deleted...]
-        <v>617446448</v>
+        <v>65</v>
+      </c>
+      <c r="B13" s="2">
+        <v>3.54</v>
+      </c>
+      <c r="C13" s="4">
+        <v>171526578</v>
+      </c>
+      <c r="D13" s="4">
+        <v>171526578</v>
+      </c>
+      <c r="E13" s="3">
+        <v>457756500</v>
       </c>
       <c r="F13" t="s">
-        <v>174</v>
+        <v>66</v>
       </c>
       <c r="G13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>44</v>
-[...11 lines deleted...]
-        <v>10</v>
+        <v>26</v>
+      </c>
+      <c r="B14" s="2">
+        <v>3.38</v>
+      </c>
+      <c r="C14" s="4">
+        <v>163719675</v>
+      </c>
+      <c r="D14" s="4">
+        <v>427500</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>27</v>
       </c>
       <c r="F14" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>59</v>
-[...11 lines deleted...]
-        <v>13</v>
+        <v>30</v>
+      </c>
+      <c r="B15" s="2">
+        <v>2.91</v>
+      </c>
+      <c r="C15" s="4">
+        <v>140896000</v>
+      </c>
+      <c r="D15" s="4">
+        <v>2720000</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>31</v>
       </c>
       <c r="F15" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>70</v>
-[...11 lines deleted...]
-        <v>166764100</v>
+        <v>99</v>
+      </c>
+      <c r="B16" s="2">
+        <v>2.77</v>
+      </c>
+      <c r="C16" s="4">
+        <v>134159650</v>
+      </c>
+      <c r="D16" s="4">
+        <v>572500</v>
+      </c>
+      <c r="E16" s="3">
+        <v>478160104</v>
       </c>
       <c r="F16" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>20</v>
+      </c>
+      <c r="B17" s="2">
         <v>2.54</v>
       </c>
-      <c r="C17" s="2">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="C17" s="4">
+        <v>123173000</v>
+      </c>
+      <c r="D17" s="4">
+        <v>462500</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>22</v>
       </c>
       <c r="F17" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>56</v>
+      </c>
+      <c r="B18" s="2">
         <v>2.19</v>
       </c>
-      <c r="C18" s="2">
-[...5 lines deleted...]
-      <c r="E18">
+      <c r="C18" s="4">
+        <v>105802300</v>
+      </c>
+      <c r="D18" s="4">
+        <v>732500</v>
+      </c>
+      <c r="E18" s="3">
         <v>742718109</v>
       </c>
       <c r="F18" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>71</v>
-[...11 lines deleted...]
-        <v>15</v>
+        <v>48</v>
+      </c>
+      <c r="B19" s="2">
+        <v>2.08</v>
+      </c>
+      <c r="C19" s="4">
+        <v>100542350</v>
+      </c>
+      <c r="D19" s="4">
+        <v>835000</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>49</v>
       </c>
       <c r="F19" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>56</v>
-[...11 lines deleted...]
-        <v>23</v>
+        <v>87</v>
+      </c>
+      <c r="B20" s="2">
+        <v>2.06</v>
+      </c>
+      <c r="C20" s="4">
+        <v>99543600</v>
+      </c>
+      <c r="D20" s="4">
+        <v>520000</v>
+      </c>
+      <c r="E20" s="3">
+        <v>166764100</v>
       </c>
       <c r="F20" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>95</v>
-[...10 lines deleted...]
-      <c r="E21">
+        <v>55</v>
+      </c>
+      <c r="B21" s="2">
+        <v>2.02</v>
+      </c>
+      <c r="C21" s="4">
+        <v>97802325</v>
+      </c>
+      <c r="D21" s="4">
+        <v>517500</v>
+      </c>
+      <c r="E21" s="3">
         <v>718172109</v>
       </c>
       <c r="F21" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G21" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>115</v>
-[...11 lines deleted...]
-        <v>18</v>
+        <v>45</v>
+      </c>
+      <c r="B22" s="2">
+        <v>1.65</v>
+      </c>
+      <c r="C22" s="4">
+        <v>80114100</v>
+      </c>
+      <c r="D22" s="4">
+        <v>1210000</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>120</v>
       </c>
       <c r="F22" t="s">
-        <v>175</v>
+        <v>121</v>
       </c>
       <c r="G22" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>61</v>
+      </c>
+      <c r="B23" s="2">
         <v>1.64</v>
       </c>
-      <c r="C23" s="2">
-[...6 lines deleted...]
-        <v>17</v>
+      <c r="C23" s="4">
+        <v>79636350</v>
+      </c>
+      <c r="D23" s="4">
+        <v>205000</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>62</v>
       </c>
       <c r="F23" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G23" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>97</v>
-[...11 lines deleted...]
-        <v>21</v>
+        <v>124</v>
+      </c>
+      <c r="B24" s="2">
+        <v>1.61</v>
+      </c>
+      <c r="C24" s="4">
+        <v>78102075</v>
+      </c>
+      <c r="D24" s="4">
+        <v>1117500</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>125</v>
       </c>
       <c r="F24" t="s">
-        <v>174</v>
+        <v>121</v>
       </c>
       <c r="G24" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>122</v>
-[...11 lines deleted...]
-        <v>24</v>
+        <v>92</v>
+      </c>
+      <c r="B25" s="2">
+        <v>1.53</v>
+      </c>
+      <c r="C25" s="4">
+        <v>74286900</v>
+      </c>
+      <c r="D25" s="4">
+        <v>885000</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>93</v>
       </c>
       <c r="F25" t="s">
-        <v>176</v>
+        <v>19</v>
       </c>
       <c r="G25" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>87</v>
-[...11 lines deleted...]
-        <v>548661107</v>
+        <v>74</v>
+      </c>
+      <c r="B26" s="2">
+        <v>1.51</v>
+      </c>
+      <c r="C26" s="4">
+        <v>72888640</v>
+      </c>
+      <c r="D26" s="4">
+        <v>176000</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>75</v>
       </c>
       <c r="F26" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G26" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>94</v>
-[...11 lines deleted...]
-        <v>701094104</v>
+        <v>133</v>
+      </c>
+      <c r="B27" s="2">
+        <v>1.5</v>
+      </c>
+      <c r="C27" s="4">
+        <v>72748500</v>
+      </c>
+      <c r="D27" s="4">
+        <v>825000</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>134</v>
       </c>
       <c r="F27" t="s">
-        <v>174</v>
+        <v>42</v>
       </c>
       <c r="G27" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>88</v>
+      </c>
+      <c r="B28" s="2">
         <v>1.49</v>
       </c>
-      <c r="C28" s="2">
-[...6 lines deleted...]
-        <v>808513105</v>
+      <c r="C28" s="4">
+        <v>72321550</v>
+      </c>
+      <c r="D28" s="4">
+        <v>245000</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>89</v>
       </c>
       <c r="F28" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G28" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>111</v>
-[...11 lines deleted...]
-        <v>147</v>
+        <v>23</v>
+      </c>
+      <c r="B29" s="2">
+        <v>1.45</v>
+      </c>
+      <c r="C29" s="4">
+        <v>70110475</v>
+      </c>
+      <c r="D29" s="4">
+        <v>167500</v>
+      </c>
+      <c r="E29" s="3">
+        <v>594918104</v>
       </c>
       <c r="F29" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G29" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>113</v>
-[...11 lines deleted...]
-        <v>16</v>
+        <v>114</v>
+      </c>
+      <c r="B30" s="2">
+        <v>1.42</v>
+      </c>
+      <c r="C30" s="4">
+        <v>68579350</v>
+      </c>
+      <c r="D30" s="4">
+        <v>132500</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>115</v>
       </c>
       <c r="F30" t="s">
-        <v>175</v>
+        <v>19</v>
       </c>
       <c r="G30" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>101</v>
-[...11 lines deleted...]
-        <v>872590104</v>
+        <v>57</v>
+      </c>
+      <c r="B31" s="2">
+        <v>1.4</v>
+      </c>
+      <c r="C31" s="4">
+        <v>67706325</v>
+      </c>
+      <c r="D31" s="4">
+        <v>382500</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>58</v>
       </c>
       <c r="F31" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G31" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>79</v>
-[...11 lines deleted...]
-        <v>26</v>
+        <v>122</v>
+      </c>
+      <c r="B32" s="2">
+        <v>1.39</v>
+      </c>
+      <c r="C32" s="4">
+        <v>67226250</v>
+      </c>
+      <c r="D32" s="4">
+        <v>1625000</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>123</v>
       </c>
       <c r="F32" t="s">
-        <v>174</v>
+        <v>121</v>
       </c>
       <c r="G32" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>103</v>
-[...11 lines deleted...]
-        <v>883556102</v>
+        <v>70</v>
+      </c>
+      <c r="B33" s="2">
+        <v>1.38</v>
+      </c>
+      <c r="C33" s="4">
+        <v>67032700</v>
+      </c>
+      <c r="D33" s="4">
+        <v>215000</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>71</v>
       </c>
       <c r="F33" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G33" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>109</v>
-[...11 lines deleted...]
-        <v>22</v>
+        <v>63</v>
+      </c>
+      <c r="B34" s="2">
+        <v>1.31</v>
+      </c>
+      <c r="C34" s="4">
+        <v>63590200</v>
+      </c>
+      <c r="D34" s="4">
+        <v>340000</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>64</v>
       </c>
       <c r="F34" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G34" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>110</v>
-[...11 lines deleted...]
-        <v>146</v>
+        <v>107</v>
+      </c>
+      <c r="B35" s="2">
+        <v>1.3</v>
+      </c>
+      <c r="C35" s="4">
+        <v>62854600</v>
+      </c>
+      <c r="D35" s="4">
+        <v>72500</v>
+      </c>
+      <c r="E35" s="3">
+        <v>701094104</v>
       </c>
       <c r="F35" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G35" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>104</v>
-[...11 lines deleted...]
-        <v>892356106</v>
+        <v>67</v>
+      </c>
+      <c r="B36" s="2">
+        <v>1.27</v>
+      </c>
+      <c r="C36" s="4">
+        <v>61282650</v>
+      </c>
+      <c r="D36" s="4">
+        <v>715000</v>
+      </c>
+      <c r="E36" s="3">
+        <v>780259305</v>
       </c>
       <c r="F36" t="s">
-        <v>174</v>
+        <v>18</v>
       </c>
       <c r="G36" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>108</v>
-[...11 lines deleted...]
-        <v>145</v>
+        <v>50</v>
+      </c>
+      <c r="B37" s="2">
+        <v>1.27</v>
+      </c>
+      <c r="C37" s="4">
+        <v>61517400</v>
+      </c>
+      <c r="D37" s="4">
+        <v>755000</v>
+      </c>
+      <c r="E37" s="3">
+        <v>191216100</v>
       </c>
       <c r="F37" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G37" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>107</v>
-[...11 lines deleted...]
-        <v>931142103</v>
+        <v>43</v>
+      </c>
+      <c r="B38" s="2">
+        <v>1.27</v>
+      </c>
+      <c r="C38" s="4">
+        <v>61278000</v>
+      </c>
+      <c r="D38" s="4">
+        <v>420000</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>44</v>
       </c>
       <c r="F38" t="s">
-        <v>174</v>
+        <v>42</v>
       </c>
       <c r="G38" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>61</v>
-[...11 lines deleted...]
-        <v>25</v>
+        <v>59</v>
+      </c>
+      <c r="B39" s="2">
+        <v>1.26</v>
+      </c>
+      <c r="C39" s="4">
+        <v>61076715</v>
+      </c>
+      <c r="D39" s="4">
+        <v>677501</v>
+      </c>
+      <c r="E39" s="3">
+        <v>808513105</v>
       </c>
       <c r="F39" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G39" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="B40">
+        <v>112</v>
+      </c>
+      <c r="B40" s="2">
         <v>1.25</v>
       </c>
-      <c r="C40" s="2">
-[...6 lines deleted...]
-        <v>191216100</v>
+      <c r="C40" s="4">
+        <v>60659250</v>
+      </c>
+      <c r="D40" s="4">
+        <v>155000</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>113</v>
       </c>
       <c r="F40" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G40" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>80</v>
-[...11 lines deleted...]
-        <v>443510607</v>
+        <v>60</v>
+      </c>
+      <c r="B41" s="2">
+        <v>1.24</v>
+      </c>
+      <c r="C41" s="4">
+        <v>59834375</v>
+      </c>
+      <c r="D41" s="4">
+        <v>312500</v>
+      </c>
+      <c r="E41" s="3">
+        <v>872590104</v>
       </c>
       <c r="F41" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G41" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>121</v>
-[...11 lines deleted...]
-        <v>28</v>
+        <v>116</v>
+      </c>
+      <c r="B42" s="2">
+        <v>1.23</v>
+      </c>
+      <c r="C42" s="4">
+        <v>59343000</v>
+      </c>
+      <c r="D42" s="4">
+        <v>755000</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>117</v>
       </c>
       <c r="F42" t="s">
-        <v>176</v>
+        <v>19</v>
       </c>
       <c r="G42" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>77</v>
-[...11 lines deleted...]
-        <v>34</v>
+        <v>90</v>
+      </c>
+      <c r="B43" s="2">
+        <v>1.22</v>
+      </c>
+      <c r="C43" s="4">
+        <v>59064900</v>
+      </c>
+      <c r="D43" s="4">
+        <v>470000</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>91</v>
       </c>
       <c r="F43" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G43" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>106</v>
-[...11 lines deleted...]
-        <v>29</v>
+        <v>102</v>
+      </c>
+      <c r="B44" s="2">
+        <v>1.21</v>
+      </c>
+      <c r="C44" s="4">
+        <v>58488160</v>
+      </c>
+      <c r="D44" s="4">
+        <v>272000</v>
+      </c>
+      <c r="E44" s="3">
+        <v>548661107</v>
       </c>
       <c r="F44" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G44" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>102</v>
-[...11 lines deleted...]
-        <v>882508104</v>
+        <v>46</v>
+      </c>
+      <c r="B45" s="2">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="C45" s="4">
+        <v>53650000</v>
+      </c>
+      <c r="D45" s="4">
+        <v>50000</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>47</v>
       </c>
       <c r="F45" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>54</v>
-[...11 lines deleted...]
-        <v>780259305</v>
+        <v>109</v>
+      </c>
+      <c r="B46" s="2">
+        <v>1.08</v>
+      </c>
+      <c r="C46" s="4">
+        <v>52219200</v>
+      </c>
+      <c r="D46" s="4">
+        <v>165000</v>
+      </c>
+      <c r="E46" s="3">
+        <v>863667101</v>
       </c>
       <c r="F46" t="s">
-        <v>173</v>
+        <v>19</v>
       </c>
       <c r="G46" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>81</v>
-[...11 lines deleted...]
-        <v>32</v>
+        <v>128</v>
+      </c>
+      <c r="B47" s="2">
+        <v>1.07</v>
+      </c>
+      <c r="C47" s="4">
+        <v>51757000</v>
+      </c>
+      <c r="D47" s="4">
+        <v>912500</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>129</v>
       </c>
       <c r="F47" t="s">
-        <v>174</v>
+        <v>121</v>
       </c>
       <c r="G47" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>69</v>
-[...7 lines deleted...]
-      <c r="D48" s="2">
+        <v>85</v>
+      </c>
+      <c r="B48" s="2">
+        <v>1.03</v>
+      </c>
+      <c r="C48" s="4">
+        <v>50111100</v>
+      </c>
+      <c r="D48" s="4">
         <v>1170000</v>
       </c>
-      <c r="E48" t="s">
-        <v>35</v>
+      <c r="E48" s="3" t="s">
+        <v>86</v>
       </c>
       <c r="F48" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>119</v>
-[...11 lines deleted...]
-        <v>842587842</v>
+        <v>81</v>
+      </c>
+      <c r="B49" s="2">
+        <v>1.02</v>
+      </c>
+      <c r="C49" s="4">
+        <v>49564900</v>
+      </c>
+      <c r="D49" s="4">
+        <v>785000</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>82</v>
       </c>
       <c r="F49" t="s">
-        <v>175</v>
+        <v>19</v>
       </c>
       <c r="G49" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>57</v>
-[...11 lines deleted...]
-        <v>20</v>
+        <v>132</v>
+      </c>
+      <c r="B50" s="2">
+        <v>1.01</v>
+      </c>
+      <c r="C50" s="4">
+        <v>48966800</v>
+      </c>
+      <c r="D50" s="4">
+        <v>947500</v>
+      </c>
+      <c r="E50" s="3">
+        <v>842587842</v>
       </c>
       <c r="F50" t="s">
-        <v>174</v>
+        <v>121</v>
       </c>
       <c r="G50" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>93</v>
-[...11 lines deleted...]
-        <v>33</v>
+        <v>94</v>
+      </c>
+      <c r="B51" s="2">
+        <v>0.99</v>
+      </c>
+      <c r="C51" s="4">
+        <v>48076540</v>
+      </c>
+      <c r="D51" s="4">
+        <v>122000</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>95</v>
       </c>
       <c r="F51" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G51" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>63</v>
-[...11 lines deleted...]
-        <v>38</v>
+        <v>97</v>
+      </c>
+      <c r="B52" s="2">
+        <v>0.99</v>
+      </c>
+      <c r="C52" s="4">
+        <v>47803125</v>
+      </c>
+      <c r="D52" s="4">
+        <v>312500</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>98</v>
       </c>
       <c r="F52" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G52" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>114</v>
-[...11 lines deleted...]
-        <v>30</v>
+        <v>96</v>
+      </c>
+      <c r="B53" s="2">
+        <v>0.98</v>
+      </c>
+      <c r="C53" s="4">
+        <v>47501000</v>
+      </c>
+      <c r="D53" s="4">
+        <v>100000</v>
+      </c>
+      <c r="E53" s="3">
+        <v>443510607</v>
       </c>
       <c r="F53" t="s">
-        <v>175</v>
+        <v>19</v>
       </c>
       <c r="G53" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>66</v>
-[...11 lines deleted...]
-        <v>36</v>
+        <v>110</v>
+      </c>
+      <c r="B54" s="2">
+        <v>0.97</v>
+      </c>
+      <c r="C54" s="4">
+        <v>47138000</v>
+      </c>
+      <c r="D54" s="4">
+        <v>700000</v>
+      </c>
+      <c r="E54" s="3">
+        <v>867224107</v>
       </c>
       <c r="F54" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G54" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>91</v>
-[...11 lines deleted...]
-        <v>19</v>
+        <v>41</v>
+      </c>
+      <c r="B55" s="2">
+        <v>0.93</v>
+      </c>
+      <c r="C55" s="4">
+        <v>45101250</v>
+      </c>
+      <c r="D55" s="4">
+        <v>375000</v>
+      </c>
+      <c r="E55" s="3">
+        <v>931142103</v>
       </c>
       <c r="F55" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G55" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>105</v>
-[...11 lines deleted...]
-        <v>911363109</v>
+        <v>118</v>
+      </c>
+      <c r="B56" s="2">
+        <v>0.92</v>
+      </c>
+      <c r="C56" s="4">
+        <v>44611600</v>
+      </c>
+      <c r="D56" s="4">
+        <v>220000</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>119</v>
       </c>
       <c r="F56" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G56" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>112</v>
-[...11 lines deleted...]
-        <v>148</v>
+        <v>33</v>
+      </c>
+      <c r="B57" s="2">
+        <v>0.91</v>
+      </c>
+      <c r="C57" s="4">
+        <v>43964200</v>
+      </c>
+      <c r="D57" s="4">
+        <v>620000</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>34</v>
       </c>
       <c r="F57" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G57" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>73</v>
-[...11 lines deleted...]
-        <v>37</v>
+        <v>100</v>
+      </c>
+      <c r="B58" s="2">
+        <v>0.88</v>
+      </c>
+      <c r="C58" s="4">
+        <v>42488550</v>
+      </c>
+      <c r="D58" s="4">
+        <v>22500</v>
+      </c>
+      <c r="E58" s="3">
+        <v>482480100</v>
       </c>
       <c r="F58" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G58" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>89</v>
-[...11 lines deleted...]
-        <v>594918104</v>
+        <v>40</v>
+      </c>
+      <c r="B59" s="2">
+        <v>0.87</v>
+      </c>
+      <c r="C59" s="4">
+        <v>42237900</v>
+      </c>
+      <c r="D59" s="4">
+        <v>45000</v>
+      </c>
+      <c r="E59" s="3">
+        <v>911363109</v>
       </c>
       <c r="F59" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G59" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B60">
+        <v>51</v>
+      </c>
+      <c r="B60" s="2">
         <v>0.85</v>
       </c>
-      <c r="C60" s="2">
-[...6 lines deleted...]
-        <v>867224107</v>
+      <c r="C60" s="4">
+        <v>41172300</v>
+      </c>
+      <c r="D60" s="4">
+        <v>517500</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>52</v>
       </c>
       <c r="F60" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G60" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>82</v>
-[...11 lines deleted...]
-        <v>42</v>
+        <v>111</v>
+      </c>
+      <c r="B61" s="2">
+        <v>0.84</v>
+      </c>
+      <c r="C61" s="4">
+        <v>40868850</v>
+      </c>
+      <c r="D61" s="4">
+        <v>1292500</v>
+      </c>
+      <c r="E61" s="3">
+        <v>892356106</v>
       </c>
       <c r="F61" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G61" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>68</v>
-[...11 lines deleted...]
-        <v>149123101</v>
+        <v>24</v>
+      </c>
+      <c r="B62" s="2">
+        <v>0.82</v>
+      </c>
+      <c r="C62" s="4">
+        <v>39707000</v>
+      </c>
+      <c r="D62" s="4">
+        <v>100000</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>25</v>
       </c>
       <c r="F62" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G62" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>60</v>
-[...11 lines deleted...]
-        <v>31</v>
+        <v>37</v>
+      </c>
+      <c r="B63" s="2">
+        <v>0.75</v>
+      </c>
+      <c r="C63" s="4">
+        <v>36320000</v>
+      </c>
+      <c r="D63" s="4">
+        <v>1000000</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>38</v>
       </c>
       <c r="F63" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G63" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>67</v>
-[...11 lines deleted...]
-        <v>147528103</v>
+        <v>79</v>
+      </c>
+      <c r="B64" s="2">
+        <v>0.73</v>
+      </c>
+      <c r="C64" s="4">
+        <v>35582250</v>
+      </c>
+      <c r="D64" s="4">
+        <v>412500</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>80</v>
       </c>
       <c r="F64" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G64" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>85</v>
-[...11 lines deleted...]
-        <v>482480100</v>
+        <v>83</v>
+      </c>
+      <c r="B65" s="2">
+        <v>0.73</v>
+      </c>
+      <c r="C65" s="4">
+        <v>35475860</v>
+      </c>
+      <c r="D65" s="4">
+        <v>43000</v>
+      </c>
+      <c r="E65" s="3">
+        <v>147528103</v>
       </c>
       <c r="F65" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G65" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>65</v>
-[...11 lines deleted...]
-        <v>136385101</v>
+        <v>68</v>
+      </c>
+      <c r="B66" s="2">
+        <v>0.7</v>
+      </c>
+      <c r="C66" s="4">
+        <v>33913200</v>
+      </c>
+      <c r="D66" s="4">
+        <v>295000</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>69</v>
       </c>
       <c r="F66" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G66" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B67">
+        <v>72</v>
+      </c>
+      <c r="B67" s="2">
         <v>0.7</v>
       </c>
-      <c r="C67" s="2">
-[...6 lines deleted...]
-        <v>580135101</v>
+      <c r="C67" s="4">
+        <v>33775350</v>
+      </c>
+      <c r="D67" s="4">
+        <v>285000</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>73</v>
       </c>
       <c r="F67" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G67" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>64</v>
-[...11 lines deleted...]
-        <v>144</v>
+        <v>76</v>
+      </c>
+      <c r="B68" s="2">
+        <v>0.67</v>
+      </c>
+      <c r="C68" s="4">
+        <v>32439825</v>
+      </c>
+      <c r="D68" s="4">
+        <v>247500</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>77</v>
       </c>
       <c r="F68" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G68" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="B69">
+        <v>39</v>
+      </c>
+      <c r="B69" s="2">
         <v>0.65</v>
       </c>
-      <c r="C69" s="2">
-[...6 lines deleted...]
-        <v>235851102</v>
+      <c r="C69" s="4">
+        <v>31379600</v>
+      </c>
+      <c r="D69" s="4">
+        <v>70000</v>
+      </c>
+      <c r="E69" s="3">
+        <v>883556102</v>
       </c>
       <c r="F69" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G69" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>75</v>
-[...11 lines deleted...]
-        <v>43</v>
+        <v>172</v>
+      </c>
+      <c r="B70" s="2">
+        <v>0.64</v>
+      </c>
+      <c r="C70" s="4">
+        <v>30764590</v>
+      </c>
+      <c r="D70" s="4">
+        <v>85000</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>173</v>
       </c>
       <c r="F70" t="s">
-        <v>174</v>
+        <v>137</v>
       </c>
       <c r="G70" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>78</v>
       </c>
-      <c r="B71">
-[...9 lines deleted...]
-        <v>40</v>
+      <c r="B71" s="2">
+        <v>0.63</v>
+      </c>
+      <c r="C71" s="4">
+        <v>30381250</v>
+      </c>
+      <c r="D71" s="4">
+        <v>625000</v>
+      </c>
+      <c r="E71" s="3">
+        <v>136385101</v>
       </c>
       <c r="F71" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="G71" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>120</v>
-[...11 lines deleted...]
-        <v>27</v>
+        <v>103</v>
+      </c>
+      <c r="B72" s="2">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="C72" s="4">
+        <v>28227000</v>
+      </c>
+      <c r="D72" s="4">
+        <v>100000</v>
+      </c>
+      <c r="E72" s="3">
+        <v>580135101</v>
       </c>
       <c r="F72" t="s">
-        <v>176</v>
+        <v>19</v>
       </c>
       <c r="G72" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>136</v>
-[...11 lines deleted...]
-        <v>165</v>
+        <v>138</v>
+      </c>
+      <c r="B73" s="2">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="C73" s="4">
+        <v>28176941</v>
+      </c>
+      <c r="D73" s="4">
+        <v>61000</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>139</v>
       </c>
       <c r="F73" t="s">
-        <v>177</v>
+        <v>137</v>
       </c>
       <c r="G73" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>123</v>
-[...10 lines deleted...]
-      <c r="E74" t="s">
         <v>152</v>
       </c>
+      <c r="B74" s="2">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="C74" s="4">
+        <v>28055096</v>
+      </c>
+      <c r="D74" s="4">
+        <v>33000</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>153</v>
+      </c>
       <c r="F74" t="s">
-        <v>177</v>
+        <v>137</v>
       </c>
       <c r="G74" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>125</v>
-[...11 lines deleted...]
-        <v>154</v>
+        <v>174</v>
+      </c>
+      <c r="B75" s="2">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="C75" s="4">
+        <v>26525087</v>
+      </c>
+      <c r="D75" s="4">
+        <v>259000</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>175</v>
       </c>
       <c r="F75" t="s">
-        <v>177</v>
+        <v>137</v>
       </c>
       <c r="G75" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>58</v>
-[...11 lines deleted...]
-        <v>41</v>
+        <v>158</v>
+      </c>
+      <c r="B76" s="2">
+        <v>0.53</v>
+      </c>
+      <c r="C76" s="4">
+        <v>25435306</v>
+      </c>
+      <c r="D76" s="4">
+        <v>275000</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>159</v>
       </c>
       <c r="F76" t="s">
-        <v>174</v>
+        <v>137</v>
       </c>
       <c r="G76" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>129</v>
-[...11 lines deleted...]
-        <v>158</v>
+        <v>142</v>
+      </c>
+      <c r="B77" s="2">
+        <v>0.52</v>
+      </c>
+      <c r="C77" s="4">
+        <v>25193436</v>
+      </c>
+      <c r="D77" s="4">
+        <v>99500</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>143</v>
       </c>
       <c r="F77" t="s">
-        <v>177</v>
+        <v>137</v>
       </c>
       <c r="G77" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>117</v>
-[...11 lines deleted...]
-        <v>150</v>
+        <v>28</v>
+      </c>
+      <c r="B78" s="2">
+        <v>0.51</v>
+      </c>
+      <c r="C78" s="4">
+        <v>24692400</v>
+      </c>
+      <c r="D78" s="4">
+        <v>285000</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>29</v>
       </c>
       <c r="F78" t="s">
-        <v>175</v>
+        <v>19</v>
       </c>
       <c r="G78" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>139</v>
-[...11 lines deleted...]
-        <v>168</v>
+        <v>105</v>
+      </c>
+      <c r="B79" s="2">
+        <v>0.51</v>
+      </c>
+      <c r="C79" s="4">
+        <v>24490200</v>
+      </c>
+      <c r="D79" s="4">
+        <v>127500</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>106</v>
       </c>
       <c r="F79" t="s">
-        <v>177</v>
+        <v>19</v>
       </c>
       <c r="G79" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>134</v>
-[...11 lines deleted...]
-        <v>163</v>
+        <v>108</v>
+      </c>
+      <c r="B80" s="2">
+        <v>0.51</v>
+      </c>
+      <c r="C80" s="4">
+        <v>24630400</v>
+      </c>
+      <c r="D80" s="4">
+        <v>430000</v>
+      </c>
+      <c r="E80" s="3">
+        <v>806857108</v>
       </c>
       <c r="F80" t="s">
-        <v>177</v>
+        <v>19</v>
       </c>
       <c r="G80" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>116</v>
-[...11 lines deleted...]
-        <v>149</v>
+        <v>53</v>
+      </c>
+      <c r="B81" s="2">
+        <v>0.49</v>
+      </c>
+      <c r="C81" s="4">
+        <v>23908500</v>
+      </c>
+      <c r="D81" s="4">
+        <v>270000</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>54</v>
       </c>
       <c r="F81" t="s">
-        <v>175</v>
+        <v>19</v>
       </c>
       <c r="G81" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>128</v>
-[...11 lines deleted...]
-        <v>157</v>
+        <v>126</v>
+      </c>
+      <c r="B82" s="2">
+        <v>0.49</v>
+      </c>
+      <c r="C82" s="4">
+        <v>23789550</v>
+      </c>
+      <c r="D82" s="4">
+        <v>493764</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>127</v>
       </c>
       <c r="F82" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G82" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>118</v>
-[...7 lines deleted...]
-      <c r="D83" s="2">
+        <v>130</v>
+      </c>
+      <c r="B83" s="2">
+        <v>0.48</v>
+      </c>
+      <c r="C83" s="4">
+        <v>23208500</v>
+      </c>
+      <c r="D83" s="4">
         <v>475000</v>
       </c>
-      <c r="E83" t="s">
-        <v>151</v>
+      <c r="E83" s="3" t="s">
+        <v>131</v>
       </c>
       <c r="F83" t="s">
-        <v>175</v>
+        <v>121</v>
       </c>
       <c r="G83" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>86</v>
-[...11 lines deleted...]
-        <v>526057104</v>
+        <v>150</v>
+      </c>
+      <c r="B84" s="2">
+        <v>0.48</v>
+      </c>
+      <c r="C84" s="4">
+        <v>23088350</v>
+      </c>
+      <c r="D84" s="4">
+        <v>24500</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>151</v>
       </c>
       <c r="F84" t="s">
-        <v>174</v>
+        <v>137</v>
       </c>
       <c r="G84" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>130</v>
-[...11 lines deleted...]
-        <v>159</v>
+        <v>146</v>
+      </c>
+      <c r="B85" s="2">
+        <v>0.47</v>
+      </c>
+      <c r="C85" s="4">
+        <v>22747113</v>
+      </c>
+      <c r="D85" s="4">
+        <v>548500</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>147</v>
       </c>
       <c r="F85" t="s">
-        <v>177</v>
+        <v>137</v>
       </c>
       <c r="G85" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B86">
+        <v>84</v>
+      </c>
+      <c r="B86" s="2">
         <v>0.46</v>
       </c>
-      <c r="C86" s="2">
-[...6 lines deleted...]
-        <v>160</v>
+      <c r="C86" s="4">
+        <v>22437195</v>
+      </c>
+      <c r="D86" s="4">
+        <v>25500</v>
+      </c>
+      <c r="E86" s="3">
+        <v>149123101</v>
       </c>
       <c r="F86" t="s">
-        <v>177</v>
+        <v>19</v>
       </c>
       <c r="G86" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B87">
+        <v>160</v>
+      </c>
+      <c r="B87" s="2">
         <v>0.46</v>
       </c>
-      <c r="C87" s="2">
-[...6 lines deleted...]
-        <v>162</v>
+      <c r="C87" s="4">
+        <v>22376968</v>
+      </c>
+      <c r="D87" s="4">
+        <v>161500</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>161</v>
       </c>
       <c r="F87" t="s">
-        <v>177</v>
+        <v>137</v>
       </c>
       <c r="G87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B88">
+        <v>164</v>
+      </c>
+      <c r="B88" s="2">
         <v>0.46</v>
       </c>
-      <c r="C88" s="2">
-[...6 lines deleted...]
-        <v>169</v>
+      <c r="C88" s="4">
+        <v>22465257</v>
+      </c>
+      <c r="D88" s="4">
+        <v>53700</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>165</v>
       </c>
       <c r="F88" t="s">
-        <v>177</v>
+        <v>137</v>
       </c>
       <c r="G88" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>142</v>
-[...11 lines deleted...]
-        <v>171</v>
+        <v>148</v>
+      </c>
+      <c r="B89" s="2">
+        <v>0.45</v>
+      </c>
+      <c r="C89" s="4">
+        <v>21922897</v>
+      </c>
+      <c r="D89" s="4">
+        <v>47500</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>149</v>
       </c>
       <c r="F89" t="s">
-        <v>177</v>
+        <v>137</v>
       </c>
       <c r="G89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>132</v>
-[...11 lines deleted...]
-        <v>161</v>
+        <v>166</v>
+      </c>
+      <c r="B90" s="2">
+        <v>0.42</v>
+      </c>
+      <c r="C90" s="4">
+        <v>20293677</v>
+      </c>
+      <c r="D90" s="4">
+        <v>445000</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>167</v>
       </c>
       <c r="F90" t="s">
-        <v>177</v>
+        <v>137</v>
       </c>
       <c r="G90" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>135</v>
-[...11 lines deleted...]
-        <v>164</v>
+        <v>101</v>
+      </c>
+      <c r="B91" s="2">
+        <v>0.39</v>
+      </c>
+      <c r="C91" s="4">
+        <v>19104900</v>
+      </c>
+      <c r="D91" s="4">
+        <v>215000</v>
+      </c>
+      <c r="E91" s="3">
+        <v>526057104</v>
       </c>
       <c r="F91" t="s">
-        <v>177</v>
+        <v>19</v>
       </c>
       <c r="G91" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>126</v>
-[...11 lines deleted...]
-        <v>155</v>
+        <v>168</v>
+      </c>
+      <c r="B92" s="2">
+        <v>0.39</v>
+      </c>
+      <c r="C92" s="4">
+        <v>18949121</v>
+      </c>
+      <c r="D92" s="4">
+        <v>60500</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>169</v>
       </c>
       <c r="F92" t="s">
-        <v>177</v>
+        <v>137</v>
       </c>
       <c r="G92" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>92</v>
-[...11 lines deleted...]
-        <v>39</v>
+        <v>176</v>
+      </c>
+      <c r="B93" s="2">
+        <v>0.39</v>
+      </c>
+      <c r="C93" s="4">
+        <v>18778394</v>
+      </c>
+      <c r="D93" s="4">
+        <v>48000</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>177</v>
       </c>
       <c r="F93" t="s">
-        <v>174</v>
+        <v>137</v>
       </c>
       <c r="G93" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>141</v>
-[...11 lines deleted...]
-        <v>170</v>
+        <v>135</v>
+      </c>
+      <c r="B94" s="2">
+        <v>0.38</v>
+      </c>
+      <c r="C94" s="4">
+        <v>18398078</v>
+      </c>
+      <c r="D94" s="4">
+        <v>294000</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>136</v>
       </c>
       <c r="F94" t="s">
-        <v>177</v>
+        <v>137</v>
       </c>
       <c r="G94" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>138</v>
-[...11 lines deleted...]
-        <v>167</v>
+        <v>140</v>
+      </c>
+      <c r="B95" s="2">
+        <v>0.38</v>
+      </c>
+      <c r="C95" s="4">
+        <v>18320371</v>
+      </c>
+      <c r="D95" s="4">
+        <v>257500</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>141</v>
       </c>
       <c r="F95" t="s">
-        <v>177</v>
+        <v>137</v>
       </c>
       <c r="G95" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>143</v>
-[...11 lines deleted...]
-        <v>172</v>
+        <v>154</v>
+      </c>
+      <c r="B96" s="2">
+        <v>0.38</v>
+      </c>
+      <c r="C96" s="4">
+        <v>18548255</v>
+      </c>
+      <c r="D96" s="4">
+        <v>98500</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>155</v>
       </c>
       <c r="F96" t="s">
-        <v>177</v>
+        <v>137</v>
       </c>
       <c r="G96" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="97" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B97">
+        <v>162</v>
+      </c>
+      <c r="B97" s="2">
         <v>0.38</v>
       </c>
-      <c r="C97" s="2">
-[...6 lines deleted...]
-        <v>156</v>
+      <c r="C97" s="4">
+        <v>18404165</v>
+      </c>
+      <c r="D97" s="4">
+        <v>137000</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>163</v>
       </c>
       <c r="F97" t="s">
-        <v>177</v>
+        <v>137</v>
       </c>
       <c r="G97" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="98" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>98</v>
-[...11 lines deleted...]
-        <v>806857108</v>
+        <v>170</v>
+      </c>
+      <c r="B98" s="2">
+        <v>0.37</v>
+      </c>
+      <c r="C98" s="4">
+        <v>18063402</v>
+      </c>
+      <c r="D98" s="4">
+        <v>157000</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>171</v>
       </c>
       <c r="F98" t="s">
-        <v>174</v>
+        <v>137</v>
       </c>
       <c r="G98" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>124</v>
-[...11 lines deleted...]
-        <v>153</v>
+        <v>144</v>
+      </c>
+      <c r="B99" s="2">
+        <v>0.36</v>
+      </c>
+      <c r="C99" s="4">
+        <v>17655097</v>
+      </c>
+      <c r="D99" s="4">
+        <v>193000</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>145</v>
       </c>
       <c r="F99" t="s">
-        <v>177</v>
+        <v>137</v>
       </c>
       <c r="G99" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>62</v>
-[...11 lines deleted...]
-        <v>101137107</v>
+        <v>156</v>
+      </c>
+      <c r="B100" s="2">
+        <v>0.36</v>
+      </c>
+      <c r="C100" s="4">
+        <v>17267475</v>
+      </c>
+      <c r="D100" s="4">
+        <v>197000</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>157</v>
       </c>
       <c r="F100" t="s">
-        <v>174</v>
+        <v>137</v>
       </c>
       <c r="G100" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="101" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>137</v>
-[...11 lines deleted...]
-        <v>166</v>
+        <v>32</v>
+      </c>
+      <c r="B101" s="2">
+        <v>0.25</v>
+      </c>
+      <c r="C101" s="4">
+        <v>12278250</v>
+      </c>
+      <c r="D101" s="4">
+        <v>212500</v>
+      </c>
+      <c r="E101" s="3">
+        <v>101137107</v>
       </c>
       <c r="F101" t="s">
-        <v>177</v>
+        <v>19</v>
       </c>
       <c r="G101" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-    </row>
     <row r="104" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="C104" s="3"/>
+      <c r="A104" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="106" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
     </row>
     <row r="107" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>48</v>
-[...9 lines deleted...]
-        <v>50</v>
+        <v>17</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A10:G101" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:G101">
     <sortCondition descending="1" ref="B11:B101"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:E5 A7:E9 A6:B6 D6:E6 A10:D10 F1:G9 A105:G111 A102 D102:G102" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:E5 F1:F10 G1:G10 A10:D10 A7:E9 B6 D6:E6" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Dollins, Brandy</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>