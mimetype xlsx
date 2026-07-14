--- v1 (2026-06-13)
+++ v2 (2026-07-14)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bdollin\Downloads\Heartbeat Trades\5.22.26\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bdollin\Downloads\Heartbeat Trades\6.24.26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CA2DD7D0-3F15-4748-8695-5B9EC1F79D61}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7ED3520B-6B62-4846-BCB1-5657D96BFC17}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28980" yWindow="1380" windowWidth="25845" windowHeight="12900" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Holdings'!$A$10:$G$10</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="354" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="359" uniqueCount="182">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Weight (%)</t>
   </si>
   <si>
     <t>Market Value ($)</t>
   </si>
   <si>
@@ -113,56 +113,50 @@
   <si>
     <t>EQUITIES-AMERICAN DEPOSITORY RECEIPT</t>
   </si>
   <si>
     <t>EQUITIES-COMMON STOCK</t>
   </si>
   <si>
     <t>AMAZON.COM INC COMMON</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>023135106</t>
   </si>
   <si>
     <t>MICROSOFT CORP COMMON</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC COMMON</t>
   </si>
   <si>
     <t>032654105</t>
   </si>
   <si>
-    <t>ALPHABET INC-CL A -</t>
-[...4 lines deleted...]
-  <si>
     <t>BJ'S WHOLESALE CLUB</t>
   </si>
   <si>
     <t>05550J101</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
     <t>060505104</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>INGERSOLL RAND INC</t>
   </si>
   <si>
     <t>45687V106</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO</t>
   </si>
   <si>
     <t>46625H100</t>
@@ -287,53 +281,50 @@
   <si>
     <t>CBRE GROUP INC COMMON</t>
   </si>
   <si>
     <t>12504L109</t>
   </si>
   <si>
     <t>CANADIAN NATURAL</t>
   </si>
   <si>
     <t>CANADIAN PACIFIC KANSAS</t>
   </si>
   <si>
     <t>13646K108</t>
   </si>
   <si>
     <t>CARRIER GLOBAL CORP</t>
   </si>
   <si>
     <t>14448C104</t>
   </si>
   <si>
     <t>CASEY'S GENERAL STORES</t>
   </si>
   <si>
-    <t>CATERPILLAR INC COMMON</t>
-[...1 lines deleted...]
-  <si>
     <t>CENTERPOINT ENERGY INC</t>
   </si>
   <si>
     <t>15189T107</t>
   </si>
   <si>
     <t>CHEVRON CORP COMMON STOCK</t>
   </si>
   <si>
     <t>DELL TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>24703L202</t>
   </si>
   <si>
     <t>DUKE ENERGY CORP COMMON</t>
   </si>
   <si>
     <t>26441C204</t>
   </si>
   <si>
     <t>EVERGY INC COMMON STOCK</t>
   </si>
   <si>
     <t>30034W106</t>
@@ -485,56 +476,50 @@
   <si>
     <t>AMZN MIZ 5% ELN 8/21/2026</t>
   </si>
   <si>
     <t>EL1506267</t>
   </si>
   <si>
     <t>LEN RBC 7 ELN 09/30/2026</t>
   </si>
   <si>
     <t>EL1523329</t>
   </si>
   <si>
     <t>SLB 8.5 ELN RBC 10/30/26</t>
   </si>
   <si>
     <t>EL1535271</t>
   </si>
   <si>
     <t>TMO 6 ELN CITI 11/6/26</t>
   </si>
   <si>
     <t>EL1536766</t>
   </si>
   <si>
-    <t>URI 7.5 ELN TDom 6/12/26</t>
-[...4 lines deleted...]
-  <si>
     <t>PH 7 ELN Barclay 11/30/26</t>
   </si>
   <si>
     <t>EL1545977</t>
   </si>
   <si>
     <t>DELL 9 ELN Wells 12/18/26</t>
   </si>
   <si>
     <t>EL1552691</t>
   </si>
   <si>
     <t>BJ 6 ELN TDBank 12/29/26</t>
   </si>
   <si>
     <t>EL1555427</t>
   </si>
   <si>
     <t>SCHW 6.5 ELN WF 1/8/27</t>
   </si>
   <si>
     <t>EL1557308</t>
   </si>
   <si>
     <t>PLD 6.5 ELN Barc 01/28/27</t>
@@ -570,50 +555,74 @@
     <t>6% TDB ELN 10/16/26</t>
   </si>
   <si>
     <t>EL1608112</t>
   </si>
   <si>
     <t>GOOGL 7.5 ELN WF 4/29/27</t>
   </si>
   <si>
     <t>EL1609839</t>
   </si>
   <si>
     <t>CSCO 7.5 ELN GS 5/14/27</t>
   </si>
   <si>
     <t>EL1614053</t>
   </si>
   <si>
     <t>ETN 7.50 ELN BOFA 5/21/27</t>
   </si>
   <si>
     <t>EL1615984</t>
   </si>
   <si>
     <t>Franklin Equity Income Fund</t>
+  </si>
+  <si>
+    <t>APPLE INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>037833100</t>
+  </si>
+  <si>
+    <t>ALPHABET INC PREFERRED</t>
+  </si>
+  <si>
+    <t>02079K404</t>
+  </si>
+  <si>
+    <t>ALPHABET INC PUBLIC USD</t>
+  </si>
+  <si>
+    <t>02079K602</t>
+  </si>
+  <si>
+    <t>URI 9 ELN GS 6/25/2027</t>
+  </si>
+  <si>
+    <t>EL1626815</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -973,2247 +982,2270 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G109"/>
+  <dimension ref="A1:G110"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+      <selection activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="43.625" customWidth="1"/>
     <col min="2" max="2" width="10.125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.25" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.75" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.25" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="44.125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8.375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="B6" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="1">
-        <v>46164</v>
+        <v>46197</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>5</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
         <v>7</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>9</v>
       </c>
       <c r="G10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="B11" s="2">
-        <v>4.05</v>
+        <v>5.98</v>
       </c>
       <c r="C11" s="4">
-        <v>196083200</v>
+        <v>290469862</v>
       </c>
       <c r="D11" s="4">
-        <v>640000</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>290469862</v>
+      </c>
+      <c r="E11" s="3">
+        <v>457756500</v>
       </c>
       <c r="F11" t="s">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="G11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>33</v>
       </c>
       <c r="B12" s="2">
-        <v>3.61</v>
+        <v>3.88</v>
       </c>
       <c r="C12" s="4">
-        <v>174594555</v>
+        <v>188399250</v>
       </c>
       <c r="D12" s="4">
-        <v>868500</v>
-[...2 lines deleted...]
-        <v>617446448</v>
+        <v>565000</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>34</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="B13" s="2">
-        <v>3.54</v>
+        <v>3.31</v>
       </c>
       <c r="C13" s="4">
-        <v>171526578</v>
+        <v>161047450</v>
       </c>
       <c r="D13" s="4">
-        <v>171526578</v>
+        <v>732500</v>
       </c>
       <c r="E13" s="3">
-        <v>457756500</v>
+        <v>617446448</v>
       </c>
       <c r="F13" t="s">
-        <v>66</v>
+        <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B14" s="2">
-        <v>3.38</v>
+        <v>3.21</v>
       </c>
       <c r="C14" s="4">
-        <v>163719675</v>
+        <v>155871000</v>
       </c>
       <c r="D14" s="4">
-        <v>427500</v>
+        <v>2700000</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>96</v>
       </c>
       <c r="B15" s="2">
-        <v>2.91</v>
+        <v>2.84</v>
       </c>
       <c r="C15" s="4">
-        <v>140896000</v>
+        <v>137972500</v>
       </c>
       <c r="D15" s="4">
-        <v>2720000</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>572500</v>
+      </c>
+      <c r="E15" s="3">
+        <v>478160104</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>99</v>
+        <v>20</v>
       </c>
       <c r="B16" s="2">
-        <v>2.77</v>
+        <v>2.4700000000000002</v>
       </c>
       <c r="C16" s="4">
-        <v>134159650</v>
+        <v>120063375</v>
       </c>
       <c r="D16" s="4">
-        <v>572500</v>
-[...2 lines deleted...]
-        <v>478160104</v>
+        <v>512500</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>22</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="B17" s="2">
-        <v>2.54</v>
+        <v>2.29</v>
       </c>
       <c r="C17" s="4">
-        <v>123173000</v>
+        <v>111369300</v>
       </c>
       <c r="D17" s="4">
-        <v>462500</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>732500</v>
+      </c>
+      <c r="E17" s="3">
+        <v>742718109</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="B18" s="2">
-        <v>2.19</v>
+        <v>2.0099999999999998</v>
       </c>
       <c r="C18" s="4">
-        <v>105802300</v>
+        <v>97579950</v>
       </c>
       <c r="D18" s="4">
-        <v>732500</v>
-[...2 lines deleted...]
-        <v>742718109</v>
+        <v>815000</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>47</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="B19" s="2">
-        <v>2.08</v>
+        <v>1.9</v>
       </c>
       <c r="C19" s="4">
-        <v>100542350</v>
+        <v>92518650</v>
       </c>
       <c r="D19" s="4">
-        <v>835000</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>517500</v>
+      </c>
+      <c r="E19" s="3">
+        <v>718172109</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
       <c r="G19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B20" s="2">
-        <v>2.06</v>
+        <v>1.88</v>
       </c>
       <c r="C20" s="4">
-        <v>99543600</v>
+        <v>91152600</v>
       </c>
       <c r="D20" s="4">
-        <v>520000</v>
-[...2 lines deleted...]
-        <v>166764100</v>
+        <v>210000</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>86</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>55</v>
+        <v>84</v>
       </c>
       <c r="B21" s="2">
-        <v>2.02</v>
+        <v>1.79</v>
       </c>
       <c r="C21" s="4">
-        <v>97802325</v>
+        <v>87182325</v>
       </c>
       <c r="D21" s="4">
-        <v>517500</v>
+        <v>508500</v>
       </c>
       <c r="E21" s="3">
-        <v>718172109</v>
+        <v>166764100</v>
       </c>
       <c r="F21" t="s">
         <v>19</v>
       </c>
       <c r="G21" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="B22" s="2">
-        <v>1.65</v>
+        <v>1.75</v>
       </c>
       <c r="C22" s="4">
-        <v>80114100</v>
+        <v>85218000</v>
       </c>
       <c r="D22" s="4">
-        <v>1210000</v>
+        <v>210000</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>120</v>
+        <v>60</v>
       </c>
       <c r="F22" t="s">
-        <v>121</v>
+        <v>19</v>
       </c>
       <c r="G22" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B23" s="2">
-        <v>1.64</v>
+        <v>1.57</v>
       </c>
       <c r="C23" s="4">
-        <v>79636350</v>
+        <v>76363100</v>
       </c>
       <c r="D23" s="4">
-        <v>205000</v>
+        <v>1210000</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>62</v>
+        <v>117</v>
       </c>
       <c r="F23" t="s">
-        <v>19</v>
+        <v>118</v>
       </c>
       <c r="G23" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>89</v>
       </c>
       <c r="B24" s="2">
-        <v>1.61</v>
+        <v>1.56</v>
       </c>
       <c r="C24" s="4">
-        <v>78102075</v>
+        <v>75950700</v>
       </c>
       <c r="D24" s="4">
-        <v>1117500</v>
+        <v>885000</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>125</v>
+        <v>90</v>
       </c>
       <c r="F24" t="s">
-        <v>121</v>
+        <v>19</v>
       </c>
       <c r="G24" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>92</v>
+        <v>68</v>
       </c>
       <c r="B25" s="2">
-        <v>1.53</v>
+        <v>1.52</v>
       </c>
       <c r="C25" s="4">
-        <v>74286900</v>
+        <v>73650400</v>
       </c>
       <c r="D25" s="4">
-        <v>885000</v>
+        <v>215000</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>93</v>
+        <v>69</v>
       </c>
       <c r="F25" t="s">
         <v>19</v>
       </c>
       <c r="G25" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>74</v>
+        <v>23</v>
       </c>
       <c r="B26" s="2">
-        <v>1.51</v>
+        <v>1.47</v>
       </c>
       <c r="C26" s="4">
-        <v>72888640</v>
+        <v>71264700</v>
       </c>
       <c r="D26" s="4">
-        <v>176000</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>195000</v>
+      </c>
+      <c r="E26" s="3">
+        <v>594918104</v>
       </c>
       <c r="F26" t="s">
         <v>19</v>
       </c>
       <c r="G26" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="B27" s="2">
-        <v>1.5</v>
+        <v>1.47</v>
       </c>
       <c r="C27" s="4">
-        <v>72748500</v>
+        <v>71420250</v>
       </c>
       <c r="D27" s="4">
         <v>825000</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="F27" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="G27" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>88</v>
+        <v>55</v>
       </c>
       <c r="B28" s="2">
-        <v>1.49</v>
+        <v>1.46</v>
       </c>
       <c r="C28" s="4">
-        <v>72321550</v>
+        <v>70785450</v>
       </c>
       <c r="D28" s="4">
-        <v>245000</v>
+        <v>382500</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>89</v>
+        <v>56</v>
       </c>
       <c r="F28" t="s">
         <v>19</v>
       </c>
       <c r="G28" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B29" s="2">
         <v>1.45</v>
       </c>
       <c r="C29" s="4">
-        <v>70110475</v>
+        <v>70237200</v>
       </c>
       <c r="D29" s="4">
-        <v>167500</v>
-[...2 lines deleted...]
-        <v>594918104</v>
+        <v>170000</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>25</v>
       </c>
       <c r="F29" t="s">
         <v>19</v>
       </c>
       <c r="G29" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="B30" s="2">
-        <v>1.42</v>
+        <v>1.43</v>
       </c>
       <c r="C30" s="4">
-        <v>68579350</v>
+        <v>69679025</v>
       </c>
       <c r="D30" s="4">
-        <v>132500</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>72500</v>
+      </c>
+      <c r="E30" s="3">
+        <v>701094104</v>
       </c>
       <c r="F30" t="s">
         <v>19</v>
       </c>
       <c r="G30" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>57</v>
+        <v>106</v>
       </c>
       <c r="B31" s="2">
-        <v>1.4</v>
+        <v>1.42</v>
       </c>
       <c r="C31" s="4">
-        <v>67706325</v>
+        <v>69009600</v>
       </c>
       <c r="D31" s="4">
-        <v>382500</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>220000</v>
+      </c>
+      <c r="E31" s="3">
+        <v>863667101</v>
       </c>
       <c r="F31" t="s">
         <v>19</v>
       </c>
       <c r="G31" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>111</v>
       </c>
       <c r="B32" s="2">
-        <v>1.39</v>
+        <v>1.41</v>
       </c>
       <c r="C32" s="4">
-        <v>67226250</v>
+        <v>68334225</v>
       </c>
       <c r="D32" s="4">
-        <v>1625000</v>
+        <v>132500</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="F32" t="s">
-        <v>121</v>
+        <v>19</v>
       </c>
       <c r="G32" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B33" s="2">
         <v>1.38</v>
       </c>
       <c r="C33" s="4">
-        <v>67032700</v>
+        <v>67244320</v>
       </c>
       <c r="D33" s="4">
-        <v>215000</v>
+        <v>176000</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F33" t="s">
         <v>19</v>
       </c>
       <c r="G33" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="B34" s="2">
-        <v>1.31</v>
+        <v>1.34</v>
       </c>
       <c r="C34" s="4">
-        <v>63590200</v>
+        <v>65308500</v>
       </c>
       <c r="D34" s="4">
-        <v>340000</v>
+        <v>1725000</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>64</v>
+        <v>120</v>
       </c>
       <c r="F34" t="s">
-        <v>19</v>
+        <v>118</v>
       </c>
       <c r="G34" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B35" s="2">
-        <v>1.3</v>
+        <v>1.29</v>
       </c>
       <c r="C35" s="4">
-        <v>62854600</v>
+        <v>62711450</v>
       </c>
       <c r="D35" s="4">
-        <v>72500</v>
-[...2 lines deleted...]
-        <v>701094104</v>
+        <v>155000</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>110</v>
       </c>
       <c r="F35" t="s">
         <v>19</v>
       </c>
       <c r="G35" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="B36" s="2">
-        <v>1.27</v>
+        <v>1.28</v>
       </c>
       <c r="C36" s="4">
-        <v>61282650</v>
+        <v>62226800</v>
       </c>
       <c r="D36" s="4">
-        <v>715000</v>
-[...2 lines deleted...]
-        <v>780259305</v>
+        <v>340000</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>62</v>
       </c>
       <c r="F36" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G36" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B37" s="2">
         <v>1.27</v>
       </c>
       <c r="C37" s="4">
-        <v>61517400</v>
+        <v>61916816</v>
       </c>
       <c r="D37" s="4">
-        <v>755000</v>
+        <v>677501</v>
       </c>
       <c r="E37" s="3">
-        <v>191216100</v>
+        <v>808513105</v>
       </c>
       <c r="F37" t="s">
         <v>19</v>
       </c>
       <c r="G37" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B38" s="2">
-        <v>1.27</v>
+        <v>1.25</v>
       </c>
       <c r="C38" s="4">
-        <v>61278000</v>
+        <v>60853000</v>
       </c>
       <c r="D38" s="4">
-        <v>420000</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>755000</v>
+      </c>
+      <c r="E38" s="3">
+        <v>191216100</v>
       </c>
       <c r="F38" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="G38" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>59</v>
+        <v>113</v>
       </c>
       <c r="B39" s="2">
-        <v>1.26</v>
+        <v>1.24</v>
       </c>
       <c r="C39" s="4">
-        <v>61076715</v>
+        <v>60498150</v>
       </c>
       <c r="D39" s="4">
-        <v>677501</v>
-[...2 lines deleted...]
-        <v>808513105</v>
+        <v>755000</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>114</v>
       </c>
       <c r="F39" t="s">
         <v>19</v>
       </c>
       <c r="G39" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>112</v>
+        <v>87</v>
       </c>
       <c r="B40" s="2">
-        <v>1.25</v>
+        <v>1.22</v>
       </c>
       <c r="C40" s="4">
-        <v>60659250</v>
+        <v>59469100</v>
       </c>
       <c r="D40" s="4">
-        <v>155000</v>
+        <v>470000</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>113</v>
+        <v>88</v>
       </c>
       <c r="F40" t="s">
         <v>19</v>
       </c>
       <c r="G40" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>60</v>
+        <v>121</v>
       </c>
       <c r="B41" s="2">
-        <v>1.24</v>
+        <v>1.22</v>
       </c>
       <c r="C41" s="4">
-        <v>59834375</v>
+        <v>59459050</v>
       </c>
       <c r="D41" s="4">
-        <v>312500</v>
-[...2 lines deleted...]
-        <v>872590104</v>
+        <v>857500</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>122</v>
       </c>
       <c r="F41" t="s">
-        <v>19</v>
+        <v>118</v>
       </c>
       <c r="G41" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>116</v>
+        <v>41</v>
       </c>
       <c r="B42" s="2">
-        <v>1.23</v>
+        <v>1.22</v>
       </c>
       <c r="C42" s="4">
-        <v>59343000</v>
+        <v>59165400</v>
       </c>
       <c r="D42" s="4">
-        <v>755000</v>
+        <v>420000</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>117</v>
+        <v>42</v>
       </c>
       <c r="F42" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="G42" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="B43" s="2">
-        <v>1.22</v>
+        <v>1.2</v>
       </c>
       <c r="C43" s="4">
-        <v>59064900</v>
+        <v>58137100</v>
       </c>
       <c r="D43" s="4">
-        <v>470000</v>
+        <v>785000</v>
       </c>
       <c r="E43" s="3" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="F43" t="s">
         <v>19</v>
       </c>
       <c r="G43" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>102</v>
+        <v>38</v>
       </c>
       <c r="B44" s="2">
-        <v>1.21</v>
+        <v>1.18</v>
       </c>
       <c r="C44" s="4">
-        <v>58488160</v>
+        <v>57296276</v>
       </c>
       <c r="D44" s="4">
-        <v>272000</v>
+        <v>52870</v>
       </c>
       <c r="E44" s="3">
-        <v>548661107</v>
+        <v>911363109</v>
       </c>
       <c r="F44" t="s">
         <v>19</v>
       </c>
       <c r="G44" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="B45" s="2">
-        <v>1.1100000000000001</v>
+        <v>1.1599999999999999</v>
       </c>
       <c r="C45" s="4">
-        <v>53650000</v>
+        <v>56496875</v>
       </c>
       <c r="D45" s="4">
-        <v>50000</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>312500</v>
+      </c>
+      <c r="E45" s="3">
+        <v>872590104</v>
       </c>
       <c r="F45" t="s">
         <v>19</v>
       </c>
       <c r="G45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>109</v>
+        <v>65</v>
       </c>
       <c r="B46" s="2">
-        <v>1.08</v>
+        <v>1.1399999999999999</v>
       </c>
       <c r="C46" s="4">
-        <v>52219200</v>
+        <v>55555500</v>
       </c>
       <c r="D46" s="4">
-        <v>165000</v>
+        <v>715000</v>
       </c>
       <c r="E46" s="3">
-        <v>863667101</v>
+        <v>780259305</v>
       </c>
       <c r="F46" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G46" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>128</v>
+        <v>97</v>
       </c>
       <c r="B47" s="2">
-        <v>1.07</v>
+        <v>1.1100000000000001</v>
       </c>
       <c r="C47" s="4">
-        <v>51757000</v>
+        <v>54108000</v>
       </c>
       <c r="D47" s="4">
-        <v>912500</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>225000</v>
+      </c>
+      <c r="E47" s="3">
+        <v>482480100</v>
       </c>
       <c r="F47" t="s">
-        <v>121</v>
+        <v>19</v>
       </c>
       <c r="G47" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="B48" s="2">
-        <v>1.03</v>
+        <v>1.0900000000000001</v>
       </c>
       <c r="C48" s="4">
-        <v>50111100</v>
+        <v>53148000</v>
       </c>
       <c r="D48" s="4">
-        <v>1170000</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>240000</v>
+      </c>
+      <c r="E48" s="3">
+        <v>548661107</v>
       </c>
       <c r="F48" t="s">
         <v>19</v>
       </c>
       <c r="G48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="B49" s="2">
-        <v>1.02</v>
+        <v>1.07</v>
       </c>
       <c r="C49" s="4">
-        <v>49564900</v>
+        <v>51818000</v>
       </c>
       <c r="D49" s="4">
-        <v>785000</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>100000</v>
+      </c>
+      <c r="E49" s="3">
+        <v>443510607</v>
       </c>
       <c r="F49" t="s">
         <v>19</v>
       </c>
       <c r="G49" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>132</v>
+        <v>82</v>
       </c>
       <c r="B50" s="2">
-        <v>1.01</v>
+        <v>1.06</v>
       </c>
       <c r="C50" s="4">
-        <v>48966800</v>
+        <v>51316200</v>
       </c>
       <c r="D50" s="4">
-        <v>947500</v>
-[...2 lines deleted...]
-        <v>842587842</v>
+        <v>1170000</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>83</v>
       </c>
       <c r="F50" t="s">
-        <v>121</v>
+        <v>19</v>
       </c>
       <c r="G50" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="B51" s="2">
-        <v>0.99</v>
+        <v>1.05</v>
       </c>
       <c r="C51" s="4">
-        <v>48076540</v>
+        <v>50868000</v>
       </c>
       <c r="D51" s="4">
-        <v>122000</v>
+        <v>600000</v>
       </c>
       <c r="E51" s="3" t="s">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="F51" t="s">
         <v>19</v>
       </c>
       <c r="G51" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>97</v>
+        <v>44</v>
       </c>
       <c r="B52" s="2">
-        <v>0.99</v>
+        <v>1.01</v>
       </c>
       <c r="C52" s="4">
-        <v>47803125</v>
+        <v>49130000</v>
       </c>
       <c r="D52" s="4">
-        <v>312500</v>
+        <v>50000</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>98</v>
+        <v>45</v>
       </c>
       <c r="F52" t="s">
         <v>19</v>
       </c>
       <c r="G52" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B53" s="2">
         <v>0.98</v>
       </c>
       <c r="C53" s="4">
-        <v>47501000</v>
+        <v>47536075</v>
       </c>
       <c r="D53" s="4">
-        <v>100000</v>
+        <v>947500</v>
       </c>
       <c r="E53" s="3">
-        <v>443510607</v>
+        <v>842587842</v>
       </c>
       <c r="F53" t="s">
-        <v>19</v>
+        <v>118</v>
       </c>
       <c r="G53" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>110</v>
+        <v>31</v>
       </c>
       <c r="B54" s="2">
-        <v>0.97</v>
+        <v>0.92</v>
       </c>
       <c r="C54" s="4">
-        <v>47138000</v>
+        <v>44642400</v>
       </c>
       <c r="D54" s="4">
-        <v>700000</v>
-[...2 lines deleted...]
-        <v>867224107</v>
+        <v>570000</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>32</v>
       </c>
       <c r="F54" t="s">
         <v>19</v>
       </c>
       <c r="G54" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B55" s="2">
-        <v>0.93</v>
+        <v>0.9</v>
       </c>
       <c r="C55" s="4">
-        <v>45101250</v>
+        <v>43732500</v>
       </c>
       <c r="D55" s="4">
-        <v>375000</v>
+        <v>367500</v>
       </c>
       <c r="E55" s="3">
         <v>931142103</v>
       </c>
       <c r="F55" t="s">
         <v>19</v>
       </c>
       <c r="G55" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B56" s="2">
-        <v>0.92</v>
+        <v>0.9</v>
       </c>
       <c r="C56" s="4">
-        <v>44611600</v>
+        <v>43681000</v>
       </c>
       <c r="D56" s="4">
         <v>220000</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F56" t="s">
         <v>19</v>
       </c>
       <c r="G56" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>33</v>
+        <v>125</v>
       </c>
       <c r="B57" s="2">
-        <v>0.91</v>
+        <v>0.89</v>
       </c>
       <c r="C57" s="4">
-        <v>43964200</v>
+        <v>43398500</v>
       </c>
       <c r="D57" s="4">
-        <v>620000</v>
+        <v>912500</v>
       </c>
       <c r="E57" s="3" t="s">
-        <v>34</v>
+        <v>126</v>
       </c>
       <c r="F57" t="s">
-        <v>19</v>
+        <v>118</v>
       </c>
       <c r="G57" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>100</v>
+        <v>49</v>
       </c>
       <c r="B58" s="2">
-        <v>0.88</v>
+        <v>0.85</v>
       </c>
       <c r="C58" s="4">
-        <v>42488550</v>
+        <v>41446575</v>
       </c>
       <c r="D58" s="4">
-        <v>22500</v>
-[...2 lines deleted...]
-        <v>482480100</v>
+        <v>517500</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>50</v>
       </c>
       <c r="F58" t="s">
         <v>19</v>
       </c>
       <c r="G58" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>40</v>
+        <v>94</v>
       </c>
       <c r="B59" s="2">
-        <v>0.87</v>
+        <v>0.84</v>
       </c>
       <c r="C59" s="4">
-        <v>42237900</v>
+        <v>40631250</v>
       </c>
       <c r="D59" s="4">
-        <v>45000</v>
-[...2 lines deleted...]
-        <v>911363109</v>
+        <v>312500</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>95</v>
       </c>
       <c r="F59" t="s">
         <v>19</v>
       </c>
       <c r="G59" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="B60" s="2">
-        <v>0.85</v>
+        <v>0.8</v>
       </c>
       <c r="C60" s="4">
-        <v>41172300</v>
+        <v>38830850</v>
       </c>
       <c r="D60" s="4">
-        <v>517500</v>
+        <v>295000</v>
       </c>
       <c r="E60" s="3" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="F60" t="s">
         <v>19</v>
       </c>
       <c r="G60" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>111</v>
+        <v>91</v>
       </c>
       <c r="B61" s="2">
-        <v>0.84</v>
+        <v>0.8</v>
       </c>
       <c r="C61" s="4">
-        <v>40868850</v>
+        <v>38776000</v>
       </c>
       <c r="D61" s="4">
-        <v>1292500</v>
-[...2 lines deleted...]
-        <v>892356106</v>
+        <v>100000</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>92</v>
       </c>
       <c r="F61" t="s">
         <v>19</v>
       </c>
       <c r="G61" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>24</v>
+        <v>108</v>
       </c>
       <c r="B62" s="2">
-        <v>0.82</v>
+        <v>0.8</v>
       </c>
       <c r="C62" s="4">
-        <v>39707000</v>
+        <v>38852550</v>
       </c>
       <c r="D62" s="4">
-        <v>100000</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>1292500</v>
+      </c>
+      <c r="E62" s="3">
+        <v>892356106</v>
       </c>
       <c r="F62" t="s">
         <v>19</v>
       </c>
       <c r="G62" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>37</v>
+        <v>107</v>
       </c>
       <c r="B63" s="2">
-        <v>0.75</v>
+        <v>0.78</v>
       </c>
       <c r="C63" s="4">
-        <v>36320000</v>
+        <v>38122000</v>
       </c>
       <c r="D63" s="4">
-        <v>1000000</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>700000</v>
+      </c>
+      <c r="E63" s="3">
+        <v>867224107</v>
       </c>
       <c r="F63" t="s">
         <v>19</v>
       </c>
       <c r="G63" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B64" s="2">
-        <v>0.73</v>
+        <v>0.76</v>
       </c>
       <c r="C64" s="4">
-        <v>35582250</v>
+        <v>36721750</v>
       </c>
       <c r="D64" s="4">
-        <v>412500</v>
+        <v>325000</v>
       </c>
       <c r="E64" s="3" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="F64" t="s">
         <v>19</v>
       </c>
       <c r="G64" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>83</v>
+        <v>35</v>
       </c>
       <c r="B65" s="2">
-        <v>0.73</v>
+        <v>0.76</v>
       </c>
       <c r="C65" s="4">
-        <v>35475860</v>
+        <v>36920000</v>
       </c>
       <c r="D65" s="4">
-        <v>43000</v>
-[...2 lines deleted...]
-        <v>147528103</v>
+        <v>1000000</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>36</v>
       </c>
       <c r="F65" t="s">
         <v>19</v>
       </c>
       <c r="G65" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="B66" s="2">
-        <v>0.7</v>
+        <v>0.71</v>
       </c>
       <c r="C66" s="4">
-        <v>33913200</v>
+        <v>34454000</v>
       </c>
       <c r="D66" s="4">
-        <v>295000</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>70000</v>
+      </c>
+      <c r="E66" s="3">
+        <v>883556102</v>
       </c>
       <c r="F66" t="s">
         <v>19</v>
       </c>
       <c r="G66" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B67" s="2">
-        <v>0.7</v>
+        <v>0.68</v>
       </c>
       <c r="C67" s="4">
-        <v>33775350</v>
+        <v>33150150</v>
       </c>
       <c r="D67" s="4">
-        <v>285000</v>
+        <v>247500</v>
       </c>
       <c r="E67" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F67" t="s">
         <v>19</v>
       </c>
       <c r="G67" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="B68" s="2">
-        <v>0.67</v>
+        <v>0.63</v>
       </c>
       <c r="C68" s="4">
-        <v>32439825</v>
+        <v>30851975</v>
       </c>
       <c r="D68" s="4">
-        <v>247500</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>38500</v>
+      </c>
+      <c r="E68" s="3">
+        <v>147528103</v>
       </c>
       <c r="F68" t="s">
         <v>19</v>
       </c>
       <c r="G68" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>39</v>
+        <v>135</v>
       </c>
       <c r="B69" s="2">
-        <v>0.65</v>
+        <v>0.61</v>
       </c>
       <c r="C69" s="4">
-        <v>31379600</v>
+        <v>29713627</v>
       </c>
       <c r="D69" s="4">
-        <v>70000</v>
-[...2 lines deleted...]
-        <v>883556102</v>
+        <v>61000</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>136</v>
       </c>
       <c r="F69" t="s">
-        <v>19</v>
+        <v>134</v>
       </c>
       <c r="G69" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>172</v>
+        <v>147</v>
       </c>
       <c r="B70" s="2">
-        <v>0.64</v>
+        <v>0.61</v>
       </c>
       <c r="C70" s="4">
-        <v>30764590</v>
+        <v>29665905</v>
       </c>
       <c r="D70" s="4">
-        <v>85000</v>
+        <v>33000</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>173</v>
+        <v>148</v>
       </c>
       <c r="F70" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="G70" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>78</v>
-[...11 lines deleted...]
-        <v>136385101</v>
+        <v>180</v>
+      </c>
+      <c r="B71">
+        <v>0.61</v>
+      </c>
+      <c r="C71">
+        <v>29821817</v>
+      </c>
+      <c r="D71">
+        <v>27500</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>181</v>
       </c>
       <c r="F71" t="s">
-        <v>19</v>
+        <v>134</v>
       </c>
       <c r="G71" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>103</v>
+        <v>167</v>
       </c>
       <c r="B72" s="2">
-        <v>0.57999999999999996</v>
+        <v>0.6</v>
       </c>
       <c r="C72" s="4">
-        <v>28227000</v>
+        <v>28953486</v>
       </c>
       <c r="D72" s="4">
-        <v>100000</v>
-[...2 lines deleted...]
-        <v>580135101</v>
+        <v>85000</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>168</v>
       </c>
       <c r="F72" t="s">
-        <v>19</v>
+        <v>134</v>
       </c>
       <c r="G72" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>138</v>
+        <v>100</v>
       </c>
       <c r="B73" s="2">
-        <v>0.57999999999999996</v>
+        <v>0.56000000000000005</v>
       </c>
       <c r="C73" s="4">
-        <v>28176941</v>
+        <v>27388000</v>
       </c>
       <c r="D73" s="4">
-        <v>61000</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>100000</v>
+      </c>
+      <c r="E73" s="3">
+        <v>580135101</v>
       </c>
       <c r="F73" t="s">
-        <v>137</v>
+        <v>19</v>
       </c>
       <c r="G73" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>152</v>
+        <v>169</v>
       </c>
       <c r="B74" s="2">
-        <v>0.57999999999999996</v>
+        <v>0.54</v>
       </c>
       <c r="C74" s="4">
-        <v>28055096</v>
+        <v>26313864</v>
       </c>
       <c r="D74" s="4">
-        <v>33000</v>
+        <v>259000</v>
       </c>
       <c r="E74" s="3" t="s">
-        <v>153</v>
+        <v>170</v>
       </c>
       <c r="F74" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="G74" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>174</v>
+        <v>153</v>
       </c>
       <c r="B75" s="2">
-        <v>0.55000000000000004</v>
+        <v>0.53</v>
       </c>
       <c r="C75" s="4">
-        <v>26525087</v>
+        <v>25639908</v>
       </c>
       <c r="D75" s="4">
-        <v>259000</v>
+        <v>275000</v>
       </c>
       <c r="E75" s="3" t="s">
-        <v>175</v>
+        <v>154</v>
       </c>
       <c r="F75" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="G75" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>158</v>
+        <v>26</v>
       </c>
       <c r="B76" s="2">
-        <v>0.53</v>
+        <v>0.51</v>
       </c>
       <c r="C76" s="4">
-        <v>25435306</v>
+        <v>24940350</v>
       </c>
       <c r="D76" s="4">
-        <v>275000</v>
+        <v>285000</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>159</v>
+        <v>27</v>
       </c>
       <c r="F76" t="s">
-        <v>137</v>
+        <v>19</v>
       </c>
       <c r="G76" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>142</v>
+        <v>76</v>
       </c>
       <c r="B77" s="2">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="C77" s="4">
-        <v>25193436</v>
+        <v>24612500</v>
       </c>
       <c r="D77" s="4">
-        <v>99500</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>625000</v>
+      </c>
+      <c r="E77" s="3">
+        <v>136385101</v>
       </c>
       <c r="F77" t="s">
-        <v>137</v>
+        <v>19</v>
       </c>
       <c r="G77" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>28</v>
+        <v>123</v>
       </c>
       <c r="B78" s="2">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
       <c r="C78" s="4">
-        <v>24692400</v>
+        <v>23680921</v>
       </c>
       <c r="D78" s="4">
-        <v>285000</v>
+        <v>493764</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>29</v>
+        <v>124</v>
       </c>
       <c r="F78" t="s">
-        <v>19</v>
+        <v>118</v>
       </c>
       <c r="G78" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>105</v>
+        <v>145</v>
       </c>
       <c r="B79" s="2">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
       <c r="C79" s="4">
-        <v>24490200</v>
+        <v>23783706</v>
       </c>
       <c r="D79" s="4">
-        <v>127500</v>
+        <v>47500</v>
       </c>
       <c r="E79" s="3" t="s">
-        <v>106</v>
+        <v>146</v>
       </c>
       <c r="F79" t="s">
-        <v>19</v>
+        <v>134</v>
       </c>
       <c r="G79" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>108</v>
+        <v>127</v>
       </c>
       <c r="B80" s="2">
-        <v>0.51</v>
+        <v>0.48</v>
       </c>
       <c r="C80" s="4">
-        <v>24630400</v>
+        <v>23493500</v>
       </c>
       <c r="D80" s="4">
-        <v>430000</v>
-[...2 lines deleted...]
-        <v>806857108</v>
+        <v>475000</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>128</v>
       </c>
       <c r="F80" t="s">
-        <v>19</v>
+        <v>118</v>
       </c>
       <c r="G80" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>53</v>
+        <v>139</v>
       </c>
       <c r="B81" s="2">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="C81" s="4">
-        <v>23908500</v>
+        <v>23153836</v>
       </c>
       <c r="D81" s="4">
-        <v>270000</v>
+        <v>99500</v>
       </c>
       <c r="E81" s="3" t="s">
-        <v>54</v>
+        <v>140</v>
       </c>
       <c r="F81" t="s">
-        <v>19</v>
+        <v>134</v>
       </c>
       <c r="G81" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>126</v>
+        <v>143</v>
       </c>
       <c r="B82" s="2">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="C82" s="4">
-        <v>23789550</v>
+        <v>22213493</v>
       </c>
       <c r="D82" s="4">
-        <v>493764</v>
+        <v>548500</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>127</v>
+        <v>144</v>
       </c>
       <c r="F82" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="G82" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>130</v>
+        <v>155</v>
       </c>
       <c r="B83" s="2">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
       <c r="C83" s="4">
-        <v>23208500</v>
+        <v>22135238</v>
       </c>
       <c r="D83" s="4">
-        <v>475000</v>
+        <v>161500</v>
       </c>
       <c r="E83" s="3" t="s">
-        <v>131</v>
+        <v>156</v>
       </c>
       <c r="F83" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="G83" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>150</v>
+        <v>174</v>
       </c>
       <c r="B84" s="2">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="C84" s="4">
-        <v>23088350</v>
+        <v>21981000</v>
       </c>
       <c r="D84" s="4">
-        <v>24500</v>
+        <v>75000</v>
       </c>
       <c r="E84" s="3" t="s">
-        <v>151</v>
+        <v>175</v>
       </c>
       <c r="F84" t="s">
-        <v>137</v>
+        <v>19</v>
       </c>
       <c r="G84" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>146</v>
+        <v>51</v>
       </c>
       <c r="B85" s="2">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
       <c r="C85" s="4">
-        <v>22747113</v>
+        <v>21466900</v>
       </c>
       <c r="D85" s="4">
-        <v>548500</v>
+        <v>245000</v>
       </c>
       <c r="E85" s="3" t="s">
-        <v>147</v>
+        <v>52</v>
       </c>
       <c r="F85" t="s">
-        <v>137</v>
+        <v>19</v>
       </c>
       <c r="G85" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>84</v>
+        <v>132</v>
       </c>
       <c r="B86" s="2">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="C86" s="4">
-        <v>22437195</v>
+        <v>20862064</v>
       </c>
       <c r="D86" s="4">
-        <v>25500</v>
-[...2 lines deleted...]
-        <v>149123101</v>
+        <v>294000</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>133</v>
       </c>
       <c r="F86" t="s">
-        <v>19</v>
+        <v>134</v>
       </c>
       <c r="G86" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B87" s="2">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="C87" s="4">
-        <v>22376968</v>
+        <v>20362541</v>
       </c>
       <c r="D87" s="4">
-        <v>161500</v>
+        <v>60500</v>
       </c>
       <c r="E87" s="3" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="F87" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="G87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>164</v>
+        <v>98</v>
       </c>
       <c r="B88" s="2">
-        <v>0.46</v>
+        <v>0.41</v>
       </c>
       <c r="C88" s="4">
-        <v>22465257</v>
+        <v>19984250</v>
       </c>
       <c r="D88" s="4">
-        <v>53700</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>215000</v>
+      </c>
+      <c r="E88" s="3">
+        <v>526057104</v>
       </c>
       <c r="F88" t="s">
-        <v>137</v>
+        <v>19</v>
       </c>
       <c r="G88" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>148</v>
+        <v>102</v>
       </c>
       <c r="B89" s="2">
-        <v>0.45</v>
+        <v>0.41</v>
       </c>
       <c r="C89" s="4">
-        <v>21922897</v>
+        <v>20085075</v>
       </c>
       <c r="D89" s="4">
-        <v>47500</v>
+        <v>127500</v>
       </c>
       <c r="E89" s="3" t="s">
-        <v>149</v>
+        <v>103</v>
       </c>
       <c r="F89" t="s">
-        <v>137</v>
+        <v>19</v>
       </c>
       <c r="G89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>166</v>
+        <v>105</v>
       </c>
       <c r="B90" s="2">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="C90" s="4">
-        <v>20293677</v>
+        <v>20042300</v>
       </c>
       <c r="D90" s="4">
-        <v>445000</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>430000</v>
+      </c>
+      <c r="E90" s="3">
+        <v>806857108</v>
       </c>
       <c r="F90" t="s">
-        <v>137</v>
+        <v>19</v>
       </c>
       <c r="G90" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>101</v>
+        <v>137</v>
       </c>
       <c r="B91" s="2">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="C91" s="4">
-        <v>19104900</v>
+        <v>20052871</v>
       </c>
       <c r="D91" s="4">
-        <v>215000</v>
-[...2 lines deleted...]
-        <v>526057104</v>
+        <v>257500</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>138</v>
       </c>
       <c r="F91" t="s">
-        <v>19</v>
+        <v>134</v>
       </c>
       <c r="G91" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="B92" s="2">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="C92" s="4">
-        <v>18949121</v>
+        <v>19708166</v>
       </c>
       <c r="D92" s="4">
-        <v>60500</v>
+        <v>53700</v>
       </c>
       <c r="E92" s="3" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="F92" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="G92" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="B93" s="2">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="C93" s="4">
-        <v>18778394</v>
+        <v>20052729</v>
       </c>
       <c r="D93" s="4">
-        <v>48000</v>
+        <v>157000</v>
       </c>
       <c r="E93" s="3" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="F93" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="G93" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>135</v>
+        <v>149</v>
       </c>
       <c r="B94" s="2">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="C94" s="4">
-        <v>18398078</v>
+        <v>19284038</v>
       </c>
       <c r="D94" s="4">
-        <v>294000</v>
+        <v>98500</v>
       </c>
       <c r="E94" s="3" t="s">
-        <v>136</v>
+        <v>150</v>
       </c>
       <c r="F94" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="G94" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>140</v>
+        <v>171</v>
       </c>
       <c r="B95" s="2">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="C95" s="4">
-        <v>18320371</v>
+        <v>18962536</v>
       </c>
       <c r="D95" s="4">
-        <v>257500</v>
+        <v>48000</v>
       </c>
       <c r="E95" s="3" t="s">
-        <v>141</v>
+        <v>172</v>
       </c>
       <c r="F95" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="G95" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>154</v>
+        <v>141</v>
       </c>
       <c r="B96" s="2">
         <v>0.38</v>
       </c>
       <c r="C96" s="4">
-        <v>18548255</v>
+        <v>18312526</v>
       </c>
       <c r="D96" s="4">
-        <v>98500</v>
+        <v>193000</v>
       </c>
       <c r="E96" s="3" t="s">
-        <v>155</v>
+        <v>142</v>
       </c>
       <c r="F96" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="G96" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="97" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="B97" s="2">
         <v>0.38</v>
       </c>
       <c r="C97" s="4">
-        <v>18404165</v>
+        <v>18577754</v>
       </c>
       <c r="D97" s="4">
         <v>137000</v>
       </c>
       <c r="E97" s="3" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="F97" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="G97" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="98" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="B98" s="2">
         <v>0.37</v>
       </c>
       <c r="C98" s="4">
-        <v>18063402</v>
+        <v>17925831</v>
       </c>
       <c r="D98" s="4">
-        <v>157000</v>
+        <v>445000</v>
       </c>
       <c r="E98" s="3" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="F98" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="G98" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="B99" s="2">
         <v>0.36</v>
       </c>
       <c r="C99" s="4">
-        <v>17655097</v>
+        <v>17381148</v>
       </c>
       <c r="D99" s="4">
-        <v>193000</v>
+        <v>197000</v>
       </c>
       <c r="E99" s="3" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="F99" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="G99" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>156</v>
+        <v>176</v>
       </c>
       <c r="B100" s="2">
-        <v>0.36</v>
+        <v>0.27</v>
       </c>
       <c r="C100" s="4">
-        <v>17267475</v>
+        <v>13197758</v>
       </c>
       <c r="D100" s="4">
-        <v>197000</v>
+        <v>269342</v>
       </c>
       <c r="E100" s="3" t="s">
-        <v>157</v>
+        <v>177</v>
       </c>
       <c r="F100" t="s">
-        <v>137</v>
+        <v>118</v>
       </c>
       <c r="G100" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="101" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>32</v>
+        <v>178</v>
       </c>
       <c r="B101" s="2">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="C101" s="4">
-        <v>12278250</v>
+        <v>13224692</v>
       </c>
       <c r="D101" s="4">
+        <v>269342</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="F101" t="s">
+        <v>118</v>
+      </c>
+      <c r="G101" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>30</v>
+      </c>
+      <c r="B102" s="2">
+        <v>0.19</v>
+      </c>
+      <c r="C102" s="4">
+        <v>9447750</v>
+      </c>
+      <c r="D102" s="4">
         <v>212500</v>
       </c>
-      <c r="E101" s="3">
+      <c r="E102" s="3">
         <v>101137107</v>
       </c>
-      <c r="F101" t="s">
-[...8 lines deleted...]
-        <v>12</v>
+      <c r="F102" t="s">
+        <v>19</v>
+      </c>
+      <c r="G102" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="105" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="107" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:G101">
-    <sortCondition descending="1" ref="B11:B101"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:G102">
+    <sortCondition descending="1" ref="B11:B102"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="A1:E5 F1:F10 G1:G10 A10:D10 A7:E9 B6 D6:E6" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>