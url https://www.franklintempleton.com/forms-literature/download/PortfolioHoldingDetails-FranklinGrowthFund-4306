--- v1 (2026-03-12)
+++ v2 (2026-04-21)
@@ -1,607 +1,670 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ttherie\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bdollin\Downloads\Heartbeat Trades\4.16.26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E78F0345-88F2-4C29-A109-8E6E3A4673CF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3582C34C-251B-4C5D-B795-F5CE210AD63B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="555" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="191029" iterate="1" iterateCount="10000"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="331" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="354" uniqueCount="178">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>Franklin Growth Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Weight (%)</t>
   </si>
   <si>
     <t>Market Value ($)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
+    <t>Investment Category</t>
+  </si>
+  <si>
+    <t>Currency</t>
+  </si>
+  <si>
+    <t>US67066G1040</t>
+  </si>
+  <si>
+    <t>—</t>
+  </si>
+  <si>
     <t>USD</t>
   </si>
   <si>
-    <t>67066G104</t>
-[...92 lines deleted...]
-    <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
+    <t>US5949181045</t>
+  </si>
+  <si>
+    <t>US0231351067</t>
+  </si>
+  <si>
+    <t>US0378331005</t>
+  </si>
+  <si>
+    <t>US02079K1079</t>
+  </si>
+  <si>
+    <t>US02079K3059</t>
+  </si>
+  <si>
+    <t>US0320951017</t>
+  </si>
+  <si>
+    <t>US11135F1012</t>
+  </si>
+  <si>
+    <t>US57636Q1040</t>
+  </si>
+  <si>
+    <t>USN070592100</t>
+  </si>
+  <si>
+    <t>US4577565009</t>
+  </si>
+  <si>
+    <t>US6668071029</t>
+  </si>
+  <si>
+    <t>US30303M1027</t>
+  </si>
+  <si>
+    <t>IE000S9YS762</t>
+  </si>
+  <si>
+    <t>US5324571083</t>
+  </si>
+  <si>
+    <t>IE00BK9ZQ967</t>
+  </si>
+  <si>
+    <t>US46120E6023</t>
+  </si>
+  <si>
+    <t>US92826C8394</t>
+  </si>
+  <si>
+    <t>US6098391054</t>
+  </si>
+  <si>
+    <t>US64110L1061</t>
+  </si>
+  <si>
+    <t>US65339F1012</t>
+  </si>
+  <si>
+    <t>US61174X1090</t>
+  </si>
+  <si>
+    <t>US22160K1051</t>
+  </si>
+  <si>
+    <t>US8716071076</t>
+  </si>
+  <si>
+    <t>US3119001044</t>
+  </si>
+  <si>
+    <t>IE00BY7QL619</t>
+  </si>
+  <si>
+    <t>US2358511028</t>
+  </si>
+  <si>
+    <t>US7010941042</t>
+  </si>
+  <si>
+    <t>US45866F1049</t>
+  </si>
+  <si>
+    <t>GB0009895292</t>
+  </si>
+  <si>
+    <t>US8085131055</t>
+  </si>
+  <si>
+    <t>US5732841060</t>
+  </si>
+  <si>
+    <t>US9078181081</t>
+  </si>
+  <si>
+    <t>US0527691069</t>
+  </si>
+  <si>
+    <t>US8835561023</t>
+  </si>
+  <si>
+    <t>US75513E1010</t>
+  </si>
+  <si>
+    <t>US05605H1005</t>
+  </si>
+  <si>
+    <t>US45687V1061</t>
+  </si>
+  <si>
+    <t>US2315611010</t>
+  </si>
+  <si>
+    <t>US78409V1044</t>
+  </si>
+  <si>
+    <t>US5926881054</t>
+  </si>
+  <si>
+    <t>US2441991054</t>
+  </si>
+  <si>
+    <t>US0311001004</t>
+  </si>
+  <si>
+    <t>US09290D1019</t>
+  </si>
+  <si>
+    <t>US4612021034</t>
+  </si>
+  <si>
+    <t>US2788651006</t>
+  </si>
+  <si>
+    <t>US8825081040</t>
+  </si>
+  <si>
+    <t>US98419M1009</t>
+  </si>
+  <si>
+    <t>US8636671013</t>
+  </si>
+  <si>
+    <t>US7607591002</t>
+  </si>
+  <si>
+    <t>DE0007165631</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>US6795801009</t>
+  </si>
+  <si>
+    <t>US8926721064</t>
+  </si>
+  <si>
+    <t>CA13646K1084</t>
+  </si>
+  <si>
+    <t>US00846U1016</t>
+  </si>
+  <si>
+    <t>US00287Y1091</t>
+  </si>
+  <si>
+    <t>US6200763075</t>
+  </si>
+  <si>
+    <t>US0028241000</t>
+  </si>
+  <si>
+    <t>US91324P1021</t>
+  </si>
+  <si>
+    <t>CA82509L1076</t>
+  </si>
+  <si>
+    <t>IE00BDVJJQ56</t>
+  </si>
+  <si>
+    <t>US8334451098</t>
+  </si>
+  <si>
+    <t>US6974351057</t>
+  </si>
+  <si>
+    <t>US0420682058</t>
+  </si>
+  <si>
+    <t>US22788C1053</t>
+  </si>
+  <si>
+    <t>US58733R1023</t>
+  </si>
+  <si>
+    <t>US1468691027</t>
+  </si>
+  <si>
+    <t>LU1778762911</t>
+  </si>
+  <si>
+    <t>US92345Y1064</t>
+  </si>
+  <si>
+    <t>US5128073062</t>
   </si>
   <si>
     <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
   </si>
   <si>
     <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
   </si>
   <si>
     <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
   </si>
   <si>
     <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
   </si>
   <si>
     <t>© Franklin Templeton. All rights reserved.</t>
   </si>
   <si>
+    <t>Security ID</t>
+  </si>
+  <si>
+    <t>FRANKLIN INSTITUTIONAL US</t>
+  </si>
+  <si>
+    <t>CASH EQUIVALENTS-SHORT-TERM INVEST FUNDS</t>
+  </si>
+  <si>
     <t>ARM HOLDINGS PLC ADR USD</t>
   </si>
   <si>
     <t>EQUITIES-AMERICAN DEPOSITORY RECEIPT</t>
   </si>
   <si>
     <t>ASML HOLDING NV NY REG</t>
   </si>
   <si>
     <t>ABBOTT LABORATORIES</t>
   </si>
   <si>
     <t>EQUITIES-COMMON STOCK</t>
   </si>
   <si>
     <t>ABBVIE INC COMMON STOCK</t>
   </si>
   <si>
     <t>AGILENT TECHNOLOGIES INC</t>
   </si>
   <si>
+    <t>ALPHABET INC-CL C -</t>
+  </si>
+  <si>
+    <t>ALPHABET INC-CL A -</t>
+  </si>
+  <si>
     <t>AMAZON.COM INC COMMON</t>
   </si>
   <si>
     <t>AMETEK INC COMMON STOCK</t>
   </si>
   <si>
     <t>AMPHENOL CORP COMMON</t>
   </si>
   <si>
     <t>APPLE INC COMMON STOCK</t>
   </si>
   <si>
     <t>AUTODESK INC COMMON STOCK</t>
   </si>
   <si>
     <t>BWX TECHNOLOGIES INC</t>
   </si>
   <si>
-    <t>BLACKSTONE GROUP INC/THE</t>
-[...1 lines deleted...]
-  <si>
     <t>BLACKROCK INC COMMON</t>
   </si>
   <si>
-    <t>BOOKING HOLDINGS INC</t>
-[...1 lines deleted...]
-  <si>
     <t>BROADCOM INC COMMON STOCK</t>
   </si>
   <si>
     <t>CANADIAN PACIFIC KANSAS</t>
   </si>
   <si>
     <t>CARVANA CO COMMON STOCK</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
     <t>CROWDSTRIKE HOLDINGS INC</t>
   </si>
   <si>
     <t>CURTISS-WRIGHT CORP</t>
   </si>
   <si>
     <t>DANAHER CORP COMMON STOCK</t>
   </si>
   <si>
     <t>DEERE &amp; CO COMMON STOCK</t>
   </si>
   <si>
     <t>ECOLAB INC COMMON STOCK</t>
   </si>
   <si>
+    <t>ENTERGY CORP COMMON STOCK</t>
+  </si>
+  <si>
+    <t>US29364G1031</t>
+  </si>
+  <si>
     <t>META PLATFORMS INC COMMON</t>
   </si>
   <si>
     <t>FASTENAL CO COMMON STOCK</t>
   </si>
   <si>
     <t>ONETRUST LLC CNV PFD</t>
   </si>
   <si>
-    <t>3G3137S</t>
-[...1 lines deleted...]
-  <si>
     <t>INGERSOLL RAND INC</t>
   </si>
   <si>
     <t>INTERCONTINENTAL EXCHANGE</t>
   </si>
   <si>
     <t>INTUIT INC COMMON STOCK</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>STRIPE INC COMMON STOCK</t>
   </si>
   <si>
-    <t>4G2886S</t>
-[...1 lines deleted...]
-  <si>
     <t>LAM RESEARCH CORP COMMON</t>
   </si>
   <si>
     <t>ELI LILLY AND COMPANY</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS</t>
   </si>
   <si>
     <t>MASTERCARD INC COMMON</t>
   </si>
   <si>
     <t>MERCADOLIBRE INC COMMON</t>
   </si>
   <si>
     <t>METTLER-TOLEDO</t>
   </si>
   <si>
     <t>MICROSOFT CORP COMMON</t>
   </si>
   <si>
     <t>GUSTO INC CNV PFD USD NPV</t>
   </si>
   <si>
-    <t>5G6608S</t>
-[...4 lines deleted...]
-  <si>
     <t>MONOLITHIC POWER SYSTEMS</t>
   </si>
   <si>
     <t>MONSTER BEVERAGE CORP</t>
   </si>
   <si>
     <t>MOTOROLA SOLUTIONS INC</t>
   </si>
   <si>
     <t>NETFLIX INC COMMON STOCK</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC COMMON</t>
   </si>
   <si>
     <t>NORTHROP GRUMMAN CORP</t>
   </si>
   <si>
     <t>NVIDIA CORP COMMON STOCK</t>
   </si>
   <si>
     <t>OLD DOMINION FREIGHT LINE</t>
   </si>
   <si>
-    <t>PTC INC COMMON STOCK USD</t>
-[...1 lines deleted...]
-  <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
     <t>REPUBLIC SERVICES INC</t>
   </si>
   <si>
     <t>S&amp;P GLOBAL INC COMMON</t>
   </si>
   <si>
     <t>CHARLES SCHWAB CORP/THE</t>
   </si>
   <si>
     <t>SHOPIFY INC COMMON STOCK</t>
   </si>
   <si>
+    <t>SNOWFLAKE INC COMMON</t>
+  </si>
+  <si>
     <t>STRYKER CORP COMMON STOCK</t>
   </si>
   <si>
     <t>SYNOPSYS INC COMMON STOCK</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENTS INC</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC</t>
   </si>
   <si>
     <t>TRADEWEB MARKETS INC</t>
   </si>
   <si>
     <t>CANVA INC COM USD 1 *180</t>
   </si>
   <si>
-    <t>8G3272S</t>
-[...4 lines deleted...]
-  <si>
     <t>UNION PACIFIC CORP COMMON</t>
   </si>
   <si>
     <t>UNITEDHEALTH GROUP INC</t>
   </si>
   <si>
     <t>VERISK ANALYTICS INC</t>
   </si>
   <si>
     <t>VISA INC COMMON STOCK USD</t>
   </si>
   <si>
     <t>XYLEM INC/NY COMMON STOCK</t>
   </si>
   <si>
     <t>CHECKOUT PAYMENTS GROUP</t>
   </si>
   <si>
-    <t>9G6507S</t>
-[...1 lines deleted...]
-  <si>
     <t>PLAID INC ORD USD 0.0001</t>
   </si>
   <si>
-    <t>AHY9947U6</t>
+    <t>OPENAI INC</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC COMMON</t>
   </si>
   <si>
-    <t>G0593M107</t>
-[...1 lines deleted...]
-  <si>
     <t>JOHNSON CONTROLS</t>
   </si>
   <si>
-    <t>G51502105</t>
-[...1 lines deleted...]
-  <si>
     <t>LINDE PLC COMMON STOCK</t>
   </si>
   <si>
-    <t>G54950103</t>
-[...5 lines deleted...]
-    <t>G87052109</t>
+    <t>NVENT ELECTRIC PLC COMMON</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
-    <t>G8994E103</t>
-[...1 lines deleted...]
-  <si>
     <t>SPOTIFY TECHNOLOGY SA</t>
   </si>
   <si>
-    <t>L8681T102</t>
-[...1 lines deleted...]
-  <si>
     <t>ANDURIL INDUSTRIES INC/CA</t>
   </si>
   <si>
-    <t>X2AB6A8</t>
-[...1 lines deleted...]
-  <si>
     <t>SARTORIUS AG PREFERENCE</t>
   </si>
   <si>
     <t>EQUITIES-PREFERRED STOCK</t>
   </si>
   <si>
     <t>CANVA INC CNV PFD NPV SER</t>
   </si>
   <si>
-    <t>8G3275S</t>
-[...1 lines deleted...]
-  <si>
     <t>CANVA INC CNV PFD SER A-5</t>
   </si>
   <si>
-    <t>8G3276S</t>
-[...1 lines deleted...]
-  <si>
     <t>CANVA INC CNV PFD SER A-4</t>
-  </si>
-[...34 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="1" x14ac:knownFonts="1">
+  <numFmts count="1">
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+  </numFmts>
+  <fonts count="2" x14ac:knownFonts="1">
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="left"/>
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...3 lines deleted...]
-    </xf>
+    <xf numFmtId="37" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="37" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -899,2156 +962,2088 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G108"/>
+  <dimension ref="A1:G104"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="E16" sqref="E16"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A97" sqref="A97"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="36.625" customWidth="1"/>
+    <col min="1" max="1" width="90.875" customWidth="1"/>
     <col min="2" max="2" width="10.875" customWidth="1"/>
     <col min="3" max="3" width="16.875" customWidth="1"/>
-    <col min="4" max="4" width="10.875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="25.875" customWidth="1"/>
+    <col min="4" max="4" width="18.125" customWidth="1"/>
+    <col min="5" max="5" width="18.125" style="3" customWidth="1"/>
+    <col min="6" max="6" width="42" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="10.875" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1">
-        <v>46086</v>
+        <v>46129</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>6</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D10" t="s">
+      <c r="D10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>151</v>
+        <v>90</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>99</v>
-[...7 lines deleted...]
-      <c r="D11">
+        <v>142</v>
+      </c>
+      <c r="B11" s="2">
+        <v>9.33</v>
+      </c>
+      <c r="C11" s="4">
+        <v>1622181475</v>
+      </c>
+      <c r="D11" s="4">
         <v>8178379</v>
       </c>
-      <c r="E11" s="3" t="s">
-        <v>11</v>
+      <c r="E11" t="s">
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G11" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>89</v>
-[...11 lines deleted...]
-        <v>594918104</v>
+        <v>134</v>
+      </c>
+      <c r="B12" s="2">
+        <v>5.96</v>
+      </c>
+      <c r="C12" s="4">
+        <v>1035553000</v>
+      </c>
+      <c r="D12" s="4">
+        <v>2464077</v>
+      </c>
+      <c r="E12" t="s">
+        <v>15</v>
       </c>
       <c r="F12" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G12" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>55</v>
-[...7 lines deleted...]
-      <c r="D13">
+        <v>102</v>
+      </c>
+      <c r="B13" s="2">
+        <v>5.16</v>
+      </c>
+      <c r="C13" s="4">
+        <v>897253003</v>
+      </c>
+      <c r="D13" s="4">
         <v>3593324</v>
       </c>
-      <c r="E13" s="3">
-        <v>23135106</v>
+      <c r="E13" t="s">
+        <v>16</v>
       </c>
       <c r="F13" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G13" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>58</v>
-[...11 lines deleted...]
-        <v>37833100</v>
+        <v>91</v>
+      </c>
+      <c r="B14" s="2">
+        <v>3.48</v>
+      </c>
+      <c r="C14" s="4">
+        <v>604451746</v>
+      </c>
+      <c r="D14" s="4">
+        <v>604451746</v>
+      </c>
+      <c r="E14" t="s">
+        <v>24</v>
       </c>
       <c r="F14" t="s">
-        <v>52</v>
+        <v>92</v>
       </c>
       <c r="G14" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>41</v>
-[...11 lines deleted...]
-        <v>158</v>
+        <v>105</v>
+      </c>
+      <c r="B15" s="2">
+        <v>3.28</v>
+      </c>
+      <c r="C15" s="4">
+        <v>570782795</v>
+      </c>
+      <c r="D15" s="4">
+        <v>2166981</v>
+      </c>
+      <c r="E15" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" t="s">
+        <v>97</v>
       </c>
       <c r="G15" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>152</v>
-[...7 lines deleted...]
-      <c r="D16">
+        <v>100</v>
+      </c>
+      <c r="B16" s="2">
+        <v>3.25</v>
+      </c>
+      <c r="C16" s="4">
+        <v>564994210</v>
+      </c>
+      <c r="D16" s="4">
         <v>1697852</v>
       </c>
-      <c r="E16" s="3" t="s">
-        <v>12</v>
+      <c r="E16" t="s">
+        <v>18</v>
       </c>
       <c r="F16" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G16" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>153</v>
-[...11 lines deleted...]
-        <v>15</v>
+        <v>109</v>
+      </c>
+      <c r="B17" s="2">
+        <v>3.25</v>
+      </c>
+      <c r="C17" s="4">
+        <v>564529583</v>
+      </c>
+      <c r="D17" s="4">
+        <v>1416743</v>
+      </c>
+      <c r="E17" t="s">
+        <v>21</v>
       </c>
       <c r="F17" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G17" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>57</v>
-[...11 lines deleted...]
-        <v>32095101</v>
+        <v>101</v>
+      </c>
+      <c r="B18" s="2">
+        <v>3.17</v>
+      </c>
+      <c r="C18" s="4">
+        <v>550318771</v>
+      </c>
+      <c r="D18" s="4">
+        <v>1637756</v>
+      </c>
+      <c r="E18" t="s">
+        <v>19</v>
       </c>
       <c r="F18" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G18" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>64</v>
-[...11 lines deleted...]
-        <v>14</v>
+        <v>104</v>
+      </c>
+      <c r="B19" s="2">
+        <v>3.05</v>
+      </c>
+      <c r="C19" s="4">
+        <v>530090992</v>
+      </c>
+      <c r="D19" s="4">
+        <v>3558613</v>
+      </c>
+      <c r="E19" t="s">
+        <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G19" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>86</v>
-[...11 lines deleted...]
-        <v>13</v>
+        <v>120</v>
+      </c>
+      <c r="B20" s="2">
+        <v>2.04</v>
+      </c>
+      <c r="C20" s="4">
+        <v>353741061</v>
+      </c>
+      <c r="D20" s="4">
+        <v>522613</v>
+      </c>
+      <c r="E20" t="s">
+        <v>26</v>
       </c>
       <c r="F20" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G20" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>98</v>
-[...11 lines deleted...]
-        <v>666807102</v>
+        <v>95</v>
+      </c>
+      <c r="B21" s="2">
+        <v>1.9</v>
+      </c>
+      <c r="C21" s="4">
+        <v>330266838</v>
+      </c>
+      <c r="D21" s="4">
+        <v>234094</v>
+      </c>
+      <c r="E21" t="s">
+        <v>23</v>
       </c>
       <c r="F21" t="s">
-        <v>52</v>
+        <v>94</v>
       </c>
       <c r="G21" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>50</v>
-[...11 lines deleted...]
-        <v>16</v>
+        <v>136</v>
+      </c>
+      <c r="B22" s="2">
+        <v>1.81</v>
+      </c>
+      <c r="C22" s="4">
+        <v>315395175</v>
+      </c>
+      <c r="D22" s="4">
+        <v>224831</v>
+      </c>
+      <c r="E22" t="s">
+        <v>32</v>
       </c>
       <c r="F22" t="s">
-        <v>49</v>
+        <v>97</v>
       </c>
       <c r="G22" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>84</v>
-[...11 lines deleted...]
-        <v>532457108</v>
+        <v>168</v>
+      </c>
+      <c r="B23" s="2">
+        <v>1.69</v>
+      </c>
+      <c r="C23" s="4">
+        <v>292955775</v>
+      </c>
+      <c r="D23" s="4">
+        <v>586827</v>
+      </c>
+      <c r="E23" t="s">
+        <v>27</v>
       </c>
       <c r="F23" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G23" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>130</v>
-[...11 lines deleted...]
-        <v>131</v>
+        <v>170</v>
+      </c>
+      <c r="B24" s="2">
+        <v>1.66</v>
+      </c>
+      <c r="C24" s="4">
+        <v>288779842</v>
+      </c>
+      <c r="D24" s="4">
+        <v>627414</v>
+      </c>
+      <c r="E24" t="s">
+        <v>29</v>
       </c>
       <c r="F24" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G24" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>80</v>
-[...11 lines deleted...]
-        <v>17</v>
+        <v>131</v>
+      </c>
+      <c r="B25" s="2">
+        <v>1.62</v>
+      </c>
+      <c r="C25" s="4">
+        <v>281054902</v>
+      </c>
+      <c r="D25" s="4">
+        <v>542012</v>
+      </c>
+      <c r="E25" t="s">
+        <v>22</v>
       </c>
       <c r="F25" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G25" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>134</v>
-[...11 lines deleted...]
-        <v>135</v>
+        <v>139</v>
+      </c>
+      <c r="B26" s="2">
+        <v>1.55</v>
+      </c>
+      <c r="C26" s="4">
+        <v>269968031</v>
+      </c>
+      <c r="D26" s="4">
+        <v>2504574</v>
+      </c>
+      <c r="E26" t="s">
+        <v>33</v>
       </c>
       <c r="F26" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G26" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B27" s="4">
+        <v>129</v>
+      </c>
+      <c r="B27" s="2">
         <v>1.52</v>
       </c>
-      <c r="C27" s="2">
-[...9 lines deleted...]
-        <v>52</v>
+      <c r="C27" s="4">
+        <v>264264301</v>
+      </c>
+      <c r="D27" s="4">
+        <v>292331</v>
+      </c>
+      <c r="E27" t="s">
+        <v>28</v>
+      </c>
+      <c r="F27" t="s">
+        <v>97</v>
       </c>
       <c r="G27" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>73</v>
-[...11 lines deleted...]
-        <v>25</v>
+        <v>161</v>
+      </c>
+      <c r="B28" s="2">
+        <v>1.47</v>
+      </c>
+      <c r="C28" s="4">
+        <v>256212537</v>
+      </c>
+      <c r="D28" s="4">
+        <v>813115</v>
+      </c>
+      <c r="E28" t="s">
+        <v>31</v>
       </c>
       <c r="F28" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G28" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>93</v>
-[...11 lines deleted...]
-        <v>609839105</v>
+        <v>126</v>
+      </c>
+      <c r="B29" s="2">
+        <v>1.45</v>
+      </c>
+      <c r="C29" s="4">
+        <v>252617378</v>
+      </c>
+      <c r="D29" s="4">
+        <v>551470</v>
+      </c>
+      <c r="E29" t="s">
+        <v>30</v>
       </c>
       <c r="F29" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G29" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>110</v>
-[...11 lines deleted...]
-        <v>871607107</v>
+        <v>141</v>
+      </c>
+      <c r="B30" s="2">
+        <v>1.42</v>
+      </c>
+      <c r="C30" s="4">
+        <v>246778091</v>
+      </c>
+      <c r="D30" s="4">
+        <v>366809</v>
+      </c>
+      <c r="E30" t="s">
+        <v>25</v>
       </c>
       <c r="F30" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G30" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>94</v>
-[...11 lines deleted...]
-        <v>19</v>
+        <v>153</v>
+      </c>
+      <c r="B31" s="2">
+        <v>1.37</v>
+      </c>
+      <c r="C31" s="4">
+        <v>238191002</v>
+      </c>
+      <c r="D31" s="4">
+        <v>539932</v>
+      </c>
+      <c r="E31" t="s">
+        <v>37</v>
       </c>
       <c r="F31" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G31" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>96</v>
-[...11 lines deleted...]
-        <v>26</v>
+        <v>137</v>
+      </c>
+      <c r="B32" s="2">
+        <v>1.32</v>
+      </c>
+      <c r="C32" s="4">
+        <v>229196814</v>
+      </c>
+      <c r="D32" s="4">
+        <v>3041359</v>
+      </c>
+      <c r="E32" t="s">
+        <v>35</v>
       </c>
       <c r="F32" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G32" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>97</v>
-[...7 lines deleted...]
-      <c r="D33">
+        <v>140</v>
+      </c>
+      <c r="B33" s="2">
+        <v>1.28</v>
+      </c>
+      <c r="C33" s="4">
+        <v>221959538</v>
+      </c>
+      <c r="D33" s="4">
         <v>2417070</v>
       </c>
-      <c r="E33" s="3" t="s">
-        <v>21</v>
+      <c r="E33" t="s">
+        <v>34</v>
       </c>
       <c r="F33" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G33" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>103</v>
-[...11 lines deleted...]
-        <v>701094104</v>
+        <v>167</v>
+      </c>
+      <c r="B34" s="2">
+        <v>1.26</v>
+      </c>
+      <c r="C34" s="4">
+        <v>218863508</v>
+      </c>
+      <c r="D34" s="4">
+        <v>1591156</v>
+      </c>
+      <c r="E34" t="s">
+        <v>39</v>
       </c>
       <c r="F34" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G34" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>128</v>
-[...11 lines deleted...]
-        <v>129</v>
+        <v>112</v>
+      </c>
+      <c r="B35" s="2">
+        <v>1.25</v>
+      </c>
+      <c r="C35" s="4">
+        <v>217318486</v>
+      </c>
+      <c r="D35" s="4">
+        <v>220134</v>
+      </c>
+      <c r="E35" t="s">
+        <v>36</v>
       </c>
       <c r="F35" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G35" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>67</v>
-[...11 lines deleted...]
-        <v>22</v>
+        <v>145</v>
+      </c>
+      <c r="B36" s="2">
+        <v>1.24</v>
+      </c>
+      <c r="C36" s="4">
+        <v>216346119</v>
+      </c>
+      <c r="D36" s="4">
+        <v>226067</v>
+      </c>
+      <c r="E36" t="s">
+        <v>41</v>
       </c>
       <c r="F36" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G36" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>70</v>
-[...11 lines deleted...]
-        <v>235851102</v>
+        <v>124</v>
+      </c>
+      <c r="B37" s="2">
+        <v>1.2</v>
+      </c>
+      <c r="C37" s="4">
+        <v>209183584</v>
+      </c>
+      <c r="D37" s="4">
+        <v>1277457</v>
+      </c>
+      <c r="E37" t="s">
+        <v>42</v>
       </c>
       <c r="F37" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G37" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>74</v>
-[...11 lines deleted...]
-        <v>311900104</v>
+        <v>115</v>
+      </c>
+      <c r="B38" s="2">
+        <v>1.19</v>
+      </c>
+      <c r="C38" s="4">
+        <v>207604071</v>
+      </c>
+      <c r="D38" s="4">
+        <v>1071339</v>
+      </c>
+      <c r="E38" t="s">
+        <v>40</v>
       </c>
       <c r="F38" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G38" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>78</v>
-[...11 lines deleted...]
-        <v>20</v>
+        <v>166</v>
+      </c>
+      <c r="B39" s="2">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="C39" s="4">
+        <v>200063848</v>
+      </c>
+      <c r="D39" s="4">
+        <v>997974</v>
+      </c>
+      <c r="E39" t="s">
+        <v>43</v>
       </c>
       <c r="F39" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G39" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>85</v>
-[...11 lines deleted...]
-        <v>573284106</v>
+        <v>107</v>
+      </c>
+      <c r="B40" s="2">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="C40" s="4">
+        <v>189874313</v>
+      </c>
+      <c r="D40" s="4">
+        <v>822679</v>
+      </c>
+      <c r="E40" t="s">
+        <v>50</v>
       </c>
       <c r="F40" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G40" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>117</v>
-[...7 lines deleted...]
-      <c r="D41">
+        <v>158</v>
+      </c>
+      <c r="B41" s="2">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="C41" s="4">
+        <v>189730335</v>
+      </c>
+      <c r="D41" s="4">
         <v>755687</v>
       </c>
-      <c r="E41" s="3">
-        <v>907818108</v>
+      <c r="E41" t="s">
+        <v>46</v>
       </c>
       <c r="F41" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G41" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>126</v>
-[...11 lines deleted...]
-        <v>127</v>
+        <v>149</v>
+      </c>
+      <c r="B42" s="2">
+        <v>1.06</v>
+      </c>
+      <c r="C42" s="4">
+        <v>184213493</v>
+      </c>
+      <c r="D42" s="4">
+        <v>1988917</v>
+      </c>
+      <c r="E42" t="s">
+        <v>44</v>
       </c>
       <c r="F42" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G42" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>59</v>
-[...11 lines deleted...]
-        <v>52769106</v>
+        <v>155</v>
+      </c>
+      <c r="B43" s="2">
+        <v>1.04</v>
+      </c>
+      <c r="C43" s="4">
+        <v>180745512</v>
+      </c>
+      <c r="D43" s="4">
+        <v>350282</v>
+      </c>
+      <c r="E43" t="s">
+        <v>48</v>
       </c>
       <c r="F43" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G43" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>107</v>
-[...11 lines deleted...]
-        <v>808513105</v>
+        <v>106</v>
+      </c>
+      <c r="B44" s="2">
+        <v>1.01</v>
+      </c>
+      <c r="C44" s="4">
+        <v>176280301</v>
+      </c>
+      <c r="D44" s="4">
+        <v>724956</v>
+      </c>
+      <c r="E44" t="s">
+        <v>47</v>
       </c>
       <c r="F44" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G44" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>77</v>
-[...7 lines deleted...]
-      <c r="D45">
+        <v>123</v>
+      </c>
+      <c r="B45" s="2">
+        <v>1.01</v>
+      </c>
+      <c r="C45" s="4">
+        <v>174889879</v>
+      </c>
+      <c r="D45" s="4">
         <v>2090234</v>
       </c>
-      <c r="E45" s="3" t="s">
-        <v>27</v>
+      <c r="E45" t="s">
+        <v>51</v>
       </c>
       <c r="F45" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G45" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>112</v>
-[...11 lines deleted...]
-        <v>883556102</v>
+        <v>114</v>
+      </c>
+      <c r="B46" s="2">
+        <v>1</v>
+      </c>
+      <c r="C46" s="4">
+        <v>174130301</v>
+      </c>
+      <c r="D46" s="4">
+        <v>241851</v>
+      </c>
+      <c r="E46" t="s">
+        <v>52</v>
       </c>
       <c r="F46" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G46" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>104</v>
-[...7 lines deleted...]
-      <c r="D47">
+        <v>146</v>
+      </c>
+      <c r="B47" s="2">
+        <v>0.99</v>
+      </c>
+      <c r="C47" s="4">
+        <v>172795713</v>
+      </c>
+      <c r="D47" s="4">
         <v>882286</v>
       </c>
-      <c r="E47" s="3">
-        <v>7.5513000000000005E+105</v>
+      <c r="E47" t="s">
+        <v>49</v>
       </c>
       <c r="F47" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G47" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>106</v>
-[...14 lines deleted...]
-        <v>52</v>
+        <v>103</v>
+      </c>
+      <c r="B48" s="2">
+        <v>0.96</v>
+      </c>
+      <c r="C48" s="4">
+        <v>166279788</v>
+      </c>
+      <c r="D48" s="4">
+        <v>722202</v>
+      </c>
+      <c r="E48" t="s">
+        <v>56</v>
+      </c>
+      <c r="F48" t="s">
+        <v>97</v>
       </c>
       <c r="G48" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B49" s="4">
+        <v>130</v>
+      </c>
+      <c r="B49" s="2">
         <v>0.96</v>
       </c>
-      <c r="C49" s="2">
-[...6 lines deleted...]
-        <v>31100100</v>
+      <c r="C49" s="4">
+        <v>167372030</v>
+      </c>
+      <c r="D49" s="4">
+        <v>275292</v>
+      </c>
+      <c r="E49" t="s">
+        <v>45</v>
       </c>
       <c r="F49" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G49" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>62</v>
-[...11 lines deleted...]
-        <v>33</v>
+        <v>148</v>
+      </c>
+      <c r="B50" s="2">
+        <v>0.95</v>
+      </c>
+      <c r="C50" s="4">
+        <v>164414745</v>
+      </c>
+      <c r="D50" s="4">
+        <v>376416</v>
+      </c>
+      <c r="E50" t="s">
+        <v>53</v>
       </c>
       <c r="F50" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G50" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>69</v>
-[...11 lines deleted...]
-        <v>231561101</v>
+        <v>154</v>
+      </c>
+      <c r="B51" s="2">
+        <v>0.94</v>
+      </c>
+      <c r="C51" s="4">
+        <v>164252244</v>
+      </c>
+      <c r="D51" s="4">
+        <v>736227</v>
+      </c>
+      <c r="E51" t="s">
+        <v>60</v>
       </c>
       <c r="F51" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G51" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>71</v>
-[...11 lines deleted...]
-        <v>244199105</v>
+        <v>108</v>
+      </c>
+      <c r="B52" s="2">
+        <v>0.93</v>
+      </c>
+      <c r="C52" s="4">
+        <v>162479174</v>
+      </c>
+      <c r="D52" s="4">
+        <v>158524</v>
+      </c>
+      <c r="E52" t="s">
+        <v>57</v>
       </c>
       <c r="F52" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G52" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>79</v>
-[...11 lines deleted...]
-        <v>461202103</v>
+        <v>116</v>
+      </c>
+      <c r="B53" s="2">
+        <v>0.93</v>
+      </c>
+      <c r="C53" s="4">
+        <v>162504716</v>
+      </c>
+      <c r="D53" s="4">
+        <v>278171</v>
+      </c>
+      <c r="E53" t="s">
+        <v>55</v>
       </c>
       <c r="F53" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G53" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>60</v>
-[...11 lines deleted...]
-        <v>23</v>
+        <v>121</v>
+      </c>
+      <c r="B54" s="2">
+        <v>0.92</v>
+      </c>
+      <c r="C54" s="4">
+        <v>159370229</v>
+      </c>
+      <c r="D54" s="4">
+        <v>3563735</v>
+      </c>
+      <c r="E54" t="s">
+        <v>38</v>
       </c>
       <c r="F54" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G54" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>72</v>
-[...7 lines deleted...]
-      <c r="D55">
+        <v>117</v>
+      </c>
+      <c r="B55" s="2">
+        <v>0.87</v>
+      </c>
+      <c r="C55" s="4">
+        <v>150493378</v>
+      </c>
+      <c r="D55" s="4">
         <v>558977</v>
       </c>
-      <c r="E55" s="3">
-        <v>278865100</v>
+      <c r="E55" t="s">
+        <v>59</v>
       </c>
       <c r="F55" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G55" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>88</v>
-[...11 lines deleted...]
-        <v>592688105</v>
+        <v>162</v>
+      </c>
+      <c r="B56" s="2">
+        <v>0.83</v>
+      </c>
+      <c r="C56" s="4">
+        <v>143421920</v>
+      </c>
+      <c r="D56" s="4">
+        <v>1145451</v>
+      </c>
+      <c r="E56" t="s">
+        <v>61</v>
       </c>
       <c r="F56" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G56" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>109</v>
-[...11 lines deleted...]
-        <v>863667101</v>
+        <v>125</v>
+      </c>
+      <c r="B57" s="2">
+        <v>0.79</v>
+      </c>
+      <c r="C57" s="4">
+        <v>136854224</v>
+      </c>
+      <c r="D57" s="4">
+        <v>353528</v>
+      </c>
+      <c r="E57" t="s">
+        <v>58</v>
       </c>
       <c r="F57" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G57" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>111</v>
-[...11 lines deleted...]
-        <v>882508104</v>
+        <v>152</v>
+      </c>
+      <c r="B58" s="2">
+        <v>0.79</v>
+      </c>
+      <c r="C58" s="4">
+        <v>137054390</v>
+      </c>
+      <c r="D58" s="4">
+        <v>405031</v>
+      </c>
+      <c r="E58" t="s">
+        <v>62</v>
       </c>
       <c r="F58" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G58" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>121</v>
-[...11 lines deleted...]
-        <v>28</v>
+        <v>147</v>
+      </c>
+      <c r="B59" s="2">
+        <v>0.7</v>
+      </c>
+      <c r="C59" s="4">
+        <v>122315854</v>
+      </c>
+      <c r="D59" s="4">
+        <v>583401</v>
+      </c>
+      <c r="E59" t="s">
+        <v>63</v>
       </c>
       <c r="F59" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G59" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>105</v>
-[...11 lines deleted...]
-        <v>760759100</v>
+        <v>173</v>
+      </c>
+      <c r="B60" s="2">
+        <v>0.7</v>
+      </c>
+      <c r="C60" s="4">
+        <v>121558603</v>
+      </c>
+      <c r="D60" s="4">
+        <v>453990</v>
+      </c>
+      <c r="E60" t="s">
+        <v>64</v>
       </c>
       <c r="F60" t="s">
-        <v>52</v>
+        <v>174</v>
       </c>
       <c r="G60" t="s">
-        <v>10</v>
+        <v>65</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>63</v>
-[...11 lines deleted...]
-        <v>30</v>
+        <v>133</v>
+      </c>
+      <c r="B61" s="2">
+        <v>0.66</v>
+      </c>
+      <c r="C61" s="4">
+        <v>115055151</v>
+      </c>
+      <c r="D61" s="4">
+        <v>89132</v>
+      </c>
+      <c r="E61" t="s">
+        <v>54</v>
       </c>
       <c r="F61" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G61" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>140</v>
-[...11 lines deleted...]
-        <v>5843329</v>
+        <v>143</v>
+      </c>
+      <c r="B62" s="2">
+        <v>0.66</v>
+      </c>
+      <c r="C62" s="4">
+        <v>114265076</v>
+      </c>
+      <c r="D62" s="4">
+        <v>535024</v>
+      </c>
+      <c r="E62" t="s">
+        <v>66</v>
       </c>
       <c r="F62" t="s">
-        <v>141</v>
+        <v>97</v>
       </c>
       <c r="G62" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>100</v>
-[...11 lines deleted...]
-        <v>679580100</v>
+        <v>127</v>
+      </c>
+      <c r="B63" s="2">
+        <v>0.65</v>
+      </c>
+      <c r="C63" s="4">
+        <v>112373341</v>
+      </c>
+      <c r="D63" s="4">
+        <v>1759545</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="F63" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G63" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>81</v>
-[...11 lines deleted...]
-        <v>92</v>
+        <v>156</v>
+      </c>
+      <c r="B64" s="2">
+        <v>0.6</v>
+      </c>
+      <c r="C64" s="4">
+        <v>104648022</v>
+      </c>
+      <c r="D64" s="4">
+        <v>858052</v>
+      </c>
+      <c r="E64" t="s">
+        <v>67</v>
       </c>
       <c r="F64" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G64" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>65</v>
-[...7 lines deleted...]
-      <c r="D65">
+        <v>110</v>
+      </c>
+      <c r="B65" s="2">
+        <v>0.59</v>
+      </c>
+      <c r="C65" s="4">
+        <v>102099402</v>
+      </c>
+      <c r="D65" s="4">
         <v>1274013</v>
       </c>
-      <c r="E65" s="3" t="s">
-        <v>35</v>
+      <c r="E65" t="s">
+        <v>68</v>
       </c>
       <c r="F65" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G65" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>113</v>
-[...11 lines deleted...]
-        <v>892672106</v>
+        <v>159</v>
+      </c>
+      <c r="B66" s="2">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="C66" s="4">
+        <v>98133042</v>
+      </c>
+      <c r="D66" s="4">
+        <v>310155</v>
+      </c>
+      <c r="E66" t="s">
+        <v>73</v>
       </c>
       <c r="F66" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G66" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>53</v>
-[...11 lines deleted...]
-        <v>36</v>
+        <v>99</v>
+      </c>
+      <c r="B67" s="2">
+        <v>0.54</v>
+      </c>
+      <c r="C67" s="4">
+        <v>94632401</v>
+      </c>
+      <c r="D67" s="4">
+        <v>800274</v>
+      </c>
+      <c r="E67" t="s">
+        <v>69</v>
       </c>
       <c r="F67" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G67" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>54</v>
-[...11 lines deleted...]
-        <v>32</v>
+        <v>93</v>
+      </c>
+      <c r="B68" s="2">
+        <v>0.53</v>
+      </c>
+      <c r="C68" s="4">
+        <v>92760881</v>
+      </c>
+      <c r="D68" s="4">
+        <v>571434</v>
+      </c>
+      <c r="E68" t="s">
+        <v>78</v>
       </c>
       <c r="F68" t="s">
-        <v>52</v>
+        <v>94</v>
       </c>
       <c r="G68" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>51</v>
-[...11 lines deleted...]
-        <v>2824100</v>
+        <v>151</v>
+      </c>
+      <c r="B69" s="2">
+        <v>0.52</v>
+      </c>
+      <c r="C69" s="4">
+        <v>90653835</v>
+      </c>
+      <c r="D69" s="4">
+        <v>631514</v>
+      </c>
+      <c r="E69" t="s">
+        <v>76</v>
       </c>
       <c r="F69" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G69" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>95</v>
-[...11 lines deleted...]
-        <v>620076307</v>
+        <v>98</v>
+      </c>
+      <c r="B70" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="C70" s="4">
+        <v>86143379</v>
+      </c>
+      <c r="D70" s="4">
+        <v>412189</v>
+      </c>
+      <c r="E70" t="s">
+        <v>70</v>
       </c>
       <c r="F70" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G70" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>118</v>
-[...11 lines deleted...]
-        <v>34</v>
+        <v>138</v>
+      </c>
+      <c r="B71" s="2">
+        <v>0.49</v>
+      </c>
+      <c r="C71" s="4">
+        <v>85329209</v>
+      </c>
+      <c r="D71" s="4">
+        <v>191984</v>
+      </c>
+      <c r="E71" t="s">
+        <v>71</v>
       </c>
       <c r="F71" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G71" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>138</v>
-[...11 lines deleted...]
-        <v>139</v>
+        <v>150</v>
+      </c>
+      <c r="B72" s="2">
+        <v>0.48</v>
+      </c>
+      <c r="C72" s="4">
+        <v>83052907</v>
+      </c>
+      <c r="D72" s="4">
+        <v>654269</v>
+      </c>
+      <c r="E72" t="s">
+        <v>74</v>
       </c>
       <c r="F72" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G72" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>61</v>
-[...11 lines deleted...]
-        <v>31</v>
+        <v>169</v>
+      </c>
+      <c r="B73" s="2">
+        <v>0.46</v>
+      </c>
+      <c r="C73" s="4">
+        <v>79147998</v>
+      </c>
+      <c r="D73" s="4">
+        <v>610239</v>
+      </c>
+      <c r="E73" t="s">
+        <v>75</v>
       </c>
       <c r="F73" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G73" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>102</v>
-[...11 lines deleted...]
-        <v>697435105</v>
+        <v>172</v>
+      </c>
+      <c r="B74" s="2">
+        <v>0.46</v>
+      </c>
+      <c r="C74" s="4">
+        <v>79301739</v>
+      </c>
+      <c r="D74" s="4">
+        <v>1150134</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="F74" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G74" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>132</v>
-[...11 lines deleted...]
-        <v>133</v>
+        <v>96</v>
+      </c>
+      <c r="B75" s="2">
+        <v>0.45</v>
+      </c>
+      <c r="C75" s="4">
+        <v>77450515</v>
+      </c>
+      <c r="D75" s="4">
+        <v>811255</v>
+      </c>
+      <c r="E75" t="s">
+        <v>72</v>
       </c>
       <c r="F75" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G75" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>68</v>
-[...11 lines deleted...]
-        <v>38</v>
+        <v>144</v>
+      </c>
+      <c r="B76" s="2">
+        <v>0.42</v>
+      </c>
+      <c r="C76" s="4">
+        <v>72330736</v>
+      </c>
+      <c r="D76" s="4">
+        <v>433196</v>
+      </c>
+      <c r="E76" t="s">
+        <v>77</v>
       </c>
       <c r="F76" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G76" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>108</v>
-[...11 lines deleted...]
-        <v>37</v>
+        <v>113</v>
+      </c>
+      <c r="B77" s="2">
+        <v>0.3</v>
+      </c>
+      <c r="C77" s="4">
+        <v>52511701</v>
+      </c>
+      <c r="D77" s="4">
+        <v>125566</v>
+      </c>
+      <c r="E77" t="s">
+        <v>79</v>
       </c>
       <c r="F77" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G77" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>116</v>
-[...14 lines deleted...]
-        <v>52</v>
+        <v>111</v>
+      </c>
+      <c r="B78" s="2">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="C78" s="4">
+        <v>49027373</v>
+      </c>
+      <c r="D78" s="4">
+        <v>135345</v>
+      </c>
+      <c r="E78" t="s">
+        <v>81</v>
+      </c>
+      <c r="F78" t="s">
+        <v>97</v>
       </c>
       <c r="G78" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B79" s="4">
+        <v>132</v>
+      </c>
+      <c r="B79" s="2">
         <v>0.28000000000000003</v>
       </c>
-      <c r="C79" s="2">
-[...2 lines deleted...]
-      <c r="D79">
+      <c r="C79" s="4">
+        <v>48441326</v>
+      </c>
+      <c r="D79" s="4">
         <v>26585</v>
       </c>
-      <c r="E79" s="3" t="s">
-        <v>39</v>
+      <c r="E79" t="s">
+        <v>80</v>
       </c>
       <c r="F79" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G79" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>101</v>
-[...11 lines deleted...]
-        <v>29</v>
+        <v>118</v>
+      </c>
+      <c r="B80" s="2">
+        <v>0.24</v>
+      </c>
+      <c r="C80" s="4">
+        <v>41264215</v>
+      </c>
+      <c r="D80" s="4">
+        <v>357235</v>
+      </c>
+      <c r="E80" t="s">
+        <v>119</v>
       </c>
       <c r="F80" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G80" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>66</v>
-[...11 lines deleted...]
-        <v>146869102</v>
+        <v>157</v>
+      </c>
+      <c r="B81" s="2">
+        <v>0.24</v>
+      </c>
+      <c r="C81" s="4">
+        <v>41833356</v>
+      </c>
+      <c r="D81" s="4">
+        <v>25413</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="F81" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G81" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>136</v>
-[...7 lines deleted...]
-      <c r="D82">
+        <v>171</v>
+      </c>
+      <c r="B82" s="2">
+        <v>0.24</v>
+      </c>
+      <c r="C82" s="4">
+        <v>41488707</v>
+      </c>
+      <c r="D82" s="4">
         <v>78067</v>
       </c>
-      <c r="E82" s="3" t="s">
-        <v>137</v>
+      <c r="E82" t="s">
+        <v>82</v>
       </c>
       <c r="F82" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G82" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>48</v>
-[...11 lines deleted...]
-        <v>42068205</v>
+        <v>127</v>
+      </c>
+      <c r="B83" s="2">
+        <v>0.2</v>
+      </c>
+      <c r="C83" s="4">
+        <v>34489846</v>
+      </c>
+      <c r="D83" s="4">
+        <v>540043</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="F83" t="s">
-        <v>49</v>
+        <v>97</v>
       </c>
       <c r="G83" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>114</v>
-[...11 lines deleted...]
-        <v>115</v>
+        <v>128</v>
+      </c>
+      <c r="B84" s="2">
+        <v>0.19</v>
+      </c>
+      <c r="C84" s="4">
+        <v>32375480</v>
+      </c>
+      <c r="D84" s="4">
+        <v>124063</v>
+      </c>
+      <c r="E84" t="s">
+        <v>84</v>
       </c>
       <c r="F84" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G84" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>156</v>
-[...11 lines deleted...]
-        <v>157</v>
+        <v>160</v>
+      </c>
+      <c r="B85" s="2">
+        <v>0.17</v>
+      </c>
+      <c r="C85" s="4">
+        <v>30057895</v>
+      </c>
+      <c r="D85" s="4">
+        <v>168571</v>
+      </c>
+      <c r="E85" t="s">
+        <v>83</v>
       </c>
       <c r="F85" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G85" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>119</v>
-[...8 lines deleted...]
-        <v>168571</v>
+        <v>164</v>
+      </c>
+      <c r="B86" s="2">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="C86" s="4">
+        <v>24523880</v>
+      </c>
+      <c r="D86" s="4">
+        <v>98050</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="F86" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G86" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>81</v>
-[...8 lines deleted...]
-        <v>540043</v>
+        <v>135</v>
+      </c>
+      <c r="B87" s="2">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="C87" s="4">
+        <v>12372075</v>
+      </c>
+      <c r="D87" s="4">
+        <v>822494</v>
       </c>
       <c r="E87" s="3" t="s">
-        <v>82</v>
+        <v>13</v>
       </c>
       <c r="F87" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G87" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>83</v>
-[...11 lines deleted...]
-        <v>512807306</v>
+        <v>165</v>
+      </c>
+      <c r="B88" s="2">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="C88" s="4">
+        <v>11921794</v>
+      </c>
+      <c r="D88" s="4">
+        <v>17336</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="F88" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G88" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>124</v>
-[...8 lines deleted...]
-        <v>98050</v>
+        <v>163</v>
+      </c>
+      <c r="B89" s="2">
+        <v>0.06</v>
+      </c>
+      <c r="C89" s="4">
+        <v>10348437</v>
+      </c>
+      <c r="D89" s="4">
+        <v>96603</v>
       </c>
       <c r="E89" s="3" t="s">
-        <v>125</v>
+        <v>13</v>
       </c>
       <c r="F89" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G89" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>90</v>
-[...8 lines deleted...]
-        <v>822494</v>
+        <v>122</v>
+      </c>
+      <c r="B90" s="2">
+        <v>0.05</v>
+      </c>
+      <c r="C90" s="4">
+        <v>8703175</v>
+      </c>
+      <c r="D90" s="4">
+        <v>849894</v>
       </c>
       <c r="E90" s="3" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="F90" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G90" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>75</v>
-[...8 lines deleted...]
-        <v>849894</v>
+        <v>175</v>
+      </c>
+      <c r="B91" s="2">
+        <v>0.02</v>
+      </c>
+      <c r="C91" s="4">
+        <v>3873367</v>
+      </c>
+      <c r="D91" s="4">
+        <v>2353</v>
       </c>
       <c r="E91" s="3" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="F91" t="s">
-        <v>52</v>
+        <v>174</v>
       </c>
       <c r="G91" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>122</v>
-[...8 lines deleted...]
-        <v>96603</v>
+        <v>176</v>
+      </c>
+      <c r="B92" s="2">
+        <v>0</v>
+      </c>
+      <c r="C92" s="4">
+        <v>8231</v>
+      </c>
+      <c r="D92" s="4">
+        <v>5</v>
       </c>
       <c r="E92" s="3" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="F92" t="s">
-        <v>52</v>
+        <v>174</v>
       </c>
       <c r="G92" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>154</v>
-[...8 lines deleted...]
-        <v>17336</v>
+        <v>177</v>
+      </c>
+      <c r="B93" s="2">
+        <v>0</v>
+      </c>
+      <c r="C93" s="4">
+        <v>13169</v>
+      </c>
+      <c r="D93" s="4">
+        <v>8</v>
       </c>
       <c r="E93" s="3" t="s">
-        <v>155</v>
+        <v>13</v>
       </c>
       <c r="F93" t="s">
-        <v>52</v>
+        <v>174</v>
       </c>
       <c r="G93" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>142</v>
-[...8 lines deleted...]
-        <v>2353</v>
+        <v>175</v>
+      </c>
+      <c r="B94" s="2">
+        <v>0</v>
+      </c>
+      <c r="C94" s="4">
+        <v>154737</v>
+      </c>
+      <c r="D94" s="4">
+        <v>94</v>
       </c>
       <c r="E94" s="3" t="s">
-        <v>143</v>
+        <v>13</v>
       </c>
       <c r="F94" t="s">
-        <v>141</v>
+        <v>174</v>
       </c>
       <c r="G94" t="s">
-        <v>10</v>
-[...22 lines deleted...]
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A96" t="s">
-[...47 lines deleted...]
-    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C96" s="5"/>
+    </row>
+    <row r="100" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="101" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="102" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="103" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="104" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>43</v>
-[...19 lines deleted...]
-        <v>47</v>
+        <v>89</v>
       </c>
     </row>
   </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:G94">
+    <sortCondition descending="1" ref="B11:B94"/>
+  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:G5 A7:G9 A6:B6 D6:G6 A99:G108 A10:D10 A98:B98 D98:G98" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:E5 A7:E9 A6:B6 D6:E6 A95:E95 A10:D10 F10 F1:F5 F7:F9 F6 F95:F104 G10 G1:G5 G7:G9 G6 G95:G104 A97:E104 A96:B96 D96:E96" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>