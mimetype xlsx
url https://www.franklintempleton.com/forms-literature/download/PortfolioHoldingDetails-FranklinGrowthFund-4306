--- v2 (2026-04-21)
+++ v3 (2026-06-01)
@@ -1,670 +1,593 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bdollin\Downloads\Heartbeat Trades\4.16.26\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ttherie\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3582C34C-251B-4C5D-B795-F5CE210AD63B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A2DE8102-6CC2-4E5D-A065-BB11417661D0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="555" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Holdings'!$A$10:$K$10</definedName>
+  </definedNames>
+  <calcPr calcId="191029" iterate="1" iterateCount="10000"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="354" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="327" uniqueCount="157">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>Franklin Growth Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Weight (%)</t>
   </si>
   <si>
     <t>Market Value ($)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
-    <t>Investment Category</t>
+    <t>Asset Class</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
-    <t>US67066G1040</t>
-[...1 lines deleted...]
-  <si>
     <t>—</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>US5949181045</t>
-[...146 lines deleted...]
-    <t>DE0007165631</t>
+    <t>67066G104</t>
+  </si>
+  <si>
+    <t>02079K107</t>
+  </si>
+  <si>
+    <t>02079K305</t>
+  </si>
+  <si>
+    <t>11135F101</t>
+  </si>
+  <si>
+    <t>57636Q104</t>
+  </si>
+  <si>
+    <t>N07059210</t>
+  </si>
+  <si>
+    <t>30303M102</t>
+  </si>
+  <si>
+    <t>46120E602</t>
+  </si>
+  <si>
+    <t>92826C839</t>
+  </si>
+  <si>
+    <t>64110L106</t>
+  </si>
+  <si>
+    <t>65339F101</t>
+  </si>
+  <si>
+    <t>61174X109</t>
+  </si>
+  <si>
+    <t>22160K105</t>
+  </si>
+  <si>
+    <t>45866F104</t>
+  </si>
+  <si>
+    <t>05605H100</t>
+  </si>
+  <si>
+    <t>45687V106</t>
+  </si>
+  <si>
+    <t>78409V104</t>
+  </si>
+  <si>
+    <t>09290D101</t>
+  </si>
+  <si>
+    <t>98419M100</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
-    <t>US6795801009</t>
-[...53 lines deleted...]
-    <t>US5128073062</t>
+    <t>13646K108</t>
+  </si>
+  <si>
+    <t>00846U101</t>
+  </si>
+  <si>
+    <t>00287Y109</t>
+  </si>
+  <si>
+    <t>91324P102</t>
+  </si>
+  <si>
+    <t>82509L107</t>
+  </si>
+  <si>
+    <t>22788C105</t>
+  </si>
+  <si>
+    <t>58733R102</t>
+  </si>
+  <si>
+    <t>92345Y106</t>
+  </si>
+  <si>
+    <t>Cash and Cash Equivalents</t>
+  </si>
+  <si>
+    <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
   </si>
   <si>
     <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
   </si>
   <si>
     <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
   </si>
   <si>
     <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
   </si>
   <si>
     <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
   </si>
   <si>
     <t>© Franklin Templeton. All rights reserved.</t>
   </si>
   <si>
+    <t>ARM HOLDINGS PLC ADR USD</t>
+  </si>
+  <si>
+    <t>EQUITIES-AMERICAN DEPOSITORY RECEIPT</t>
+  </si>
+  <si>
+    <t>ASML HOLDING NV NY REG</t>
+  </si>
+  <si>
+    <t>ABBOTT LABORATORIES</t>
+  </si>
+  <si>
+    <t>EQUITIES-COMMON STOCK</t>
+  </si>
+  <si>
+    <t>ABBVIE INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>AGILENT TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>ALPHABET INC-CL C -</t>
+  </si>
+  <si>
+    <t>ALPHABET INC-CL A -</t>
+  </si>
+  <si>
+    <t>AMAZON.COM INC COMMON</t>
+  </si>
+  <si>
+    <t>AMETEK INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>AMPHENOL CORP COMMON</t>
+  </si>
+  <si>
+    <t>APPLE INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>AUTODESK INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>BWX TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>BLACKROCK INC COMMON</t>
+  </si>
+  <si>
+    <t>BROADCOM INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>CANADIAN PACIFIC KANSAS</t>
+  </si>
+  <si>
+    <t>CARVANA CO COMMON STOCK</t>
+  </si>
+  <si>
+    <t>COSTCO WHOLESALE CORP</t>
+  </si>
+  <si>
+    <t>CROWDSTRIKE HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>CURTISS-WRIGHT CORP</t>
+  </si>
+  <si>
+    <t>DANAHER CORP COMMON STOCK</t>
+  </si>
+  <si>
+    <t>DEERE &amp; CO COMMON STOCK</t>
+  </si>
+  <si>
+    <t>ECOLAB INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>ENTERGY CORP COMMON STOCK</t>
+  </si>
+  <si>
+    <t>29364G103</t>
+  </si>
+  <si>
+    <t>META PLATFORMS INC COMMON</t>
+  </si>
+  <si>
+    <t>FASTENAL CO COMMON STOCK</t>
+  </si>
+  <si>
+    <t>ONETRUST LLC CNV PFD</t>
+  </si>
+  <si>
+    <t>3G3137S</t>
+  </si>
+  <si>
+    <t>INGERSOLL RAND INC</t>
+  </si>
+  <si>
+    <t>INTERCONTINENTAL EXCHANGE</t>
+  </si>
+  <si>
+    <t>INTUIT INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>INTUITIVE SURGICAL INC</t>
+  </si>
+  <si>
+    <t>STRIPE INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>4G2886S</t>
+  </si>
+  <si>
+    <t>LAM RESEARCH CORP COMMON</t>
+  </si>
+  <si>
+    <t>ELI LILLY AND COMPANY</t>
+  </si>
+  <si>
+    <t>MARTIN MARIETTA MATERIALS</t>
+  </si>
+  <si>
+    <t>MASTERCARD INC COMMON</t>
+  </si>
+  <si>
+    <t>MERCADOLIBRE INC COMMON</t>
+  </si>
+  <si>
+    <t>METTLER-TOLEDO</t>
+  </si>
+  <si>
+    <t>MICROSOFT CORP COMMON</t>
+  </si>
+  <si>
+    <t>GUSTO INC CNV PFD USD NPV</t>
+  </si>
+  <si>
+    <t>5G6608S</t>
+  </si>
+  <si>
+    <t>5H9217S</t>
+  </si>
+  <si>
+    <t>MONOLITHIC POWER SYSTEMS</t>
+  </si>
+  <si>
+    <t>MONSTER BEVERAGE CORP</t>
+  </si>
+  <si>
+    <t>MOTOROLA SOLUTIONS INC</t>
+  </si>
+  <si>
+    <t>NATERA INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>NETFLIX INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>NEXTERA ENERGY INC COMMON</t>
+  </si>
+  <si>
+    <t>NORTHROP GRUMMAN CORP</t>
+  </si>
+  <si>
+    <t>NVIDIA CORP COMMON STOCK</t>
+  </si>
+  <si>
+    <t>OLD DOMINION FREIGHT LINE</t>
+  </si>
+  <si>
+    <t>PALO ALTO NETWORKS INC</t>
+  </si>
+  <si>
+    <t>PARKER-HANNIFIN CORP</t>
+  </si>
+  <si>
+    <t>RTX CORP</t>
+  </si>
+  <si>
+    <t>REPUBLIC SERVICES INC</t>
+  </si>
+  <si>
+    <t>S&amp;P GLOBAL INC COMMON</t>
+  </si>
+  <si>
+    <t>CHARLES SCHWAB CORP/THE</t>
+  </si>
+  <si>
+    <t>SHOPIFY INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>SNOWFLAKE INC COMMON</t>
+  </si>
+  <si>
+    <t>STRYKER CORP COMMON STOCK</t>
+  </si>
+  <si>
+    <t>SYNOPSYS INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>TEXAS INSTRUMENTS INC</t>
+  </si>
+  <si>
+    <t>THERMO FISHER SCIENTIFIC</t>
+  </si>
+  <si>
+    <t>TRADEWEB MARKETS INC</t>
+  </si>
+  <si>
+    <t>CANVA INC COM USD 1 *180</t>
+  </si>
+  <si>
+    <t>8G3272S</t>
+  </si>
+  <si>
+    <t>UNION PACIFIC CORP COMMON</t>
+  </si>
+  <si>
+    <t>UNITEDHEALTH GROUP INC</t>
+  </si>
+  <si>
+    <t>VERISK ANALYTICS INC</t>
+  </si>
+  <si>
+    <t>VISA INC COMMON STOCK USD</t>
+  </si>
+  <si>
+    <t>XYLEM INC/NY COMMON STOCK</t>
+  </si>
+  <si>
+    <t>CHECKOUT PAYMENTS GROUP</t>
+  </si>
+  <si>
+    <t>9G6507S</t>
+  </si>
+  <si>
+    <t>PLAID INC ORD USD 0.0001</t>
+  </si>
+  <si>
+    <t>AHY9947U6</t>
+  </si>
+  <si>
+    <t>OPENAI INC</t>
+  </si>
+  <si>
+    <t>AIX9990I8</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA PLC COMMON</t>
+  </si>
+  <si>
+    <t>G0593M107</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS</t>
+  </si>
+  <si>
+    <t>G51502105</t>
+  </si>
+  <si>
+    <t>LINDE PLC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>G54950103</t>
+  </si>
+  <si>
+    <t>NVENT ELECTRIC PLC COMMON</t>
+  </si>
+  <si>
+    <t>G6700G107</t>
+  </si>
+  <si>
+    <t>TRANE TECHNOLOGIES PLC</t>
+  </si>
+  <si>
+    <t>G8994E103</t>
+  </si>
+  <si>
+    <t>SPOTIFY TECHNOLOGY SA</t>
+  </si>
+  <si>
+    <t>L8681T102</t>
+  </si>
+  <si>
+    <t>ANDURIL INDUSTRIES INC/CA</t>
+  </si>
+  <si>
+    <t>X2AB6A8</t>
+  </si>
+  <si>
+    <t>SARTORIUS AG PREFERENCE</t>
+  </si>
+  <si>
+    <t>EQUITIES-PREFERRED STOCK</t>
+  </si>
+  <si>
+    <t>CANVA INC CNV PFD NPV SER</t>
+  </si>
+  <si>
+    <t>8G3275S</t>
+  </si>
+  <si>
+    <t>CANVA INC CNV PFD SER A-5</t>
+  </si>
+  <si>
+    <t>8G3276S</t>
+  </si>
+  <si>
+    <t>CANVA INC CNV PFD SER A-4</t>
+  </si>
+  <si>
+    <t>8G3278S</t>
+  </si>
+  <si>
+    <t>8G3281S</t>
+  </si>
+  <si>
+    <t>ANDURIL INDUSTRIES INC.</t>
+  </si>
+  <si>
+    <t>AJD9930X8</t>
+  </si>
+  <si>
     <t>Security ID</t>
-  </si>
-[...259 lines deleted...]
-    <t>CANVA INC CNV PFD SER A-4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...9 lines deleted...]
-    </font>
+  <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="37" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -962,2088 +885,2133 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G104"/>
+  <dimension ref="A1:G105"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A97" sqref="A97"/>
+      <selection activeCell="F113" sqref="F113"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="90.875" customWidth="1"/>
+    <col min="1" max="1" width="32.375" customWidth="1"/>
     <col min="2" max="2" width="10.875" customWidth="1"/>
     <col min="3" max="3" width="16.875" customWidth="1"/>
-    <col min="4" max="4" width="18.125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="10.875" style="3" customWidth="1"/>
+    <col min="4" max="4" width="10.875" customWidth="1"/>
+    <col min="5" max="5" width="12.875" customWidth="1"/>
+    <col min="6" max="6" width="36.875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1">
-        <v>46129</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46155</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="3" t="s">
+      <c r="B10" t="s">
         <v>7</v>
       </c>
-      <c r="C10" s="3" t="s">
+      <c r="C10" t="s">
         <v>8</v>
       </c>
-      <c r="D10" s="3" t="s">
+      <c r="D10" t="s">
         <v>9</v>
       </c>
-      <c r="E10" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="3" t="s">
+      <c r="E10" t="s">
+        <v>156</v>
+      </c>
+      <c r="F10" t="s">
         <v>10</v>
       </c>
-      <c r="G10" s="3" t="s">
+      <c r="G10" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>142</v>
-[...7 lines deleted...]
-      <c r="D11" s="4">
+        <v>103</v>
+      </c>
+      <c r="B11">
+        <v>10.039999999999999</v>
+      </c>
+      <c r="C11" s="2">
+        <v>1776238539.5700002</v>
+      </c>
+      <c r="D11">
         <v>8178379</v>
       </c>
       <c r="E11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" t="s">
+        <v>53</v>
+      </c>
+      <c r="G11" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>92</v>
+      </c>
+      <c r="B12">
+        <v>5.64</v>
+      </c>
+      <c r="C12" s="2">
+        <v>998468641.16999996</v>
+      </c>
+      <c r="D12">
+        <v>2464077</v>
+      </c>
+      <c r="E12">
+        <v>594918104</v>
+      </c>
+      <c r="F12" t="s">
+        <v>53</v>
+      </c>
+      <c r="G12" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13">
+        <v>5.49</v>
+      </c>
+      <c r="C13" s="2">
+        <v>970664612.12</v>
+      </c>
+      <c r="D13">
+        <v>3593324</v>
+      </c>
+      <c r="E13">
+        <v>23135106</v>
+      </c>
+      <c r="F13" t="s">
+        <v>53</v>
+      </c>
+      <c r="G13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14">
+        <v>3.83</v>
+      </c>
+      <c r="C14" s="2">
+        <v>677510862.08000004</v>
+      </c>
+      <c r="D14">
+        <v>1697852</v>
+      </c>
+      <c r="E14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F14" t="s">
+        <v>53</v>
+      </c>
+      <c r="G14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15">
+        <v>3.73</v>
+      </c>
+      <c r="C15" s="2">
+        <v>659393320.72000003</v>
+      </c>
+      <c r="D15">
+        <v>1637756</v>
+      </c>
+      <c r="E15" t="s">
+        <v>16</v>
+      </c>
+      <c r="F15" t="s">
+        <v>53</v>
+      </c>
+      <c r="G15" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16">
+        <v>3.66</v>
+      </c>
+      <c r="C16" s="2">
+        <v>647645611.47000003</v>
+      </c>
+      <c r="D16">
+        <v>2166981</v>
+      </c>
+      <c r="E16">
+        <v>37833100</v>
+      </c>
+      <c r="F16" t="s">
+        <v>53</v>
+      </c>
+      <c r="G16" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17">
+        <v>3.43</v>
+      </c>
+      <c r="C17">
+        <v>606606636</v>
+      </c>
+      <c r="D17" t="s">
         <v>12</v>
       </c>
-      <c r="F11" t="s">
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>42</v>
+      </c>
+      <c r="G17" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18">
+        <v>3.34</v>
+      </c>
+      <c r="C18" s="2">
+        <v>590484314.97000003</v>
+      </c>
+      <c r="D18">
+        <v>1416743</v>
+      </c>
+      <c r="E18" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" t="s">
+        <v>53</v>
+      </c>
+      <c r="G18" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="C19" s="2">
+        <v>443545524.31999999</v>
+      </c>
+      <c r="D19">
+        <v>3558613</v>
+      </c>
+      <c r="E19">
+        <v>32095101</v>
+      </c>
+      <c r="F19" t="s">
+        <v>53</v>
+      </c>
+      <c r="G19" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20">
+        <v>1.82</v>
+      </c>
+      <c r="C20" s="2">
+        <v>322790988.51999998</v>
+      </c>
+      <c r="D20">
+        <v>234094</v>
+      </c>
+      <c r="E20" t="s">
+        <v>19</v>
+      </c>
+      <c r="F20" t="s">
+        <v>50</v>
+      </c>
+      <c r="G20" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21">
+        <v>1.82</v>
+      </c>
+      <c r="C21" s="2">
+        <v>322258854.19</v>
+      </c>
+      <c r="D21">
+        <v>522613</v>
+      </c>
+      <c r="E21" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" t="s">
+        <v>53</v>
+      </c>
+      <c r="G21" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>96</v>
+      </c>
+      <c r="B22">
+        <v>1.74</v>
+      </c>
+      <c r="C22" s="2">
+        <v>308336540.84999996</v>
+      </c>
+      <c r="D22">
+        <v>224831</v>
+      </c>
+      <c r="E22">
+        <v>609839105</v>
+      </c>
+      <c r="F22" t="s">
+        <v>53</v>
+      </c>
+      <c r="G22" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>135</v>
+      </c>
+      <c r="B23">
+        <v>1.7</v>
+      </c>
+      <c r="C23" s="2">
+        <v>301194826.01999998</v>
+      </c>
+      <c r="D23">
+        <v>586827</v>
+      </c>
+      <c r="E23" t="s">
+        <v>136</v>
+      </c>
+      <c r="F23" t="s">
+        <v>53</v>
+      </c>
+      <c r="G23" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>87</v>
+      </c>
+      <c r="B24">
+        <v>1.68</v>
+      </c>
+      <c r="C24" s="2">
+        <v>296935213.25</v>
+      </c>
+      <c r="D24">
+        <v>292331</v>
+      </c>
+      <c r="E24">
+        <v>532457108</v>
+      </c>
+      <c r="F24" t="s">
+        <v>53</v>
+      </c>
+      <c r="G24" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>139</v>
+      </c>
+      <c r="B25">
+        <v>1.67</v>
+      </c>
+      <c r="C25" s="2">
+        <v>295524542.27999997</v>
+      </c>
+      <c r="D25">
+        <v>627414</v>
+      </c>
+      <c r="E25" t="s">
+        <v>140</v>
+      </c>
+      <c r="F25" t="s">
+        <v>53</v>
+      </c>
+      <c r="G25" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>114</v>
+      </c>
+      <c r="B26">
+        <v>1.55</v>
+      </c>
+      <c r="C26" s="2">
+        <v>274976568.95999998</v>
+      </c>
+      <c r="D26">
+        <v>539932</v>
+      </c>
+      <c r="E26">
+        <v>871607107</v>
+      </c>
+      <c r="F26" t="s">
+        <v>53</v>
+      </c>
+      <c r="G26" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>89</v>
+      </c>
+      <c r="B27">
+        <v>1.5</v>
+      </c>
+      <c r="C27" s="2">
+        <v>265932767.68000001</v>
+      </c>
+      <c r="D27">
+        <v>542012</v>
+      </c>
+      <c r="E27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F27" t="s">
+        <v>53</v>
+      </c>
+      <c r="G27" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>115</v>
+      </c>
+      <c r="B28">
+        <v>1.48</v>
+      </c>
+      <c r="C28" s="2">
+        <v>261174149.41999999</v>
+      </c>
+      <c r="D28">
+        <v>852563</v>
+      </c>
+      <c r="E28">
+        <v>882508104</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="G28" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29">
+        <v>1.47</v>
+      </c>
+      <c r="C29" s="2">
+        <v>260448865.65000001</v>
+      </c>
+      <c r="D29">
+        <v>813115</v>
+      </c>
+      <c r="E29" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" t="s">
+        <v>53</v>
+      </c>
+      <c r="G29" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>101</v>
+      </c>
+      <c r="B30">
+        <v>1.3</v>
+      </c>
+      <c r="C30" s="2">
+        <v>229259089.5</v>
+      </c>
+      <c r="D30">
+        <v>2417070</v>
+      </c>
+      <c r="E30" t="s">
+        <v>24</v>
+      </c>
+      <c r="F30" t="s">
+        <v>53</v>
+      </c>
+      <c r="G30" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>68</v>
+      </c>
+      <c r="B31">
+        <v>1.29</v>
+      </c>
+      <c r="C31" s="2">
+        <v>227416032.72</v>
+      </c>
+      <c r="D31">
+        <v>220134</v>
+      </c>
+      <c r="E31" t="s">
+        <v>26</v>
+      </c>
+      <c r="F31" t="s">
+        <v>53</v>
+      </c>
+      <c r="G31" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>133</v>
+      </c>
+      <c r="B32">
+        <v>1.29</v>
+      </c>
+      <c r="C32" s="2">
+        <v>228808232.80000001</v>
+      </c>
+      <c r="D32">
+        <v>1591156</v>
+      </c>
+      <c r="E32" t="s">
+        <v>134</v>
+      </c>
+      <c r="F32" t="s">
+        <v>53</v>
+      </c>
+      <c r="G32" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>100</v>
+      </c>
+      <c r="B33">
+        <v>1.24</v>
+      </c>
+      <c r="C33" s="2">
+        <v>219300499.44</v>
+      </c>
+      <c r="D33">
+        <v>2504574</v>
+      </c>
+      <c r="E33" t="s">
+        <v>23</v>
+      </c>
+      <c r="F33" t="s">
+        <v>53</v>
+      </c>
+      <c r="G33" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
         <v>97</v>
       </c>
-      <c r="G11" t="s">
-[...27 lines deleted...]
-      <c r="A13" t="s">
+      <c r="B34">
+        <v>1.2</v>
+      </c>
+      <c r="C34" s="2">
+        <v>212277948.87</v>
+      </c>
+      <c r="D34">
+        <v>3041359</v>
+      </c>
+      <c r="E34" t="s">
+        <v>25</v>
+      </c>
+      <c r="F34" t="s">
+        <v>53</v>
+      </c>
+      <c r="G34" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>106</v>
+      </c>
+      <c r="B35">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="C35" s="2">
+        <v>199474738.78999999</v>
+      </c>
+      <c r="D35">
+        <v>226067</v>
+      </c>
+      <c r="E35">
+        <v>701094104</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="G35" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>120</v>
+      </c>
+      <c r="B36">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="C36" s="2">
+        <v>199992564.55000001</v>
+      </c>
+      <c r="D36">
+        <v>755687</v>
+      </c>
+      <c r="E36">
+        <v>907818108</v>
+      </c>
+      <c r="F36" t="s">
+        <v>53</v>
+      </c>
+      <c r="G36" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>81</v>
+      </c>
+      <c r="B37">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="C37" s="2">
+        <v>197750343.59999999</v>
+      </c>
+      <c r="D37">
+        <v>1277457</v>
+      </c>
+      <c r="E37" t="s">
+        <v>27</v>
+      </c>
+      <c r="F37" t="s">
+        <v>53</v>
+      </c>
+      <c r="G37" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>83</v>
+      </c>
+      <c r="B38">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="C38" s="2">
+        <v>196886016.90000001</v>
+      </c>
+      <c r="D38">
+        <v>551470</v>
+      </c>
+      <c r="E38" t="s">
+        <v>21</v>
+      </c>
+      <c r="F38" t="s">
+        <v>53</v>
+      </c>
+      <c r="G38" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="C39" s="2">
+        <v>192385449.90000001</v>
+      </c>
+      <c r="D39">
+        <v>175839</v>
+      </c>
+      <c r="E39" t="s">
+        <v>31</v>
+      </c>
+      <c r="F39" t="s">
+        <v>53</v>
+      </c>
+      <c r="G39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>131</v>
+      </c>
+      <c r="B40">
+        <v>1.06</v>
+      </c>
+      <c r="C40" s="2">
+        <v>187339679.28</v>
+      </c>
+      <c r="D40">
+        <v>997974</v>
+      </c>
+      <c r="E40" t="s">
+        <v>132</v>
+      </c>
+      <c r="F40" t="s">
+        <v>53</v>
+      </c>
+      <c r="G40" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>70</v>
+      </c>
+      <c r="B41">
+        <v>1.03</v>
+      </c>
+      <c r="C41" s="2">
+        <v>181630101</v>
+      </c>
+      <c r="D41">
+        <v>241851</v>
+      </c>
+      <c r="E41">
+        <v>231561101</v>
+      </c>
+      <c r="F41" t="s">
+        <v>53</v>
+      </c>
+      <c r="G41" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>110</v>
+      </c>
+      <c r="B42">
+        <v>1.02</v>
+      </c>
+      <c r="C42" s="2">
+        <v>181329562.88999999</v>
+      </c>
+      <c r="D42">
+        <v>1988917</v>
+      </c>
+      <c r="E42">
+        <v>808513105</v>
+      </c>
+      <c r="F42" t="s">
+        <v>53</v>
+      </c>
+      <c r="G42" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>71</v>
+      </c>
+      <c r="B43">
+        <v>1.01</v>
+      </c>
+      <c r="C43" s="2">
+        <v>177831560.61000001</v>
+      </c>
+      <c r="D43">
+        <v>1071339</v>
+      </c>
+      <c r="E43">
+        <v>235851102</v>
+      </c>
+      <c r="F43" t="s">
+        <v>53</v>
+      </c>
+      <c r="G43" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
         <v>102</v>
       </c>
-      <c r="B13" s="2">
-[...42 lines deleted...]
-      <c r="A15" t="s">
+      <c r="B44">
+        <v>0.98</v>
+      </c>
+      <c r="C44" s="2">
+        <v>173159806.19999999</v>
+      </c>
+      <c r="D44">
+        <v>366809</v>
+      </c>
+      <c r="E44">
+        <v>666807102</v>
+      </c>
+      <c r="F44" t="s">
+        <v>53</v>
+      </c>
+      <c r="G44" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>63</v>
+      </c>
+      <c r="B45">
+        <v>0.96</v>
+      </c>
+      <c r="C45" s="2">
+        <v>170154697.56999999</v>
+      </c>
+      <c r="D45">
+        <v>822679</v>
+      </c>
+      <c r="E45" t="s">
+        <v>28</v>
+      </c>
+      <c r="F45" t="s">
+        <v>53</v>
+      </c>
+      <c r="G45" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>74</v>
+      </c>
+      <c r="B46">
+        <v>0.96</v>
+      </c>
+      <c r="C46" s="2">
+        <v>169548957.90000001</v>
+      </c>
+      <c r="D46">
+        <v>1509114</v>
+      </c>
+      <c r="E46" t="s">
+        <v>75</v>
+      </c>
+      <c r="F46" t="s">
+        <v>53</v>
+      </c>
+      <c r="G46" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>62</v>
+      </c>
+      <c r="B47">
+        <v>0.95</v>
+      </c>
+      <c r="C47" s="2">
+        <v>167486584.68000001</v>
+      </c>
+      <c r="D47">
+        <v>724956</v>
+      </c>
+      <c r="E47">
+        <v>52769106</v>
+      </c>
+      <c r="F47" t="s">
+        <v>53</v>
+      </c>
+      <c r="G47" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>59</v>
+      </c>
+      <c r="B48">
+        <v>0.94</v>
+      </c>
+      <c r="C48" s="2">
+        <v>167131986.84</v>
+      </c>
+      <c r="D48">
+        <v>722202</v>
+      </c>
+      <c r="E48">
+        <v>31100100</v>
+      </c>
+      <c r="F48" t="s">
+        <v>53</v>
+      </c>
+      <c r="G48" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>49</v>
+      </c>
+      <c r="B49">
+        <v>0.92</v>
+      </c>
+      <c r="C49" s="2">
+        <v>163293682.63999999</v>
+      </c>
+      <c r="D49">
+        <v>738184</v>
+      </c>
+      <c r="E49">
+        <v>42068205</v>
+      </c>
+      <c r="F49" t="s">
+        <v>50</v>
+      </c>
+      <c r="G49" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>72</v>
+      </c>
+      <c r="B50">
+        <v>0.91</v>
+      </c>
+      <c r="C50" s="2">
+        <v>161519991.15000001</v>
+      </c>
+      <c r="D50">
+        <v>278171</v>
+      </c>
+      <c r="E50">
+        <v>244199105</v>
+      </c>
+      <c r="F50" t="s">
+        <v>53</v>
+      </c>
+      <c r="G50" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>88</v>
+      </c>
+      <c r="B51">
+        <v>0.9</v>
+      </c>
+      <c r="C51" s="2">
+        <v>158785672.68000001</v>
+      </c>
+      <c r="D51">
+        <v>275292</v>
+      </c>
+      <c r="E51">
+        <v>573284106</v>
+      </c>
+      <c r="F51" t="s">
+        <v>53</v>
+      </c>
+      <c r="G51" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>107</v>
+      </c>
+      <c r="B52">
+        <v>0.89</v>
+      </c>
+      <c r="C52" s="2">
+        <v>157143959.46000001</v>
+      </c>
+      <c r="D52">
+        <v>882286</v>
+      </c>
+      <c r="E52">
+        <v>7.5513000000000005E+105</v>
+      </c>
+      <c r="F52" t="s">
+        <v>53</v>
+      </c>
+      <c r="G52" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>77</v>
+      </c>
+      <c r="B53">
+        <v>0.88</v>
+      </c>
+      <c r="C53" s="2">
+        <v>155984680.94999999</v>
+      </c>
+      <c r="D53">
+        <v>3563735</v>
+      </c>
+      <c r="E53">
+        <v>311900104</v>
+      </c>
+      <c r="F53" t="s">
+        <v>53</v>
+      </c>
+      <c r="G53" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>116</v>
+      </c>
+      <c r="B54">
+        <v>0.88</v>
+      </c>
+      <c r="C54" s="2">
+        <v>156236280.46000001</v>
+      </c>
+      <c r="D54">
+        <v>350282</v>
+      </c>
+      <c r="E54">
+        <v>883556102</v>
+      </c>
+      <c r="F54" t="s">
+        <v>53</v>
+      </c>
+      <c r="G54" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>109</v>
+      </c>
+      <c r="B55">
+        <v>0.86</v>
+      </c>
+      <c r="C55" s="2">
+        <v>153031924.80000001</v>
+      </c>
+      <c r="D55">
+        <v>376416</v>
+      </c>
+      <c r="E55" t="s">
+        <v>30</v>
+      </c>
+      <c r="F55" t="s">
+        <v>53</v>
+      </c>
+      <c r="G55" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>137</v>
+      </c>
+      <c r="B56">
+        <v>0.85</v>
+      </c>
+      <c r="C56" s="2">
+        <v>150228876.56999999</v>
+      </c>
+      <c r="D56">
+        <v>868827</v>
+      </c>
+      <c r="E56" t="s">
+        <v>138</v>
+      </c>
+      <c r="F56" t="s">
+        <v>53</v>
+      </c>
+      <c r="G56" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>73</v>
+      </c>
+      <c r="B57">
+        <v>0.79</v>
+      </c>
+      <c r="C57" s="2">
+        <v>139531838.74000001</v>
+      </c>
+      <c r="D57">
+        <v>558977</v>
+      </c>
+      <c r="E57">
+        <v>278865100</v>
+      </c>
+      <c r="F57" t="s">
+        <v>53</v>
+      </c>
+      <c r="G57" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>121</v>
+      </c>
+      <c r="B58">
+        <v>0.7</v>
+      </c>
+      <c r="C58" s="2">
+        <v>124421779.8</v>
+      </c>
+      <c r="D58">
+        <v>310155</v>
+      </c>
+      <c r="E58" t="s">
+        <v>37</v>
+      </c>
+      <c r="F58" t="s">
+        <v>53</v>
+      </c>
+      <c r="G58" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>113</v>
+      </c>
+      <c r="B59">
+        <v>0.69</v>
+      </c>
+      <c r="C59" s="2">
+        <v>122355814.79000001</v>
+      </c>
+      <c r="D59">
+        <v>405031</v>
+      </c>
+      <c r="E59">
+        <v>863667101</v>
+      </c>
+      <c r="F59" t="s">
+        <v>53</v>
+      </c>
+      <c r="G59" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>108</v>
+      </c>
+      <c r="B60">
+        <v>0.67</v>
+      </c>
+      <c r="C60" s="2">
+        <v>118821281.67</v>
+      </c>
+      <c r="D60">
+        <v>583401</v>
+      </c>
+      <c r="E60">
+        <v>760759100</v>
+      </c>
+      <c r="F60" t="s">
+        <v>53</v>
+      </c>
+      <c r="G60" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>84</v>
+      </c>
+      <c r="B61">
+        <v>0.64</v>
+      </c>
+      <c r="C61" s="2">
+        <v>112373341.43000001</v>
+      </c>
+      <c r="D61">
+        <v>1759545</v>
+      </c>
+      <c r="E61" t="s">
+        <v>95</v>
+      </c>
+      <c r="F61" t="s">
+        <v>53</v>
+      </c>
+      <c r="G61" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>145</v>
+      </c>
+      <c r="B62">
+        <v>0.64</v>
+      </c>
+      <c r="C62" s="2">
+        <v>113264004.72</v>
+      </c>
+      <c r="D62">
+        <v>453990</v>
+      </c>
+      <c r="E62">
+        <v>5843329</v>
+      </c>
+      <c r="F62" t="s">
+        <v>146</v>
+      </c>
+      <c r="G62" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>66</v>
+      </c>
+      <c r="B63">
+        <v>0.62</v>
+      </c>
+      <c r="C63" s="2">
+        <v>109106473.31999999</v>
+      </c>
+      <c r="D63">
+        <v>1274013</v>
+      </c>
+      <c r="E63" t="s">
+        <v>34</v>
+      </c>
+      <c r="F63" t="s">
+        <v>53</v>
+      </c>
+      <c r="G63" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>80</v>
+      </c>
+      <c r="B64">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="C64" s="2">
+        <v>101033555.26000001</v>
+      </c>
+      <c r="D64">
+        <v>2090234</v>
+      </c>
+      <c r="E64" t="s">
+        <v>29</v>
+      </c>
+      <c r="F64" t="s">
+        <v>53</v>
+      </c>
+      <c r="G64" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
         <v>105</v>
       </c>
-      <c r="B15" s="2">
-[...88 lines deleted...]
-      <c r="A19" t="s">
+      <c r="B65">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="C65" s="2">
+        <v>98677716.840000004</v>
+      </c>
+      <c r="D65">
+        <v>433196</v>
+      </c>
+      <c r="E65">
+        <v>697435105</v>
+      </c>
+      <c r="F65" t="s">
+        <v>53</v>
+      </c>
+      <c r="G65" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>112</v>
+      </c>
+      <c r="B66">
+        <v>0.54</v>
+      </c>
+      <c r="C66" s="2">
+        <v>96223788.180000007</v>
+      </c>
+      <c r="D66">
+        <v>631514</v>
+      </c>
+      <c r="E66">
+        <v>833445109</v>
+      </c>
+      <c r="F66" t="s">
+        <v>53</v>
+      </c>
+      <c r="G66" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>117</v>
+      </c>
+      <c r="B67">
+        <v>0.53</v>
+      </c>
+      <c r="C67" s="2">
+        <v>94274173.239999995</v>
+      </c>
+      <c r="D67">
+        <v>858052</v>
+      </c>
+      <c r="E67">
+        <v>892672106</v>
+      </c>
+      <c r="F67" t="s">
+        <v>53</v>
+      </c>
+      <c r="G67" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>124</v>
+      </c>
+      <c r="B68">
+        <v>0.53</v>
+      </c>
+      <c r="C68" s="2">
+        <v>94358946.989999995</v>
+      </c>
+      <c r="D68">
+        <v>865599</v>
+      </c>
+      <c r="E68" t="s">
+        <v>32</v>
+      </c>
+      <c r="F68" t="s">
+        <v>53</v>
+      </c>
+      <c r="G68" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>55</v>
+      </c>
+      <c r="B69">
+        <v>0.51</v>
+      </c>
+      <c r="C69" s="2">
+        <v>90222890.760000005</v>
+      </c>
+      <c r="D69">
+        <v>800274</v>
+      </c>
+      <c r="E69" t="s">
+        <v>35</v>
+      </c>
+      <c r="F69" t="s">
+        <v>53</v>
+      </c>
+      <c r="G69" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>54</v>
+      </c>
+      <c r="B70">
+        <v>0.49</v>
+      </c>
+      <c r="C70" s="2">
+        <v>85941406.5</v>
+      </c>
+      <c r="D70">
+        <v>412189</v>
+      </c>
+      <c r="E70" t="s">
+        <v>36</v>
+      </c>
+      <c r="F70" t="s">
+        <v>53</v>
+      </c>
+      <c r="G70" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
         <v>104</v>
       </c>
-      <c r="B19" s="2">
-[...353 lines deleted...]
-      <c r="E34" t="s">
+      <c r="B71">
+        <v>0.48</v>
+      </c>
+      <c r="C71" s="2">
+        <v>85679432.819999993</v>
+      </c>
+      <c r="D71">
+        <v>452899</v>
+      </c>
+      <c r="E71">
+        <v>679580100</v>
+      </c>
+      <c r="F71" t="s">
+        <v>53</v>
+      </c>
+      <c r="G71" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>143</v>
+      </c>
+      <c r="B72">
+        <v>0.45</v>
+      </c>
+      <c r="C72" s="2">
+        <v>79304844.659999996</v>
+      </c>
+      <c r="D72">
+        <v>1150134</v>
+      </c>
+      <c r="E72" t="s">
+        <v>144</v>
+      </c>
+      <c r="F72" t="s">
+        <v>53</v>
+      </c>
+      <c r="G72" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>98</v>
+      </c>
+      <c r="B73">
+        <v>0.43</v>
+      </c>
+      <c r="C73" s="2">
+        <v>76388513.760000005</v>
+      </c>
+      <c r="D73">
+        <v>191984</v>
+      </c>
+      <c r="E73">
+        <v>620076307</v>
+      </c>
+      <c r="F73" t="s">
+        <v>53</v>
+      </c>
+      <c r="G73" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>69</v>
+      </c>
+      <c r="B74">
+        <v>0.4</v>
+      </c>
+      <c r="C74" s="2">
+        <v>70639664.620000005</v>
+      </c>
+      <c r="D74">
+        <v>125566</v>
+      </c>
+      <c r="E74" t="s">
         <v>39</v>
       </c>
-      <c r="F34" t="s">
-[...272 lines deleted...]
-      <c r="E46" t="s">
+      <c r="F74" t="s">
+        <v>53</v>
+      </c>
+      <c r="G74" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
         <v>52</v>
       </c>
-      <c r="F46" t="s">
-[...246 lines deleted...]
-      <c r="D57" s="4">
+      <c r="B75">
+        <v>0.38</v>
+      </c>
+      <c r="C75" s="2">
+        <v>68007506.650000006</v>
+      </c>
+      <c r="D75">
+        <v>811255</v>
+      </c>
+      <c r="E75">
+        <v>2824100</v>
+      </c>
+      <c r="F75" t="s">
+        <v>53</v>
+      </c>
+      <c r="G75" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>82</v>
+      </c>
+      <c r="B76">
+        <v>0.37</v>
+      </c>
+      <c r="C76" s="2">
+        <v>65245512.879999995</v>
+      </c>
+      <c r="D76">
         <v>353528</v>
       </c>
-      <c r="E57" t="s">
-[...160 lines deleted...]
-      <c r="E64" t="s">
+      <c r="E76">
+        <v>461202103</v>
+      </c>
+      <c r="F76" t="s">
+        <v>53</v>
+      </c>
+      <c r="G76" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
         <v>67</v>
       </c>
-      <c r="F64" t="s">
-[...296 lines deleted...]
-        <v>79</v>
+      <c r="B77">
+        <v>0.35</v>
+      </c>
+      <c r="C77" s="2">
+        <v>62487804</v>
+      </c>
+      <c r="D77">
+        <v>893960</v>
+      </c>
+      <c r="E77">
+        <v>146869102</v>
       </c>
       <c r="F77" t="s">
-        <v>97</v>
+        <v>53</v>
       </c>
       <c r="G77" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
         <v>111</v>
       </c>
-      <c r="B78" s="2">
-[...6 lines deleted...]
-        <v>135345</v>
+      <c r="B78">
+        <v>0.35</v>
+      </c>
+      <c r="C78" s="2">
+        <v>62417262.600000001</v>
+      </c>
+      <c r="D78">
+        <v>654269</v>
       </c>
       <c r="E78" t="s">
-        <v>81</v>
+        <v>38</v>
       </c>
       <c r="F78" t="s">
-        <v>97</v>
+        <v>53</v>
       </c>
       <c r="G78" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>132</v>
-[...7 lines deleted...]
-      <c r="D79" s="4">
+        <v>141</v>
+      </c>
+      <c r="B79">
+        <v>0.27</v>
+      </c>
+      <c r="C79" s="2">
+        <v>48382313.799999997</v>
+      </c>
+      <c r="D79">
+        <v>112282</v>
+      </c>
+      <c r="E79" t="s">
+        <v>142</v>
+      </c>
+      <c r="F79" t="s">
+        <v>53</v>
+      </c>
+      <c r="G79" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>91</v>
+      </c>
+      <c r="B80">
+        <v>0.26</v>
+      </c>
+      <c r="C80" s="2">
+        <v>46284219.960000001</v>
+      </c>
+      <c r="D80">
+        <v>89132</v>
+      </c>
+      <c r="E80">
+        <v>592688105</v>
+      </c>
+      <c r="F80" t="s">
+        <v>53</v>
+      </c>
+      <c r="G80" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>122</v>
+      </c>
+      <c r="B81">
+        <v>0.26</v>
+      </c>
+      <c r="C81" s="2">
+        <v>45186895.090000004</v>
+      </c>
+      <c r="D81">
+        <v>279847</v>
+      </c>
+      <c r="E81" t="s">
+        <v>41</v>
+      </c>
+      <c r="F81" t="s">
+        <v>53</v>
+      </c>
+      <c r="G81" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>118</v>
+      </c>
+      <c r="B82">
+        <v>0.24</v>
+      </c>
+      <c r="C82" s="2">
+        <v>41833355.82</v>
+      </c>
+      <c r="D82">
+        <v>25413</v>
+      </c>
+      <c r="E82" t="s">
+        <v>119</v>
+      </c>
+      <c r="F82" t="s">
+        <v>53</v>
+      </c>
+      <c r="G82" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>90</v>
+      </c>
+      <c r="B83">
+        <v>0.23</v>
+      </c>
+      <c r="C83" s="2">
+        <v>41525770</v>
+      </c>
+      <c r="D83">
         <v>26585</v>
       </c>
-      <c r="E79" t="s">
-[...79 lines deleted...]
-      <c r="A83" t="s">
+      <c r="E83" t="s">
+        <v>40</v>
+      </c>
+      <c r="F83" t="s">
+        <v>53</v>
+      </c>
+      <c r="G83" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>99</v>
+      </c>
+      <c r="B84">
+        <v>0.23</v>
+      </c>
+      <c r="C84" s="2">
+        <v>40741017.520000003</v>
+      </c>
+      <c r="D84">
+        <v>208586</v>
+      </c>
+      <c r="E84">
+        <v>632307104</v>
+      </c>
+      <c r="F84" t="s">
+        <v>53</v>
+      </c>
+      <c r="G84" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>86</v>
+      </c>
+      <c r="B85">
+        <v>0.21</v>
+      </c>
+      <c r="C85" s="2">
+        <v>36653172.719999999</v>
+      </c>
+      <c r="D85">
+        <v>124063</v>
+      </c>
+      <c r="E85">
+        <v>512807306</v>
+      </c>
+      <c r="F85" t="s">
+        <v>53</v>
+      </c>
+      <c r="G85" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>84</v>
+      </c>
+      <c r="B86">
+        <v>0.19</v>
+      </c>
+      <c r="C86" s="2">
+        <v>34489846.200000003</v>
+      </c>
+      <c r="D86">
+        <v>540043</v>
+      </c>
+      <c r="E86" t="s">
+        <v>85</v>
+      </c>
+      <c r="F86" t="s">
+        <v>53</v>
+      </c>
+      <c r="G86" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
         <v>127</v>
       </c>
-      <c r="B83" s="2">
-[...19 lines deleted...]
-      <c r="A84" t="s">
+      <c r="B87">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="C87" s="2">
+        <v>23928052.289999999</v>
+      </c>
+      <c r="D87">
+        <v>98050</v>
+      </c>
+      <c r="E87" t="s">
         <v>128</v>
       </c>
-      <c r="B84" s="2">
-[...68 lines deleted...]
-      <c r="B87" s="2">
+      <c r="F87" t="s">
+        <v>53</v>
+      </c>
+      <c r="G87" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>93</v>
+      </c>
+      <c r="B88">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="C87" s="4">
-[...2 lines deleted...]
-      <c r="D87" s="4">
+      <c r="C88" s="2">
+        <v>12780355.1</v>
+      </c>
+      <c r="D88">
         <v>822494</v>
       </c>
-      <c r="E87" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B88" s="2">
+      <c r="E88" t="s">
+        <v>94</v>
+      </c>
+      <c r="F88" t="s">
+        <v>53</v>
+      </c>
+      <c r="G88" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>129</v>
+      </c>
+      <c r="B89">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="C88" s="4">
-[...2 lines deleted...]
-      <c r="D88" s="4">
+      <c r="C89" s="2">
+        <v>11921793.84</v>
+      </c>
+      <c r="D89">
         <v>17336</v>
       </c>
-      <c r="E88" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B89" s="2">
+      <c r="E89" t="s">
+        <v>130</v>
+      </c>
+      <c r="F89" t="s">
+        <v>53</v>
+      </c>
+      <c r="G89" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>125</v>
+      </c>
+      <c r="B90">
         <v>0.06</v>
       </c>
-      <c r="C89" s="4">
-[...2 lines deleted...]
-      <c r="D89" s="4">
+      <c r="C90" s="2">
+        <v>10040875.92</v>
+      </c>
+      <c r="D90">
         <v>96603</v>
       </c>
-      <c r="E89" s="3" t="s">
-[...19 lines deleted...]
-      <c r="D90" s="4">
+      <c r="E90" t="s">
+        <v>126</v>
+      </c>
+      <c r="F90" t="s">
+        <v>53</v>
+      </c>
+      <c r="G90" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>78</v>
+      </c>
+      <c r="B91">
+        <v>0.04</v>
+      </c>
+      <c r="C91" s="2">
+        <v>7731071.8200000003</v>
+      </c>
+      <c r="D91">
         <v>849894</v>
       </c>
-      <c r="E90" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B91" s="2">
+      <c r="E91" t="s">
+        <v>79</v>
+      </c>
+      <c r="F91" t="s">
+        <v>53</v>
+      </c>
+      <c r="G91" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>147</v>
+      </c>
+      <c r="B92">
         <v>0.02</v>
       </c>
-      <c r="C91" s="4">
-[...2 lines deleted...]
-      <c r="D91" s="4">
+      <c r="C92" s="2">
+        <v>3873367.42</v>
+      </c>
+      <c r="D92">
         <v>2353</v>
       </c>
-      <c r="E91" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B92" s="2">
+      <c r="E92" t="s">
+        <v>148</v>
+      </c>
+      <c r="F92" t="s">
+        <v>146</v>
+      </c>
+      <c r="G92" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>154</v>
+      </c>
+      <c r="B93">
+        <v>0.01</v>
+      </c>
+      <c r="C93" s="2">
+        <v>1669965.44</v>
+      </c>
+      <c r="D93">
+        <v>24219</v>
+      </c>
+      <c r="E93" t="s">
+        <v>155</v>
+      </c>
+      <c r="F93" t="s">
+        <v>146</v>
+      </c>
+      <c r="G93" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>149</v>
+      </c>
+      <c r="B94">
         <v>0</v>
       </c>
-      <c r="C92" s="4">
-[...2 lines deleted...]
-      <c r="D92" s="4">
+      <c r="C94" s="2">
+        <v>8230.7000000000007</v>
+      </c>
+      <c r="D94">
         <v>5</v>
       </c>
-      <c r="E92" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B93" s="2">
+      <c r="E94" t="s">
+        <v>150</v>
+      </c>
+      <c r="F94" t="s">
+        <v>146</v>
+      </c>
+      <c r="G94" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>151</v>
+      </c>
+      <c r="B95">
         <v>0</v>
       </c>
-      <c r="C93" s="4">
-[...2 lines deleted...]
-      <c r="D93" s="4">
+      <c r="C95" s="2">
+        <v>13169.12</v>
+      </c>
+      <c r="D95">
         <v>8</v>
       </c>
-      <c r="E93" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B94" s="2">
+      <c r="E95" t="s">
+        <v>152</v>
+      </c>
+      <c r="F95" t="s">
+        <v>146</v>
+      </c>
+      <c r="G95" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>147</v>
+      </c>
+      <c r="B96">
         <v>0</v>
       </c>
-      <c r="C94" s="4">
-[...2 lines deleted...]
-      <c r="D94" s="4">
+      <c r="C96" s="2">
+        <v>154737.16</v>
+      </c>
+      <c r="D96">
         <v>94</v>
       </c>
-      <c r="E94" s="3" t="s">
-[...12 lines deleted...]
-    <row r="100" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="E96" t="s">
+        <v>153</v>
+      </c>
+      <c r="F96" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="G96" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="100" spans="1:1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:1" x14ac:dyDescent="0.25">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="101" spans="1:1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:1" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="102" spans="1:1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:1" x14ac:dyDescent="0.25">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="103" spans="1:1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:1" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="104" spans="1:1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>89</v>
+        <v>47</v>
+      </c>
+    </row>
+    <row r="105" spans="1:1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>48</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:G94">
-[...1 lines deleted...]
-  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:E5 A7:E9 A6:B6 D6:E6 A95:E95 A10:D10 F10 F1:F5 F7:F9 F6 F95:F104 G10 G1:G5 G7:G9 G6 G95:G104 A97:E104 A96:B96 D96:E96" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:G5 A97:G105 A6:B6 D6:G6 A7:G9 A10:D10" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>