--- v3 (2026-06-01)
+++ v4 (2026-06-21)
@@ -4,119 +4,116 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ttherie\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A2DE8102-6CC2-4E5D-A065-BB11417661D0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AB6C47A8-9E70-4A10-B7E5-F164854D1AC8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Holdings'!$A$10:$K$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Holdings'!$A$10:$G$10</definedName>
   </definedNames>
   <calcPr calcId="191029" iterate="1" iterateCount="10000"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="327" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="159">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>Franklin Growth Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Weight (%)</t>
   </si>
   <si>
     <t>Market Value ($)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
-    <t>—</t>
-[...1 lines deleted...]
-  <si>
     <t>USD</t>
   </si>
   <si>
     <t>67066G104</t>
   </si>
   <si>
     <t>02079K107</t>
   </si>
   <si>
     <t>02079K305</t>
   </si>
   <si>
     <t>11135F101</t>
   </si>
   <si>
     <t>57636Q104</t>
   </si>
   <si>
     <t>N07059210</t>
   </si>
   <si>
     <t>30303M102</t>
   </si>
   <si>
     <t>46120E602</t>
@@ -154,59 +151,53 @@
   <si>
     <t>98419M100</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>13646K108</t>
   </si>
   <si>
     <t>00846U101</t>
   </si>
   <si>
     <t>00287Y109</t>
   </si>
   <si>
     <t>91324P102</t>
   </si>
   <si>
     <t>82509L107</t>
   </si>
   <si>
     <t>22788C105</t>
   </si>
   <si>
-    <t>58733R102</t>
-[...1 lines deleted...]
-  <si>
     <t>92345Y106</t>
   </si>
   <si>
-    <t>Cash and Cash Equivalents</t>
-[...1 lines deleted...]
-  <si>
     <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
   </si>
   <si>
     <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
   </si>
   <si>
     <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
   </si>
   <si>
     <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
   </si>
   <si>
     <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
   </si>
   <si>
     <t>© Franklin Templeton. All rights reserved.</t>
   </si>
   <si>
     <t>ARM HOLDINGS PLC ADR USD</t>
   </si>
   <si>
     <t>EQUITIES-AMERICAN DEPOSITORY RECEIPT</t>
   </si>
   <si>
     <t>ASML HOLDING NV NY REG</t>
@@ -280,80 +271,71 @@
   <si>
     <t>ENTERGY CORP COMMON STOCK</t>
   </si>
   <si>
     <t>29364G103</t>
   </si>
   <si>
     <t>META PLATFORMS INC COMMON</t>
   </si>
   <si>
     <t>FASTENAL CO COMMON STOCK</t>
   </si>
   <si>
     <t>ONETRUST LLC CNV PFD</t>
   </si>
   <si>
     <t>3G3137S</t>
   </si>
   <si>
     <t>INGERSOLL RAND INC</t>
   </si>
   <si>
     <t>INTERCONTINENTAL EXCHANGE</t>
   </si>
   <si>
-    <t>INTUIT INC COMMON STOCK</t>
-[...1 lines deleted...]
-  <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>STRIPE INC COMMON STOCK</t>
   </si>
   <si>
     <t>4G2886S</t>
   </si>
   <si>
     <t>LAM RESEARCH CORP COMMON</t>
   </si>
   <si>
     <t>ELI LILLY AND COMPANY</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS</t>
   </si>
   <si>
     <t>MASTERCARD INC COMMON</t>
   </si>
   <si>
-    <t>MERCADOLIBRE INC COMMON</t>
-[...4 lines deleted...]
-  <si>
     <t>MICROSOFT CORP COMMON</t>
   </si>
   <si>
     <t>GUSTO INC CNV PFD USD NPV</t>
   </si>
   <si>
     <t>5G6608S</t>
   </si>
   <si>
     <t>5H9217S</t>
   </si>
   <si>
     <t>MONOLITHIC POWER SYSTEMS</t>
   </si>
   <si>
     <t>MONSTER BEVERAGE CORP</t>
   </si>
   <si>
     <t>MOTOROLA SOLUTIONS INC</t>
   </si>
   <si>
     <t>NATERA INC COMMON STOCK</t>
   </si>
   <si>
     <t>NETFLIX INC COMMON STOCK</t>
@@ -503,89 +485,114 @@
     <t>8G3275S</t>
   </si>
   <si>
     <t>CANVA INC CNV PFD SER A-5</t>
   </si>
   <si>
     <t>8G3276S</t>
   </si>
   <si>
     <t>CANVA INC CNV PFD SER A-4</t>
   </si>
   <si>
     <t>8G3278S</t>
   </si>
   <si>
     <t>8G3281S</t>
   </si>
   <si>
     <t>ANDURIL INDUSTRIES INC.</t>
   </si>
   <si>
     <t>AJD9930X8</t>
   </si>
   <si>
     <t>Security ID</t>
+  </si>
+  <si>
+    <t>CEREBRAS SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>15675D103</t>
+  </si>
+  <si>
+    <t>O'REILLY AUTOMOTIVE INC</t>
+  </si>
+  <si>
+    <t>67103H107</t>
+  </si>
+  <si>
+    <t>ANTHROPIC PBC PRF USD NPV</t>
+  </si>
+  <si>
+    <t>AH39578</t>
+  </si>
+  <si>
+    <t>Cash and equivalents</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -885,2133 +892,2136 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G105"/>
+  <dimension ref="A1:G104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F113" sqref="F113"/>
+      <selection activeCell="A10" sqref="A10:XFD10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="32.375" customWidth="1"/>
     <col min="2" max="2" width="10.875" customWidth="1"/>
     <col min="3" max="3" width="16.875" customWidth="1"/>
     <col min="4" max="4" width="10.875" customWidth="1"/>
-    <col min="5" max="5" width="12.875" customWidth="1"/>
+    <col min="5" max="5" width="11" customWidth="1"/>
     <col min="6" max="6" width="36.875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1">
-        <v>46155</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>46176</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
       </c>
       <c r="G10" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="11" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B11">
-        <v>10.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="C11" s="2">
-        <v>1776238539.5700002</v>
+        <v>1596747640.25</v>
       </c>
       <c r="D11">
-        <v>8178379</v>
+        <v>7435379</v>
       </c>
       <c r="E11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F11" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G11" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="B12">
-        <v>5.64</v>
+        <v>5.94</v>
       </c>
       <c r="C12" s="2">
-        <v>998468641.16999996</v>
+        <v>1052998665.1799999</v>
       </c>
       <c r="D12">
         <v>2464077</v>
       </c>
       <c r="E12">
         <v>594918104</v>
       </c>
       <c r="F12" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G12" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="B13">
-        <v>5.49</v>
+        <v>5.07</v>
       </c>
       <c r="C13" s="2">
-        <v>970664612.12</v>
+        <v>898402866.48000002</v>
       </c>
       <c r="D13">
         <v>3593324</v>
       </c>
       <c r="E13">
         <v>23135106</v>
       </c>
       <c r="F13" t="s">
+        <v>50</v>
+      </c>
+      <c r="G13" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14">
+        <v>3.99</v>
+      </c>
+      <c r="C14" s="2">
+        <v>707794435.42999995</v>
+      </c>
+      <c r="D14">
+        <v>1476941</v>
+      </c>
+      <c r="E14" t="s">
+        <v>16</v>
+      </c>
+      <c r="F14" t="s">
+        <v>50</v>
+      </c>
+      <c r="G14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15">
+        <v>3.79</v>
+      </c>
+      <c r="C15" s="2">
+        <v>672327525.05999994</v>
+      </c>
+      <c r="D15">
+        <v>2166981</v>
+      </c>
+      <c r="E15">
+        <v>37833100</v>
+      </c>
+      <c r="F15" t="s">
+        <v>50</v>
+      </c>
+      <c r="G15" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
         <v>53</v>
       </c>
-      <c r="G13" t="s">
-[...13 lines deleted...]
-      <c r="D14">
+      <c r="B16">
+        <v>3.41</v>
+      </c>
+      <c r="C16">
+        <v>603891999.36000001</v>
+      </c>
+      <c r="D16">
         <v>1697852</v>
       </c>
-      <c r="E14" t="s">
+      <c r="E16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F16" t="s">
+        <v>50</v>
+      </c>
+      <c r="G16" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17">
+        <v>3.32</v>
+      </c>
+      <c r="C17" s="2">
+        <v>587938026.44000006</v>
+      </c>
+      <c r="D17">
+        <v>1637756</v>
+      </c>
+      <c r="E17" t="s">
         <v>15</v>
       </c>
-      <c r="F14" t="s">
-[...7 lines deleted...]
-      <c r="A15" t="s">
+      <c r="F17" t="s">
+        <v>50</v>
+      </c>
+      <c r="G17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>157</v>
+      </c>
+      <c r="B18">
+        <v>3.24</v>
+      </c>
+      <c r="C18">
+        <v>574611165</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="F18" t="s">
+        <v>157</v>
+      </c>
+      <c r="G18" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
         <v>57</v>
       </c>
-      <c r="B15">
-[...90 lines deleted...]
-      </c>
       <c r="B19">
-        <v>2.5099999999999998</v>
+        <v>2.72</v>
       </c>
       <c r="C19" s="2">
-        <v>443545524.31999999</v>
+        <v>482069791.06</v>
       </c>
       <c r="D19">
-        <v>3558613</v>
+        <v>3265613</v>
       </c>
       <c r="E19">
         <v>32095101</v>
       </c>
       <c r="F19" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G19" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="B20">
-        <v>1.82</v>
+        <v>1.84</v>
       </c>
       <c r="C20" s="2">
-        <v>322790988.51999998</v>
+        <v>325577446.74000001</v>
       </c>
       <c r="D20">
-        <v>234094</v>
+        <v>522613</v>
       </c>
       <c r="E20" t="s">
         <v>19</v>
       </c>
       <c r="F20" t="s">
         <v>50</v>
       </c>
       <c r="G20" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="B21">
-        <v>1.82</v>
+        <v>1.78</v>
       </c>
       <c r="C21" s="2">
-        <v>322258854.19</v>
+        <v>315360836.18000001</v>
       </c>
       <c r="D21">
-        <v>522613</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>292331</v>
+      </c>
+      <c r="E21">
+        <v>532457108</v>
       </c>
       <c r="F21" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G21" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="B22">
-        <v>1.74</v>
+        <v>1.78</v>
       </c>
       <c r="C22" s="2">
-        <v>308336540.84999996</v>
+        <v>315723838.58999997</v>
       </c>
       <c r="D22">
-        <v>224831</v>
+        <v>186831</v>
       </c>
       <c r="E22">
         <v>609839105</v>
       </c>
       <c r="F22" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G22" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>48</v>
       </c>
       <c r="B23">
-        <v>1.7</v>
+        <v>1.71</v>
       </c>
       <c r="C23" s="2">
-        <v>301194826.01999998</v>
+        <v>302275277.83999997</v>
       </c>
       <c r="D23">
-        <v>586827</v>
+        <v>175094</v>
       </c>
       <c r="E23" t="s">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="F23" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="G23" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>87</v>
+        <v>129</v>
       </c>
       <c r="B24">
         <v>1.68</v>
       </c>
       <c r="C24" s="2">
-        <v>296935213.25</v>
+        <v>297855780.38999999</v>
       </c>
       <c r="D24">
-        <v>292331</v>
-[...2 lines deleted...]
-        <v>532457108</v>
+        <v>586827</v>
+      </c>
+      <c r="E24" t="s">
+        <v>130</v>
       </c>
       <c r="F24" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G24" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="B25">
-        <v>1.67</v>
+        <v>1.65</v>
       </c>
       <c r="C25" s="2">
-        <v>295524542.27999997</v>
+        <v>292274537.75999999</v>
       </c>
       <c r="D25">
         <v>627414</v>
       </c>
       <c r="E25" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="F25" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G25" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>46</v>
       </c>
       <c r="B26">
-        <v>1.55</v>
+        <v>1.56</v>
       </c>
       <c r="C26" s="2">
-        <v>274976568.95999998</v>
+        <v>276637742.24000001</v>
       </c>
       <c r="D26">
+        <v>671728</v>
+      </c>
+      <c r="E26">
+        <v>42068205</v>
+      </c>
+      <c r="F26" t="s">
+        <v>47</v>
+      </c>
+      <c r="G26" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>108</v>
+      </c>
+      <c r="B27">
+        <v>1.52</v>
+      </c>
+      <c r="C27" s="2">
+        <v>268896934.63999999</v>
+      </c>
+      <c r="D27">
         <v>539932</v>
       </c>
-      <c r="E26">
+      <c r="E27">
         <v>871607107</v>
       </c>
-      <c r="F26" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="F27" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G27" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="B28">
         <v>1.48</v>
       </c>
       <c r="C28" s="2">
-        <v>261174149.41999999</v>
+        <v>263092416.16999999</v>
       </c>
       <c r="D28">
         <v>852563</v>
       </c>
       <c r="E28">
         <v>882508104</v>
       </c>
-      <c r="F28" s="1" t="s">
-        <v>53</v>
+      <c r="F28" t="s">
+        <v>50</v>
       </c>
       <c r="G28" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>85</v>
       </c>
       <c r="B29">
-        <v>1.47</v>
+        <v>1.44</v>
       </c>
       <c r="C29" s="2">
-        <v>260448865.65000001</v>
+        <v>255585758.59999999</v>
       </c>
       <c r="D29">
+        <v>542012</v>
+      </c>
+      <c r="E29" t="s">
+        <v>17</v>
+      </c>
+      <c r="F29" t="s">
+        <v>50</v>
+      </c>
+      <c r="G29" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>117</v>
+      </c>
+      <c r="B30">
+        <v>1.43</v>
+      </c>
+      <c r="C30" s="2">
+        <v>254017126</v>
+      </c>
+      <c r="D30">
         <v>813115</v>
       </c>
-      <c r="E29" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E30" t="s">
+        <v>21</v>
+      </c>
+      <c r="F30" t="s">
+        <v>50</v>
+      </c>
+      <c r="G30" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>127</v>
+      </c>
+      <c r="B31">
+        <v>1.32</v>
+      </c>
+      <c r="C31" s="2">
+        <v>233836285.75999999</v>
+      </c>
+      <c r="D31">
+        <v>1591156</v>
+      </c>
+      <c r="E31" t="s">
+        <v>128</v>
+      </c>
+      <c r="F31" t="s">
+        <v>50</v>
+      </c>
+      <c r="G31" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>91</v>
+      </c>
+      <c r="B32">
+        <v>1.24</v>
+      </c>
+      <c r="C32" s="2">
+        <v>219960765.36000001</v>
+      </c>
+      <c r="D32">
+        <v>2470359</v>
+      </c>
+      <c r="E32" t="s">
         <v>24</v>
       </c>
-      <c r="F30" t="s">
-[...44 lines deleted...]
-      </c>
       <c r="F32" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G32" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="B33">
         <v>1.24</v>
       </c>
       <c r="C33" s="2">
-        <v>219300499.44</v>
+        <v>220536789.68000001</v>
       </c>
       <c r="D33">
-        <v>2504574</v>
+        <v>2705309</v>
       </c>
       <c r="E33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F33" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G33" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>97</v>
+        <v>65</v>
       </c>
       <c r="B34">
-        <v>1.2</v>
+        <v>1.19</v>
       </c>
       <c r="C34" s="2">
-        <v>212277948.87</v>
+        <v>211731485.22</v>
       </c>
       <c r="D34">
-        <v>3041359</v>
+        <v>220134</v>
       </c>
       <c r="E34" t="s">
         <v>25</v>
       </c>
       <c r="F34" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G34" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>106</v>
+        <v>71</v>
       </c>
       <c r="B35">
-        <v>1.1299999999999999</v>
+        <v>1.19</v>
       </c>
       <c r="C35" s="2">
-        <v>199474738.78999999</v>
+        <v>210265792.80000001</v>
       </c>
       <c r="D35">
-        <v>226067</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>1935080</v>
+      </c>
+      <c r="E35" t="s">
+        <v>72</v>
+      </c>
+      <c r="F35" t="s">
+        <v>50</v>
       </c>
       <c r="G35" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>120</v>
+        <v>82</v>
       </c>
       <c r="B36">
-        <v>1.1299999999999999</v>
+        <v>1.18</v>
       </c>
       <c r="C36" s="2">
-        <v>199992564.55000001</v>
+        <v>209506024.53</v>
       </c>
       <c r="D36">
-        <v>755687</v>
+        <v>609543</v>
       </c>
       <c r="E36">
-        <v>907818108</v>
+        <v>512807306</v>
       </c>
       <c r="F36" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G36" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>81</v>
+        <v>114</v>
       </c>
       <c r="B37">
         <v>1.1200000000000001</v>
       </c>
       <c r="C37" s="2">
-        <v>197750343.59999999</v>
+        <v>198088233.31</v>
       </c>
       <c r="D37">
-        <v>1277457</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>755687</v>
+      </c>
+      <c r="E37">
+        <v>907818108</v>
       </c>
       <c r="F37" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G37" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>83</v>
+        <v>100</v>
       </c>
       <c r="B38">
-        <v>1.1100000000000001</v>
+        <v>1.0900000000000001</v>
       </c>
       <c r="C38" s="2">
-        <v>196886016.90000001</v>
+        <v>192328760.91999999</v>
       </c>
       <c r="D38">
-        <v>551470</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>226067</v>
+      </c>
+      <c r="E38">
+        <v>701094104</v>
       </c>
       <c r="F38" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G38" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="B39">
-        <v>1.0900000000000001</v>
+        <v>1.08</v>
       </c>
       <c r="C39" s="2">
-        <v>192385449.90000001</v>
+        <v>190784049.12</v>
       </c>
       <c r="D39">
-        <v>175839</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1071339</v>
+      </c>
+      <c r="E39">
+        <v>235851102</v>
       </c>
       <c r="F39" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G39" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>131</v>
+        <v>79</v>
       </c>
       <c r="B40">
-        <v>1.06</v>
+        <v>1.05</v>
       </c>
       <c r="C40" s="2">
-        <v>187339679.28</v>
+        <v>185508376.30000001</v>
       </c>
       <c r="D40">
-        <v>997974</v>
+        <v>455470</v>
       </c>
       <c r="E40" t="s">
-        <v>132</v>
+        <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G40" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="B41">
-        <v>1.03</v>
+        <v>1</v>
       </c>
       <c r="C41" s="2">
-        <v>181630101</v>
+        <v>177489611.88</v>
       </c>
       <c r="D41">
         <v>241851</v>
       </c>
       <c r="E41">
         <v>231561101</v>
       </c>
       <c r="F41" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G41" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>110</v>
+        <v>78</v>
       </c>
       <c r="B42">
-        <v>1.02</v>
+        <v>1</v>
       </c>
       <c r="C42" s="2">
-        <v>181329562.88999999</v>
+        <v>176863921.65000001</v>
       </c>
       <c r="D42">
-        <v>1988917</v>
-[...2 lines deleted...]
-        <v>808513105</v>
+        <v>1277457</v>
+      </c>
+      <c r="E42" t="s">
+        <v>26</v>
       </c>
       <c r="F42" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G42" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>71</v>
+        <v>125</v>
       </c>
       <c r="B43">
-        <v>1.01</v>
+        <v>0.99</v>
       </c>
       <c r="C43" s="2">
-        <v>177831560.61000001</v>
+        <v>175922856.72</v>
       </c>
       <c r="D43">
-        <v>1071339</v>
-[...2 lines deleted...]
-        <v>235851102</v>
+        <v>997974</v>
+      </c>
+      <c r="E43" t="s">
+        <v>126</v>
       </c>
       <c r="F43" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G43" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>102</v>
+        <v>61</v>
       </c>
       <c r="B44">
         <v>0.98</v>
       </c>
       <c r="C44" s="2">
-        <v>173159806.19999999</v>
+        <v>174233589.93000001</v>
       </c>
       <c r="D44">
-        <v>366809</v>
-[...1 lines deleted...]
-      <c r="E44">
+        <v>175839</v>
+      </c>
+      <c r="E44" t="s">
+        <v>30</v>
+      </c>
+      <c r="F44" t="s">
+        <v>50</v>
+      </c>
+      <c r="G44" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>104</v>
+      </c>
+      <c r="B45">
+        <v>0.97</v>
+      </c>
+      <c r="C45" s="2">
+        <v>172220323.03</v>
+      </c>
+      <c r="D45">
+        <v>1988917</v>
+      </c>
+      <c r="E45">
+        <v>808513105</v>
+      </c>
+      <c r="F45" t="s">
+        <v>50</v>
+      </c>
+      <c r="G45" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>110</v>
+      </c>
+      <c r="B46">
+        <v>0.94</v>
+      </c>
+      <c r="C46" s="2">
+        <v>166016153.90000001</v>
+      </c>
+      <c r="D46">
+        <v>350282</v>
+      </c>
+      <c r="E46">
+        <v>883556102</v>
+      </c>
+      <c r="F46" t="s">
+        <v>50</v>
+      </c>
+      <c r="G46" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>56</v>
+      </c>
+      <c r="B47">
+        <v>0.93</v>
+      </c>
+      <c r="C47" s="2">
+        <v>164828162.46000001</v>
+      </c>
+      <c r="D47">
+        <v>722202</v>
+      </c>
+      <c r="E47">
+        <v>31100100</v>
+      </c>
+      <c r="F47" t="s">
+        <v>50</v>
+      </c>
+      <c r="G47" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>74</v>
+      </c>
+      <c r="B48">
+        <v>0.93</v>
+      </c>
+      <c r="C48" s="2">
+        <v>165571128.09999999</v>
+      </c>
+      <c r="D48">
+        <v>3563735</v>
+      </c>
+      <c r="E48">
+        <v>311900104</v>
+      </c>
+      <c r="F48" t="s">
+        <v>50</v>
+      </c>
+      <c r="G48" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>96</v>
+      </c>
+      <c r="B49">
+        <v>0.93</v>
+      </c>
+      <c r="C49" s="2">
+        <v>165082362.53999999</v>
+      </c>
+      <c r="D49">
+        <v>313809</v>
+      </c>
+      <c r="E49">
         <v>666807102</v>
       </c>
-      <c r="F44" t="s">
-[...102 lines deleted...]
-      <c r="B49">
+      <c r="F49" t="s">
+        <v>50</v>
+      </c>
+      <c r="G49" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>69</v>
+      </c>
+      <c r="B50">
         <v>0.92</v>
       </c>
-      <c r="C49" s="2">
-[...21 lines deleted...]
-      </c>
       <c r="C50" s="2">
-        <v>161519991.15000001</v>
+        <v>163645217.59</v>
       </c>
       <c r="D50">
         <v>278171</v>
       </c>
       <c r="E50">
         <v>244199105</v>
       </c>
       <c r="F50" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G50" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="B51">
-        <v>0.9</v>
+        <v>0.91</v>
       </c>
       <c r="C51" s="2">
-        <v>158785672.68000001</v>
+        <v>160536529.80000001</v>
       </c>
       <c r="D51">
         <v>275292</v>
       </c>
       <c r="E51">
         <v>573284106</v>
       </c>
       <c r="F51" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G51" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="B52">
-        <v>0.89</v>
+        <v>0.88</v>
       </c>
       <c r="C52" s="2">
-        <v>157143959.46000001</v>
+        <v>155192552.63999999</v>
       </c>
       <c r="D52">
+        <v>376416</v>
+      </c>
+      <c r="E52" t="s">
+        <v>29</v>
+      </c>
+      <c r="F52" t="s">
+        <v>50</v>
+      </c>
+      <c r="G52" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>60</v>
+      </c>
+      <c r="B53">
+        <v>0.86</v>
+      </c>
+      <c r="C53" s="2">
+        <v>151965264.88</v>
+      </c>
+      <c r="D53">
+        <v>822679</v>
+      </c>
+      <c r="E53" t="s">
+        <v>27</v>
+      </c>
+      <c r="F53" t="s">
+        <v>50</v>
+      </c>
+      <c r="G53" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>101</v>
+      </c>
+      <c r="B54">
+        <v>0.86</v>
+      </c>
+      <c r="C54" s="2">
+        <v>152238449.30000001</v>
+      </c>
+      <c r="D54">
         <v>882286</v>
       </c>
-      <c r="E52">
+      <c r="E54">
         <v>7.5513000000000005E+105</v>
       </c>
-      <c r="F52" t="s">
-[...44 lines deleted...]
-      </c>
       <c r="F54" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G54" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B55">
         <v>0.86</v>
       </c>
       <c r="C55" s="2">
-        <v>153031924.80000001</v>
+        <v>152371697.91999999</v>
       </c>
       <c r="D55">
-        <v>376416</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>631514</v>
+      </c>
+      <c r="E55">
+        <v>833445109</v>
       </c>
       <c r="F55" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G55" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="B56">
-        <v>0.85</v>
+        <v>0.86</v>
       </c>
       <c r="C56" s="2">
-        <v>150228876.56999999</v>
+        <v>153252394.53</v>
       </c>
       <c r="D56">
         <v>868827</v>
       </c>
       <c r="E56" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="F56" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G56" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="B57">
-        <v>0.79</v>
+        <v>0.81</v>
       </c>
       <c r="C57" s="2">
-        <v>139531838.74000001</v>
+        <v>142913649.59</v>
       </c>
       <c r="D57">
         <v>558977</v>
       </c>
       <c r="E57">
         <v>278865100</v>
       </c>
-      <c r="F57" t="s">
-        <v>53</v>
+      <c r="F57" s="1" t="s">
+        <v>50</v>
       </c>
       <c r="G57" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
+        <v>139</v>
+      </c>
+      <c r="B58">
+        <v>0.72</v>
+      </c>
+      <c r="C58" s="2">
+        <v>127992242.79000001</v>
+      </c>
+      <c r="D58">
+        <v>453990</v>
+      </c>
+      <c r="E58">
+        <v>5843329</v>
+      </c>
+      <c r="F58" t="s">
+        <v>140</v>
+      </c>
+      <c r="G58" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>95</v>
+      </c>
+      <c r="B59">
+        <v>0.71</v>
+      </c>
+      <c r="C59" s="2">
+        <v>125899190.76000001</v>
+      </c>
+      <c r="D59">
+        <v>1488522</v>
+      </c>
+      <c r="E59" t="s">
+        <v>23</v>
+      </c>
+      <c r="F59" t="s">
+        <v>50</v>
+      </c>
+      <c r="G59" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>99</v>
+      </c>
+      <c r="B60">
+        <v>0.69</v>
+      </c>
+      <c r="C60" s="2">
+        <v>121481154.28</v>
+      </c>
+      <c r="D60">
+        <v>433196</v>
+      </c>
+      <c r="E60">
+        <v>697435105</v>
+      </c>
+      <c r="F60" t="s">
+        <v>50</v>
+      </c>
+      <c r="G60" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>59</v>
+      </c>
+      <c r="B61">
+        <v>0.67</v>
+      </c>
+      <c r="C61" s="2">
+        <v>118922697.59999999</v>
+      </c>
+      <c r="D61">
+        <v>517956</v>
+      </c>
+      <c r="E61">
+        <v>52769106</v>
+      </c>
+      <c r="F61" t="s">
+        <v>50</v>
+      </c>
+      <c r="G61" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>102</v>
+      </c>
+      <c r="B62">
+        <v>0.67</v>
+      </c>
+      <c r="C62" s="2">
+        <v>119130484.2</v>
+      </c>
+      <c r="D62">
+        <v>583401</v>
+      </c>
+      <c r="E62">
+        <v>760759100</v>
+      </c>
+      <c r="F62" t="s">
+        <v>50</v>
+      </c>
+      <c r="G62" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>107</v>
+      </c>
+      <c r="B63">
+        <v>0.67</v>
+      </c>
+      <c r="C63" s="2">
+        <v>119484145</v>
+      </c>
+      <c r="D63">
+        <v>405031</v>
+      </c>
+      <c r="E63">
+        <v>863667101</v>
+      </c>
+      <c r="F63" t="s">
+        <v>50</v>
+      </c>
+      <c r="G63" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>115</v>
+      </c>
+      <c r="B64">
+        <v>0.66</v>
+      </c>
+      <c r="C64" s="2">
+        <v>116928435</v>
+      </c>
+      <c r="D64">
+        <v>310155</v>
+      </c>
+      <c r="E64" t="s">
+        <v>36</v>
+      </c>
+      <c r="F64" t="s">
+        <v>50</v>
+      </c>
+      <c r="G64" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>63</v>
+      </c>
+      <c r="B65">
+        <v>0.64</v>
+      </c>
+      <c r="C65" s="2">
+        <v>113540038.56</v>
+      </c>
+      <c r="D65">
+        <v>1274013</v>
+      </c>
+      <c r="E65" t="s">
+        <v>33</v>
+      </c>
+      <c r="F65" t="s">
+        <v>50</v>
+      </c>
+      <c r="G65" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>80</v>
+      </c>
+      <c r="B66">
+        <v>0.63</v>
+      </c>
+      <c r="C66" s="2">
+        <v>111612338.20999999</v>
+      </c>
+      <c r="D66">
+        <v>1759545</v>
+      </c>
+      <c r="E66" t="s">
+        <v>89</v>
+      </c>
+      <c r="F66" t="s">
+        <v>50</v>
+      </c>
+      <c r="G66" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>52</v>
+      </c>
+      <c r="B67">
+        <v>0.62</v>
+      </c>
+      <c r="C67" s="2">
+        <v>109957647.59999999</v>
+      </c>
+      <c r="D67">
+        <v>800274</v>
+      </c>
+      <c r="E67" t="s">
+        <v>34</v>
+      </c>
+      <c r="F67" t="s">
+        <v>50</v>
+      </c>
+      <c r="G67" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>98</v>
+      </c>
+      <c r="B68">
+        <v>0.6</v>
+      </c>
+      <c r="C68" s="2">
+        <v>106911337.94</v>
+      </c>
+      <c r="D68">
+        <v>452899</v>
+      </c>
+      <c r="E68">
+        <v>679580100</v>
+      </c>
+      <c r="F68" t="s">
+        <v>50</v>
+      </c>
+      <c r="G68" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>118</v>
+      </c>
+      <c r="B69">
+        <v>0.54</v>
+      </c>
+      <c r="C69" s="2">
+        <v>94947554.310000002</v>
+      </c>
+      <c r="D69">
+        <v>865599</v>
+      </c>
+      <c r="E69" t="s">
+        <v>31</v>
+      </c>
+      <c r="F69" t="s">
+        <v>50</v>
+      </c>
+      <c r="G69" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>66</v>
+      </c>
+      <c r="B70">
+        <v>0.53</v>
+      </c>
+      <c r="C70" s="2">
+        <v>93874397.260000005</v>
+      </c>
+      <c r="D70">
+        <v>125566</v>
+      </c>
+      <c r="E70" t="s">
+        <v>38</v>
+      </c>
+      <c r="F70" t="s">
+        <v>50</v>
+      </c>
+      <c r="G70" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>51</v>
+      </c>
+      <c r="B71">
+        <v>0.51</v>
+      </c>
+      <c r="C71" s="2">
+        <v>89498597.569999993</v>
+      </c>
+      <c r="D71">
+        <v>412189</v>
+      </c>
+      <c r="E71" t="s">
+        <v>35</v>
+      </c>
+      <c r="F71" t="s">
+        <v>50</v>
+      </c>
+      <c r="G71" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>64</v>
+      </c>
+      <c r="B72">
+        <v>0.5</v>
+      </c>
+      <c r="C72" s="2">
+        <v>87975757</v>
+      </c>
+      <c r="D72">
+        <v>1382180</v>
+      </c>
+      <c r="E72">
+        <v>146869102</v>
+      </c>
+      <c r="F72" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="G72" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>111</v>
+      </c>
+      <c r="B73">
+        <v>0.49</v>
+      </c>
+      <c r="C73" s="2">
+        <v>86174162.359999999</v>
+      </c>
+      <c r="D73">
+        <v>858052</v>
+      </c>
+      <c r="E73">
+        <v>892672106</v>
+      </c>
+      <c r="F73" t="s">
+        <v>50</v>
+      </c>
+      <c r="G73" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>135</v>
+      </c>
+      <c r="B74">
+        <v>0.46</v>
+      </c>
+      <c r="C74" s="2">
+        <v>81331910.340000004</v>
+      </c>
+      <c r="D74">
+        <v>166821</v>
+      </c>
+      <c r="E74" t="s">
+        <v>136</v>
+      </c>
+      <c r="F74" t="s">
+        <v>50</v>
+      </c>
+      <c r="G74" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>137</v>
+      </c>
+      <c r="B75">
+        <v>0.45</v>
+      </c>
+      <c r="C75" s="2">
+        <v>79304844.659999996</v>
+      </c>
+      <c r="D75">
+        <v>1150134</v>
+      </c>
+      <c r="E75" t="s">
+        <v>138</v>
+      </c>
+      <c r="F75" t="s">
+        <v>50</v>
+      </c>
+      <c r="G75" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>92</v>
+      </c>
+      <c r="B76">
+        <v>0.44</v>
+      </c>
+      <c r="C76" s="2">
+        <v>78404345.760000005</v>
+      </c>
+      <c r="D76">
+        <v>191984</v>
+      </c>
+      <c r="E76">
+        <v>620076307</v>
+      </c>
+      <c r="F76" t="s">
+        <v>50</v>
+      </c>
+      <c r="G76" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>105</v>
+      </c>
+      <c r="B77">
+        <v>0.42</v>
+      </c>
+      <c r="C77" s="2">
+        <v>73893140.859999999</v>
+      </c>
+      <c r="D77">
+        <v>654269</v>
+      </c>
+      <c r="E77" t="s">
+        <v>37</v>
+      </c>
+      <c r="F77" t="s">
+        <v>50</v>
+      </c>
+      <c r="G77" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>49</v>
+      </c>
+      <c r="B78">
+        <v>0.4</v>
+      </c>
+      <c r="C78" s="2">
+        <v>70571072.450000003</v>
+      </c>
+      <c r="D78">
+        <v>811255</v>
+      </c>
+      <c r="E78">
+        <v>2824100</v>
+      </c>
+      <c r="F78" t="s">
+        <v>50</v>
+      </c>
+      <c r="G78" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>155</v>
+      </c>
+      <c r="B79">
+        <v>0.31</v>
+      </c>
+      <c r="C79" s="2">
+        <v>54999940.079999998</v>
+      </c>
+      <c r="D79">
+        <v>93377</v>
+      </c>
+      <c r="E79" t="s">
+        <v>156</v>
+      </c>
+      <c r="F79" t="s">
+        <v>140</v>
+      </c>
+      <c r="G79" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>116</v>
+      </c>
+      <c r="B80">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="C80" s="2">
+        <v>49905115.509999998</v>
+      </c>
+      <c r="D80">
+        <v>279847</v>
+      </c>
+      <c r="E80" t="s">
+        <v>39</v>
+      </c>
+      <c r="F80" t="s">
+        <v>50</v>
+      </c>
+      <c r="G80" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>93</v>
+      </c>
+      <c r="B81">
+        <v>0.25</v>
+      </c>
+      <c r="C81" s="2">
+        <v>44188944.100000001</v>
+      </c>
+      <c r="D81">
+        <v>208586</v>
+      </c>
+      <c r="E81">
+        <v>632307104</v>
+      </c>
+      <c r="F81" t="s">
+        <v>50</v>
+      </c>
+      <c r="G81" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>153</v>
+      </c>
+      <c r="B82">
+        <v>0.25</v>
+      </c>
+      <c r="C82" s="2">
+        <v>43475744.240000002</v>
+      </c>
+      <c r="D82">
+        <v>497548</v>
+      </c>
+      <c r="E82" t="s">
+        <v>154</v>
+      </c>
+      <c r="F82" t="s">
+        <v>50</v>
+      </c>
+      <c r="G82" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>112</v>
+      </c>
+      <c r="B83">
+        <v>0.24</v>
+      </c>
+      <c r="C83" s="2">
+        <v>41833355.82</v>
+      </c>
+      <c r="D83">
+        <v>25413</v>
+      </c>
+      <c r="E83" t="s">
+        <v>113</v>
+      </c>
+      <c r="F83" t="s">
+        <v>50</v>
+      </c>
+      <c r="G83" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>80</v>
+      </c>
+      <c r="B84">
+        <v>0.19</v>
+      </c>
+      <c r="C84" s="2">
+        <v>34256277.600000001</v>
+      </c>
+      <c r="D84">
+        <v>540043</v>
+      </c>
+      <c r="E84" t="s">
+        <v>81</v>
+      </c>
+      <c r="F84" t="s">
+        <v>50</v>
+      </c>
+      <c r="G84" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>151</v>
+      </c>
+      <c r="B85">
+        <v>0.18</v>
+      </c>
+      <c r="C85" s="2">
+        <v>32339872.399999999</v>
+      </c>
+      <c r="D85">
+        <v>150460</v>
+      </c>
+      <c r="E85" t="s">
+        <v>152</v>
+      </c>
+      <c r="F85" t="s">
+        <v>50</v>
+      </c>
+      <c r="G85" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>77</v>
+      </c>
+      <c r="B86">
+        <v>0.16</v>
+      </c>
+      <c r="C86" s="2">
+        <v>29095446.379999999</v>
+      </c>
+      <c r="D86">
+        <v>415234</v>
+      </c>
+      <c r="E86" t="s">
+        <v>28</v>
+      </c>
+      <c r="F86" t="s">
+        <v>50</v>
+      </c>
+      <c r="G86" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
         <v>121</v>
       </c>
-      <c r="B58">
-[...665 lines deleted...]
-      </c>
       <c r="B87">
-        <v>0.14000000000000001</v>
+        <v>0.15</v>
       </c>
       <c r="C87" s="2">
-        <v>23928052.289999999</v>
+        <v>26013769.73</v>
       </c>
       <c r="D87">
         <v>98050</v>
       </c>
       <c r="E87" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="F87" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G87" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="B88">
-        <v>7.0000000000000007E-2</v>
+        <v>0.08</v>
       </c>
       <c r="C88" s="2">
-        <v>12780355.1</v>
+        <v>13476212.16</v>
       </c>
       <c r="D88">
         <v>822494</v>
       </c>
       <c r="E88" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="F88" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G88" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="B89">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="C89" s="2">
         <v>11921793.84</v>
       </c>
       <c r="D89">
         <v>17336</v>
       </c>
       <c r="E89" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="F89" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G89" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>125</v>
+        <v>75</v>
       </c>
       <c r="B90">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="C90" s="2">
-        <v>10040875.92</v>
+        <v>8875600.2699999996</v>
       </c>
       <c r="D90">
+        <v>849894</v>
+      </c>
+      <c r="E90" t="s">
+        <v>76</v>
+      </c>
+      <c r="F90" t="s">
+        <v>50</v>
+      </c>
+      <c r="G90" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>119</v>
+      </c>
+      <c r="B91">
+        <v>0.05</v>
+      </c>
+      <c r="C91" s="2">
+        <v>8699747.2899999991</v>
+      </c>
+      <c r="D91">
         <v>96603</v>
       </c>
-      <c r="E90" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E91" t="s">
-        <v>79</v>
+        <v>120</v>
       </c>
       <c r="F91" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G91" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="B92">
         <v>0.02</v>
       </c>
       <c r="C92" s="2">
         <v>3873367.42</v>
       </c>
       <c r="D92">
         <v>2353</v>
       </c>
       <c r="E92" t="s">
+        <v>142</v>
+      </c>
+      <c r="F92" t="s">
+        <v>140</v>
+      </c>
+      <c r="G92" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
         <v>148</v>
-      </c>
-[...9 lines deleted...]
-        <v>154</v>
       </c>
       <c r="B93">
         <v>0.01</v>
       </c>
       <c r="C93" s="2">
         <v>1669965.44</v>
       </c>
       <c r="D93">
         <v>24219</v>
       </c>
       <c r="E93" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>149</v>
+      </c>
+      <c r="F93" s="1" t="s">
+        <v>140</v>
       </c>
       <c r="G93" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B94">
         <v>0</v>
       </c>
       <c r="C94" s="2">
         <v>8230.7000000000007</v>
       </c>
       <c r="D94">
         <v>5</v>
       </c>
       <c r="E94" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="F94" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="G94" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="B95">
         <v>0</v>
       </c>
       <c r="C95" s="2">
         <v>13169.12</v>
       </c>
       <c r="D95">
         <v>8</v>
       </c>
       <c r="E95" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="F95" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="G95" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="B96">
         <v>0</v>
       </c>
       <c r="C96" s="2">
         <v>154737.16</v>
       </c>
       <c r="D96">
         <v>94</v>
       </c>
       <c r="E96" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="F96" t="s">
+        <v>140</v>
       </c>
       <c r="G96" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:1" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="C97" s="2"/>
+    </row>
+    <row r="99" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="101" spans="1:1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A101" t="s">
+    <row r="103" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="102" spans="1:1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A102" t="s">
+    <row r="104" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
         <v>45</v>
-      </c>
-[...13 lines deleted...]
-        <v>48</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:G5 A97:G105 A6:B6 D6:G6 A7:G9 A10:D10" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:G5 A98:G104 A6:B6 D6:G6 A7:G9 A10:D10 A97:B97 D97:G97" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>