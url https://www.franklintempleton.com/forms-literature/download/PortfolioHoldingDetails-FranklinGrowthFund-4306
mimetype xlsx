--- v4 (2026-06-21)
+++ v5 (2026-08-04)
@@ -1,600 +1,637 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ttherie\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bdollin\Downloads\Heartbeat Trades\7.22.26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AB6C47A8-9E70-4A10-B7E5-F164854D1AC8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6E2BF90D-5E71-4856-BE14-3A91EEB9B467}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="191029" iterate="1" iterateCount="10000"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="164">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>Franklin Growth Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Weight (%)</t>
   </si>
   <si>
     <t>Market Value ($)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
-    <t>Asset Class</t>
+    <t>Investment Category</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
+  </si>
+  <si>
+    <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
+  </si>
+  <si>
+    <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
+  </si>
+  <si>
+    <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
+  </si>
+  <si>
+    <t>© Franklin Templeton. All rights reserved.</t>
+  </si>
+  <si>
+    <t>Security ID</t>
+  </si>
+  <si>
+    <t>ARM HOLDINGS PLC ADR USD</t>
+  </si>
+  <si>
+    <t>EQUITIES-AMERICAN DEPOSITORY RECEIPT</t>
+  </si>
+  <si>
+    <t>ASML HOLDING NV NY REG</t>
+  </si>
+  <si>
+    <t>ABBOTT LABORATORIES</t>
+  </si>
+  <si>
+    <t>EQUITIES-COMMON STOCK</t>
+  </si>
+  <si>
+    <t>ABBVIE INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>AGILENT TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>ALPHABET INC-CL C -</t>
+  </si>
+  <si>
+    <t>ALPHABET INC-CL A -</t>
+  </si>
+  <si>
+    <t>AMAZON.COM INC COMMON</t>
+  </si>
+  <si>
+    <t>AMETEK INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>AMPHENOL CORP COMMON</t>
+  </si>
+  <si>
+    <t>APPLE INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>BWX TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>BLACKROCK INC COMMON</t>
+  </si>
+  <si>
+    <t>BROADCOM INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>CANADIAN PACIFIC KANSAS</t>
+  </si>
+  <si>
+    <t>CARVANA CO COMMON STOCK</t>
+  </si>
+  <si>
+    <t>COSTCO WHOLESALE CORP</t>
+  </si>
+  <si>
+    <t>CROWDSTRIKE HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>CURTISS-WRIGHT CORP</t>
+  </si>
+  <si>
+    <t>DANAHER CORP COMMON STOCK</t>
+  </si>
+  <si>
+    <t>DEERE &amp; CO COMMON STOCK</t>
+  </si>
+  <si>
+    <t>ECOLAB INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>ENTERGY CORP COMMON STOCK</t>
+  </si>
+  <si>
+    <t>META PLATFORMS INC COMMON</t>
+  </si>
+  <si>
+    <t>FASTENAL CO COMMON STOCK</t>
+  </si>
+  <si>
+    <t>ONETRUST LLC CNV PFD</t>
+  </si>
+  <si>
+    <t>INTERCONTINENTAL EXCHANGE</t>
+  </si>
+  <si>
+    <t>INTUITIVE SURGICAL INC</t>
+  </si>
+  <si>
+    <t>STRIPE INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>LAM RESEARCH CORP COMMON</t>
+  </si>
+  <si>
+    <t>ELI LILLY AND COMPANY</t>
+  </si>
+  <si>
+    <t>MARTIN MARIETTA MATERIALS</t>
+  </si>
+  <si>
+    <t>MASTERCARD INC COMMON</t>
+  </si>
+  <si>
+    <t>MICROSOFT CORP COMMON</t>
+  </si>
+  <si>
+    <t>MONOLITHIC POWER SYSTEMS</t>
+  </si>
+  <si>
+    <t>MONSTER BEVERAGE CORP</t>
+  </si>
+  <si>
+    <t>MOTOROLA SOLUTIONS INC</t>
+  </si>
+  <si>
+    <t>NETFLIX INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>NEXTERA ENERGY INC COMMON</t>
+  </si>
+  <si>
+    <t>NORTHROP GRUMMAN CORP</t>
+  </si>
+  <si>
+    <t>NVIDIA CORP COMMON STOCK</t>
+  </si>
+  <si>
+    <t>PALO ALTO NETWORKS INC</t>
+  </si>
+  <si>
+    <t>PARKER-HANNIFIN CORP</t>
+  </si>
+  <si>
+    <t>RTX CORP</t>
+  </si>
+  <si>
+    <t>REPUBLIC SERVICES INC</t>
+  </si>
+  <si>
+    <t>S&amp;P GLOBAL INC COMMON</t>
+  </si>
+  <si>
+    <t>CHARLES SCHWAB CORP/THE</t>
+  </si>
+  <si>
+    <t>SHOPIFY INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>SNOWFLAKE INC COMMON</t>
+  </si>
+  <si>
+    <t>STRYKER CORP COMMON STOCK</t>
+  </si>
+  <si>
+    <t>SYNOPSYS INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>TEXAS INSTRUMENTS INC</t>
+  </si>
+  <si>
+    <t>THERMO FISHER SCIENTIFIC</t>
+  </si>
+  <si>
+    <t>TRADEWEB MARKETS INC</t>
+  </si>
+  <si>
+    <t>CANVA INC COM USD 1 *180</t>
+  </si>
+  <si>
+    <t>UNION PACIFIC CORP COMMON</t>
+  </si>
+  <si>
+    <t>UNITEDHEALTH GROUP INC</t>
+  </si>
+  <si>
+    <t>VERISK ANALYTICS INC</t>
+  </si>
+  <si>
+    <t>VISA INC COMMON STOCK USD</t>
+  </si>
+  <si>
+    <t>XYLEM INC/NY COMMON STOCK</t>
+  </si>
+  <si>
+    <t>CHECKOUT PAYMENTS GROUP</t>
+  </si>
+  <si>
+    <t>PLAID INC ORD USD 0.0001</t>
+  </si>
+  <si>
+    <t>OPENAI INC</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA PLC COMMON</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS</t>
+  </si>
+  <si>
+    <t>LINDE PLC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>NVENT ELECTRIC PLC COMMON</t>
+  </si>
+  <si>
+    <t>TRANE TECHNOLOGIES PLC</t>
+  </si>
+  <si>
+    <t>SPOTIFY TECHNOLOGY SA</t>
+  </si>
+  <si>
+    <t>ANDURIL INDUSTRIES INC/CA</t>
+  </si>
+  <si>
+    <t>SARTORIUS AG PREFERENCE</t>
+  </si>
+  <si>
+    <t>EQUITIES-PREFERRED STOCK</t>
+  </si>
+  <si>
+    <t>CANVA INC CNV PFD NPV SER</t>
+  </si>
+  <si>
+    <t>CANVA INC CNV PFD SER A-5</t>
+  </si>
+  <si>
+    <t>CANVA INC CNV PFD SER A-4</t>
+  </si>
+  <si>
+    <t>042068205</t>
+  </si>
+  <si>
+    <t>N07059210</t>
+  </si>
+  <si>
+    <t>002824100</t>
+  </si>
+  <si>
+    <t>00287Y109</t>
+  </si>
+  <si>
+    <t>00846U101</t>
+  </si>
+  <si>
+    <t>02079K107</t>
+  </si>
+  <si>
+    <t>02079K305</t>
+  </si>
+  <si>
+    <t>023135106</t>
+  </si>
+  <si>
+    <t>031100100</t>
+  </si>
+  <si>
+    <t>032095101</t>
+  </si>
+  <si>
+    <t>037833100</t>
+  </si>
+  <si>
+    <t>05605H100</t>
+  </si>
+  <si>
+    <t>09290D101</t>
+  </si>
+  <si>
+    <t>11135F101</t>
+  </si>
+  <si>
+    <t>13646K108</t>
+  </si>
+  <si>
+    <t>CEREBRAS SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>15675D103</t>
+  </si>
+  <si>
+    <t>22160K105</t>
+  </si>
+  <si>
+    <t>22788C105</t>
+  </si>
+  <si>
+    <t>29364G103</t>
+  </si>
+  <si>
+    <t>30303M102</t>
+  </si>
+  <si>
+    <t>3G3137S</t>
+  </si>
+  <si>
+    <t>45866F104</t>
+  </si>
+  <si>
+    <t>46120E602</t>
+  </si>
+  <si>
+    <t>4G2886S</t>
+  </si>
+  <si>
+    <t>MARRIOTT INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>57636Q104</t>
+  </si>
+  <si>
+    <t>5H9217S</t>
+  </si>
+  <si>
+    <t>MOBILITY GLOBAL INC</t>
+  </si>
+  <si>
+    <t>60744M106</t>
+  </si>
+  <si>
+    <t>61174X109</t>
+  </si>
+  <si>
+    <t>NATERA INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>64110L106</t>
+  </si>
+  <si>
+    <t>65339F101</t>
+  </si>
+  <si>
     <t>67066G104</t>
   </si>
   <si>
-    <t>02079K107</t>
-[...17 lines deleted...]
-    <t>46120E602</t>
+    <t>O'REILLY AUTOMOTIVE INC</t>
+  </si>
+  <si>
+    <t>67103H107</t>
+  </si>
+  <si>
+    <t>75513E101</t>
+  </si>
+  <si>
+    <t>78409V104</t>
+  </si>
+  <si>
+    <t>82509L107</t>
+  </si>
+  <si>
+    <t>SPACE EXPLORATION</t>
+  </si>
+  <si>
+    <t>84615Q103</t>
+  </si>
+  <si>
+    <t>8G3272S</t>
+  </si>
+  <si>
+    <t>91324P102</t>
+  </si>
+  <si>
+    <t>92345Y106</t>
   </si>
   <si>
     <t>92826C839</t>
   </si>
   <si>
-    <t>64110L106</t>
-[...25 lines deleted...]
-  <si>
     <t>98419M100</t>
   </si>
   <si>
-    <t>EUR</t>
-[...262 lines deleted...]
-  <si>
     <t>9G6507S</t>
   </si>
   <si>
-    <t>PLAID INC ORD USD 0.0001</t>
-[...1 lines deleted...]
-  <si>
     <t>AHY9947U6</t>
   </si>
   <si>
-    <t>OPENAI INC</t>
-[...1 lines deleted...]
-  <si>
     <t>AIX9990I8</t>
   </si>
   <si>
-    <t>ASTRAZENECA PLC COMMON</t>
-[...1 lines deleted...]
-  <si>
     <t>G0593M107</t>
   </si>
   <si>
-    <t>JOHNSON CONTROLS</t>
-[...1 lines deleted...]
-  <si>
     <t>G51502105</t>
   </si>
   <si>
-    <t>LINDE PLC COMMON STOCK</t>
-[...1 lines deleted...]
-  <si>
     <t>G54950103</t>
   </si>
   <si>
-    <t>NVENT ELECTRIC PLC COMMON</t>
-[...1 lines deleted...]
-  <si>
     <t>G6700G107</t>
   </si>
   <si>
-    <t>TRANE TECHNOLOGIES PLC</t>
-[...1 lines deleted...]
-  <si>
     <t>G8994E103</t>
   </si>
   <si>
-    <t>SPOTIFY TECHNOLOGY SA</t>
-[...1 lines deleted...]
-  <si>
     <t>L8681T102</t>
   </si>
   <si>
-    <t>ANDURIL INDUSTRIES INC/CA</t>
-[...1 lines deleted...]
-  <si>
     <t>X2AB6A8</t>
   </si>
   <si>
-    <t>SARTORIUS AG PREFERENCE</t>
-[...7 lines deleted...]
-  <si>
     <t>8G3275S</t>
   </si>
   <si>
-    <t>CANVA INC CNV PFD SER A-5</t>
-[...1 lines deleted...]
-  <si>
     <t>8G3276S</t>
   </si>
   <si>
-    <t>CANVA INC CNV PFD SER A-4</t>
-[...1 lines deleted...]
-  <si>
     <t>8G3278S</t>
   </si>
   <si>
     <t>8G3281S</t>
   </si>
   <si>
+    <t>ANTHROPIC PBC PRF USD NPV</t>
+  </si>
+  <si>
+    <t>AH39578</t>
+  </si>
+  <si>
     <t>ANDURIL INDUSTRIES INC.</t>
   </si>
   <si>
     <t>AJD9930X8</t>
   </si>
   <si>
-    <t>Security ID</t>
-[...20 lines deleted...]
-    <t>Cash and equivalents</t>
+    <t>Cash and cash equivalents</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="1" x14ac:knownFonts="1">
+  <numFmts count="2">
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+  </numFmts>
+  <fonts count="2" x14ac:knownFonts="1">
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="37" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -895,2133 +932,2108 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:G104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A10" sqref="A10:XFD10"/>
+      <selection activeCell="A14" sqref="A14:C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="32.375" customWidth="1"/>
+    <col min="1" max="1" width="42.25" customWidth="1"/>
     <col min="2" max="2" width="10.875" customWidth="1"/>
     <col min="3" max="3" width="16.875" customWidth="1"/>
-    <col min="4" max="4" width="10.875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="8" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="18.125" customWidth="1"/>
+    <col min="5" max="5" width="18.125" style="3" customWidth="1"/>
+    <col min="6" max="6" width="42" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="10.875" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1">
-        <v>46176</v>
+        <v>46225</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>6</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D10" t="s">
+      <c r="D10" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E10" t="s">
-[...2 lines deleted...]
-      <c r="F10" t="s">
+      <c r="E10" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="G10" t="s">
+      <c r="G10" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>97</v>
-[...7 lines deleted...]
-      <c r="D11">
+        <v>62</v>
+      </c>
+      <c r="B11" s="2">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="C11" s="4">
+        <v>1576746471</v>
+      </c>
+      <c r="D11" s="4">
         <v>7435379</v>
       </c>
-      <c r="E11" t="s">
-[...5 lines deleted...]
-      <c r="G11" t="s">
+      <c r="E11" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>86</v>
-[...7 lines deleted...]
-      <c r="D12">
+        <v>55</v>
+      </c>
+      <c r="B12" s="2">
+        <v>5.57</v>
+      </c>
+      <c r="C12" s="4">
+        <v>961827816</v>
+      </c>
+      <c r="D12" s="4">
         <v>2464077</v>
       </c>
-      <c r="E12">
+      <c r="E12" s="3">
         <v>594918104</v>
       </c>
-      <c r="F12" t="s">
-[...2 lines deleted...]
-      <c r="G12" t="s">
+      <c r="F12" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>55</v>
-[...7 lines deleted...]
-      <c r="D13">
+        <v>29</v>
+      </c>
+      <c r="B13" s="2">
+        <v>5.09</v>
+      </c>
+      <c r="C13" s="4">
+        <v>879825381</v>
+      </c>
+      <c r="D13" s="4">
         <v>3593324</v>
       </c>
-      <c r="E13">
-[...5 lines deleted...]
-      <c r="G13" t="s">
+      <c r="E13" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>62</v>
-[...16 lines deleted...]
-      <c r="G14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="2">
+        <v>3.59</v>
+      </c>
+      <c r="C14" s="4">
+        <v>619836588</v>
+      </c>
+      <c r="D14" s="4">
+        <v>1901981</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>58</v>
-[...16 lines deleted...]
-      <c r="G15" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="2">
+        <v>3.5</v>
+      </c>
+      <c r="C15" s="4">
+        <v>603999977</v>
+      </c>
+      <c r="D15" s="4">
+        <v>1522139</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>53</v>
-[...11 lines deleted...]
-        <v>14</v>
+        <v>162</v>
+      </c>
+      <c r="B16" s="2">
+        <v>3.4</v>
+      </c>
+      <c r="C16" s="4">
+        <v>587844460</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="E16" s="9" t="s">
+        <v>163</v>
       </c>
       <c r="F16" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="G16" t="s">
+        <v>163</v>
+      </c>
+      <c r="G16" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>54</v>
-[...16 lines deleted...]
-      <c r="G17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="2">
+        <v>3.36</v>
+      </c>
+      <c r="C17" s="4">
+        <v>580512577</v>
+      </c>
+      <c r="D17" s="4">
+        <v>1697852</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>28</v>
+      </c>
+      <c r="B18" s="2">
         <v>3.24</v>
       </c>
-      <c r="C18">
-[...3 lines deleted...]
-        <v>158</v>
+      <c r="C18" s="4">
+        <v>560259950</v>
+      </c>
+      <c r="D18" s="4">
+        <v>1637756</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>158</v>
-[...4 lines deleted...]
-      <c r="G18" t="s">
+        <v>103</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>57</v>
-[...16 lines deleted...]
-      <c r="G19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19" s="2">
+        <v>2.7</v>
+      </c>
+      <c r="C19" s="4">
+        <v>467113704</v>
+      </c>
+      <c r="D19" s="4">
+        <v>2965613</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="F19" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>73</v>
-[...16 lines deleted...]
-      <c r="G20" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="2">
+        <v>2.41</v>
+      </c>
+      <c r="C20" s="4">
+        <v>415623677</v>
+      </c>
+      <c r="D20" s="4">
+        <v>662697</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="F20" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>83</v>
-[...7 lines deleted...]
-      <c r="D21">
+        <v>52</v>
+      </c>
+      <c r="B21" s="2">
+        <v>1.97</v>
+      </c>
+      <c r="C21" s="4">
+        <v>339983876</v>
+      </c>
+      <c r="D21" s="4">
         <v>292331</v>
       </c>
-      <c r="E21">
+      <c r="E21" s="3">
         <v>532457108</v>
       </c>
-      <c r="F21" t="s">
-[...2 lines deleted...]
-      <c r="G21" t="s">
+      <c r="F21" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>90</v>
-[...16 lines deleted...]
-      <c r="G22" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="2">
+        <v>1.83</v>
+      </c>
+      <c r="C22" s="4">
+        <v>315494875</v>
+      </c>
+      <c r="D22" s="4">
+        <v>175094</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="F22" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G22" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>48</v>
-[...16 lines deleted...]
-      <c r="G23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="2">
+        <v>1.67</v>
+      </c>
+      <c r="C23" s="4">
+        <v>288339544</v>
+      </c>
+      <c r="D23" s="4">
+        <v>542012</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="F23" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>129</v>
-[...16 lines deleted...]
-      <c r="G24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B24" s="2">
+        <v>1.66</v>
+      </c>
+      <c r="C24" s="4">
+        <v>287371103</v>
+      </c>
+      <c r="D24" s="4">
+        <v>813115</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="F24" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>133</v>
-[...16 lines deleted...]
-      <c r="G25" t="s">
+        <v>86</v>
+      </c>
+      <c r="B25" s="2">
+        <v>1.57</v>
+      </c>
+      <c r="C25" s="4">
+        <v>270498171</v>
+      </c>
+      <c r="D25" s="4">
+        <v>1898366</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="F25" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G25" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>87</v>
+      </c>
+      <c r="B26" s="2">
         <v>1.56</v>
       </c>
-      <c r="C26" s="2">
-[...11 lines deleted...]
-      <c r="G26" t="s">
+      <c r="C26" s="4">
+        <v>270015770</v>
+      </c>
+      <c r="D26" s="4">
+        <v>530827</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="F26" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G26" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>108</v>
-[...16 lines deleted...]
-      <c r="G27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B27" s="2">
+        <v>1.51</v>
+      </c>
+      <c r="C27" s="4">
+        <v>261273812</v>
+      </c>
+      <c r="D27" s="4">
+        <v>186831</v>
+      </c>
+      <c r="E27" s="3">
+        <v>609839105</v>
+      </c>
+      <c r="F27" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G27" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>109</v>
-[...16 lines deleted...]
-      <c r="G28" t="s">
+        <v>51</v>
+      </c>
+      <c r="B28" s="2">
+        <v>1.46</v>
+      </c>
+      <c r="C28" s="4">
+        <v>252720909</v>
+      </c>
+      <c r="D28" s="4">
+        <v>791509</v>
+      </c>
+      <c r="E28" s="3">
+        <v>512807306</v>
+      </c>
+      <c r="F28" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G28" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>85</v>
-[...16 lines deleted...]
-      <c r="G29" t="s">
+        <v>73</v>
+      </c>
+      <c r="B29" s="2">
+        <v>1.45</v>
+      </c>
+      <c r="C29" s="4">
+        <v>250815509</v>
+      </c>
+      <c r="D29" s="4">
+        <v>852563</v>
+      </c>
+      <c r="E29" s="3">
+        <v>882508104</v>
+      </c>
+      <c r="F29" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G29" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>117</v>
-[...16 lines deleted...]
-      <c r="G30" t="s">
+        <v>57</v>
+      </c>
+      <c r="B30" s="2">
+        <v>1.37</v>
+      </c>
+      <c r="C30" s="4">
+        <v>236339246</v>
+      </c>
+      <c r="D30" s="4">
+        <v>2470359</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="F30" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G30" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>127</v>
-[...16 lines deleted...]
-      <c r="G31" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" s="2">
+        <v>1.34</v>
+      </c>
+      <c r="C31" s="4">
+        <v>230839270</v>
+      </c>
+      <c r="D31" s="4">
+        <v>487414</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="F31" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G31" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>91</v>
-[...16 lines deleted...]
-      <c r="G32" t="s">
+        <v>44</v>
+      </c>
+      <c r="B32" s="2">
+        <v>1.29</v>
+      </c>
+      <c r="C32" s="4">
+        <v>222301990</v>
+      </c>
+      <c r="D32" s="4">
+        <v>1935080</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="F32" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G32" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>94</v>
-[...16 lines deleted...]
-      <c r="G33" t="s">
+        <v>77</v>
+      </c>
+      <c r="B33" s="2">
+        <v>1.28</v>
+      </c>
+      <c r="C33" s="4">
+        <v>221083789</v>
+      </c>
+      <c r="D33" s="4">
+        <v>755687</v>
+      </c>
+      <c r="E33" s="3">
+        <v>907818108</v>
+      </c>
+      <c r="F33" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G33" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>65</v>
-[...16 lines deleted...]
-      <c r="G34" t="s">
+        <v>64</v>
+      </c>
+      <c r="B34" s="2">
+        <v>1.27</v>
+      </c>
+      <c r="C34" s="4">
+        <v>219459062</v>
+      </c>
+      <c r="D34" s="4">
+        <v>226067</v>
+      </c>
+      <c r="E34" s="3">
+        <v>701094104</v>
+      </c>
+      <c r="F34" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G34" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>71</v>
-[...16 lines deleted...]
-      <c r="G35" t="s">
+        <v>34</v>
+      </c>
+      <c r="B35" s="2">
+        <v>1.23</v>
+      </c>
+      <c r="C35" s="4">
+        <v>212459764</v>
+      </c>
+      <c r="D35" s="4">
+        <v>201073</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="F35" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G35" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="B36">
+        <v>38</v>
+      </c>
+      <c r="B36" s="2">
         <v>1.18</v>
       </c>
-      <c r="C36" s="2">
-[...11 lines deleted...]
-      <c r="G36" t="s">
+      <c r="C36" s="4">
+        <v>204132460</v>
+      </c>
+      <c r="D36" s="4">
+        <v>220134</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="F36" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G36" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>114</v>
-[...16 lines deleted...]
-      <c r="G37" t="s">
+        <v>68</v>
+      </c>
+      <c r="B37" s="2">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="C37" s="4">
+        <v>200482834</v>
+      </c>
+      <c r="D37" s="4">
+        <v>1988917</v>
+      </c>
+      <c r="E37" s="3">
+        <v>808513105</v>
+      </c>
+      <c r="F37" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G37" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>100</v>
-[...16 lines deleted...]
-      <c r="G38" t="s">
+        <v>41</v>
+      </c>
+      <c r="B38" s="2">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="C38" s="4">
+        <v>191919668</v>
+      </c>
+      <c r="D38" s="4">
+        <v>1071339</v>
+      </c>
+      <c r="E38" s="3">
+        <v>235851102</v>
+      </c>
+      <c r="F38" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G38" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>68</v>
-[...16 lines deleted...]
-      <c r="G39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B39" s="2">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="C39" s="4">
+        <v>190367715</v>
+      </c>
+      <c r="D39" s="4">
+        <v>671728</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F39" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G39" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>79</v>
-[...16 lines deleted...]
-      <c r="G40" t="s">
+        <v>59</v>
+      </c>
+      <c r="B40" s="2">
+        <v>1.07</v>
+      </c>
+      <c r="C40" s="4">
+        <v>185394826</v>
+      </c>
+      <c r="D40" s="4">
+        <v>2705309</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="F40" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G40" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>67</v>
-[...16 lines deleted...]
-      <c r="G41" t="s">
+        <v>74</v>
+      </c>
+      <c r="B41" s="2">
+        <v>1.07</v>
+      </c>
+      <c r="C41" s="4">
+        <v>184409462</v>
+      </c>
+      <c r="D41" s="4">
+        <v>350282</v>
+      </c>
+      <c r="E41" s="3">
+        <v>883556102</v>
+      </c>
+      <c r="F41" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G41" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>78</v>
-[...7 lines deleted...]
-      <c r="D42">
+        <v>48</v>
+      </c>
+      <c r="B42" s="2">
+        <v>1.05</v>
+      </c>
+      <c r="C42" s="4">
+        <v>182075946</v>
+      </c>
+      <c r="D42" s="4">
         <v>1277457</v>
       </c>
-      <c r="E42" t="s">
-[...5 lines deleted...]
-      <c r="G42" t="s">
+      <c r="E42" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F42" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G42" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>125</v>
-[...16 lines deleted...]
-      <c r="G43" t="s">
+        <v>40</v>
+      </c>
+      <c r="B43" s="2">
+        <v>1.03</v>
+      </c>
+      <c r="C43" s="4">
+        <v>177151020</v>
+      </c>
+      <c r="D43" s="4">
+        <v>241851</v>
+      </c>
+      <c r="E43" s="3">
+        <v>231561101</v>
+      </c>
+      <c r="F43" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G43" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>61</v>
-[...16 lines deleted...]
-      <c r="G44" t="s">
+        <v>65</v>
+      </c>
+      <c r="B44" s="2">
+        <v>1</v>
+      </c>
+      <c r="C44" s="4">
+        <v>171939896</v>
+      </c>
+      <c r="D44" s="4">
+        <v>882286</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F44" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G44" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>104</v>
-[...16 lines deleted...]
-      <c r="G45" t="s">
+        <v>30</v>
+      </c>
+      <c r="B45" s="2">
+        <v>0.99</v>
+      </c>
+      <c r="C45" s="4">
+        <v>171226872</v>
+      </c>
+      <c r="D45" s="4">
+        <v>722202</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F45" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G45" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>110</v>
-[...16 lines deleted...]
-      <c r="G46" t="s">
+        <v>70</v>
+      </c>
+      <c r="B46" s="2">
+        <v>0.98</v>
+      </c>
+      <c r="C46" s="4">
+        <v>169119449</v>
+      </c>
+      <c r="D46" s="4">
+        <v>631514</v>
+      </c>
+      <c r="E46" s="3">
+        <v>833445109</v>
+      </c>
+      <c r="F46" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G46" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>56</v>
-[...16 lines deleted...]
-      <c r="G47" t="s">
+        <v>85</v>
+      </c>
+      <c r="B47" s="2">
+        <v>0.98</v>
+      </c>
+      <c r="C47" s="4">
+        <v>169386127</v>
+      </c>
+      <c r="D47" s="4">
+        <v>997974</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F47" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G47" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>74</v>
-[...16 lines deleted...]
-      <c r="G48" t="s">
+        <v>61</v>
+      </c>
+      <c r="B48" s="2">
+        <v>0.95</v>
+      </c>
+      <c r="C48" s="4">
+        <v>164837592</v>
+      </c>
+      <c r="D48" s="4">
+        <v>313809</v>
+      </c>
+      <c r="E48" s="3">
+        <v>666807102</v>
+      </c>
+      <c r="F48" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G48" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>96</v>
-[...16 lines deleted...]
-      <c r="G49" t="s">
+        <v>46</v>
+      </c>
+      <c r="B49" s="2">
+        <v>0.94</v>
+      </c>
+      <c r="C49" s="4">
+        <v>161544108</v>
+      </c>
+      <c r="D49" s="4">
+        <v>3563735</v>
+      </c>
+      <c r="E49" s="3">
+        <v>311900104</v>
+      </c>
+      <c r="F49" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G49" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>69</v>
-[...16 lines deleted...]
-      <c r="G50" t="s">
+        <v>67</v>
+      </c>
+      <c r="B50" s="2">
+        <v>0.93</v>
+      </c>
+      <c r="C50" s="4">
+        <v>161505049</v>
+      </c>
+      <c r="D50" s="4">
+        <v>376416</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="F50" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G50" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>84</v>
-[...16 lines deleted...]
-      <c r="G51" t="s">
+        <v>49</v>
+      </c>
+      <c r="B51" s="2">
+        <v>0.9</v>
+      </c>
+      <c r="C51" s="4">
+        <v>155174074</v>
+      </c>
+      <c r="D51" s="4">
+        <v>455470</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="F51" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G51" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>103</v>
-[...16 lines deleted...]
-      <c r="G52" t="s">
+        <v>72</v>
+      </c>
+      <c r="B52" s="2">
+        <v>0.9</v>
+      </c>
+      <c r="C52" s="4">
+        <v>156207817</v>
+      </c>
+      <c r="D52" s="4">
+        <v>413675</v>
+      </c>
+      <c r="E52" s="3">
+        <v>871607107</v>
+      </c>
+      <c r="F52" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G52" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>43</v>
+      </c>
+      <c r="B53" s="2">
         <v>0.86</v>
       </c>
-      <c r="C53" s="2">
-[...11 lines deleted...]
-      <c r="G53" t="s">
+      <c r="C53" s="4">
+        <v>149179782</v>
+      </c>
+      <c r="D53" s="4">
+        <v>558977</v>
+      </c>
+      <c r="E53" s="3">
+        <v>278865100</v>
+      </c>
+      <c r="F53" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G53" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>101</v>
-[...16 lines deleted...]
-      <c r="G54" t="s">
+        <v>63</v>
+      </c>
+      <c r="B54" s="2">
+        <v>0.84</v>
+      </c>
+      <c r="C54" s="4">
+        <v>145241955</v>
+      </c>
+      <c r="D54" s="4">
+        <v>433196</v>
+      </c>
+      <c r="E54" s="3">
+        <v>697435105</v>
+      </c>
+      <c r="F54" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G54" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>106</v>
-[...16 lines deleted...]
-      <c r="G55" t="s">
+        <v>33</v>
+      </c>
+      <c r="B55" s="2">
+        <v>0.83</v>
+      </c>
+      <c r="C55" s="4">
+        <v>144108680</v>
+      </c>
+      <c r="D55" s="4">
+        <v>822679</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="F55" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G55" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>131</v>
-[...7 lines deleted...]
-      <c r="D56">
+        <v>88</v>
+      </c>
+      <c r="B56" s="2">
+        <v>0.8</v>
+      </c>
+      <c r="C56" s="4">
+        <v>137683015</v>
+      </c>
+      <c r="D56" s="4">
         <v>868827</v>
       </c>
-      <c r="E56" t="s">
-[...5 lines deleted...]
-      <c r="G56" t="s">
+      <c r="E56" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="F56" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G56" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>70</v>
-[...16 lines deleted...]
-      <c r="G57" t="s">
+        <v>60</v>
+      </c>
+      <c r="B57" s="2">
+        <v>0.77</v>
+      </c>
+      <c r="C57" s="4">
+        <v>133088752</v>
+      </c>
+      <c r="D57" s="4">
+        <v>1488522</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="F57" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G57" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>139</v>
-[...13 lines deleted...]
-      <c r="F58" t="s">
+        <v>78</v>
+      </c>
+      <c r="B58" s="2">
+        <v>0.77</v>
+      </c>
+      <c r="C58" s="4">
+        <v>133772953</v>
+      </c>
+      <c r="D58" s="4">
+        <v>310155</v>
+      </c>
+      <c r="E58" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="G58" t="s">
-        <v>32</v>
+      <c r="F58" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>95</v>
-[...16 lines deleted...]
-      <c r="G59" t="s">
+        <v>66</v>
+      </c>
+      <c r="B59" s="2">
+        <v>0.73</v>
+      </c>
+      <c r="C59" s="4">
+        <v>126317985</v>
+      </c>
+      <c r="D59" s="4">
+        <v>583401</v>
+      </c>
+      <c r="E59" s="3">
+        <v>760759100</v>
+      </c>
+      <c r="F59" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G59" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>99</v>
-[...16 lines deleted...]
-      <c r="G60" t="s">
+        <v>71</v>
+      </c>
+      <c r="B60" s="2">
+        <v>0.72</v>
+      </c>
+      <c r="C60" s="4">
+        <v>125251786</v>
+      </c>
+      <c r="D60" s="4">
+        <v>405031</v>
+      </c>
+      <c r="E60" s="3">
+        <v>863667101</v>
+      </c>
+      <c r="F60" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G60" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>59</v>
-[...16 lines deleted...]
-      <c r="G61" t="s">
+        <v>53</v>
+      </c>
+      <c r="B61" s="2">
+        <v>0.71</v>
+      </c>
+      <c r="C61" s="4">
+        <v>122957973</v>
+      </c>
+      <c r="D61" s="4">
+        <v>223292</v>
+      </c>
+      <c r="E61" s="3">
+        <v>573284106</v>
+      </c>
+      <c r="F61" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G61" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>102</v>
-[...16 lines deleted...]
-      <c r="G62" t="s">
+        <v>42</v>
+      </c>
+      <c r="B62" s="2">
+        <v>0.69</v>
+      </c>
+      <c r="C62" s="4">
+        <v>119747863</v>
+      </c>
+      <c r="D62" s="4">
+        <v>197171</v>
+      </c>
+      <c r="E62" s="3">
+        <v>244199105</v>
+      </c>
+      <c r="F62" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G62" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B63">
+        <v>36</v>
+      </c>
+      <c r="B63" s="2">
         <v>0.67</v>
       </c>
-      <c r="C63" s="2">
-[...11 lines deleted...]
-      <c r="G63" t="s">
+      <c r="C63" s="4">
+        <v>116342867</v>
+      </c>
+      <c r="D63" s="4">
+        <v>1274013</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="F63" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G63" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B64">
+        <v>92</v>
+      </c>
+      <c r="B64" s="2">
         <v>0.66</v>
       </c>
-      <c r="C64" s="2">
-[...12 lines deleted...]
-        <v>12</v>
+      <c r="C64" s="4">
+        <v>114223373</v>
+      </c>
+      <c r="D64" s="4">
+        <v>453990</v>
+      </c>
+      <c r="E64" s="3">
+        <v>5843329</v>
+      </c>
+      <c r="F64" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>63</v>
-[...13 lines deleted...]
-      <c r="F65" t="s">
         <v>50</v>
       </c>
-      <c r="G65" t="s">
+      <c r="B65" s="2">
+        <v>0.65</v>
+      </c>
+      <c r="C65" s="4">
+        <v>111612338</v>
+      </c>
+      <c r="D65" s="4">
+        <v>1759545</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="F65" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G65" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>80</v>
-[...16 lines deleted...]
-      <c r="G66" t="s">
+        <v>23</v>
+      </c>
+      <c r="B66" s="2">
+        <v>0.62</v>
+      </c>
+      <c r="C66" s="4">
+        <v>107902659</v>
+      </c>
+      <c r="D66" s="4">
+        <v>1072911</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="F66" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G66" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>52</v>
-[...16 lines deleted...]
-      <c r="G67" t="s">
+        <v>132</v>
+      </c>
+      <c r="B67" s="2">
+        <v>0.61</v>
+      </c>
+      <c r="C67" s="4">
+        <v>104599973</v>
+      </c>
+      <c r="D67" s="4">
+        <v>1208829</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="F67" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G67" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B68">
+        <v>25</v>
+      </c>
+      <c r="B68" s="2">
         <v>0.6</v>
       </c>
-      <c r="C68" s="2">
-[...11 lines deleted...]
-      <c r="G68" t="s">
+      <c r="C68" s="4">
+        <v>104407474</v>
+      </c>
+      <c r="D68" s="4">
+        <v>412189</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="F68" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G68" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>118</v>
-[...7 lines deleted...]
-      <c r="D69">
+        <v>81</v>
+      </c>
+      <c r="B69" s="2">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="C69" s="4">
+        <v>100530668</v>
+      </c>
+      <c r="D69" s="4">
         <v>865599</v>
       </c>
-      <c r="E69" t="s">
-[...5 lines deleted...]
-      <c r="G69" t="s">
+      <c r="E69" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="F69" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G69" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>66</v>
-[...16 lines deleted...]
-      <c r="G70" t="s">
+        <v>37</v>
+      </c>
+      <c r="B70" s="2">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="C70" s="4">
+        <v>97482941</v>
+      </c>
+      <c r="D70" s="4">
+        <v>1553513</v>
+      </c>
+      <c r="E70" s="3">
+        <v>146869102</v>
+      </c>
+      <c r="F70" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G70" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>51</v>
-[...16 lines deleted...]
-      <c r="G71" t="s">
+        <v>39</v>
+      </c>
+      <c r="B71" s="2">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="C71" s="4">
+        <v>94636583</v>
+      </c>
+      <c r="D71" s="4">
+        <v>502264</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F71" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G71" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>64</v>
-[...16 lines deleted...]
-      <c r="G72" t="s">
+        <v>75</v>
+      </c>
+      <c r="B72" s="2">
+        <v>0.49</v>
+      </c>
+      <c r="C72" s="4">
+        <v>84818440</v>
+      </c>
+      <c r="D72" s="4">
+        <v>858052</v>
+      </c>
+      <c r="E72" s="3">
+        <v>892672106</v>
+      </c>
+      <c r="F72" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G72" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>111</v>
-[...16 lines deleted...]
-      <c r="G73" t="s">
+        <v>90</v>
+      </c>
+      <c r="B73" s="2">
+        <v>0.46</v>
+      </c>
+      <c r="C73" s="4">
+        <v>79099845</v>
+      </c>
+      <c r="D73" s="4">
+        <v>166821</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="F73" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G73" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B74">
+        <v>91</v>
+      </c>
+      <c r="B74" s="2">
         <v>0.46</v>
       </c>
-      <c r="C74" s="2">
-[...11 lines deleted...]
-      <c r="G74" t="s">
+      <c r="C74" s="4">
+        <v>79304845</v>
+      </c>
+      <c r="D74" s="4">
+        <v>1150134</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="F74" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G74" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B75">
+        <v>58</v>
+      </c>
+      <c r="B75" s="2">
         <v>0.45</v>
       </c>
-      <c r="C75" s="2">
-[...11 lines deleted...]
-      <c r="G75" t="s">
+      <c r="C75" s="4">
+        <v>77624891</v>
+      </c>
+      <c r="D75" s="4">
+        <v>191984</v>
+      </c>
+      <c r="E75" s="3">
+        <v>620076307</v>
+      </c>
+      <c r="F75" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G75" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>92</v>
-[...16 lines deleted...]
-      <c r="G76" t="s">
+        <v>69</v>
+      </c>
+      <c r="B76" s="2">
+        <v>0.45</v>
+      </c>
+      <c r="C76" s="4">
+        <v>77478535</v>
+      </c>
+      <c r="D76" s="4">
+        <v>654269</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="F76" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G76" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>105</v>
-[...16 lines deleted...]
-      <c r="G77" t="s">
+        <v>128</v>
+      </c>
+      <c r="B77" s="2">
+        <v>0.32</v>
+      </c>
+      <c r="C77" s="4">
+        <v>55112593</v>
+      </c>
+      <c r="D77" s="4">
+        <v>208586</v>
+      </c>
+      <c r="E77" s="3">
+        <v>632307104</v>
+      </c>
+      <c r="F77" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G77" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>49</v>
-[...16 lines deleted...]
-      <c r="G78" t="s">
+        <v>158</v>
+      </c>
+      <c r="B78" s="2">
+        <v>0.32</v>
+      </c>
+      <c r="C78" s="4">
+        <v>54999940</v>
+      </c>
+      <c r="D78" s="4">
+        <v>93377</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="F78" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="G78" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B79">
+        <v>79</v>
+      </c>
+      <c r="B79" s="2">
         <v>0.31</v>
       </c>
-      <c r="C79" s="2">
-[...11 lines deleted...]
-      <c r="G79" t="s">
+      <c r="C79" s="4">
+        <v>53808981</v>
+      </c>
+      <c r="D79" s="4">
+        <v>279847</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="F79" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G79" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>116</v>
-[...16 lines deleted...]
-      <c r="G80" t="s">
+        <v>122</v>
+      </c>
+      <c r="B80" s="2">
+        <v>0.25</v>
+      </c>
+      <c r="C80" s="4">
+        <v>43549867</v>
+      </c>
+      <c r="D80" s="4">
+        <v>117766</v>
+      </c>
+      <c r="E80" s="3">
+        <v>571903202</v>
+      </c>
+      <c r="F80" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G80" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>93</v>
-[...16 lines deleted...]
-      <c r="G81" t="s">
+        <v>26</v>
+      </c>
+      <c r="B81" s="2">
+        <v>0.24</v>
+      </c>
+      <c r="C81" s="4">
+        <v>40741868</v>
+      </c>
+      <c r="D81" s="4">
+        <v>305274</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F81" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G81" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>153</v>
-[...16 lines deleted...]
-      <c r="G82" t="s">
+        <v>76</v>
+      </c>
+      <c r="B82" s="2">
+        <v>0.24</v>
+      </c>
+      <c r="C82" s="4">
+        <v>40988030</v>
+      </c>
+      <c r="D82" s="4">
+        <v>25413</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="F82" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G82" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>112</v>
-[...13 lines deleted...]
-      <c r="F83" t="s">
         <v>50</v>
       </c>
-      <c r="G83" t="s">
+      <c r="B83" s="2">
+        <v>0.2</v>
+      </c>
+      <c r="C83" s="4">
+        <v>34256278</v>
+      </c>
+      <c r="D83" s="4">
+        <v>540043</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="F83" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G83" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>80</v>
-[...16 lines deleted...]
-      <c r="G84" t="s">
+        <v>137</v>
+      </c>
+      <c r="B84" s="2">
+        <v>0.2</v>
+      </c>
+      <c r="C84" s="4">
+        <v>33906611</v>
+      </c>
+      <c r="D84" s="4">
+        <v>294175</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="F84" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G84" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B85">
+        <v>112</v>
+      </c>
+      <c r="B85" s="2">
         <v>0.18</v>
       </c>
-      <c r="C85" s="2">
-[...2 lines deleted...]
-      <c r="D85">
+      <c r="C85" s="4">
+        <v>31566508</v>
+      </c>
+      <c r="D85" s="4">
         <v>150460</v>
       </c>
-      <c r="E85" t="s">
-[...5 lines deleted...]
-      <c r="G85" t="s">
+      <c r="E85" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="F85" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G85" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="B86">
+        <v>83</v>
+      </c>
+      <c r="B86" s="2">
         <v>0.16</v>
       </c>
-      <c r="C86" s="2">
-[...11 lines deleted...]
-      <c r="G86" t="s">
+      <c r="C86" s="4">
+        <v>26808840</v>
+      </c>
+      <c r="D86" s="4">
+        <v>98050</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="F86" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G86" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>121</v>
-[...16 lines deleted...]
-      <c r="G87" t="s">
+        <v>84</v>
+      </c>
+      <c r="B87" s="2">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="C87" s="4">
+        <v>11921794</v>
+      </c>
+      <c r="D87" s="4">
+        <v>17336</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F87" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G87" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>87</v>
-[...16 lines deleted...]
-      <c r="G88" t="s">
+        <v>82</v>
+      </c>
+      <c r="B88" s="2">
+        <v>0.06</v>
+      </c>
+      <c r="C88" s="4">
+        <v>10769301</v>
+      </c>
+      <c r="D88" s="4">
+        <v>96603</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="F88" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G88" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>123</v>
-[...16 lines deleted...]
-      <c r="G89" t="s">
+        <v>47</v>
+      </c>
+      <c r="B89" s="2">
+        <v>0.05</v>
+      </c>
+      <c r="C89" s="4">
+        <v>8805056</v>
+      </c>
+      <c r="D89" s="4">
+        <v>849894</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="F89" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G89" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>75</v>
-[...16 lines deleted...]
-      <c r="G90" t="s">
+        <v>125</v>
+      </c>
+      <c r="B90" s="2">
+        <v>0.04</v>
+      </c>
+      <c r="C90" s="4">
+        <v>7671358</v>
+      </c>
+      <c r="D90" s="4">
+        <v>376416</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="F90" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G90" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>119</v>
-[...16 lines deleted...]
-      <c r="G91" t="s">
+        <v>94</v>
+      </c>
+      <c r="B91" s="2">
+        <v>0.02</v>
+      </c>
+      <c r="C91" s="4">
+        <v>3795098</v>
+      </c>
+      <c r="D91" s="4">
+        <v>2353</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="F91" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="G91" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>141</v>
+        <v>160</v>
       </c>
       <c r="B92">
-        <v>0.02</v>
-[...13 lines deleted...]
-      <c r="G92" t="s">
+        <v>0.01</v>
+      </c>
+      <c r="C92" s="7">
+        <v>1669965</v>
+      </c>
+      <c r="D92" s="7">
+        <v>24219</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="F92" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="G92" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>148</v>
-[...16 lines deleted...]
-      <c r="G93" t="s">
+        <v>95</v>
+      </c>
+      <c r="B93" s="2">
+        <v>0</v>
+      </c>
+      <c r="C93" s="4">
+        <v>8064</v>
+      </c>
+      <c r="D93" s="4">
+        <v>5</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="F93" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="G93" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B94">
+        <v>96</v>
+      </c>
+      <c r="B94" s="2">
         <v>0</v>
       </c>
-      <c r="C94" s="2">
-[...11 lines deleted...]
-      <c r="G94" t="s">
+      <c r="C94" s="4">
+        <v>12903</v>
+      </c>
+      <c r="D94" s="4">
+        <v>8</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F94" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="G94" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B95">
+        <v>94</v>
+      </c>
+      <c r="B95" s="2">
         <v>0</v>
       </c>
-      <c r="C95" s="2">
-[...11 lines deleted...]
-      <c r="G95" t="s">
+      <c r="C95" s="4">
+        <v>151610</v>
+      </c>
+      <c r="D95" s="4">
+        <v>94</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="F95" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="G95" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A96" t="s">
-[...29 lines deleted...]
-    <row r="100" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="C96" s="5"/>
+    </row>
+    <row r="100" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:3" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="101" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:3" x14ac:dyDescent="0.25">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="102" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:3" x14ac:dyDescent="0.25">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="103" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:3" x14ac:dyDescent="0.25">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="104" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:G95">
+    <sortCondition descending="1" ref="B11:B95"/>
+  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:G5 A98:G104 A6:B6 D6:G6 A7:G9 A10:D10 A97:B97 D97:G97" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:E5 A7:E9 A6:B6 D6:E6 A10:D10 F10 F1:F5 F7:F9 F6 F96:F104 G10 G1:G5 G7:G9 G6 G96:G104 A97:E104 A96:B96 D96:E96" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>