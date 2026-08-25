--- v5 (2026-08-04)
+++ v6 (2026-08-25)
@@ -1,161 +1,155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bdollin\Downloads\Heartbeat Trades\7.22.26\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bdollin\Downloads\Heartbeat Trades\8.19.26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6E2BF90D-5E71-4856-BE14-3A91EEB9B467}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{62789AA1-A60B-4337-BD94-E8E0E73BA2D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="338" uniqueCount="166">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>Franklin Growth Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Weight (%)</t>
   </si>
   <si>
     <t>Market Value ($)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Investment Category</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>EUR</t>
-[...1 lines deleted...]
-  <si>
     <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
   </si>
   <si>
     <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
   </si>
   <si>
     <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
   </si>
   <si>
     <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
   </si>
   <si>
     <t>© Franklin Templeton. All rights reserved.</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>ARM HOLDINGS PLC ADR USD</t>
   </si>
   <si>
     <t>EQUITIES-AMERICAN DEPOSITORY RECEIPT</t>
   </si>
   <si>
     <t>ASML HOLDING NV NY REG</t>
   </si>
   <si>
     <t>ABBOTT LABORATORIES</t>
   </si>
   <si>
     <t>EQUITIES-COMMON STOCK</t>
   </si>
   <si>
     <t>ABBVIE INC COMMON STOCK</t>
   </si>
   <si>
-    <t>AGILENT TECHNOLOGIES INC</t>
-[...1 lines deleted...]
-  <si>
     <t>ALPHABET INC-CL C -</t>
   </si>
   <si>
     <t>ALPHABET INC-CL A -</t>
   </si>
   <si>
     <t>AMAZON.COM INC COMMON</t>
   </si>
   <si>
     <t>AMETEK INC COMMON STOCK</t>
   </si>
   <si>
     <t>AMPHENOL CORP COMMON</t>
   </si>
   <si>
     <t>APPLE INC COMMON STOCK</t>
   </si>
   <si>
     <t>BWX TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>BLACKROCK INC COMMON</t>
   </si>
   <si>
     <t>BROADCOM INC COMMON STOCK</t>
@@ -334,53 +328,50 @@
   <si>
     <t>EQUITIES-PREFERRED STOCK</t>
   </si>
   <si>
     <t>CANVA INC CNV PFD NPV SER</t>
   </si>
   <si>
     <t>CANVA INC CNV PFD SER A-5</t>
   </si>
   <si>
     <t>CANVA INC CNV PFD SER A-4</t>
   </si>
   <si>
     <t>042068205</t>
   </si>
   <si>
     <t>N07059210</t>
   </si>
   <si>
     <t>002824100</t>
   </si>
   <si>
     <t>00287Y109</t>
   </si>
   <si>
-    <t>00846U101</t>
-[...1 lines deleted...]
-  <si>
     <t>02079K107</t>
   </si>
   <si>
     <t>02079K305</t>
   </si>
   <si>
     <t>023135106</t>
   </si>
   <si>
     <t>031100100</t>
   </si>
   <si>
     <t>032095101</t>
   </si>
   <si>
     <t>037833100</t>
   </si>
   <si>
     <t>05605H100</t>
   </si>
   <si>
     <t>09290D101</t>
   </si>
   <si>
     <t>11135F101</t>
@@ -517,114 +508,129 @@
   <si>
     <t>8G3275S</t>
   </si>
   <si>
     <t>8G3276S</t>
   </si>
   <si>
     <t>8G3278S</t>
   </si>
   <si>
     <t>8G3281S</t>
   </si>
   <si>
     <t>ANTHROPIC PBC PRF USD NPV</t>
   </si>
   <si>
     <t>AH39578</t>
   </si>
   <si>
     <t>ANDURIL INDUSTRIES INC.</t>
   </si>
   <si>
     <t>AJD9930X8</t>
   </si>
   <si>
-    <t>Cash and cash equivalents</t>
-[...1 lines deleted...]
-  <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>FRANKLIN INSTITUTIONAL US</t>
+  </si>
+  <si>
+    <t>AMEREN CORP COMMON STOCK</t>
+  </si>
+  <si>
+    <t>023608102</t>
+  </si>
+  <si>
+    <t>WALMART INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>DATABRICKS INC COM USD</t>
+  </si>
+  <si>
+    <t>AM79E14</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
-    <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="37" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="37" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -932,2108 +938,2150 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:G104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A14" sqref="A14:C14"/>
+      <selection activeCell="L22" sqref="L22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="42.25" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="10.875" style="3" customWidth="1"/>
+    <col min="1" max="1" width="37.75" customWidth="1"/>
+    <col min="2" max="2" width="9.875" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="14.625" customWidth="1"/>
+    <col min="5" max="5" width="14.625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="36.875" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8" style="3" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1">
-        <v>46225</v>
+        <v>46253</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B11" s="2">
-        <v>9.1300000000000008</v>
+        <v>8.65</v>
       </c>
       <c r="C11" s="4">
-        <v>1576746471</v>
+        <v>1528006335</v>
       </c>
       <c r="D11" s="4">
-        <v>7435379</v>
+        <v>7023379</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F11" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B12" s="2">
-        <v>5.57</v>
+        <v>6.75</v>
       </c>
       <c r="C12" s="4">
-        <v>961827816</v>
+        <v>1193377132</v>
       </c>
       <c r="D12" s="4">
         <v>2464077</v>
       </c>
       <c r="E12" s="3">
         <v>594918104</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B13" s="2">
-        <v>5.09</v>
+        <v>5.4</v>
       </c>
       <c r="C13" s="4">
-        <v>879825381</v>
+        <v>955249252</v>
       </c>
       <c r="D13" s="4">
         <v>3593324</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B14" s="2">
-        <v>3.59</v>
+        <v>3.41</v>
       </c>
       <c r="C14" s="4">
-        <v>619836588</v>
+        <v>602604640</v>
       </c>
       <c r="D14" s="4">
         <v>1901981</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="B15" s="2">
-        <v>3.5</v>
+        <v>3.28</v>
       </c>
       <c r="C15" s="4">
-        <v>603999977</v>
-[...5 lines deleted...]
-        <v>110</v>
+        <v>580156028</v>
+      </c>
+      <c r="D15" s="8">
+        <v>1697852</v>
+      </c>
+      <c r="E15" s="9" t="s">
+        <v>99</v>
       </c>
       <c r="F15" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>26</v>
       </c>
       <c r="B16" s="2">
-        <v>3.4</v>
+        <v>3.19</v>
       </c>
       <c r="C16" s="4">
-        <v>587844460</v>
-[...8 lines deleted...]
-        <v>163</v>
+        <v>564567248</v>
+      </c>
+      <c r="D16" s="4">
+        <v>1637756</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B17" s="2">
-        <v>3.36</v>
+        <v>3.12</v>
       </c>
       <c r="C17" s="4">
-        <v>580512577</v>
+        <v>551744945</v>
       </c>
       <c r="D17" s="4">
-        <v>1697852</v>
+        <v>1522139</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="F17" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>28</v>
+        <v>160</v>
       </c>
       <c r="B18" s="2">
-        <v>3.24</v>
+        <v>2.76</v>
       </c>
       <c r="C18" s="4">
-        <v>560259950</v>
+        <v>487046877</v>
       </c>
       <c r="D18" s="4">
-        <v>1637756</v>
+        <v>487046877</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>159</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>159</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B19" s="2">
-        <v>2.7</v>
+        <v>2.42</v>
       </c>
       <c r="C19" s="4">
-        <v>467113704</v>
+        <v>427823762</v>
       </c>
       <c r="D19" s="4">
-        <v>2965613</v>
+        <v>2741757</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="F19" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B20" s="2">
-        <v>2.41</v>
+        <v>2.0499999999999998</v>
       </c>
       <c r="C20" s="4">
-        <v>415623677</v>
+        <v>361852443</v>
       </c>
       <c r="D20" s="4">
         <v>662697</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>52</v>
       </c>
       <c r="B21" s="2">
-        <v>1.97</v>
+        <v>1.76</v>
       </c>
       <c r="C21" s="4">
-        <v>339983876</v>
+        <v>310963125</v>
       </c>
       <c r="D21" s="4">
-        <v>292331</v>
-[...2 lines deleted...]
-        <v>532457108</v>
+        <v>542012</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>120</v>
       </c>
       <c r="F21" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>1.83</v>
+        <v>1.74</v>
       </c>
       <c r="C22" s="4">
-        <v>315494875</v>
+        <v>306717413</v>
       </c>
       <c r="D22" s="4">
         <v>175094</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
       <c r="B23" s="2">
-        <v>1.67</v>
+        <v>1.68</v>
       </c>
       <c r="C23" s="4">
-        <v>288339544</v>
+        <v>297226057</v>
       </c>
       <c r="D23" s="4">
-        <v>542012</v>
+        <v>813115</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="F23" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B24" s="2">
-        <v>1.66</v>
+        <v>1.58</v>
       </c>
       <c r="C24" s="4">
-        <v>287371103</v>
+        <v>279537913</v>
       </c>
       <c r="D24" s="4">
-        <v>813115</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>218331</v>
+      </c>
+      <c r="E24" s="3">
+        <v>532457108</v>
       </c>
       <c r="F24" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B25" s="2">
-        <v>1.57</v>
+        <v>1.56</v>
       </c>
       <c r="C25" s="4">
-        <v>270498171</v>
+        <v>275149168</v>
       </c>
       <c r="D25" s="4">
         <v>1898366</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="F25" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B26" s="2">
-        <v>1.56</v>
+        <v>1.45</v>
       </c>
       <c r="C26" s="4">
-        <v>270015770</v>
+        <v>255396795</v>
       </c>
       <c r="D26" s="4">
         <v>530827</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="F26" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="B27" s="2">
-        <v>1.51</v>
+        <v>1.38</v>
       </c>
       <c r="C27" s="4">
-        <v>261273812</v>
+        <v>243127820</v>
       </c>
       <c r="D27" s="4">
-        <v>186831</v>
+        <v>791509</v>
       </c>
       <c r="E27" s="3">
-        <v>609839105</v>
+        <v>512807306</v>
       </c>
       <c r="F27" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B28" s="2">
-        <v>1.46</v>
+        <v>1.37</v>
       </c>
       <c r="C28" s="4">
-        <v>252720909</v>
+        <v>242906456</v>
       </c>
       <c r="D28" s="4">
-        <v>791509</v>
+        <v>186831</v>
       </c>
       <c r="E28" s="3">
-        <v>512807306</v>
+        <v>609839105</v>
       </c>
       <c r="F28" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>73</v>
+        <v>55</v>
       </c>
       <c r="B29" s="2">
-        <v>1.45</v>
+        <v>1.33</v>
       </c>
       <c r="C29" s="4">
-        <v>250815509</v>
+        <v>234338255</v>
       </c>
       <c r="D29" s="4">
-        <v>852563</v>
-[...2 lines deleted...]
-        <v>882508104</v>
+        <v>4940718</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>124</v>
       </c>
       <c r="F29" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="B30" s="2">
-        <v>1.37</v>
+        <v>1.32</v>
       </c>
       <c r="C30" s="4">
-        <v>236339246</v>
+        <v>233027521</v>
       </c>
       <c r="D30" s="4">
-        <v>2470359</v>
+        <v>201073</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="F30" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>89</v>
+        <v>62</v>
       </c>
       <c r="B31" s="2">
-        <v>1.34</v>
+        <v>1.31</v>
       </c>
       <c r="C31" s="4">
-        <v>230839270</v>
+        <v>231323058</v>
       </c>
       <c r="D31" s="4">
-        <v>487414</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>226067</v>
+      </c>
+      <c r="E31" s="3">
+        <v>701094104</v>
       </c>
       <c r="F31" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="B32" s="2">
         <v>1.29</v>
       </c>
       <c r="C32" s="4">
-        <v>222301990</v>
+        <v>228017974</v>
       </c>
       <c r="D32" s="4">
-        <v>1935080</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>852563</v>
+      </c>
+      <c r="E32" s="3">
+        <v>882508104</v>
       </c>
       <c r="F32" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B33" s="2">
-        <v>1.28</v>
+        <v>1.29</v>
       </c>
       <c r="C33" s="4">
-        <v>221083789</v>
+        <v>228066337</v>
       </c>
       <c r="D33" s="4">
         <v>755687</v>
       </c>
       <c r="E33" s="3">
         <v>907818108</v>
       </c>
       <c r="F33" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="B34" s="2">
-        <v>1.27</v>
+        <v>1.28</v>
       </c>
       <c r="C34" s="4">
-        <v>219459062</v>
+        <v>226588199</v>
       </c>
       <c r="D34" s="4">
-        <v>226067</v>
+        <v>1071339</v>
       </c>
       <c r="E34" s="3">
-        <v>701094104</v>
+        <v>235851102</v>
       </c>
       <c r="F34" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>34</v>
+        <v>87</v>
       </c>
       <c r="B35" s="2">
-        <v>1.23</v>
+        <v>1.26</v>
       </c>
       <c r="C35" s="4">
-        <v>212459764</v>
+        <v>222007329</v>
       </c>
       <c r="D35" s="4">
-        <v>201073</v>
+        <v>487414</v>
       </c>
       <c r="E35" s="3" t="s">
-        <v>109</v>
+        <v>148</v>
       </c>
       <c r="F35" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>38</v>
+        <v>66</v>
       </c>
       <c r="B36" s="2">
-        <v>1.18</v>
+        <v>1.25</v>
       </c>
       <c r="C36" s="4">
-        <v>204132460</v>
+        <v>220531117</v>
       </c>
       <c r="D36" s="4">
-        <v>220134</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>1988917</v>
+      </c>
+      <c r="E36" s="3">
+        <v>808513105</v>
       </c>
       <c r="F36" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="B37" s="2">
-        <v>1.1599999999999999</v>
+        <v>1.23</v>
       </c>
       <c r="C37" s="4">
-        <v>200482834</v>
+        <v>217019888</v>
       </c>
       <c r="D37" s="4">
-        <v>1988917</v>
-[...2 lines deleted...]
-        <v>808513105</v>
+        <v>2705309</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>126</v>
       </c>
       <c r="F37" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>41</v>
+        <v>72</v>
       </c>
       <c r="B38" s="2">
-        <v>1.1100000000000001</v>
+        <v>1.22</v>
       </c>
       <c r="C38" s="4">
-        <v>191919668</v>
+        <v>214912018</v>
       </c>
       <c r="D38" s="4">
-        <v>1071339</v>
+        <v>350282</v>
       </c>
       <c r="E38" s="3">
-        <v>235851102</v>
+        <v>883556102</v>
       </c>
       <c r="F38" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="B39" s="2">
-        <v>1.1000000000000001</v>
+        <v>1.19</v>
       </c>
       <c r="C39" s="4">
-        <v>190367715</v>
+        <v>210666037</v>
       </c>
       <c r="D39" s="4">
-        <v>671728</v>
+        <v>220134</v>
       </c>
       <c r="E39" s="3" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
       <c r="F39" s="6" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="B40" s="2">
-        <v>1.07</v>
+        <v>1.18</v>
       </c>
       <c r="C40" s="4">
-        <v>185394826</v>
+        <v>208911237</v>
       </c>
       <c r="D40" s="4">
-        <v>2705309</v>
+        <v>1935080</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>129</v>
+        <v>113</v>
       </c>
       <c r="F40" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="B41" s="2">
-        <v>1.07</v>
+        <v>1.1599999999999999</v>
       </c>
       <c r="C41" s="4">
-        <v>184409462</v>
+        <v>205248365</v>
       </c>
       <c r="D41" s="4">
-        <v>350282</v>
+        <v>631514</v>
       </c>
       <c r="E41" s="3">
-        <v>883556102</v>
+        <v>833445109</v>
       </c>
       <c r="F41" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B42" s="2">
-        <v>1.05</v>
+        <v>1.1399999999999999</v>
       </c>
       <c r="C42" s="4">
-        <v>182075946</v>
+        <v>200867339</v>
       </c>
       <c r="D42" s="4">
         <v>1277457</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F42" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="B43" s="2">
-        <v>1.03</v>
+        <v>1.1299999999999999</v>
       </c>
       <c r="C43" s="4">
-        <v>177151020</v>
+        <v>199282252</v>
       </c>
       <c r="D43" s="4">
-        <v>241851</v>
-[...2 lines deleted...]
-        <v>231561101</v>
+        <v>799239</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>95</v>
       </c>
       <c r="F43" s="6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B44" s="2">
-        <v>1</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="C44" s="4">
-        <v>171939896</v>
+        <v>194411720</v>
       </c>
       <c r="D44" s="4">
         <v>882286</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="F44" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B45" s="2">
-        <v>0.99</v>
+        <v>1.07</v>
       </c>
       <c r="C45" s="4">
-        <v>171226872</v>
+        <v>188635910</v>
       </c>
       <c r="D45" s="4">
-        <v>722202</v>
+        <v>1648483</v>
       </c>
       <c r="E45" s="3" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="F45" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>44</v>
       </c>
       <c r="B46" s="2">
-        <v>0.98</v>
+        <v>1.04</v>
       </c>
       <c r="C46" s="4">
-        <v>169119449</v>
+        <v>183318528</v>
       </c>
       <c r="D46" s="4">
-        <v>631514</v>
+        <v>3563735</v>
       </c>
       <c r="E46" s="3">
-        <v>833445109</v>
+        <v>311900104</v>
       </c>
       <c r="F46" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>85</v>
+        <v>59</v>
       </c>
       <c r="B47" s="2">
-        <v>0.98</v>
+        <v>1.03</v>
       </c>
       <c r="C47" s="4">
-        <v>169386127</v>
+        <v>182900438</v>
       </c>
       <c r="D47" s="4">
-        <v>997974</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>313809</v>
+      </c>
+      <c r="E47" s="3">
+        <v>666807102</v>
       </c>
       <c r="F47" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="B48" s="2">
-        <v>0.95</v>
+        <v>1.02</v>
       </c>
       <c r="C48" s="4">
-        <v>164837592</v>
+        <v>181149528</v>
       </c>
       <c r="D48" s="4">
-        <v>313809</v>
-[...2 lines deleted...]
-        <v>666807102</v>
+        <v>455470</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>117</v>
       </c>
       <c r="F48" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="B49" s="2">
-        <v>0.94</v>
+        <v>0.99</v>
       </c>
       <c r="C49" s="4">
-        <v>161544108</v>
+        <v>175653970</v>
       </c>
       <c r="D49" s="4">
-        <v>3563735</v>
-[...2 lines deleted...]
-        <v>311900104</v>
+        <v>722202</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>102</v>
       </c>
       <c r="F49" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="B50" s="2">
         <v>0.93</v>
       </c>
       <c r="C50" s="4">
-        <v>161505049</v>
+        <v>164615811</v>
       </c>
       <c r="D50" s="4">
-        <v>376416</v>
+        <v>997974</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="F50" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="B51" s="2">
-        <v>0.9</v>
+        <v>0.92</v>
       </c>
       <c r="C51" s="4">
-        <v>155174074</v>
+        <v>162847952</v>
       </c>
       <c r="D51" s="4">
-        <v>455470</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>241851</v>
+      </c>
+      <c r="E51" s="3">
+        <v>231561101</v>
       </c>
       <c r="F51" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="B52" s="2">
-        <v>0.9</v>
+        <v>0.91</v>
       </c>
       <c r="C52" s="4">
-        <v>156207817</v>
+        <v>160601651</v>
       </c>
       <c r="D52" s="4">
-        <v>413675</v>
-[...2 lines deleted...]
-        <v>871607107</v>
+        <v>376416</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>132</v>
       </c>
       <c r="F52" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B53" s="2">
-        <v>0.86</v>
+        <v>0.9</v>
       </c>
       <c r="C53" s="4">
-        <v>149179782</v>
+        <v>159655011</v>
       </c>
       <c r="D53" s="4">
         <v>558977</v>
       </c>
       <c r="E53" s="3">
         <v>278865100</v>
       </c>
       <c r="F53" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B54" s="2">
-        <v>0.84</v>
+        <v>0.88</v>
       </c>
       <c r="C54" s="4">
-        <v>145241955</v>
+        <v>155846593</v>
       </c>
       <c r="D54" s="4">
         <v>433196</v>
       </c>
       <c r="E54" s="3">
         <v>697435105</v>
       </c>
       <c r="F54" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>33</v>
+        <v>69</v>
       </c>
       <c r="B55" s="2">
-        <v>0.83</v>
+        <v>0.78</v>
       </c>
       <c r="C55" s="4">
-        <v>144108680</v>
+        <v>137702439</v>
       </c>
       <c r="D55" s="4">
-        <v>822679</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>405031</v>
+      </c>
+      <c r="E55" s="3">
+        <v>863667101</v>
       </c>
       <c r="F55" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B56" s="2">
-        <v>0.8</v>
+        <v>0.77</v>
       </c>
       <c r="C56" s="4">
-        <v>137683015</v>
+        <v>136301580</v>
       </c>
       <c r="D56" s="4">
         <v>868827</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="F56" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>60</v>
+        <v>31</v>
       </c>
       <c r="B57" s="2">
-        <v>0.77</v>
+        <v>0.76</v>
       </c>
       <c r="C57" s="4">
-        <v>133088752</v>
+        <v>133487895</v>
       </c>
       <c r="D57" s="4">
-        <v>1488522</v>
+        <v>822679</v>
       </c>
       <c r="E57" s="3" t="s">
-        <v>130</v>
+        <v>105</v>
       </c>
       <c r="F57" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="B58" s="2">
-        <v>0.77</v>
+        <v>0.73</v>
       </c>
       <c r="C58" s="4">
-        <v>133772953</v>
+        <v>128954957</v>
       </c>
       <c r="D58" s="4">
-        <v>310155</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>583401</v>
+      </c>
+      <c r="E58" s="3">
+        <v>760759100</v>
       </c>
       <c r="F58" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>90</v>
       </c>
       <c r="B59" s="2">
-        <v>0.73</v>
+        <v>0.71</v>
       </c>
       <c r="C59" s="4">
-        <v>126317985</v>
+        <v>124620645</v>
       </c>
       <c r="D59" s="4">
-        <v>583401</v>
+        <v>453990</v>
       </c>
       <c r="E59" s="3">
-        <v>760759100</v>
+        <v>5843329</v>
       </c>
       <c r="F59" s="6" t="s">
-        <v>24</v>
+        <v>91</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>34</v>
       </c>
       <c r="B60" s="2">
-        <v>0.72</v>
+        <v>0.68</v>
       </c>
       <c r="C60" s="4">
-        <v>125251786</v>
+        <v>120317788</v>
       </c>
       <c r="D60" s="4">
-        <v>405031</v>
-[...2 lines deleted...]
-        <v>863667101</v>
+        <v>1274013</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>108</v>
       </c>
       <c r="F60" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B61" s="2">
-        <v>0.71</v>
+        <v>0.68</v>
       </c>
       <c r="C61" s="4">
-        <v>122957973</v>
+        <v>119579565</v>
       </c>
       <c r="D61" s="4">
         <v>223292</v>
       </c>
       <c r="E61" s="3">
         <v>573284106</v>
       </c>
       <c r="F61" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="B62" s="2">
-        <v>0.69</v>
+        <v>0.68</v>
       </c>
       <c r="C62" s="4">
-        <v>119747863</v>
+        <v>120529335</v>
       </c>
       <c r="D62" s="4">
-        <v>197171</v>
-[...2 lines deleted...]
-        <v>244199105</v>
+        <v>310155</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>137</v>
       </c>
       <c r="F62" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="B63" s="2">
-        <v>0.67</v>
+        <v>0.65</v>
       </c>
       <c r="C63" s="4">
-        <v>116342867</v>
+        <v>114483398</v>
       </c>
       <c r="D63" s="4">
-        <v>1274013</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>197171</v>
+      </c>
+      <c r="E63" s="3">
+        <v>244199105</v>
       </c>
       <c r="F63" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>92</v>
+        <v>48</v>
       </c>
       <c r="B64" s="2">
-        <v>0.66</v>
+        <v>0.63</v>
       </c>
       <c r="C64" s="4">
-        <v>114223373</v>
+        <v>111612338</v>
       </c>
       <c r="D64" s="4">
-        <v>453990</v>
-[...2 lines deleted...]
-        <v>5843329</v>
+        <v>1759545</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>121</v>
       </c>
       <c r="F64" s="6" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="B65" s="2">
-        <v>0.65</v>
+        <v>0.62</v>
       </c>
       <c r="C65" s="4">
-        <v>111612338</v>
+        <v>109629908</v>
       </c>
       <c r="D65" s="4">
-        <v>1759545</v>
+        <v>412189</v>
       </c>
       <c r="E65" s="3" t="s">
-        <v>124</v>
+        <v>98</v>
       </c>
       <c r="F65" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="B66" s="2">
         <v>0.62</v>
       </c>
       <c r="C66" s="4">
-        <v>107902659</v>
+        <v>109429456</v>
       </c>
       <c r="D66" s="4">
-        <v>1072911</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>1553513</v>
+      </c>
+      <c r="E66" s="3">
+        <v>146869102</v>
       </c>
       <c r="F66" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B67" s="2">
-        <v>0.61</v>
+        <v>0.62</v>
       </c>
       <c r="C67" s="4">
-        <v>104599973</v>
+        <v>110245205</v>
       </c>
       <c r="D67" s="4">
         <v>1208829</v>
       </c>
       <c r="E67" s="3" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="F67" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="B68" s="2">
-        <v>0.6</v>
+        <v>0.56999999999999995</v>
       </c>
       <c r="C68" s="4">
-        <v>104407474</v>
+        <v>101271490</v>
       </c>
       <c r="D68" s="4">
-        <v>412189</v>
+        <v>502264</v>
       </c>
       <c r="E68" s="3" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="F68" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B69" s="2">
-        <v>0.57999999999999996</v>
+        <v>0.56999999999999995</v>
       </c>
       <c r="C69" s="4">
-        <v>100530668</v>
+        <v>100591260</v>
       </c>
       <c r="D69" s="4">
         <v>865599</v>
       </c>
       <c r="E69" s="3" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F69" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>37</v>
+        <v>67</v>
       </c>
       <c r="B70" s="2">
-        <v>0.56000000000000005</v>
+        <v>0.54</v>
       </c>
       <c r="C70" s="4">
-        <v>97482941</v>
+        <v>95902750</v>
       </c>
       <c r="D70" s="4">
-        <v>1553513</v>
-[...2 lines deleted...]
-        <v>146869102</v>
+        <v>654269</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>133</v>
       </c>
       <c r="F70" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>39</v>
+        <v>70</v>
       </c>
       <c r="B71" s="2">
-        <v>0.55000000000000004</v>
+        <v>0.54</v>
       </c>
       <c r="C71" s="4">
-        <v>94636583</v>
+        <v>95765957</v>
       </c>
       <c r="D71" s="4">
-        <v>502264</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>238675</v>
+      </c>
+      <c r="E71" s="3">
+        <v>871607107</v>
       </c>
       <c r="F71" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>75</v>
+        <v>56</v>
       </c>
       <c r="B72" s="2">
-        <v>0.49</v>
+        <v>0.52</v>
       </c>
       <c r="C72" s="4">
-        <v>84818440</v>
+        <v>92313587</v>
       </c>
       <c r="D72" s="4">
-        <v>858052</v>
+        <v>191984</v>
       </c>
       <c r="E72" s="3">
-        <v>892672106</v>
+        <v>620076307</v>
       </c>
       <c r="F72" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B73" s="2">
-        <v>0.46</v>
+        <v>0.5</v>
       </c>
       <c r="C73" s="4">
-        <v>79099845</v>
+        <v>88977317</v>
       </c>
       <c r="D73" s="4">
         <v>166821</v>
       </c>
       <c r="E73" s="3" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="F73" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>91</v>
+        <v>119</v>
       </c>
       <c r="B74" s="2">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="C74" s="4">
-        <v>79304845</v>
+        <v>83032186</v>
       </c>
       <c r="D74" s="4">
-        <v>1150134</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>230677</v>
+      </c>
+      <c r="E74" s="3">
+        <v>571903202</v>
       </c>
       <c r="F74" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>58</v>
       </c>
       <c r="B75" s="2">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="C75" s="4">
-        <v>77624891</v>
+        <v>82862085</v>
       </c>
       <c r="D75" s="4">
-        <v>191984</v>
-[...2 lines deleted...]
-        <v>620076307</v>
+        <v>964522</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>127</v>
       </c>
       <c r="F75" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>69</v>
+        <v>164</v>
       </c>
       <c r="B76" s="2">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="C76" s="4">
-        <v>77478535</v>
+        <v>82500011</v>
       </c>
       <c r="D76" s="4">
-        <v>654269</v>
+        <v>326087</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>136</v>
+        <v>165</v>
       </c>
       <c r="F76" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>128</v>
+        <v>89</v>
       </c>
       <c r="B77" s="2">
-        <v>0.32</v>
+        <v>0.45</v>
       </c>
       <c r="C77" s="4">
-        <v>55112593</v>
+        <v>79304845</v>
       </c>
       <c r="D77" s="4">
-        <v>208586</v>
-[...2 lines deleted...]
-        <v>632307104</v>
+        <v>1150134</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>150</v>
       </c>
       <c r="F77" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>158</v>
+        <v>125</v>
       </c>
       <c r="B78" s="2">
-        <v>0.32</v>
+        <v>0.38</v>
       </c>
       <c r="C78" s="4">
-        <v>54999940</v>
+        <v>67805051</v>
       </c>
       <c r="D78" s="4">
-        <v>93377</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>208586</v>
+      </c>
+      <c r="E78" s="3">
+        <v>632307104</v>
       </c>
       <c r="F78" s="6" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B79" s="2">
+        <v>155</v>
+      </c>
+      <c r="B79">
         <v>0.31</v>
       </c>
-      <c r="C79" s="4">
-[...3 lines deleted...]
-        <v>279847</v>
+      <c r="C79" s="5">
+        <v>54999940</v>
+      </c>
+      <c r="D79">
+        <v>93377</v>
       </c>
       <c r="E79" s="3" t="s">
-        <v>141</v>
+        <v>156</v>
       </c>
       <c r="F79" s="6" t="s">
-        <v>24</v>
+        <v>91</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>122</v>
+        <v>77</v>
       </c>
       <c r="B80" s="2">
-        <v>0.25</v>
+        <v>0.3</v>
       </c>
       <c r="C80" s="4">
-        <v>43549867</v>
+        <v>52177473</v>
       </c>
       <c r="D80" s="4">
-        <v>117766</v>
-[...2 lines deleted...]
-        <v>571903202</v>
+        <v>279847</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>138</v>
       </c>
       <c r="F80" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>26</v>
+        <v>74</v>
       </c>
       <c r="B81" s="2">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="C81" s="4">
-        <v>40741868</v>
+        <v>45421993</v>
       </c>
       <c r="D81" s="4">
-        <v>305274</v>
+        <v>25413</v>
       </c>
       <c r="E81" s="3" t="s">
-        <v>101</v>
+        <v>136</v>
       </c>
       <c r="F81" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="B82" s="2">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="C82" s="4">
-        <v>40988030</v>
+        <v>44217772</v>
       </c>
       <c r="D82" s="4">
-        <v>25413</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>428052</v>
+      </c>
+      <c r="E82" s="3">
+        <v>892672106</v>
       </c>
       <c r="F82" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>50</v>
+        <v>163</v>
       </c>
       <c r="B83" s="2">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="C83" s="4">
-        <v>34256278</v>
+        <v>44872694</v>
       </c>
       <c r="D83" s="4">
-        <v>540043</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>392587</v>
+      </c>
+      <c r="E83" s="3">
+        <v>931142103</v>
       </c>
       <c r="F83" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>137</v>
+        <v>161</v>
       </c>
       <c r="B84" s="2">
-        <v>0.2</v>
+        <v>0.24</v>
       </c>
       <c r="C84" s="4">
-        <v>33906611</v>
+        <v>43091945</v>
       </c>
       <c r="D84" s="4">
-        <v>294175</v>
+        <v>394326</v>
       </c>
       <c r="E84" s="3" t="s">
-        <v>138</v>
+        <v>162</v>
       </c>
       <c r="F84" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>112</v>
+        <v>134</v>
       </c>
       <c r="B85" s="2">
-        <v>0.18</v>
+        <v>0.23</v>
       </c>
       <c r="C85" s="4">
-        <v>31566508</v>
+        <v>41081539</v>
       </c>
       <c r="D85" s="4">
-        <v>150460</v>
+        <v>294175</v>
       </c>
       <c r="E85" s="3" t="s">
-        <v>113</v>
+        <v>135</v>
       </c>
       <c r="F85" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="B86" s="2">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="C86" s="4">
-        <v>26808840</v>
+        <v>34256278</v>
       </c>
       <c r="D86" s="4">
-        <v>98050</v>
+        <v>540043</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>145</v>
+        <v>118</v>
       </c>
       <c r="F86" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>84</v>
+        <v>109</v>
       </c>
       <c r="B87" s="2">
-        <v>7.0000000000000007E-2</v>
+        <v>0.18</v>
       </c>
       <c r="C87" s="4">
-        <v>11921794</v>
+        <v>32452717</v>
       </c>
       <c r="D87" s="4">
-        <v>17336</v>
+        <v>150460</v>
       </c>
       <c r="E87" s="3" t="s">
-        <v>146</v>
+        <v>110</v>
       </c>
       <c r="F87" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B88" s="2">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="C88" s="4">
-        <v>10769301</v>
+        <v>29666771</v>
       </c>
       <c r="D88" s="4">
-        <v>96603</v>
+        <v>98050</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="F88" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>47</v>
+        <v>80</v>
       </c>
       <c r="B89" s="2">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="C89" s="4">
-        <v>8805056</v>
+        <v>13380409</v>
       </c>
       <c r="D89" s="4">
-        <v>849894</v>
+        <v>96603</v>
       </c>
       <c r="E89" s="3" t="s">
-        <v>118</v>
+        <v>141</v>
       </c>
       <c r="F89" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>125</v>
+        <v>82</v>
       </c>
       <c r="B90" s="2">
-        <v>0.04</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="C90" s="4">
-        <v>7671358</v>
+        <v>11921794</v>
       </c>
       <c r="D90" s="4">
-        <v>376416</v>
+        <v>17336</v>
       </c>
       <c r="E90" s="3" t="s">
-        <v>126</v>
+        <v>143</v>
       </c>
       <c r="F90" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>94</v>
+        <v>45</v>
       </c>
       <c r="B91" s="2">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="C91" s="4">
-        <v>3795098</v>
+        <v>11276089</v>
       </c>
       <c r="D91" s="4">
-        <v>2353</v>
+        <v>849894</v>
       </c>
       <c r="E91" s="3" t="s">
-        <v>154</v>
+        <v>115</v>
       </c>
       <c r="F91" s="6" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>160</v>
-[...8 lines deleted...]
-        <v>24219</v>
+        <v>122</v>
+      </c>
+      <c r="B92" s="2">
+        <v>0.04</v>
+      </c>
+      <c r="C92" s="4">
+        <v>7788047</v>
+      </c>
+      <c r="D92" s="4">
+        <v>376416</v>
       </c>
       <c r="E92" s="3" t="s">
-        <v>161</v>
+        <v>123</v>
       </c>
       <c r="F92" s="6" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>95</v>
-[...8 lines deleted...]
-        <v>5</v>
+        <v>92</v>
+      </c>
+      <c r="B93">
+        <v>0.02</v>
+      </c>
+      <c r="C93" s="7">
+        <v>4205641</v>
+      </c>
+      <c r="D93" s="7">
+        <v>2353</v>
       </c>
       <c r="E93" s="3" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="F93" s="6" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>96</v>
-[...8 lines deleted...]
-        <v>8</v>
+        <v>157</v>
+      </c>
+      <c r="B94">
+        <v>0.01</v>
+      </c>
+      <c r="C94" s="7">
+        <v>1669965</v>
+      </c>
+      <c r="D94">
+        <v>24219</v>
       </c>
       <c r="E94" s="3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="F94" s="6" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B95" s="2">
         <v>0</v>
       </c>
       <c r="C95" s="4">
-        <v>151610</v>
+        <v>8937</v>
       </c>
       <c r="D95" s="4">
+        <v>5</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="F95" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="G95" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
         <v>94</v>
       </c>
-      <c r="E95" s="3" t="s">
-[...12 lines deleted...]
-    <row r="100" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="B96" s="2">
+        <v>0</v>
+      </c>
+      <c r="C96" s="4">
+        <v>14299</v>
+      </c>
+      <c r="D96" s="4">
+        <v>8</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="F96" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="G96" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>92</v>
+      </c>
+      <c r="B97" s="2">
+        <v>0</v>
+      </c>
+      <c r="C97" s="4">
+        <v>168011</v>
+      </c>
+      <c r="D97" s="4">
+        <v>94</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="F97" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="G97" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="101" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A101" t="s">
+    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="102" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A102" t="s">
+    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="103" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A103" t="s">
+    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="104" spans="1:1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-    </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:G95">
-    <sortCondition descending="1" ref="B11:B95"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:G97">
+    <sortCondition descending="1" ref="B11:B97"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:E5 A7:E9 A6:B6 D6:E6 A10:D10 F10 F1:F5 F7:F9 F6 F96:F104 G10 G1:G5 G7:G9 G6 G96:G104 A97:E104 A96:B96 D96:E96" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:E5 A7:E9 A6:B6 D6:E6 A10:D10 F10 F1:F5 F7:F9 F6 F98:F104 G10 G1:G5 G7:G9 G6 G98:G104 A98:E104" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>