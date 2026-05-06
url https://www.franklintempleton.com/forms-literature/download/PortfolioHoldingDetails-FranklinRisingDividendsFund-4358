--- v1 (2026-03-26)
+++ v2 (2026-05-06)
@@ -1,446 +1,531 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bdollin\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bdollin\Downloads\Heartbeat Trades\4.16.26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B0D732F2-A905-4910-8375-A87C0575F454}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{11543A71-BA9F-40C8-A5B0-C6552DB6D302}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="34185" yWindow="1635" windowWidth="23475" windowHeight="13575" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029" iterate="1" iterateCount="10000"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="217" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="247" uniqueCount="136">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>Franklin Rising Dividends Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
+    <t>Security Name</t>
+  </si>
+  <si>
     <t>Weight (%)</t>
   </si>
   <si>
     <t>Market Value ($)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
+    <t>ISIN</t>
+  </si>
+  <si>
+    <t>Investment Category</t>
+  </si>
+  <si>
+    <t>Currency</t>
+  </si>
+  <si>
+    <t>US5949181045</t>
+  </si>
+  <si>
     <t>USD</t>
   </si>
   <si>
-    <t>11135F101</t>
-[...41 lines deleted...]
-    <t>Cash and Cash Equivalents</t>
+    <t>US11135F1012</t>
+  </si>
+  <si>
+    <t>US0378331005</t>
+  </si>
+  <si>
+    <t>US46625H1005</t>
+  </si>
+  <si>
+    <t>US9311421039</t>
+  </si>
+  <si>
+    <t>IE000S9YS762</t>
+  </si>
+  <si>
+    <t>US92826C8394</t>
+  </si>
+  <si>
+    <t>US5324571083</t>
+  </si>
+  <si>
+    <t>US4781601046</t>
+  </si>
+  <si>
+    <t>US6174464486</t>
+  </si>
+  <si>
+    <t>US68389X1054</t>
+  </si>
+  <si>
+    <t>US0326541051</t>
+  </si>
+  <si>
+    <t>US8636671013</t>
+  </si>
+  <si>
+    <t>US7427181091</t>
+  </si>
+  <si>
+    <t>US5801351017</t>
+  </si>
+  <si>
+    <t>US6311031081</t>
+  </si>
+  <si>
+    <t>US8085131055</t>
+  </si>
+  <si>
+    <t>US0028241000</t>
+  </si>
+  <si>
+    <t>US75513E1010</t>
+  </si>
+  <si>
+    <t>US00287Y1091</t>
+  </si>
+  <si>
+    <t>US1667641005</t>
+  </si>
+  <si>
+    <t>US8825081040</t>
+  </si>
+  <si>
+    <t>IE00BY7QL619</t>
+  </si>
+  <si>
+    <t>US7010941042</t>
+  </si>
+  <si>
+    <t>US0382221051</t>
+  </si>
+  <si>
+    <t>US3848021040</t>
+  </si>
+  <si>
+    <t>US5486611073</t>
+  </si>
+  <si>
+    <t>US2358511028</t>
+  </si>
+  <si>
+    <t>IE00BDVJJQ56</t>
+  </si>
+  <si>
+    <t>US3695501086</t>
+  </si>
+  <si>
+    <t>US65339F1012</t>
+  </si>
+  <si>
+    <t>US7782961038</t>
+  </si>
+  <si>
+    <t>US30231G1022</t>
+  </si>
+  <si>
+    <t>US03990B1017</t>
+  </si>
+  <si>
+    <t>US2788651006</t>
+  </si>
+  <si>
+    <t>US26875P1012</t>
+  </si>
+  <si>
+    <t>US92939U1060</t>
+  </si>
+  <si>
+    <t>US1729081059</t>
+  </si>
+  <si>
+    <t>US0236081024</t>
+  </si>
+  <si>
+    <t>US1475281036</t>
+  </si>
+  <si>
+    <t>US6795801009</t>
+  </si>
+  <si>
+    <t>US4577565009</t>
+  </si>
+  <si>
+    <t>US58933Y1055</t>
+  </si>
+  <si>
+    <t>US8923561067</t>
+  </si>
+  <si>
+    <t>US6200763075</t>
+  </si>
+  <si>
+    <t>US7134481081</t>
+  </si>
+  <si>
+    <t>US4385161066</t>
+  </si>
+  <si>
+    <t>IE00BFY8C754</t>
+  </si>
+  <si>
+    <t>US1423391002</t>
+  </si>
+  <si>
+    <t>US23331A1097</t>
+  </si>
+  <si>
+    <t>US78409V1044</t>
+  </si>
+  <si>
+    <t>US5717481023</t>
+  </si>
+  <si>
+    <t>US8243481061</t>
+  </si>
+  <si>
+    <t>IE00B4BNMY34</t>
+  </si>
+  <si>
+    <t>US48251W1045</t>
+  </si>
+  <si>
+    <t>US4612021034</t>
+  </si>
+  <si>
+    <t>US29530P1021</t>
   </si>
   <si>
     <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
   </si>
   <si>
     <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
   </si>
   <si>
     <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
   </si>
   <si>
     <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
   </si>
   <si>
     <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
   </si>
   <si>
     <t>© Franklin Templeton. All rights reserved.</t>
   </si>
   <si>
-    <t>Security Description (Short)</t>
-[...8 lines deleted...]
-    <t>Trading Currency</t>
+    <t>FRANKLIN INSTITUTIONAL US</t>
+  </si>
+  <si>
+    <t>CASH EQUIVALENTS-SHORT-TERM INVEST FUNDS</t>
+  </si>
+  <si>
+    <t>ABBOTT LABORATORIES</t>
+  </si>
+  <si>
+    <t>EQUITIES-COMMON STOCK</t>
+  </si>
+  <si>
+    <t>ABBVIE INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>AMEREN CORP COMMON STOCK</t>
+  </si>
+  <si>
+    <t>ANALOG DEVICES INC COMMON</t>
+  </si>
+  <si>
+    <t>APPLE INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>APPLIED MATERIALS INC</t>
+  </si>
+  <si>
+    <t>ARES MANAGEMENT CORP</t>
+  </si>
+  <si>
+    <t>BROADCOM INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>CARLISLE COS INC COMMON</t>
+  </si>
+  <si>
+    <t>CASEY'S GENERAL STORES</t>
+  </si>
+  <si>
+    <t>CHEVRON CORP COMMON STOCK</t>
+  </si>
+  <si>
+    <t>CINTAS CORP COMMON STOCK</t>
+  </si>
+  <si>
+    <t>DR HORTON INC COMMON</t>
+  </si>
+  <si>
+    <t>DANAHER CORP COMMON STOCK</t>
+  </si>
+  <si>
+    <t>EOG RESOURCES INC COMMON</t>
+  </si>
+  <si>
+    <t>ECOLAB INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>ERIE INDEMNITY CO COMMON</t>
+  </si>
+  <si>
+    <t>EXXON MOBIL</t>
+  </si>
+  <si>
+    <t>GENERAL DYNAMICS CORP</t>
+  </si>
+  <si>
+    <t>WW GRAINGER INC COMMON</t>
+  </si>
+  <si>
+    <t>HONEYWELL INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>INTUIT INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO</t>
+  </si>
+  <si>
+    <t>JOHNSON &amp; JOHNSON COMMON</t>
+  </si>
+  <si>
+    <t>KKR &amp; CO INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>ELI LILLY AND COMPANY</t>
+  </si>
+  <si>
+    <t>LOWE'S COS INC COMMON</t>
+  </si>
+  <si>
+    <t>MARSH &amp; MCLENNAN COS INC</t>
+  </si>
+  <si>
+    <t>MCDONALD'S CORP COMMON</t>
+  </si>
+  <si>
+    <t>MERCK &amp; CO INC COMMON</t>
   </si>
   <si>
     <t>MICROSOFT CORP COMMON</t>
   </si>
   <si>
-    <t>BROADCOM INC COMMON STOCK</t>
-[...2 lines deleted...]
-    <t>APPLE INC COMMON STOCK</t>
+    <t>MORGAN STANLEY DEAN</t>
+  </si>
+  <si>
+    <t>MOTOROLA SOLUTIONS INC</t>
+  </si>
+  <si>
+    <t>NASDAQ INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>NEXTERA ENERGY INC COMMON</t>
+  </si>
+  <si>
+    <t>OLD DOMINION FREIGHT LINE</t>
+  </si>
+  <si>
+    <t>ORACLE CORP COMMON STOCK</t>
+  </si>
+  <si>
+    <t>PARKER-HANNIFIN CORP</t>
+  </si>
+  <si>
+    <t>PEPSICO INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>THE PROCTER &amp; GAMBLE</t>
+  </si>
+  <si>
+    <t>RTX CORP</t>
+  </si>
+  <si>
+    <t>ROSS STORES INC COMMON</t>
+  </si>
+  <si>
+    <t>S&amp;P GLOBAL INC COMMON</t>
+  </si>
+  <si>
+    <t>CHARLES SCHWAB CORP/THE</t>
+  </si>
+  <si>
+    <t>SHERWIN-WILLIAMS CO/THE</t>
+  </si>
+  <si>
+    <t>STRYKER CORP COMMON STOCK</t>
+  </si>
+  <si>
+    <t>TEXAS INSTRUMENTS INC</t>
+  </si>
+  <si>
+    <t>TRACTOR SUPPLY CO COMMON</t>
+  </si>
+  <si>
+    <t>VISA INC COMMON STOCK USD</t>
+  </si>
+  <si>
+    <t>WEC ENERGY GROUP INC</t>
   </si>
   <si>
     <t>WALMART INC COMMON STOCK</t>
   </si>
   <si>
-    <t>JPMORGAN CHASE &amp; CO</t>
-[...2 lines deleted...]
-    <t>VISA INC COMMON STOCK USD</t>
+    <t>ACCENTURE PLC COMMON</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS</t>
   </si>
   <si>
     <t>LINDE PLC COMMON STOCK</t>
   </si>
   <si>
-    <t>G54950103</t>
-[...61 lines deleted...]
-  <si>
     <t>NVENT ELECTRIC PLC COMMON</t>
   </si>
   <si>
-    <t>G6700G107</t>
-[...40 lines deleted...]
-  <si>
     <t>STERIS PLC COMMON STOCK</t>
-  </si>
-[...73 lines deleted...]
-    <t>EQUITIES - COMMON STOCK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
-[...10 lines deleted...]
-    </font>
+  <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -738,1529 +823,1469 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H78"/>
+  <dimension ref="A1:G78"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F71" sqref="F71"/>
+    <sheetView tabSelected="1" topLeftCell="A3" workbookViewId="0">
+      <selection activeCell="F7" sqref="F7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="37.375" customWidth="1"/>
+    <col min="1" max="1" width="90.875" customWidth="1"/>
     <col min="2" max="2" width="10.875" customWidth="1"/>
     <col min="3" max="3" width="16.875" customWidth="1"/>
-    <col min="4" max="4" width="10.875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="9" width="10.875" customWidth="1"/>
+    <col min="4" max="4" width="13.25" customWidth="1"/>
+    <col min="5" max="5" width="16.125" customWidth="1"/>
+    <col min="6" max="6" width="42" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="10.875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1">
-        <v>46085</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+        <v>46129</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B10" t="s">
         <v>6</v>
       </c>
-      <c r="C10" t="s">
+      <c r="B10" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="D10" t="s">
+      <c r="C10" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="E10" t="s">
-[...9 lines deleted...]
-    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="D10" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>110</v>
       </c>
       <c r="B11" s="2">
-        <v>6.28</v>
+        <v>6.62</v>
       </c>
       <c r="C11" s="3">
-        <v>1711970000</v>
-[...1 lines deleted...]
-      <c r="D11">
+        <v>1775598500</v>
+      </c>
+      <c r="D11" s="3">
         <v>4225000</v>
       </c>
-      <c r="E11">
-        <v>594918104</v>
+      <c r="E11" t="s">
+        <v>13</v>
       </c>
       <c r="F11" t="s">
-        <v>103</v>
+        <v>80</v>
       </c>
       <c r="G11" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>87</v>
       </c>
       <c r="B12" s="2">
-        <v>4.57</v>
+        <v>5.83</v>
       </c>
       <c r="C12" s="3">
-        <v>1244717600</v>
-[...1 lines deleted...]
-      <c r="D12">
+        <v>1562002400</v>
+      </c>
+      <c r="D12" s="3">
         <v>3920000</v>
       </c>
       <c r="E12" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F12" t="s">
-        <v>103</v>
+        <v>80</v>
       </c>
       <c r="G12" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>84</v>
       </c>
       <c r="B13" s="2">
-        <v>3.75</v>
+        <v>3.82</v>
       </c>
       <c r="C13" s="3">
-        <v>1021202800</v>
-[...1 lines deleted...]
-      <c r="D13">
+        <v>1024626000</v>
+      </c>
+      <c r="D13" s="3">
         <v>3890000</v>
       </c>
       <c r="E13" t="s">
-        <v>99</v>
+        <v>16</v>
       </c>
       <c r="F13" t="s">
-        <v>103</v>
+        <v>80</v>
       </c>
       <c r="G13" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>102</v>
       </c>
       <c r="B14" s="2">
-        <v>3.54</v>
+        <v>3.76</v>
       </c>
       <c r="C14" s="3">
-        <v>965532750</v>
-[...2 lines deleted...]
-        <v>3225000</v>
+        <v>1008887250</v>
+      </c>
+      <c r="D14" s="3">
+        <v>3255000</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F14" t="s">
-        <v>103</v>
+        <v>80</v>
       </c>
       <c r="G14" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>130</v>
       </c>
       <c r="B15" s="2">
-        <v>3.45</v>
+        <v>3.42</v>
       </c>
       <c r="C15" s="3">
-        <v>940042550</v>
-[...1 lines deleted...]
-      <c r="D15">
+        <v>918051100</v>
+      </c>
+      <c r="D15" s="3">
         <v>7355000</v>
       </c>
-      <c r="E15">
-        <v>931142103</v>
+      <c r="E15" t="s">
+        <v>18</v>
       </c>
       <c r="F15" t="s">
-        <v>103</v>
+        <v>80</v>
       </c>
       <c r="G15" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>133</v>
       </c>
       <c r="B16" s="2">
-        <v>3.11</v>
+        <v>3.17</v>
       </c>
       <c r="C16" s="3">
-        <v>848623000</v>
-[...1 lines deleted...]
-      <c r="D16">
+        <v>848674000</v>
+      </c>
+      <c r="D16" s="3">
         <v>1700000</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="F16" t="s">
-        <v>103</v>
+        <v>80</v>
       </c>
       <c r="G16" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>128</v>
       </c>
       <c r="B17" s="2">
         <v>3.08</v>
       </c>
       <c r="C17" s="3">
-        <v>839631400</v>
-[...1 lines deleted...]
-      <c r="D17">
+        <v>825562000</v>
+      </c>
+      <c r="D17" s="3">
         <v>2620000</v>
       </c>
       <c r="E17" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F17" t="s">
+        <v>80</v>
+      </c>
+      <c r="G17" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>105</v>
+      </c>
+      <c r="B18" s="2">
+        <v>2.9</v>
+      </c>
+      <c r="C18" s="3">
+        <v>777431400</v>
+      </c>
+      <c r="D18" s="3">
+        <v>860000</v>
+      </c>
+      <c r="E18" t="s">
+        <v>21</v>
+      </c>
+      <c r="F18" t="s">
+        <v>80</v>
+      </c>
+      <c r="G18" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B19" s="2">
+        <v>2.88</v>
+      </c>
+      <c r="C19" s="3">
+        <v>772212200</v>
+      </c>
+      <c r="D19" s="3">
+        <v>4330000</v>
+      </c>
+      <c r="E19" t="s">
+        <v>24</v>
+      </c>
+      <c r="F19" t="s">
+        <v>80</v>
+      </c>
+      <c r="G19" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>111</v>
+      </c>
+      <c r="B20" s="2">
+        <v>2.83</v>
+      </c>
+      <c r="C20" s="3">
+        <v>758646000</v>
+      </c>
+      <c r="D20" s="3">
+        <v>4050000</v>
+      </c>
+      <c r="E20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" t="s">
+        <v>80</v>
+      </c>
+      <c r="G20" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" s="2">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="C21" s="3">
+        <v>673989000</v>
+      </c>
+      <c r="D21" s="3">
+        <v>1905000</v>
+      </c>
+      <c r="E21" t="s">
+        <v>25</v>
+      </c>
+      <c r="F21" t="s">
+        <v>80</v>
+      </c>
+      <c r="G21" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
         <v>103</v>
       </c>
-      <c r="G17" t="s">
-[...38 lines deleted...]
-      <c r="D19">
+      <c r="B22" s="2">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="C22" s="3">
+        <v>655539300</v>
+      </c>
+      <c r="D22" s="3">
         <v>2795000</v>
       </c>
-      <c r="E19">
-[...70 lines deleted...]
-      </c>
       <c r="E22" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F22" t="s">
-        <v>103</v>
+        <v>80</v>
       </c>
       <c r="G22" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>46</v>
+        <v>125</v>
       </c>
       <c r="B23" s="2">
-        <v>2.34</v>
+        <v>2.1</v>
       </c>
       <c r="C23" s="3">
-        <v>637374410</v>
-[...5 lines deleted...]
-        <v>863667101</v>
+        <v>563402700</v>
+      </c>
+      <c r="D23" s="3">
+        <v>1665000</v>
+      </c>
+      <c r="E23" t="s">
+        <v>26</v>
       </c>
       <c r="F23" t="s">
-        <v>103</v>
+        <v>80</v>
       </c>
       <c r="G23" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="B24" s="2">
-        <v>2.1800000000000002</v>
+        <v>1.92</v>
       </c>
       <c r="C24" s="3">
-        <v>595473300</v>
-[...5 lines deleted...]
-        <v>580135101</v>
+        <v>511535557</v>
+      </c>
+      <c r="D24" s="3">
+        <v>511535556.80000001</v>
+      </c>
+      <c r="E24" t="s">
+        <v>55</v>
       </c>
       <c r="F24" t="s">
-        <v>103</v>
+        <v>78</v>
       </c>
       <c r="G24" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>55</v>
+        <v>119</v>
       </c>
       <c r="B25" s="2">
         <v>1.92</v>
       </c>
       <c r="C25" s="3">
-        <v>524218500</v>
-[...1 lines deleted...]
-      <c r="D25">
+        <v>514480450</v>
+      </c>
+      <c r="D25" s="3">
+        <v>3595000</v>
+      </c>
+      <c r="E25" t="s">
+        <v>27</v>
+      </c>
+      <c r="F25" t="s">
+        <v>80</v>
+      </c>
+      <c r="G25" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" s="2">
+        <v>1.89</v>
+      </c>
+      <c r="C26" s="3">
+        <v>506484000</v>
+      </c>
+      <c r="D26" s="3">
+        <v>1650000</v>
+      </c>
+      <c r="E26" t="s">
+        <v>28</v>
+      </c>
+      <c r="F26" t="s">
+        <v>80</v>
+      </c>
+      <c r="G26" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>113</v>
+      </c>
+      <c r="B27" s="2">
+        <v>1.89</v>
+      </c>
+      <c r="C27" s="3">
+        <v>505670300</v>
+      </c>
+      <c r="D27" s="3">
+        <v>5690000</v>
+      </c>
+      <c r="E27" t="s">
+        <v>29</v>
+      </c>
+      <c r="F27" t="s">
+        <v>80</v>
+      </c>
+      <c r="G27" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>120</v>
+      </c>
+      <c r="B28" s="2">
+        <v>1.79</v>
+      </c>
+      <c r="C28" s="3">
+        <v>479832500</v>
+      </c>
+      <c r="D28" s="3">
+        <v>2450000</v>
+      </c>
+      <c r="E28" t="s">
+        <v>32</v>
+      </c>
+      <c r="F28" t="s">
+        <v>80</v>
+      </c>
+      <c r="G28" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29" s="2">
+        <v>1.79</v>
+      </c>
+      <c r="C29" s="3">
+        <v>480234700</v>
+      </c>
+      <c r="D29" s="3">
+        <v>5185000</v>
+      </c>
+      <c r="E29" t="s">
+        <v>30</v>
+      </c>
+      <c r="F29" t="s">
+        <v>80</v>
+      </c>
+      <c r="G29" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>85</v>
+      </c>
+      <c r="B30" s="2">
+        <v>1.77</v>
+      </c>
+      <c r="C30" s="3">
+        <v>475093150</v>
+      </c>
+      <c r="D30" s="3">
+        <v>1218500</v>
+      </c>
+      <c r="E30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F30" t="s">
+        <v>80</v>
+      </c>
+      <c r="G30" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>117</v>
+      </c>
+      <c r="B31" s="2">
+        <v>1.75</v>
+      </c>
+      <c r="C31" s="3">
+        <v>468930000</v>
+      </c>
+      <c r="D31" s="3">
+        <v>490000</v>
+      </c>
+      <c r="E31" t="s">
+        <v>37</v>
+      </c>
+      <c r="F31" t="s">
+        <v>80</v>
+      </c>
+      <c r="G31" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>132</v>
+      </c>
+      <c r="B32" s="2">
+        <v>1.71</v>
+      </c>
+      <c r="C32" s="3">
+        <v>459417000</v>
+      </c>
+      <c r="D32" s="3">
+        <v>3340000</v>
+      </c>
+      <c r="E32" t="s">
+        <v>36</v>
+      </c>
+      <c r="F32" t="s">
+        <v>80</v>
+      </c>
+      <c r="G32" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>79</v>
+      </c>
+      <c r="B33" s="2">
+        <v>1.65</v>
+      </c>
+      <c r="C33" s="3">
+        <v>442503450</v>
+      </c>
+      <c r="D33" s="3">
         <v>4635000</v>
       </c>
-      <c r="E25" t="s">
-[...11 lines deleted...]
-      <c r="A26" t="s">
+      <c r="E33" t="s">
+        <v>31</v>
+      </c>
+      <c r="F33" t="s">
+        <v>80</v>
+      </c>
+      <c r="G33" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>81</v>
+      </c>
+      <c r="B34" s="2">
+        <v>1.64</v>
+      </c>
+      <c r="C34" s="3">
+        <v>439923950</v>
+      </c>
+      <c r="D34" s="3">
+        <v>2105000</v>
+      </c>
+      <c r="E34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F34" t="s">
+        <v>80</v>
+      </c>
+      <c r="G34" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>126</v>
+      </c>
+      <c r="B35" s="2">
+        <v>1.64</v>
+      </c>
+      <c r="C35" s="3">
+        <v>440622500</v>
+      </c>
+      <c r="D35" s="3">
+        <v>1975000</v>
+      </c>
+      <c r="E35" t="s">
+        <v>35</v>
+      </c>
+      <c r="F35" t="s">
+        <v>80</v>
+      </c>
+      <c r="G35" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" s="2">
+        <v>1.56</v>
+      </c>
+      <c r="C36" s="3">
+        <v>419386600</v>
+      </c>
+      <c r="D36" s="3">
+        <v>1730000</v>
+      </c>
+      <c r="E36" t="s">
+        <v>40</v>
+      </c>
+      <c r="F36" t="s">
+        <v>80</v>
+      </c>
+      <c r="G36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>134</v>
+      </c>
+      <c r="B37" s="2">
+        <v>1.55</v>
+      </c>
+      <c r="C37" s="3">
+        <v>415040000</v>
+      </c>
+      <c r="D37" s="3">
+        <v>3200000</v>
+      </c>
+      <c r="E37" t="s">
+        <v>42</v>
+      </c>
+      <c r="F37" t="s">
+        <v>80</v>
+      </c>
+      <c r="G37" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>90</v>
+      </c>
+      <c r="B38" s="2">
+        <v>1.54</v>
+      </c>
+      <c r="C38" s="3">
+        <v>412989250</v>
+      </c>
+      <c r="D38" s="3">
+        <v>2195000</v>
+      </c>
+      <c r="E38" t="s">
+        <v>34</v>
+      </c>
+      <c r="F38" t="s">
+        <v>80</v>
+      </c>
+      <c r="G38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>99</v>
+      </c>
+      <c r="B39" s="2">
+        <v>1.44</v>
+      </c>
+      <c r="C39" s="3">
+        <v>385396800</v>
+      </c>
+      <c r="D39" s="3">
+        <v>340000</v>
+      </c>
+      <c r="E39" t="s">
+        <v>39</v>
+      </c>
+      <c r="F39" t="s">
+        <v>80</v>
+      </c>
+      <c r="G39" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>86</v>
+      </c>
+      <c r="B40" s="2">
+        <v>1.42</v>
+      </c>
+      <c r="C40" s="3">
+        <v>379458300</v>
+      </c>
+      <c r="D40" s="3">
+        <v>3265000</v>
+      </c>
+      <c r="E40" t="s">
+        <v>47</v>
+      </c>
+      <c r="F40" t="s">
+        <v>80</v>
+      </c>
+      <c r="G40" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>114</v>
+      </c>
+      <c r="B41" s="2">
+        <v>1.39</v>
+      </c>
+      <c r="C41" s="3">
+        <v>371911500</v>
+      </c>
+      <c r="D41" s="3">
+        <v>4050000</v>
+      </c>
+      <c r="E41" t="s">
+        <v>44</v>
+      </c>
+      <c r="F41" t="s">
+        <v>80</v>
+      </c>
+      <c r="G41" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>121</v>
+      </c>
+      <c r="B42" s="2">
+        <v>1.38</v>
+      </c>
+      <c r="C42" s="3">
+        <v>370134975</v>
+      </c>
+      <c r="D42" s="3">
+        <v>1667500</v>
+      </c>
+      <c r="E42" t="s">
+        <v>45</v>
+      </c>
+      <c r="F42" t="s">
+        <v>80</v>
+      </c>
+      <c r="G42" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>98</v>
+      </c>
+      <c r="B43" s="2">
+        <v>1.32</v>
+      </c>
+      <c r="C43" s="3">
+        <v>353340600</v>
+      </c>
+      <c r="D43" s="3">
+        <v>1055000</v>
+      </c>
+      <c r="E43" t="s">
+        <v>43</v>
+      </c>
+      <c r="F43" t="s">
+        <v>80</v>
+      </c>
+      <c r="G43" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>95</v>
+      </c>
+      <c r="B44" s="2">
+        <v>1.24</v>
+      </c>
+      <c r="C44" s="3">
+        <v>333172125</v>
+      </c>
+      <c r="D44" s="3">
+        <v>1237500</v>
+      </c>
+      <c r="E44" t="s">
+        <v>48</v>
+      </c>
+      <c r="F44" t="s">
+        <v>80</v>
+      </c>
+      <c r="G44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>91</v>
+      </c>
+      <c r="B45" s="2">
+        <v>1.21</v>
+      </c>
+      <c r="C45" s="3">
+        <v>323974000</v>
+      </c>
+      <c r="D45" s="3">
+        <v>1825000</v>
+      </c>
+      <c r="E45" t="s">
+        <v>51</v>
+      </c>
+      <c r="F45" t="s">
+        <v>80</v>
+      </c>
+      <c r="G45" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>93</v>
+      </c>
+      <c r="B46" s="2">
+        <v>1.21</v>
+      </c>
+      <c r="C46" s="3">
+        <v>323806380</v>
+      </c>
+      <c r="D46" s="3">
+        <v>1671000</v>
+      </c>
+      <c r="E46" t="s">
+        <v>41</v>
+      </c>
+      <c r="F46" t="s">
+        <v>80</v>
+      </c>
+      <c r="G46" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>97</v>
+      </c>
+      <c r="B47" s="2">
+        <v>1.19</v>
+      </c>
+      <c r="C47" s="3">
+        <v>319917900</v>
+      </c>
+      <c r="D47" s="3">
+        <v>2105000</v>
+      </c>
+      <c r="E47" t="s">
+        <v>46</v>
+      </c>
+      <c r="F47" t="s">
+        <v>80</v>
+      </c>
+      <c r="G47" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>115</v>
+      </c>
+      <c r="B48" s="2">
+        <v>1.19</v>
+      </c>
+      <c r="C48" s="3">
+        <v>318219300</v>
+      </c>
+      <c r="D48" s="3">
+        <v>1490000</v>
+      </c>
+      <c r="E48" t="s">
         <v>54</v>
       </c>
-      <c r="B26" s="2">
-[...44 lines deleted...]
-      <c r="A28" t="s">
+      <c r="F48" t="s">
+        <v>80</v>
+      </c>
+      <c r="G48" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>129</v>
+      </c>
+      <c r="B49" s="2">
+        <v>1.17</v>
+      </c>
+      <c r="C49" s="3">
+        <v>314943150</v>
+      </c>
+      <c r="D49" s="3">
+        <v>2705000</v>
+      </c>
+      <c r="E49" t="s">
+        <v>50</v>
+      </c>
+      <c r="F49" t="s">
+        <v>80</v>
+      </c>
+      <c r="G49" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>82</v>
+      </c>
+      <c r="B50" s="2">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="C50" s="3">
+        <v>312138400</v>
+      </c>
+      <c r="D50" s="3">
+        <v>2780000</v>
+      </c>
+      <c r="E50" t="s">
+        <v>52</v>
+      </c>
+      <c r="F50" t="s">
+        <v>80</v>
+      </c>
+      <c r="G50" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>109</v>
+      </c>
+      <c r="B51" s="2">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="C51" s="3">
+        <v>300542380</v>
+      </c>
+      <c r="D51" s="3">
+        <v>2603000</v>
+      </c>
+      <c r="E51" t="s">
         <v>56</v>
       </c>
-      <c r="B28" s="2">
-[...68 lines deleted...]
-      <c r="A31" t="s">
+      <c r="F51" t="s">
+        <v>80</v>
+      </c>
+      <c r="G51" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>89</v>
+      </c>
+      <c r="B52" s="2">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="C52" s="3">
+        <v>294888000</v>
+      </c>
+      <c r="D52" s="3">
+        <v>400000</v>
+      </c>
+      <c r="E52" t="s">
+        <v>53</v>
+      </c>
+      <c r="F52" t="s">
+        <v>80</v>
+      </c>
+      <c r="G52" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>94</v>
+      </c>
+      <c r="B53" s="2">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="C53" s="3">
+        <v>294954000</v>
+      </c>
+      <c r="D53" s="3">
+        <v>2200000</v>
+      </c>
+      <c r="E53" t="s">
         <v>49</v>
       </c>
-      <c r="B31" s="2">
-[...44 lines deleted...]
-      <c r="A33" t="s">
+      <c r="F53" t="s">
+        <v>80</v>
+      </c>
+      <c r="G53" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>112</v>
+      </c>
+      <c r="B54" s="2">
+        <v>0.96</v>
+      </c>
+      <c r="C54" s="3">
+        <v>257786800</v>
+      </c>
+      <c r="D54" s="3">
+        <v>580000</v>
+      </c>
+      <c r="E54" t="s">
         <v>58</v>
       </c>
-      <c r="B33" s="2">
-[...44 lines deleted...]
-      <c r="A35" t="s">
+      <c r="F54" t="s">
+        <v>80</v>
+      </c>
+      <c r="G54" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>127</v>
+      </c>
+      <c r="B55" s="2">
+        <v>0.96</v>
+      </c>
+      <c r="C55" s="3">
+        <v>256176200</v>
+      </c>
+      <c r="D55" s="3">
+        <v>5740000</v>
+      </c>
+      <c r="E55" t="s">
         <v>57</v>
       </c>
-      <c r="B35" s="2">
-[...490 lines deleted...]
-      </c>
       <c r="F55" t="s">
-        <v>103</v>
+        <v>80</v>
       </c>
       <c r="G55" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-    <row r="56" spans="1:8" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>76</v>
+        <v>118</v>
       </c>
       <c r="B56" s="2">
         <v>0.95</v>
       </c>
       <c r="C56" s="3">
-        <v>258818000</v>
-[...1 lines deleted...]
-      <c r="D56">
+        <v>254991800</v>
+      </c>
+      <c r="D56" s="3">
+        <v>1610000</v>
+      </c>
+      <c r="E56" t="s">
+        <v>59</v>
+      </c>
+      <c r="F56" t="s">
+        <v>80</v>
+      </c>
+      <c r="G56" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>100</v>
+      </c>
+      <c r="B57" s="2">
+        <v>0.92</v>
+      </c>
+      <c r="C57" s="3">
+        <v>246583500</v>
+      </c>
+      <c r="D57" s="3">
+        <v>1075000</v>
+      </c>
+      <c r="E57" t="s">
+        <v>60</v>
+      </c>
+      <c r="F57" t="s">
+        <v>80</v>
+      </c>
+      <c r="G57" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>92</v>
+      </c>
+      <c r="B58" s="2">
+        <v>0.87</v>
+      </c>
+      <c r="C58" s="3">
+        <v>232227000</v>
+      </c>
+      <c r="D58" s="3">
+        <v>1620000</v>
+      </c>
+      <c r="E58" t="s">
+        <v>63</v>
+      </c>
+      <c r="F58" t="s">
+        <v>80</v>
+      </c>
+      <c r="G58" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>88</v>
+      </c>
+      <c r="B59" s="2">
+        <v>0.86</v>
+      </c>
+      <c r="C59" s="3">
+        <v>230927900</v>
+      </c>
+      <c r="D59" s="3">
         <v>665000</v>
       </c>
-      <c r="E56">
-[...70 lines deleted...]
-      </c>
       <c r="E59" t="s">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="F59" t="s">
-        <v>103</v>
+        <v>80</v>
       </c>
       <c r="G59" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-    <row r="60" spans="1:8" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>89</v>
+        <v>107</v>
       </c>
       <c r="B60" s="2">
         <v>0.82</v>
       </c>
       <c r="C60" s="3">
-        <v>223656400</v>
-[...1 lines deleted...]
-      <c r="D60">
+        <v>220909700</v>
+      </c>
+      <c r="D60" s="3">
         <v>1210000</v>
       </c>
-      <c r="E60">
-        <v>571748102</v>
+      <c r="E60" t="s">
+        <v>65</v>
       </c>
       <c r="F60" t="s">
-        <v>103</v>
+        <v>80</v>
       </c>
       <c r="G60" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-    <row r="61" spans="1:8" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>87</v>
+        <v>122</v>
       </c>
       <c r="B61" s="2">
-        <v>0.82</v>
+        <v>0.81</v>
       </c>
       <c r="C61" s="3">
-        <v>223160334</v>
-[...1 lines deleted...]
-      <c r="D61">
+        <v>216211050</v>
+      </c>
+      <c r="D61" s="3">
+        <v>495000</v>
+      </c>
+      <c r="E61" t="s">
+        <v>64</v>
+      </c>
+      <c r="F61" t="s">
+        <v>80</v>
+      </c>
+      <c r="G61" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>124</v>
+      </c>
+      <c r="B62" s="2">
+        <v>0.8</v>
+      </c>
+      <c r="C62" s="3">
+        <v>213962279</v>
+      </c>
+      <c r="D62" s="3">
         <v>641874</v>
       </c>
-      <c r="E61">
-[...22 lines deleted...]
-      </c>
       <c r="E62" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="F62" t="s">
-        <v>103</v>
+        <v>80</v>
       </c>
       <c r="G62" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-    <row r="63" spans="1:8" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>95</v>
+        <v>135</v>
       </c>
       <c r="B63" s="2">
-        <v>0.79</v>
+        <v>0.7</v>
       </c>
       <c r="C63" s="3">
-        <v>216504000</v>
-[...2 lines deleted...]
-        <v>1800000</v>
+        <v>188425642</v>
+      </c>
+      <c r="D63" s="3">
+        <v>856597</v>
       </c>
       <c r="E63" t="s">
+        <v>61</v>
+      </c>
+      <c r="F63" t="s">
+        <v>80</v>
+      </c>
+      <c r="G63" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>104</v>
+      </c>
+      <c r="B64" s="2">
+        <v>0.51</v>
+      </c>
+      <c r="C64" s="3">
+        <v>136298720</v>
+      </c>
+      <c r="D64" s="3">
+        <v>1336000</v>
+      </c>
+      <c r="E64" t="s">
+        <v>68</v>
+      </c>
+      <c r="F64" t="s">
+        <v>80</v>
+      </c>
+      <c r="G64" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>131</v>
+      </c>
+      <c r="B65" s="2">
+        <v>0.49</v>
+      </c>
+      <c r="C65" s="3">
+        <v>131920000</v>
+      </c>
+      <c r="D65" s="3">
+        <v>680000</v>
+      </c>
+      <c r="E65" t="s">
+        <v>67</v>
+      </c>
+      <c r="F65" t="s">
+        <v>80</v>
+      </c>
+      <c r="G65" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
         <v>101</v>
       </c>
-      <c r="F63" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="B66" s="2">
-        <v>0.28000000000000003</v>
+        <v>0.25</v>
       </c>
       <c r="C66" s="3">
-        <v>75924150</v>
-[...1 lines deleted...]
-      <c r="D66">
+        <v>66776475</v>
+      </c>
+      <c r="D66" s="3">
         <v>172500</v>
       </c>
-      <c r="E66">
-        <v>461202103</v>
+      <c r="E66" t="s">
+        <v>69</v>
       </c>
       <c r="F66" t="s">
-        <v>103</v>
+        <v>80</v>
       </c>
       <c r="G66" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-    <row r="67" spans="1:8" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="B67" s="2">
-        <v>0.21</v>
+        <v>0.08</v>
       </c>
       <c r="C67" s="3">
-        <v>56071140</v>
-[...2 lines deleted...]
-        <v>206000</v>
+        <v>18095250</v>
+      </c>
+      <c r="D67" s="3">
+        <v>75000</v>
       </c>
       <c r="E67" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="F67" t="s">
-        <v>103</v>
+        <v>80</v>
       </c>
       <c r="G67" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-    <row r="73" spans="1:8" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:8" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:8" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:8" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:8" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:8" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>30</v>
+        <v>76</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:G67">
     <sortCondition descending="1" ref="B11:B67"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="C1:G5 C7:G9 A6:B6 D6:G6 C68:G68 A68:B68 A7:B9 A1:B5 A70:B78 B69 C70:G78 D69:G69 I1:I5 I7:I9 I6 I68 I70:I78 I69" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:F5 G1:G10 A7:F10 A6:B6 D6:F6 G68:G78 A68:F78" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>