--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1,317 +1,140 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bdollin\Downloads\Heartbeat Trades\4.16.26\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ttherie\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{11543A71-BA9F-40C8-A5B0-C6552DB6D302}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CF31A2CE-B78E-4333-BF47-EB45F124ECEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Holdings'!$A$10:$H$10</definedName>
+  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="247" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="95">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>Franklin Rising Dividends Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Weight (%)</t>
   </si>
   <si>
     <t>Market Value ($)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
-    <t>ISIN</t>
-[...1 lines deleted...]
-  <si>
     <t>Investment Category</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
-    <t>US5949181045</t>
-[...1 lines deleted...]
-  <si>
     <t>USD</t>
   </si>
   <si>
-    <t>US11135F1012</t>
-[...166 lines deleted...]
-  <si>
     <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
   </si>
   <si>
     <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
   </si>
   <si>
     <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
   </si>
   <si>
     <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
   </si>
   <si>
     <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
   </si>
   <si>
     <t>© Franklin Templeton. All rights reserved.</t>
   </si>
   <si>
-    <t>FRANKLIN INSTITUTIONAL US</t>
-[...4 lines deleted...]
-  <si>
     <t>ABBOTT LABORATORIES</t>
   </si>
   <si>
     <t>EQUITIES-COMMON STOCK</t>
   </si>
   <si>
     <t>ABBVIE INC COMMON STOCK</t>
   </si>
   <si>
     <t>AMEREN CORP COMMON STOCK</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC COMMON</t>
   </si>
   <si>
     <t>APPLE INC COMMON STOCK</t>
   </si>
   <si>
     <t>APPLIED MATERIALS INC</t>
   </si>
   <si>
     <t>ARES MANAGEMENT CORP</t>
   </si>
   <si>
     <t>BROADCOM INC COMMON STOCK</t>
@@ -319,68 +142,62 @@
   <si>
     <t>CARLISLE COS INC COMMON</t>
   </si>
   <si>
     <t>CASEY'S GENERAL STORES</t>
   </si>
   <si>
     <t>CHEVRON CORP COMMON STOCK</t>
   </si>
   <si>
     <t>CINTAS CORP COMMON STOCK</t>
   </si>
   <si>
     <t>DR HORTON INC COMMON</t>
   </si>
   <si>
     <t>DANAHER CORP COMMON STOCK</t>
   </si>
   <si>
     <t>EOG RESOURCES INC COMMON</t>
   </si>
   <si>
     <t>ECOLAB INC COMMON STOCK</t>
   </si>
   <si>
-    <t>ERIE INDEMNITY CO COMMON</t>
-[...1 lines deleted...]
-  <si>
     <t>EXXON MOBIL</t>
   </si>
   <si>
     <t>GENERAL DYNAMICS CORP</t>
   </si>
   <si>
     <t>WW GRAINGER INC COMMON</t>
   </si>
   <si>
     <t>HONEYWELL INTERNATIONAL</t>
   </si>
   <si>
-    <t>INTUIT INC COMMON STOCK</t>
-[...1 lines deleted...]
-  <si>
     <t>JPMORGAN CHASE &amp; CO</t>
   </si>
   <si>
     <t>JOHNSON &amp; JOHNSON COMMON</t>
   </si>
   <si>
     <t>KKR &amp; CO INC COMMON STOCK</t>
   </si>
   <si>
     <t>ELI LILLY AND COMPANY</t>
   </si>
   <si>
     <t>LOWE'S COS INC COMMON</t>
   </si>
   <si>
     <t>MARSH &amp; MCLENNAN COS INC</t>
   </si>
   <si>
     <t>MCDONALD'S CORP COMMON</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC COMMON</t>
   </si>
   <si>
     <t>MICROSOFT CORP COMMON</t>
@@ -424,63 +241,126 @@
   <si>
     <t>CHARLES SCHWAB CORP/THE</t>
   </si>
   <si>
     <t>SHERWIN-WILLIAMS CO/THE</t>
   </si>
   <si>
     <t>STRYKER CORP COMMON STOCK</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENTS INC</t>
   </si>
   <si>
     <t>TRACTOR SUPPLY CO COMMON</t>
   </si>
   <si>
     <t>VISA INC COMMON STOCK USD</t>
   </si>
   <si>
     <t>WEC ENERGY GROUP INC</t>
   </si>
   <si>
     <t>WALMART INC COMMON STOCK</t>
   </si>
   <si>
-    <t>ACCENTURE PLC COMMON</t>
-[...1 lines deleted...]
-  <si>
     <t>JOHNSON CONTROLS</t>
   </si>
   <si>
     <t>LINDE PLC COMMON STOCK</t>
   </si>
   <si>
     <t>NVENT ELECTRIC PLC COMMON</t>
   </si>
   <si>
     <t>STERIS PLC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>00287Y109</t>
+  </si>
+  <si>
+    <t>03990B101</t>
+  </si>
+  <si>
+    <t>11135F101</t>
+  </si>
+  <si>
+    <t>23331A109</t>
+  </si>
+  <si>
+    <t>26875P101</t>
+  </si>
+  <si>
+    <t>30231G102</t>
+  </si>
+  <si>
+    <t>46625H100</t>
+  </si>
+  <si>
+    <t>48251W104</t>
+  </si>
+  <si>
+    <t>58933Y105</t>
+  </si>
+  <si>
+    <t>65339F101</t>
+  </si>
+  <si>
+    <t>68389X105</t>
+  </si>
+  <si>
+    <t>PHILIP MORRIS</t>
+  </si>
+  <si>
+    <t>78409V104</t>
+  </si>
+  <si>
+    <t>92826C839</t>
+  </si>
+  <si>
+    <t>92939U106</t>
+  </si>
+  <si>
+    <t>G51502105</t>
+  </si>
+  <si>
+    <t>G54950103</t>
+  </si>
+  <si>
+    <t>G6700G107</t>
+  </si>
+  <si>
+    <t>G8473T100</t>
+  </si>
+  <si>
+    <t>Security ID</t>
+  </si>
+  <si>
+    <t>Cash and cash equivalents</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -823,1469 +703,1426 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G78"/>
+  <dimension ref="A1:G73"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A3" workbookViewId="0">
-      <selection activeCell="F7" sqref="F7"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I19" sqref="H19:I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="90.875" customWidth="1"/>
+    <col min="1" max="1" width="33" customWidth="1"/>
     <col min="2" max="2" width="10.875" customWidth="1"/>
     <col min="3" max="3" width="16.875" customWidth="1"/>
     <col min="4" max="4" width="13.25" customWidth="1"/>
-    <col min="5" max="5" width="16.125" customWidth="1"/>
-    <col min="6" max="6" width="42" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23.625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1">
-        <v>46129</v>
+        <v>46148</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="F10" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="F10" s="4" t="s">
+      <c r="G10" s="4" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>48</v>
       </c>
       <c r="B11" s="2">
-        <v>6.62</v>
+        <v>6.27</v>
       </c>
       <c r="C11" s="3">
-        <v>1775598500</v>
+        <v>1700340700</v>
       </c>
       <c r="D11" s="3">
-        <v>4225000</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>4107500</v>
+      </c>
+      <c r="E11">
+        <v>594918104</v>
       </c>
       <c r="F11" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B12" s="2">
-        <v>5.83</v>
+        <v>5.53</v>
       </c>
       <c r="C12" s="3">
-        <v>1562002400</v>
+        <v>1499676000</v>
       </c>
       <c r="D12" s="3">
-        <v>3920000</v>
+        <v>3525000</v>
       </c>
       <c r="E12" t="s">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="F12" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>84</v>
+        <v>24</v>
       </c>
       <c r="B13" s="2">
-        <v>3.82</v>
+        <v>4.13</v>
       </c>
       <c r="C13" s="3">
-        <v>1024626000</v>
+        <v>1118413900</v>
       </c>
       <c r="D13" s="3">
         <v>3890000</v>
       </c>
-      <c r="E13" t="s">
-        <v>16</v>
+      <c r="E13">
+        <v>37833100</v>
       </c>
       <c r="F13" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>102</v>
+        <v>40</v>
       </c>
       <c r="B14" s="2">
-        <v>3.76</v>
+        <v>3.78</v>
       </c>
       <c r="C14" s="3">
-        <v>1008887250</v>
+        <v>1024999500</v>
       </c>
       <c r="D14" s="3">
         <v>3255000</v>
       </c>
       <c r="E14" t="s">
-        <v>17</v>
+        <v>79</v>
       </c>
       <c r="F14" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>68</v>
       </c>
       <c r="B15" s="2">
-        <v>3.42</v>
+        <v>3.53</v>
       </c>
       <c r="C15" s="3">
-        <v>918051100</v>
+        <v>956738400</v>
       </c>
       <c r="D15" s="3">
         <v>7355000</v>
       </c>
-      <c r="E15" t="s">
-        <v>18</v>
+      <c r="E15">
+        <v>931142103</v>
       </c>
       <c r="F15" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>93</v>
       </c>
       <c r="B16" s="2">
-        <v>3.17</v>
+        <v>3.48</v>
       </c>
       <c r="C16" s="3">
-        <v>848674000</v>
-[...2 lines deleted...]
-        <v>1700000</v>
+        <v>944783124</v>
+      </c>
+      <c r="D16" t="s">
+        <v>94</v>
       </c>
       <c r="E16" t="s">
-        <v>19</v>
+        <v>94</v>
       </c>
       <c r="F16" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>128</v>
+        <v>43</v>
       </c>
       <c r="B17" s="2">
-        <v>3.08</v>
+        <v>3.39</v>
       </c>
       <c r="C17" s="3">
-        <v>825562000</v>
+        <v>917956500</v>
       </c>
       <c r="D17" s="3">
-        <v>2620000</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>930000</v>
+      </c>
+      <c r="E17">
+        <v>532457108</v>
       </c>
       <c r="F17" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>105</v>
+        <v>70</v>
       </c>
       <c r="B18" s="2">
-        <v>2.9</v>
+        <v>3.15</v>
       </c>
       <c r="C18" s="3">
-        <v>777431400</v>
+        <v>853179000</v>
       </c>
       <c r="D18" s="3">
-        <v>860000</v>
+        <v>1700000</v>
       </c>
       <c r="E18" t="s">
-        <v>21</v>
+        <v>89</v>
       </c>
       <c r="F18" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>54</v>
       </c>
       <c r="B19" s="2">
-        <v>2.88</v>
+        <v>3.1</v>
       </c>
       <c r="C19" s="3">
-        <v>772212200</v>
+        <v>840149900</v>
       </c>
       <c r="D19" s="3">
         <v>4330000</v>
       </c>
       <c r="E19" t="s">
-        <v>24</v>
+        <v>83</v>
       </c>
       <c r="F19" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>111</v>
+        <v>66</v>
       </c>
       <c r="B20" s="2">
-        <v>2.83</v>
+        <v>3.08</v>
       </c>
       <c r="C20" s="3">
-        <v>758646000</v>
+        <v>835256000</v>
       </c>
       <c r="D20" s="3">
-        <v>4050000</v>
+        <v>2620000</v>
       </c>
       <c r="E20" t="s">
-        <v>23</v>
+        <v>86</v>
       </c>
       <c r="F20" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>83</v>
+        <v>49</v>
       </c>
       <c r="B21" s="2">
-        <v>2.5099999999999998</v>
+        <v>2.89</v>
       </c>
       <c r="C21" s="3">
-        <v>673989000</v>
+        <v>783067500</v>
       </c>
       <c r="D21" s="3">
-        <v>1905000</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>4050000</v>
+      </c>
+      <c r="E21">
+        <v>617446448</v>
       </c>
       <c r="F21" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G21" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>23</v>
       </c>
       <c r="B22" s="2">
-        <v>2.4500000000000002</v>
+        <v>2.84</v>
       </c>
       <c r="C22" s="3">
-        <v>655539300</v>
+        <v>768915500</v>
       </c>
       <c r="D22" s="3">
-        <v>2795000</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>1850000</v>
+      </c>
+      <c r="E22">
+        <v>32654105</v>
       </c>
       <c r="F22" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>41</v>
       </c>
       <c r="B23" s="2">
-        <v>2.1</v>
+        <v>2.3199999999999998</v>
       </c>
       <c r="C23" s="3">
-        <v>563402700</v>
+        <v>627812900</v>
       </c>
       <c r="D23" s="3">
-        <v>1665000</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2795000</v>
+      </c>
+      <c r="E23">
+        <v>478160104</v>
       </c>
       <c r="F23" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>77</v>
+        <v>57</v>
       </c>
       <c r="B24" s="2">
-        <v>1.92</v>
+        <v>1.96</v>
       </c>
       <c r="C24" s="3">
-        <v>511535557</v>
+        <v>531700500</v>
       </c>
       <c r="D24" s="3">
-        <v>511535556.80000001</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>3595000</v>
+      </c>
+      <c r="E24">
+        <v>742718109</v>
       </c>
       <c r="F24" t="s">
-        <v>78</v>
+        <v>20</v>
       </c>
       <c r="G24" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>25</v>
       </c>
       <c r="B25" s="2">
-        <v>1.92</v>
+        <v>1.93</v>
       </c>
       <c r="C25" s="3">
-        <v>514480450</v>
+        <v>522273470</v>
       </c>
       <c r="D25" s="3">
-        <v>3595000</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1218500</v>
+      </c>
+      <c r="E25">
+        <v>38222105</v>
       </c>
       <c r="F25" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G25" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>51</v>
       </c>
       <c r="B26" s="2">
-        <v>1.89</v>
+        <v>1.87</v>
       </c>
       <c r="C26" s="3">
-        <v>506484000</v>
+        <v>507548000</v>
       </c>
       <c r="D26" s="3">
-        <v>1650000</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>5690000</v>
+      </c>
+      <c r="E26">
+        <v>631103108</v>
       </c>
       <c r="F26" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G26" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
       <c r="B27" s="2">
-        <v>1.89</v>
+        <v>1.8</v>
       </c>
       <c r="C27" s="3">
-        <v>505670300</v>
+        <v>486729450</v>
       </c>
       <c r="D27" s="3">
-        <v>5690000</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>1665000</v>
+      </c>
+      <c r="E27">
+        <v>863667101</v>
       </c>
       <c r="F27" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G27" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="B28" s="2">
-        <v>1.79</v>
+        <v>1.76</v>
       </c>
       <c r="C28" s="3">
-        <v>479832500</v>
+        <v>478087600</v>
       </c>
       <c r="D28" s="3">
-        <v>2450000</v>
+        <v>3340000</v>
       </c>
       <c r="E28" t="s">
-        <v>32</v>
+        <v>88</v>
       </c>
       <c r="F28" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G28" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>55</v>
       </c>
       <c r="B29" s="2">
-        <v>1.79</v>
+        <v>1.75</v>
       </c>
       <c r="C29" s="3">
-        <v>480234700</v>
+        <v>473896500</v>
       </c>
       <c r="D29" s="3">
-        <v>5185000</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>525000</v>
+      </c>
+      <c r="E29">
+        <v>701094104</v>
       </c>
       <c r="F29" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G29" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>85</v>
+        <v>46</v>
       </c>
       <c r="B30" s="2">
-        <v>1.77</v>
+        <v>1.73</v>
       </c>
       <c r="C30" s="3">
-        <v>475093150</v>
+        <v>468765000</v>
       </c>
       <c r="D30" s="3">
-        <v>1218500</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>1650000</v>
+      </c>
+      <c r="E30">
+        <v>580135101</v>
       </c>
       <c r="F30" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G30" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="B31" s="2">
-        <v>1.75</v>
+        <v>1.67</v>
       </c>
       <c r="C31" s="3">
-        <v>468930000</v>
+        <v>451923800</v>
       </c>
       <c r="D31" s="3">
-        <v>490000</v>
+        <v>2620000</v>
       </c>
       <c r="E31" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="F31" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G31" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>58</v>
       </c>
       <c r="B32" s="2">
-        <v>1.71</v>
+        <v>1.6</v>
       </c>
       <c r="C32" s="3">
-        <v>459417000</v>
+        <v>433013000</v>
       </c>
       <c r="D32" s="3">
-        <v>3340000</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>2450000</v>
+      </c>
+      <c r="E32">
+        <v>7.5513000000000005E+105</v>
       </c>
       <c r="F32" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G32" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>79</v>
+        <v>21</v>
       </c>
       <c r="B33" s="2">
-        <v>1.65</v>
+        <v>1.59</v>
       </c>
       <c r="C33" s="3">
-        <v>442503450</v>
+        <v>431588150</v>
       </c>
       <c r="D33" s="3">
-        <v>4635000</v>
+        <v>2105000</v>
       </c>
       <c r="E33" t="s">
-        <v>31</v>
+        <v>73</v>
       </c>
       <c r="F33" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G33" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="B34" s="2">
-        <v>1.64</v>
+        <v>1.59</v>
       </c>
       <c r="C34" s="3">
-        <v>439923950</v>
+        <v>430340500</v>
       </c>
       <c r="D34" s="3">
-        <v>2105000</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>4670000</v>
+      </c>
+      <c r="E34">
+        <v>808513105</v>
       </c>
       <c r="F34" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G34" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>126</v>
+        <v>64</v>
       </c>
       <c r="B35" s="2">
-        <v>1.64</v>
+        <v>1.53</v>
       </c>
       <c r="C35" s="3">
-        <v>440622500</v>
+        <v>413899200</v>
       </c>
       <c r="D35" s="3">
-        <v>1975000</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>1430000</v>
+      </c>
+      <c r="E35">
+        <v>882508104</v>
       </c>
       <c r="F35" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G35" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>106</v>
+        <v>30</v>
       </c>
       <c r="B36" s="2">
-        <v>1.56</v>
+        <v>1.5</v>
       </c>
       <c r="C36" s="3">
-        <v>419386600</v>
+        <v>406426200</v>
       </c>
       <c r="D36" s="3">
-        <v>1730000</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>2195000</v>
+      </c>
+      <c r="E36">
+        <v>166764100</v>
       </c>
       <c r="F36" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G36" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>134</v>
+        <v>26</v>
       </c>
       <c r="B37" s="2">
-        <v>1.55</v>
+        <v>1.49</v>
       </c>
       <c r="C37" s="3">
-        <v>415040000</v>
+        <v>404402900</v>
       </c>
       <c r="D37" s="3">
-        <v>3200000</v>
+        <v>3265000</v>
       </c>
       <c r="E37" t="s">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="F37" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G37" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="B38" s="2">
-        <v>1.54</v>
+        <v>1.49</v>
       </c>
       <c r="C38" s="3">
-        <v>412989250</v>
+        <v>403730100</v>
       </c>
       <c r="D38" s="3">
-        <v>2195000</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>1730000</v>
+      </c>
+      <c r="E38">
+        <v>548661107</v>
       </c>
       <c r="F38" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G38" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>99</v>
+        <v>19</v>
       </c>
       <c r="B39" s="2">
-        <v>1.44</v>
+        <v>1.48</v>
       </c>
       <c r="C39" s="3">
-        <v>385396800</v>
+        <v>400000500</v>
       </c>
       <c r="D39" s="3">
-        <v>340000</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>4635000</v>
+      </c>
+      <c r="E39">
+        <v>2824100</v>
       </c>
       <c r="F39" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G39" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>86</v>
+        <v>38</v>
       </c>
       <c r="B40" s="2">
         <v>1.42</v>
       </c>
       <c r="C40" s="3">
-        <v>379458300</v>
+        <v>386053800</v>
       </c>
       <c r="D40" s="3">
-        <v>3265000</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>330000</v>
+      </c>
+      <c r="E40">
+        <v>384802104</v>
       </c>
       <c r="F40" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G40" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>114</v>
+        <v>52</v>
       </c>
       <c r="B41" s="2">
-        <v>1.39</v>
+        <v>1.42</v>
       </c>
       <c r="C41" s="3">
-        <v>371911500</v>
+        <v>386329500</v>
       </c>
       <c r="D41" s="3">
         <v>4050000</v>
       </c>
       <c r="E41" t="s">
-        <v>44</v>
+        <v>82</v>
       </c>
       <c r="F41" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G41" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>121</v>
+        <v>59</v>
       </c>
       <c r="B42" s="2">
-        <v>1.38</v>
+        <v>1.39</v>
       </c>
       <c r="C42" s="3">
-        <v>370134975</v>
+        <v>377129225</v>
       </c>
       <c r="D42" s="3">
-        <v>1667500</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>1647500</v>
+      </c>
+      <c r="E42">
+        <v>778296103</v>
       </c>
       <c r="F42" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G42" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="B43" s="2">
         <v>1.32</v>
       </c>
       <c r="C43" s="3">
-        <v>353340600</v>
+        <v>357688100</v>
       </c>
       <c r="D43" s="3">
-        <v>1055000</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>1030000</v>
+      </c>
+      <c r="E43">
+        <v>369550108</v>
       </c>
       <c r="F43" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G43" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>95</v>
+        <v>47</v>
       </c>
       <c r="B44" s="2">
-        <v>1.24</v>
+        <v>1.32</v>
       </c>
       <c r="C44" s="3">
-        <v>333172125</v>
+        <v>357146200</v>
       </c>
       <c r="D44" s="3">
-        <v>1237500</v>
+        <v>3145000</v>
       </c>
       <c r="E44" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="F44" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G44" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>91</v>
+        <v>35</v>
       </c>
       <c r="B45" s="2">
-        <v>1.21</v>
+        <v>1.2</v>
       </c>
       <c r="C45" s="3">
-        <v>323974000</v>
+        <v>325982250</v>
       </c>
       <c r="D45" s="3">
-        <v>1825000</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>1237500</v>
+      </c>
+      <c r="E45">
+        <v>278865100</v>
       </c>
       <c r="F45" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G45" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>93</v>
+        <v>29</v>
       </c>
       <c r="B46" s="2">
-        <v>1.21</v>
+        <v>1.19</v>
       </c>
       <c r="C46" s="3">
-        <v>323806380</v>
+        <v>323947850</v>
       </c>
       <c r="D46" s="3">
-        <v>1671000</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>377500</v>
+      </c>
+      <c r="E46">
+        <v>147528103</v>
       </c>
       <c r="F46" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G46" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>97</v>
+        <v>36</v>
       </c>
       <c r="B47" s="2">
-        <v>1.19</v>
+        <v>1.1499999999999999</v>
       </c>
       <c r="C47" s="3">
-        <v>319917900</v>
+        <v>312992450</v>
       </c>
       <c r="D47" s="3">
         <v>2105000</v>
       </c>
       <c r="E47" t="s">
-        <v>46</v>
+        <v>78</v>
       </c>
       <c r="F47" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G47" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>115</v>
+        <v>31</v>
       </c>
       <c r="B48" s="2">
-        <v>1.19</v>
+        <v>1.1399999999999999</v>
       </c>
       <c r="C48" s="3">
-        <v>318219300</v>
+        <v>309082000</v>
       </c>
       <c r="D48" s="3">
-        <v>1490000</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>1825000</v>
+      </c>
+      <c r="E48">
+        <v>172908105</v>
       </c>
       <c r="F48" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G48" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>129</v>
+        <v>67</v>
       </c>
       <c r="B49" s="2">
-        <v>1.17</v>
+        <v>1.1399999999999999</v>
       </c>
       <c r="C49" s="3">
-        <v>314943150</v>
+        <v>308207700</v>
       </c>
       <c r="D49" s="3">
         <v>2705000</v>
       </c>
       <c r="E49" t="s">
-        <v>50</v>
+        <v>87</v>
       </c>
       <c r="F49" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G49" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>82</v>
+        <v>22</v>
       </c>
       <c r="B50" s="2">
-        <v>1.1599999999999999</v>
+        <v>1.1200000000000001</v>
       </c>
       <c r="C50" s="3">
-        <v>312138400</v>
+        <v>304660200</v>
       </c>
       <c r="D50" s="3">
         <v>2780000</v>
       </c>
-      <c r="E50" t="s">
-        <v>52</v>
+      <c r="E50">
+        <v>23608102</v>
       </c>
       <c r="F50" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G50" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>109</v>
+        <v>34</v>
       </c>
       <c r="B51" s="2">
-        <v>1.1200000000000001</v>
+        <v>1.0900000000000001</v>
       </c>
       <c r="C51" s="3">
-        <v>300542380</v>
+        <v>296318000</v>
       </c>
       <c r="D51" s="3">
-        <v>2603000</v>
+        <v>2200000</v>
       </c>
       <c r="E51" t="s">
-        <v>56</v>
+        <v>77</v>
       </c>
       <c r="F51" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G51" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>89</v>
+        <v>33</v>
       </c>
       <c r="B52" s="2">
-        <v>1.1000000000000001</v>
+        <v>1.08</v>
       </c>
       <c r="C52" s="3">
-        <v>294888000</v>
+        <v>292291320</v>
       </c>
       <c r="D52" s="3">
-        <v>400000</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>1671000</v>
+      </c>
+      <c r="E52">
+        <v>235851102</v>
       </c>
       <c r="F52" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G52" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>94</v>
+        <v>50</v>
       </c>
       <c r="B53" s="2">
-        <v>1.1000000000000001</v>
+        <v>0.93</v>
       </c>
       <c r="C53" s="3">
-        <v>294954000</v>
+        <v>251522800</v>
       </c>
       <c r="D53" s="3">
-        <v>2200000</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>580000</v>
+      </c>
+      <c r="E53">
+        <v>620076307</v>
       </c>
       <c r="F53" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G53" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>112</v>
+        <v>53</v>
       </c>
       <c r="B54" s="2">
-        <v>0.96</v>
+        <v>0.93</v>
       </c>
       <c r="C54" s="3">
-        <v>257786800</v>
+        <v>252580580</v>
       </c>
       <c r="D54" s="3">
-        <v>580000</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>1259000</v>
+      </c>
+      <c r="E54">
+        <v>679580100</v>
       </c>
       <c r="F54" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G54" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>127</v>
+        <v>56</v>
       </c>
       <c r="B55" s="2">
-        <v>0.96</v>
+        <v>0.93</v>
       </c>
       <c r="C55" s="3">
-        <v>256176200</v>
+        <v>251095600</v>
       </c>
       <c r="D55" s="3">
-        <v>5740000</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>1610000</v>
+      </c>
+      <c r="E55">
+        <v>713448108</v>
       </c>
       <c r="F55" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G55" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>118</v>
+        <v>28</v>
       </c>
       <c r="B56" s="2">
-        <v>0.95</v>
+        <v>0.92</v>
       </c>
       <c r="C56" s="3">
-        <v>254991800</v>
+        <v>248683400</v>
       </c>
       <c r="D56" s="3">
-        <v>1610000</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>665000</v>
+      </c>
+      <c r="E56">
+        <v>142339100</v>
       </c>
       <c r="F56" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G56" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>100</v>
+        <v>32</v>
       </c>
       <c r="B57" s="2">
-        <v>0.92</v>
+        <v>0.89</v>
       </c>
       <c r="C57" s="3">
-        <v>246583500</v>
+        <v>241655400</v>
       </c>
       <c r="D57" s="3">
-        <v>1075000</v>
+        <v>1620000</v>
       </c>
       <c r="E57" t="s">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="F57" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G57" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>92</v>
+        <v>60</v>
       </c>
       <c r="B58" s="2">
-        <v>0.87</v>
+        <v>0.77</v>
       </c>
       <c r="C58" s="3">
-        <v>232227000</v>
+        <v>209667150</v>
       </c>
       <c r="D58" s="3">
-        <v>1620000</v>
+        <v>495000</v>
       </c>
       <c r="E58" t="s">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="F58" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G58" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>88</v>
+        <v>45</v>
       </c>
       <c r="B59" s="2">
-        <v>0.86</v>
+        <v>0.73</v>
       </c>
       <c r="C59" s="3">
-        <v>230927900</v>
+        <v>198319000</v>
       </c>
       <c r="D59" s="3">
-        <v>665000</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>1210000</v>
+      </c>
+      <c r="E59">
+        <v>571748102</v>
       </c>
       <c r="F59" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G59" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>107</v>
+        <v>84</v>
       </c>
       <c r="B60" s="2">
-        <v>0.82</v>
+        <v>0.7</v>
       </c>
       <c r="C60" s="3">
-        <v>220909700</v>
+        <v>190993600</v>
       </c>
       <c r="D60" s="3">
-        <v>1210000</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>1120000</v>
+      </c>
+      <c r="E60">
+        <v>718172109</v>
       </c>
       <c r="F60" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G60" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>122</v>
+        <v>65</v>
       </c>
       <c r="B61" s="2">
-        <v>0.81</v>
+        <v>0.69</v>
       </c>
       <c r="C61" s="3">
-        <v>216211050</v>
+        <v>186722200</v>
       </c>
       <c r="D61" s="3">
-        <v>495000</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>5740000</v>
+      </c>
+      <c r="E61">
+        <v>892356106</v>
       </c>
       <c r="F61" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G61" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>124</v>
+        <v>62</v>
       </c>
       <c r="B62" s="2">
-        <v>0.8</v>
+        <v>0.66</v>
       </c>
       <c r="C62" s="3">
-        <v>213962279</v>
+        <v>179250242.62</v>
       </c>
       <c r="D62" s="3">
-        <v>641874</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>553874</v>
+      </c>
+      <c r="E62">
+        <v>824348106</v>
       </c>
       <c r="F62" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G62" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>135</v>
+        <v>72</v>
       </c>
       <c r="B63" s="2">
-        <v>0.7</v>
+        <v>0.65</v>
       </c>
       <c r="C63" s="3">
-        <v>188425642</v>
+        <v>175964430</v>
       </c>
       <c r="D63" s="3">
-        <v>856597</v>
+        <v>820500</v>
       </c>
       <c r="E63" t="s">
-        <v>61</v>
+        <v>91</v>
       </c>
       <c r="F63" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G63" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>104</v>
+        <v>39</v>
       </c>
       <c r="B64" s="2">
         <v>0.51</v>
       </c>
       <c r="C64" s="3">
-        <v>136298720</v>
+        <v>137706100</v>
       </c>
       <c r="D64" s="3">
-        <v>1336000</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>635000</v>
+      </c>
+      <c r="E64">
+        <v>438516106</v>
       </c>
       <c r="F64" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G64" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>131</v>
+        <v>42</v>
       </c>
       <c r="B65" s="2">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="C65" s="3">
-        <v>131920000</v>
+        <v>135058600</v>
       </c>
       <c r="D65" s="3">
-        <v>680000</v>
+        <v>1340000</v>
       </c>
       <c r="E65" t="s">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="F65" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G65" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C66" s="3"/>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
-[...42 lines deleted...]
-        <v>14</v>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>71</v>
-[...24 lines deleted...]
-        <v>76</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:G67">
-    <sortCondition descending="1" ref="B11:B67"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:G64">
+    <sortCondition descending="1" ref="B11:B64"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:F5 G1:G10 A7:F10 A6:B6 D6:F6 G68:G78 A68:F78" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:F5 G1:G10 A7:F9 A6:B6 D6:F6 G66 A67:F73 A10:D10 F10 A66:B66 D66:F66 G67:G73" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>