--- v3 (2026-05-26)
+++ v4 (2026-07-28)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ttherie\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bdollin\Downloads\Heartbeat Trades\7.1.26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CF31A2CE-B78E-4333-BF47-EB45F124ECEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{84A2EA87-E4E4-4BCE-A873-DA6BEC767522}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="555" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Holdings'!$A$10:$H$10</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="98">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>Franklin Rising Dividends Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Weight (%)</t>
   </si>
   <si>
@@ -103,306 +103,318 @@
   <si>
     <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
   </si>
   <si>
     <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
   </si>
   <si>
     <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
   </si>
   <si>
     <t>© Franklin Templeton. All rights reserved.</t>
   </si>
   <si>
     <t>ABBOTT LABORATORIES</t>
   </si>
   <si>
     <t>EQUITIES-COMMON STOCK</t>
   </si>
   <si>
     <t>ABBVIE INC COMMON STOCK</t>
   </si>
   <si>
     <t>AMEREN CORP COMMON STOCK</t>
   </si>
   <si>
-    <t>ANALOG DEVICES INC COMMON</t>
-[...1 lines deleted...]
-  <si>
     <t>APPLE INC COMMON STOCK</t>
   </si>
   <si>
     <t>APPLIED MATERIALS INC</t>
   </si>
   <si>
     <t>ARES MANAGEMENT CORP</t>
   </si>
   <si>
     <t>BROADCOM INC COMMON STOCK</t>
   </si>
   <si>
     <t>CARLISLE COS INC COMMON</t>
   </si>
   <si>
     <t>CASEY'S GENERAL STORES</t>
   </si>
   <si>
     <t>CHEVRON CORP COMMON STOCK</t>
   </si>
   <si>
     <t>CINTAS CORP COMMON STOCK</t>
   </si>
   <si>
     <t>DR HORTON INC COMMON</t>
   </si>
   <si>
     <t>DANAHER CORP COMMON STOCK</t>
   </si>
   <si>
     <t>EOG RESOURCES INC COMMON</t>
   </si>
   <si>
     <t>ECOLAB INC COMMON STOCK</t>
   </si>
   <si>
     <t>EXXON MOBIL</t>
   </si>
   <si>
     <t>GENERAL DYNAMICS CORP</t>
   </si>
   <si>
-    <t>WW GRAINGER INC COMMON</t>
-[...1 lines deleted...]
-  <si>
     <t>HONEYWELL INTERNATIONAL</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO</t>
   </si>
   <si>
     <t>JOHNSON &amp; JOHNSON COMMON</t>
   </si>
   <si>
     <t>KKR &amp; CO INC COMMON STOCK</t>
   </si>
   <si>
     <t>ELI LILLY AND COMPANY</t>
   </si>
   <si>
     <t>LOWE'S COS INC COMMON</t>
   </si>
   <si>
     <t>MARSH &amp; MCLENNAN COS INC</t>
   </si>
   <si>
     <t>MCDONALD'S CORP COMMON</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC COMMON</t>
   </si>
   <si>
-    <t>MICROSOFT CORP COMMON</t>
-[...1 lines deleted...]
-  <si>
     <t>MORGAN STANLEY DEAN</t>
   </si>
   <si>
     <t>MOTOROLA SOLUTIONS INC</t>
   </si>
   <si>
     <t>NASDAQ INC COMMON STOCK</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC COMMON</t>
   </si>
   <si>
     <t>OLD DOMINION FREIGHT LINE</t>
   </si>
   <si>
     <t>ORACLE CORP COMMON STOCK</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
     <t>PEPSICO INC COMMON STOCK</t>
   </si>
   <si>
     <t>THE PROCTER &amp; GAMBLE</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
-    <t>ROSS STORES INC COMMON</t>
-[...1 lines deleted...]
-  <si>
     <t>S&amp;P GLOBAL INC COMMON</t>
   </si>
   <si>
     <t>CHARLES SCHWAB CORP/THE</t>
   </si>
   <si>
     <t>SHERWIN-WILLIAMS CO/THE</t>
   </si>
   <si>
     <t>STRYKER CORP COMMON STOCK</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENTS INC</t>
   </si>
   <si>
     <t>TRACTOR SUPPLY CO COMMON</t>
   </si>
   <si>
     <t>VISA INC COMMON STOCK USD</t>
   </si>
   <si>
     <t>WEC ENERGY GROUP INC</t>
   </si>
   <si>
     <t>WALMART INC COMMON STOCK</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS</t>
   </si>
   <si>
-    <t>LINDE PLC COMMON STOCK</t>
-[...1 lines deleted...]
-  <si>
     <t>NVENT ELECTRIC PLC COMMON</t>
   </si>
   <si>
-    <t>STERIS PLC COMMON STOCK</t>
-[...1 lines deleted...]
-  <si>
     <t>00287Y109</t>
   </si>
   <si>
     <t>03990B101</t>
   </si>
   <si>
     <t>11135F101</t>
   </si>
   <si>
     <t>23331A109</t>
   </si>
   <si>
     <t>26875P101</t>
   </si>
   <si>
     <t>30231G102</t>
   </si>
   <si>
     <t>46625H100</t>
   </si>
   <si>
     <t>48251W104</t>
   </si>
   <si>
     <t>58933Y105</t>
   </si>
   <si>
     <t>65339F101</t>
   </si>
   <si>
     <t>68389X105</t>
   </si>
   <si>
     <t>PHILIP MORRIS</t>
   </si>
   <si>
     <t>78409V104</t>
   </si>
   <si>
     <t>92826C839</t>
   </si>
   <si>
     <t>92939U106</t>
   </si>
   <si>
     <t>G51502105</t>
   </si>
   <si>
-    <t>G54950103</t>
-[...1 lines deleted...]
-  <si>
     <t>G6700G107</t>
   </si>
   <si>
-    <t>G8473T100</t>
-[...1 lines deleted...]
-  <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Cash and cash equivalents</t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>002824100</t>
+  </si>
+  <si>
+    <t>023608102</t>
+  </si>
+  <si>
+    <t>037833100</t>
+  </si>
+  <si>
+    <t>038222105</t>
+  </si>
+  <si>
+    <t>HONEYWELL AEROSPACE INC</t>
+  </si>
+  <si>
+    <t>43849R105</t>
+  </si>
+  <si>
+    <t>MOBILITY GLOBAL INC</t>
+  </si>
+  <si>
+    <t>60744M106</t>
+  </si>
+  <si>
+    <t>75513E101</t>
+  </si>
+  <si>
+    <t>UNITEDHEALTH GROUP INC</t>
+  </si>
+  <si>
+    <t>91324P102</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -703,1438 +715,1370 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G73"/>
+  <dimension ref="A1:G70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I19" sqref="H19:I19"/>
+      <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="33" customWidth="1"/>
     <col min="2" max="2" width="10.875" customWidth="1"/>
     <col min="3" max="3" width="16.875" customWidth="1"/>
     <col min="4" max="4" width="13.25" customWidth="1"/>
     <col min="5" max="5" width="11.875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1">
-        <v>46148</v>
+        <v>46204</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="F10" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="B11" s="2">
-        <v>6.27</v>
+        <v>5.45</v>
       </c>
       <c r="C11" s="3">
-        <v>1700340700</v>
+        <v>1270529600</v>
       </c>
       <c r="D11" s="3">
-        <v>4107500</v>
-[...2 lines deleted...]
-        <v>594918104</v>
+        <v>3440000</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>69</v>
       </c>
       <c r="F11" t="s">
         <v>20</v>
       </c>
       <c r="G11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B12" s="2">
-        <v>5.53</v>
+        <v>4.91</v>
       </c>
       <c r="C12" s="3">
-        <v>1499676000</v>
+        <v>1145138200</v>
       </c>
       <c r="D12" s="3">
-        <v>3525000</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>3890000</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>89</v>
       </c>
       <c r="F12" t="s">
         <v>20</v>
       </c>
       <c r="G12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="B13" s="2">
-        <v>4.13</v>
+        <v>4.8499999999999996</v>
       </c>
       <c r="C13" s="3">
-        <v>1118413900</v>
+        <v>1130961260</v>
       </c>
       <c r="D13" s="3">
-        <v>3890000</v>
-[...2 lines deleted...]
-        <v>37833100</v>
+        <v>949000</v>
+      </c>
+      <c r="E13" s="5">
+        <v>532457108</v>
       </c>
       <c r="F13" t="s">
         <v>20</v>
       </c>
       <c r="G13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B14" s="2">
-        <v>3.78</v>
+        <v>4.66</v>
       </c>
       <c r="C14" s="3">
-        <v>1024999500</v>
+        <v>1087397850</v>
       </c>
       <c r="D14" s="3">
         <v>3255000</v>
       </c>
-      <c r="E14" t="s">
-        <v>79</v>
+      <c r="E14" s="5" t="s">
+        <v>73</v>
       </c>
       <c r="F14" t="s">
         <v>20</v>
       </c>
       <c r="G14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="B15" s="2">
-        <v>3.53</v>
+        <v>3.94</v>
       </c>
       <c r="C15" s="3">
-        <v>956738400</v>
+        <v>919829600</v>
       </c>
       <c r="D15" s="3">
-        <v>7355000</v>
-[...2 lines deleted...]
-        <v>931142103</v>
+        <v>2620000</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>80</v>
       </c>
       <c r="F15" t="s">
         <v>20</v>
       </c>
       <c r="G15" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="B16" s="2">
-        <v>3.48</v>
+        <v>3.68</v>
       </c>
       <c r="C16" s="3">
-        <v>944783124</v>
-[...5 lines deleted...]
-        <v>94</v>
+        <v>858850802</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>86</v>
       </c>
       <c r="F16" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="G16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="B17" s="2">
-        <v>3.39</v>
+        <v>3.43</v>
       </c>
       <c r="C17" s="3">
-        <v>917956500</v>
+        <v>800371100</v>
       </c>
       <c r="D17" s="3">
-        <v>930000</v>
-[...2 lines deleted...]
-        <v>532457108</v>
+        <v>7355000</v>
+      </c>
+      <c r="E17" s="5">
+        <v>931142103</v>
       </c>
       <c r="F17" t="s">
         <v>20</v>
       </c>
       <c r="G17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="B18" s="2">
-        <v>3.15</v>
+        <v>3.26</v>
       </c>
       <c r="C18" s="3">
-        <v>853179000</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>761564700</v>
+      </c>
+      <c r="D18">
+        <v>1170000</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>90</v>
       </c>
       <c r="F18" t="s">
         <v>20</v>
       </c>
       <c r="G18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="B19" s="2">
-        <v>3.1</v>
+        <v>3.08</v>
       </c>
       <c r="C19" s="3">
-        <v>840149900</v>
+        <v>718205400</v>
       </c>
       <c r="D19" s="3">
-        <v>4330000</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>3390000</v>
+      </c>
+      <c r="E19" s="5">
+        <v>617446448</v>
       </c>
       <c r="F19" t="s">
         <v>20</v>
       </c>
       <c r="G19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>66</v>
+        <v>39</v>
       </c>
       <c r="B20" s="2">
-        <v>3.08</v>
+        <v>3.04</v>
       </c>
       <c r="C20" s="3">
-        <v>835256000</v>
+        <v>709874100</v>
       </c>
       <c r="D20" s="3">
-        <v>2620000</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>2795000</v>
+      </c>
+      <c r="E20" s="5">
+        <v>478160104</v>
       </c>
       <c r="F20" t="s">
         <v>20</v>
       </c>
       <c r="G20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B21" s="2">
-        <v>2.89</v>
+        <v>2.64</v>
       </c>
       <c r="C21" s="3">
-        <v>783067500</v>
+        <v>617025000</v>
       </c>
       <c r="D21" s="3">
-        <v>4050000</v>
-[...2 lines deleted...]
-        <v>617446448</v>
+        <v>4330000</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>77</v>
       </c>
       <c r="F21" t="s">
         <v>20</v>
       </c>
       <c r="G21" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>2.84</v>
+        <v>2.27</v>
       </c>
       <c r="C22" s="3">
-        <v>768915500</v>
+        <v>528481300</v>
       </c>
       <c r="D22" s="3">
-        <v>1850000</v>
-[...2 lines deleted...]
-        <v>32654105</v>
+        <v>2105000</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>67</v>
       </c>
       <c r="F22" t="s">
         <v>20</v>
       </c>
       <c r="G22" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="B23" s="2">
-        <v>2.3199999999999998</v>
+        <v>2.27</v>
       </c>
       <c r="C23" s="3">
-        <v>627812900</v>
+        <v>530010850</v>
       </c>
       <c r="D23" s="3">
-        <v>2795000</v>
-[...2 lines deleted...]
-        <v>478160104</v>
+        <v>3595000</v>
+      </c>
+      <c r="E23" s="5">
+        <v>742718109</v>
       </c>
       <c r="F23" t="s">
         <v>20</v>
       </c>
       <c r="G23" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="B24" s="2">
-        <v>1.96</v>
+        <v>2.17</v>
       </c>
       <c r="C24" s="3">
-        <v>531700500</v>
+        <v>506000250</v>
       </c>
       <c r="D24" s="3">
-        <v>3595000</v>
-[...2 lines deleted...]
-        <v>742718109</v>
+        <v>525000</v>
+      </c>
+      <c r="E24" s="5">
+        <v>701094104</v>
       </c>
       <c r="F24" t="s">
         <v>20</v>
       </c>
       <c r="G24" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>25</v>
+        <v>96</v>
       </c>
       <c r="B25" s="2">
-        <v>1.93</v>
+        <v>2.12</v>
       </c>
       <c r="C25" s="3">
-        <v>522273470</v>
+        <v>493933320</v>
       </c>
       <c r="D25" s="3">
-        <v>1218500</v>
-[...2 lines deleted...]
-        <v>38222105</v>
+        <v>1158000</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>97</v>
       </c>
       <c r="F25" t="s">
         <v>20</v>
       </c>
       <c r="G25" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="B26" s="2">
-        <v>1.87</v>
+        <v>2.0699999999999998</v>
       </c>
       <c r="C26" s="3">
-        <v>507548000</v>
+        <v>483632000</v>
       </c>
       <c r="D26" s="3">
-        <v>5690000</v>
-[...2 lines deleted...]
-        <v>631103108</v>
+        <v>3340000</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>82</v>
       </c>
       <c r="F26" t="s">
         <v>20</v>
       </c>
       <c r="G26" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="B27" s="2">
-        <v>1.8</v>
+        <v>2.0099999999999998</v>
       </c>
       <c r="C27" s="3">
-        <v>486729450</v>
+        <v>469861000</v>
       </c>
       <c r="D27" s="3">
-        <v>1665000</v>
-[...2 lines deleted...]
-        <v>863667101</v>
+        <v>2450000</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>95</v>
       </c>
       <c r="F27" t="s">
         <v>20</v>
       </c>
       <c r="G27" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="B28" s="2">
-        <v>1.76</v>
+        <v>1.99</v>
       </c>
       <c r="C28" s="3">
-        <v>478087600</v>
+        <v>465356250</v>
       </c>
       <c r="D28" s="3">
-        <v>3340000</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>5625000</v>
+      </c>
+      <c r="E28" s="5">
+        <v>631103108</v>
       </c>
       <c r="F28" t="s">
         <v>20</v>
       </c>
       <c r="G28" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="B29" s="2">
-        <v>1.75</v>
+        <v>1.96</v>
       </c>
       <c r="C29" s="3">
-        <v>473896500</v>
+        <v>457673700</v>
       </c>
       <c r="D29" s="3">
-        <v>525000</v>
-[...2 lines deleted...]
-        <v>701094104</v>
+        <v>4965000</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>87</v>
       </c>
       <c r="F29" t="s">
         <v>20</v>
       </c>
       <c r="G29" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="B30" s="2">
-        <v>1.73</v>
+        <v>1.96</v>
       </c>
       <c r="C30" s="3">
-        <v>468765000</v>
+        <v>456922620</v>
       </c>
       <c r="D30" s="3">
-        <v>1650000</v>
-[...2 lines deleted...]
-        <v>580135101</v>
+        <v>1458000</v>
+      </c>
+      <c r="E30" s="5">
+        <v>863667101</v>
       </c>
       <c r="F30" t="s">
         <v>20</v>
       </c>
       <c r="G30" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="B31" s="2">
-        <v>1.67</v>
+        <v>1.91</v>
       </c>
       <c r="C31" s="3">
-        <v>451923800</v>
+        <v>444559500</v>
       </c>
       <c r="D31" s="3">
-        <v>2620000</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>1650000</v>
+      </c>
+      <c r="E31" s="5">
+        <v>580135101</v>
       </c>
       <c r="F31" t="s">
         <v>20</v>
       </c>
       <c r="G31" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="B32" s="2">
-        <v>1.6</v>
+        <v>1.89</v>
       </c>
       <c r="C32" s="3">
-        <v>433013000</v>
+        <v>440675550</v>
       </c>
       <c r="D32" s="3">
-        <v>2450000</v>
-[...2 lines deleted...]
-        <v>7.5513000000000005E+105</v>
+        <v>3515000</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>75</v>
       </c>
       <c r="F32" t="s">
         <v>20</v>
       </c>
       <c r="G32" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="B33" s="2">
-        <v>1.59</v>
+        <v>1.79</v>
       </c>
       <c r="C33" s="3">
-        <v>431588150</v>
+        <v>417121900</v>
       </c>
       <c r="D33" s="3">
-        <v>2105000</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>4355000</v>
+      </c>
+      <c r="E33" s="5">
+        <v>808513105</v>
       </c>
       <c r="F33" t="s">
         <v>20</v>
       </c>
       <c r="G33" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B34" s="2">
-        <v>1.59</v>
+        <v>1.74</v>
       </c>
       <c r="C34" s="3">
-        <v>430340500</v>
+        <v>406583625</v>
       </c>
       <c r="D34" s="3">
-        <v>4670000</v>
-[...2 lines deleted...]
-        <v>808513105</v>
+        <v>1362500</v>
+      </c>
+      <c r="E34" s="5">
+        <v>882508104</v>
       </c>
       <c r="F34" t="s">
         <v>20</v>
       </c>
       <c r="G34" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B35" s="2">
-        <v>1.53</v>
+        <v>1.71</v>
       </c>
       <c r="C35" s="3">
-        <v>413899200</v>
+        <v>397575150</v>
       </c>
       <c r="D35" s="3">
-        <v>1430000</v>
-[...2 lines deleted...]
-        <v>882508104</v>
+        <v>2485000</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>83</v>
       </c>
       <c r="F35" t="s">
         <v>20</v>
       </c>
       <c r="G35" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="B36" s="2">
-        <v>1.5</v>
+        <v>1.65</v>
       </c>
       <c r="C36" s="3">
-        <v>406426200</v>
+        <v>383921600</v>
       </c>
       <c r="D36" s="3">
-        <v>2195000</v>
-[...2 lines deleted...]
-        <v>166764100</v>
+        <v>1730000</v>
+      </c>
+      <c r="E36" s="5">
+        <v>548661107</v>
       </c>
       <c r="F36" t="s">
         <v>20</v>
       </c>
       <c r="G36" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B37" s="2">
-        <v>1.49</v>
+        <v>1.59</v>
       </c>
       <c r="C37" s="3">
-        <v>404402900</v>
+        <v>371001950</v>
       </c>
       <c r="D37" s="3">
         <v>3265000</v>
       </c>
-      <c r="E37" t="s">
-        <v>74</v>
+      <c r="E37" s="5" t="s">
+        <v>68</v>
       </c>
       <c r="F37" t="s">
         <v>20</v>
       </c>
       <c r="G37" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="B38" s="2">
-        <v>1.49</v>
+        <v>1.59</v>
       </c>
       <c r="C38" s="3">
-        <v>403730100</v>
+        <v>370117200</v>
       </c>
       <c r="D38" s="3">
-        <v>1730000</v>
-[...2 lines deleted...]
-        <v>548661107</v>
+        <v>1020000</v>
+      </c>
+      <c r="E38" s="5">
+        <v>369550108</v>
       </c>
       <c r="F38" t="s">
         <v>20</v>
       </c>
       <c r="G38" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="B39" s="2">
-        <v>1.48</v>
+        <v>1.56</v>
       </c>
       <c r="C39" s="3">
-        <v>400000500</v>
+        <v>363689550</v>
       </c>
       <c r="D39" s="3">
-        <v>4635000</v>
-[...2 lines deleted...]
-        <v>2824100</v>
+        <v>2195000</v>
+      </c>
+      <c r="E39" s="5">
+        <v>166764100</v>
       </c>
       <c r="F39" t="s">
         <v>20</v>
       </c>
       <c r="G39" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="B40" s="2">
-        <v>1.42</v>
+        <v>1.48</v>
       </c>
       <c r="C40" s="3">
-        <v>386053800</v>
+        <v>344423300</v>
       </c>
       <c r="D40" s="3">
-        <v>330000</v>
-[...2 lines deleted...]
-        <v>384802104</v>
+        <v>3070000</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="F40" t="s">
         <v>20</v>
       </c>
       <c r="G40" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="B41" s="2">
-        <v>1.42</v>
+        <v>1.48</v>
       </c>
       <c r="C41" s="3">
-        <v>386329500</v>
+        <v>344482875</v>
       </c>
       <c r="D41" s="3">
-        <v>4050000</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>1237500</v>
+      </c>
+      <c r="E41" s="5">
+        <v>278865100</v>
       </c>
       <c r="F41" t="s">
         <v>20</v>
       </c>
       <c r="G41" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B42" s="2">
-        <v>1.39</v>
+        <v>1.48</v>
       </c>
       <c r="C42" s="3">
-        <v>377129225</v>
+        <v>346335600</v>
       </c>
       <c r="D42" s="3">
-        <v>1647500</v>
-[...2 lines deleted...]
-        <v>778296103</v>
+        <v>2980000</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>81</v>
       </c>
       <c r="F42" t="s">
         <v>20</v>
       </c>
       <c r="G42" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="B43" s="2">
-        <v>1.32</v>
+        <v>1.34</v>
       </c>
       <c r="C43" s="3">
-        <v>357688100</v>
+        <v>313614000</v>
       </c>
       <c r="D43" s="3">
-        <v>1030000</v>
-[...2 lines deleted...]
-        <v>369550108</v>
+        <v>1800000</v>
+      </c>
+      <c r="E43" s="5">
+        <v>172908105</v>
       </c>
       <c r="F43" t="s">
         <v>20</v>
       </c>
       <c r="G43" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B44" s="2">
-        <v>1.32</v>
+        <v>1.3</v>
       </c>
       <c r="C44" s="3">
-        <v>357146200</v>
+        <v>302295000</v>
       </c>
       <c r="D44" s="3">
-        <v>3145000</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>3500000</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>76</v>
       </c>
       <c r="F44" t="s">
         <v>20</v>
       </c>
       <c r="G44" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B45" s="2">
-        <v>1.2</v>
+        <v>1.29</v>
       </c>
       <c r="C45" s="3">
-        <v>325982250</v>
+        <v>300257650</v>
       </c>
       <c r="D45" s="3">
-        <v>1237500</v>
-[...2 lines deleted...]
-        <v>278865100</v>
+        <v>2335000</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>71</v>
       </c>
       <c r="F45" t="s">
         <v>20</v>
       </c>
       <c r="G45" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>29</v>
+        <v>78</v>
       </c>
       <c r="B46" s="2">
-        <v>1.19</v>
+        <v>1.27</v>
       </c>
       <c r="C46" s="3">
-        <v>323947850</v>
+        <v>295853850</v>
       </c>
       <c r="D46" s="3">
-        <v>377500</v>
-[...2 lines deleted...]
-        <v>147528103</v>
+        <v>1665000</v>
+      </c>
+      <c r="E46" s="5">
+        <v>718172109</v>
       </c>
       <c r="F46" t="s">
         <v>20</v>
       </c>
       <c r="G46" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B47" s="2">
-        <v>1.1499999999999999</v>
+        <v>1.23</v>
       </c>
       <c r="C47" s="3">
-        <v>312992450</v>
+        <v>286869400</v>
       </c>
       <c r="D47" s="3">
         <v>2105000</v>
       </c>
-      <c r="E47" t="s">
-        <v>78</v>
+      <c r="E47" s="5" t="s">
+        <v>72</v>
       </c>
       <c r="F47" t="s">
         <v>20</v>
       </c>
       <c r="G47" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B48" s="2">
-        <v>1.1399999999999999</v>
+        <v>1.17</v>
       </c>
       <c r="C48" s="3">
-        <v>309082000</v>
+        <v>272757760</v>
       </c>
       <c r="D48" s="3">
-        <v>1825000</v>
-[...2 lines deleted...]
-        <v>172908105</v>
+        <v>1408000</v>
+      </c>
+      <c r="E48" s="5">
+        <v>235851102</v>
       </c>
       <c r="F48" t="s">
         <v>20</v>
       </c>
       <c r="G48" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="B49" s="2">
-        <v>1.1399999999999999</v>
+        <v>1.0900000000000001</v>
       </c>
       <c r="C49" s="3">
-        <v>308207700</v>
+        <v>254437200</v>
       </c>
       <c r="D49" s="3">
-        <v>2705000</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>1620000</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>70</v>
       </c>
       <c r="F49" t="s">
         <v>20</v>
       </c>
       <c r="G49" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="B50" s="2">
-        <v>1.1200000000000001</v>
+        <v>1.04</v>
       </c>
       <c r="C50" s="3">
-        <v>304660200</v>
+        <v>243126800</v>
       </c>
       <c r="D50" s="3">
-        <v>2780000</v>
-[...2 lines deleted...]
-        <v>23608102</v>
+        <v>310000</v>
+      </c>
+      <c r="E50" s="5">
+        <v>147528103</v>
       </c>
       <c r="F50" t="s">
         <v>20</v>
       </c>
       <c r="G50" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="B51" s="2">
-        <v>1.0900000000000001</v>
+        <v>1.04</v>
       </c>
       <c r="C51" s="3">
-        <v>296318000</v>
+        <v>242985200</v>
       </c>
       <c r="D51" s="3">
-        <v>2200000</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>580000</v>
+      </c>
+      <c r="E51" s="5">
+        <v>620076307</v>
       </c>
       <c r="F51" t="s">
         <v>20</v>
       </c>
       <c r="G51" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="B52" s="2">
-        <v>1.08</v>
+        <v>1.04</v>
       </c>
       <c r="C52" s="3">
-        <v>292291320</v>
+        <v>241499680</v>
       </c>
       <c r="D52" s="3">
-        <v>1671000</v>
-[...2 lines deleted...]
-        <v>235851102</v>
+        <v>1108000</v>
+      </c>
+      <c r="E52" s="5">
+        <v>679580100</v>
       </c>
       <c r="F52" t="s">
         <v>20</v>
       </c>
       <c r="G52" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="B53" s="2">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="C53" s="3">
-        <v>251522800</v>
+        <v>239965250</v>
       </c>
       <c r="D53" s="3">
-        <v>580000</v>
-[...2 lines deleted...]
-        <v>620076307</v>
+        <v>665000</v>
+      </c>
+      <c r="E53" s="5">
+        <v>142339100</v>
       </c>
       <c r="F53" t="s">
         <v>20</v>
       </c>
       <c r="G53" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>53</v>
       </c>
       <c r="B54" s="2">
-        <v>0.93</v>
+        <v>0.97</v>
       </c>
       <c r="C54" s="3">
-        <v>252580580</v>
+        <v>227267600</v>
       </c>
       <c r="D54" s="3">
-        <v>1259000</v>
-[...2 lines deleted...]
-        <v>679580100</v>
+        <v>1610000</v>
+      </c>
+      <c r="E54" s="5">
+        <v>713448108</v>
       </c>
       <c r="F54" t="s">
         <v>20</v>
       </c>
       <c r="G54" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B55" s="2">
-        <v>0.93</v>
+        <v>0.89</v>
       </c>
       <c r="C55" s="3">
-        <v>251095600</v>
+        <v>208289400</v>
       </c>
       <c r="D55" s="3">
-        <v>1610000</v>
-[...2 lines deleted...]
-        <v>713448108</v>
+        <v>1210000</v>
+      </c>
+      <c r="E55" s="5">
+        <v>571748102</v>
       </c>
       <c r="F55" t="s">
         <v>20</v>
       </c>
       <c r="G55" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>28</v>
+        <v>56</v>
       </c>
       <c r="B56" s="2">
-        <v>0.92</v>
+        <v>0.88</v>
       </c>
       <c r="C56" s="3">
-        <v>248683400</v>
+        <v>205410150</v>
       </c>
       <c r="D56" s="3">
-        <v>665000</v>
-[...2 lines deleted...]
-        <v>142339100</v>
+        <v>495000</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>79</v>
       </c>
       <c r="F56" t="s">
         <v>20</v>
       </c>
       <c r="G56" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="B57" s="2">
-        <v>0.89</v>
+        <v>0.82</v>
       </c>
       <c r="C57" s="3">
-        <v>241655400</v>
+        <v>191668098</v>
       </c>
       <c r="D57" s="3">
-        <v>1620000</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>553874</v>
+      </c>
+      <c r="E57" s="5">
+        <v>824348106</v>
       </c>
       <c r="F57" t="s">
         <v>20</v>
       </c>
       <c r="G57" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B58" s="2">
-        <v>0.77</v>
+        <v>0.79</v>
       </c>
       <c r="C58" s="3">
-        <v>209667150</v>
+        <v>185172400</v>
       </c>
       <c r="D58" s="3">
-        <v>495000</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>5740000</v>
+      </c>
+      <c r="E58" s="5">
+        <v>892356106</v>
       </c>
       <c r="F58" t="s">
         <v>20</v>
       </c>
       <c r="G58" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="B59" s="2">
-        <v>0.73</v>
+        <v>0.53</v>
       </c>
       <c r="C59" s="3">
-        <v>198319000</v>
+        <v>124030400</v>
       </c>
       <c r="D59" s="3">
-        <v>1210000</v>
-[...2 lines deleted...]
-        <v>571748102</v>
+        <v>1340000</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>74</v>
       </c>
       <c r="F59" t="s">
         <v>20</v>
       </c>
       <c r="G59" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="B60" s="2">
-        <v>0.7</v>
+        <v>0.31</v>
       </c>
       <c r="C60" s="3">
-        <v>190993600</v>
+        <v>72164575</v>
       </c>
       <c r="D60" s="3">
-        <v>1120000</v>
-[...2 lines deleted...]
-        <v>718172109</v>
+        <v>317500</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>92</v>
       </c>
       <c r="F60" t="s">
         <v>20</v>
       </c>
       <c r="G60" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>37</v>
       </c>
       <c r="B61" s="2">
-        <v>0.69</v>
+        <v>0.3</v>
       </c>
       <c r="C61" s="3">
-        <v>186722200</v>
+        <v>70405625</v>
       </c>
       <c r="D61" s="3">
-        <v>5740000</v>
-[...2 lines deleted...]
-        <v>892356106</v>
+        <v>317500</v>
+      </c>
+      <c r="E61" s="5">
+        <v>438516205</v>
       </c>
       <c r="F61" t="s">
         <v>20</v>
       </c>
       <c r="G61" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>62</v>
+        <v>93</v>
       </c>
       <c r="B62" s="2">
-        <v>0.66</v>
+        <v>0.04</v>
       </c>
       <c r="C62" s="3">
-        <v>179250242.62</v>
+        <v>10489050</v>
       </c>
       <c r="D62" s="3">
-        <v>553874</v>
-[...2 lines deleted...]
-        <v>824348106</v>
+        <v>495000</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>94</v>
       </c>
       <c r="F62" t="s">
         <v>20</v>
       </c>
       <c r="G62" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A63" t="s">
-[...44 lines deleted...]
-    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C63" s="3"/>
+    </row>
+    <row r="65" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>42</v>
-[...23 lines deleted...]
-    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="68" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="69" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>15</v>
-[...13 lines deleted...]
-      <c r="A73" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:G64">
-    <sortCondition descending="1" ref="B11:B64"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:G62">
+    <sortCondition descending="1" ref="B11:B62"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:F5 G1:G10 A7:F9 A6:B6 D6:F6 G66 A67:F73 A10:D10 F10 A66:B66 D66:F66 G67:G73" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:F5 G1:G10 A7:F9 A6:B6 D6:F6 G63 A64:F70 A10:D10 F10 A63:B63 D63:F63 G64:G70" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>