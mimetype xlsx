--- v1 (2026-03-03)
+++ v2 (2026-06-01)
@@ -1,224 +1,348 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ttherie\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bdollin\Downloads\Heartbeat Trades\5.20.26 RIK\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2743910C-7654-48D0-8C7F-EEB9CF5A8B0B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B5C2E29C-1ACC-4273-B687-ECCFBE8835D3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="450" yWindow="1785" windowWidth="25845" windowHeight="12900" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Holdings'!$A$7:$D$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Holdings'!$A$10:$G$10</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="185">
-[...1 lines deleted...]
-    <t>This spreadsheet intended to accompany the fund’s webpage at www.franklintempleton.com, the spreadsheet is not intended for standalone use.</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="395" uniqueCount="200">
+  <si>
+    <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
+  </si>
+  <si>
+    <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
+  </si>
+  <si>
+    <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
+  </si>
+  <si>
+    <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
+  </si>
+  <si>
+    <t>As of</t>
+  </si>
+  <si>
+    <t>Security Name</t>
+  </si>
+  <si>
+    <t>Weight (%)</t>
+  </si>
+  <si>
+    <t>Market Value ($)</t>
+  </si>
+  <si>
+    <t>Quantity</t>
+  </si>
+  <si>
+    <t>Investment Category</t>
+  </si>
+  <si>
+    <t>Currency</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
+  </si>
+  <si>
+    <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
+  </si>
+  <si>
+    <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
+  </si>
+  <si>
+    <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
+  </si>
+  <si>
+    <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
+  </si>
+  <si>
+    <t>© Franklin Templeton. All rights reserved.</t>
+  </si>
+  <si>
+    <t>EQUITIES-AMERICAN DEPOSITORY RECEIPT</t>
+  </si>
+  <si>
+    <t>EQUITIES-COMMON STOCK</t>
+  </si>
+  <si>
+    <t>AMAZON.COM INC COMMON</t>
+  </si>
+  <si>
+    <t>Security ID</t>
+  </si>
+  <si>
+    <t>023135106</t>
+  </si>
+  <si>
+    <t>MICROSOFT CORP COMMON</t>
+  </si>
+  <si>
+    <t>ANALOG DEVICES INC COMMON</t>
+  </si>
+  <si>
+    <t>032654105</t>
+  </si>
+  <si>
+    <t>ADVANCED MICRO DEVICES</t>
+  </si>
+  <si>
+    <t>007903107</t>
+  </si>
+  <si>
+    <t>MICRON TECHNOLOGY INC</t>
+  </si>
+  <si>
+    <t>ABBVIE INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>00287Y109</t>
+  </si>
+  <si>
+    <t>ALPHABET INC-CL A -</t>
+  </si>
+  <si>
+    <t>02079K305</t>
+  </si>
+  <si>
+    <t>BJ'S WHOLESALE CLUB</t>
+  </si>
+  <si>
+    <t>05550J101</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP</t>
+  </si>
+  <si>
+    <t>060505104</t>
+  </si>
+  <si>
+    <t>BECTON DICKINSON &amp; CO</t>
+  </si>
+  <si>
+    <t>075887109</t>
+  </si>
+  <si>
+    <t>BOSTON SCIENTIFIC CORP</t>
+  </si>
+  <si>
+    <t>CAPITAL ONE FINANCIAL</t>
+  </si>
+  <si>
+    <t>14040H105</t>
+  </si>
+  <si>
+    <t>HONEYWELL INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>INGERSOLL RAND INC</t>
+  </si>
+  <si>
+    <t>45687V106</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO</t>
+  </si>
+  <si>
+    <t>46625H100</t>
+  </si>
+  <si>
+    <t>PPL CORP COMMON STOCK USD</t>
+  </si>
+  <si>
+    <t>69351T106</t>
+  </si>
+  <si>
+    <t>THERMO FISHER SCIENTIFIC</t>
+  </si>
+  <si>
+    <t>UNITED RENTALS INC COMMON</t>
+  </si>
+  <si>
+    <t>VALERO ENERGY CORP COMMON</t>
+  </si>
+  <si>
+    <t>91913Y100</t>
+  </si>
+  <si>
+    <t>WALMART INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>CRH PLC COMMON STOCK EUR</t>
+  </si>
+  <si>
+    <t>G25508105</t>
+  </si>
+  <si>
+    <t>EQUITIES-REAL ESTATE INVESTMENT TRUSTS</t>
+  </si>
+  <si>
+    <t>PROLOGIS INC REIT USD</t>
+  </si>
+  <si>
+    <t>74340W103</t>
+  </si>
+  <si>
+    <t>PUTNAM FDS TR</t>
+  </si>
+  <si>
+    <t>74676P664</t>
+  </si>
+  <si>
+    <t>INVESTMENT COMPANIES-MUTUAL FUNDS</t>
+  </si>
+  <si>
+    <t>UNITED STATES ZERO 07/26</t>
+  </si>
+  <si>
+    <t>912797TN7</t>
+  </si>
+  <si>
+    <t>SHORT TERM INVESTMENTS-TREASURY BILLS</t>
+  </si>
+  <si>
+    <t>EUR</t>
   </si>
   <si>
     <t>Putnam Large Cap Value Fund</t>
   </si>
   <si>
-    <t>As of</t>
-[...41 lines deleted...]
-    <t>ESH6IDX</t>
+    <t>REPURCHASE 3.51% 05/26</t>
+  </si>
+  <si>
+    <t>ZS3XMSC</t>
+  </si>
+  <si>
+    <t>CASH EQUIVALENTS-REPURCHASE AGREEMENTS</t>
+  </si>
+  <si>
+    <t>REPURCHASE 3.5% 05/26</t>
+  </si>
+  <si>
+    <t>ZS3XMSQ</t>
+  </si>
+  <si>
+    <t>ZS3XMSR</t>
   </si>
   <si>
     <t>NOVO NORDISK A/S ADR USD</t>
   </si>
   <si>
-    <t>ABBVIE INC COMMON STOCK</t>
-[...4 lines deleted...]
-  <si>
     <t>THE ALLSTATE CORPORATION</t>
   </si>
   <si>
-    <t>ALPHABET INC-CL A -</t>
-[...5 lines deleted...]
-    <t>AMAZON.COM INC COMMON</t>
+    <t>020002101</t>
   </si>
   <si>
     <t>AMERICAN INTERNATIONAL</t>
   </si>
   <si>
+    <t>026874784</t>
+  </si>
+  <si>
     <t>APOLLO GLOBAL MANAGEMENT</t>
   </si>
   <si>
     <t>03769M106</t>
   </si>
   <si>
-    <t>BJ'S WHOLESALE CLUB</t>
-[...13 lines deleted...]
-  <si>
     <t>BLACKROCK INC COMMON</t>
   </si>
   <si>
     <t>09290D101</t>
   </si>
   <si>
-    <t>BOSTON SCIENTIFIC CORP</t>
-[...1 lines deleted...]
-  <si>
     <t>CME GROUP INC COMMON</t>
   </si>
   <si>
     <t>12572Q105</t>
   </si>
   <si>
-    <t>CAPITAL ONE FINANCIAL</t>
-[...10 lines deleted...]
-  <si>
     <t>CISCO SYSTEMS INC COMMON</t>
   </si>
   <si>
     <t>17275R102</t>
   </si>
   <si>
     <t>CITIGROUP INC COMMON</t>
   </si>
   <si>
     <t>THE COCA-COLA COMPANY</t>
   </si>
   <si>
-    <t>COMCAST CORP COMMON STOCK</t>
-[...4 lines deleted...]
-  <si>
     <t>CONOCOPHILLIPS COMMON</t>
   </si>
   <si>
     <t>20825C104</t>
   </si>
   <si>
     <t>CORTEVA INC COMMON STOCK</t>
   </si>
   <si>
     <t>22052L104</t>
   </si>
   <si>
     <t>EASTMAN CHEMICAL CO</t>
   </si>
   <si>
     <t>EXXON MOBIL</t>
   </si>
   <si>
     <t>30231G102</t>
   </si>
   <si>
     <t>FEDEX CORP COMMON STOCK</t>
   </si>
   <si>
     <t>31428X106</t>
@@ -226,465 +350,388 @@
   <si>
     <t>FREEPORT-MCMORAN INC</t>
   </si>
   <si>
     <t>35671D857</t>
   </si>
   <si>
     <t>GENERAL MOTORS CO COMMON</t>
   </si>
   <si>
     <t>37045V100</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP</t>
   </si>
   <si>
     <t>38141G104</t>
   </si>
   <si>
     <t>HILTON WORLDWIDE HOLDINGS</t>
   </si>
   <si>
     <t>43300A203</t>
   </si>
   <si>
-    <t>HONEYWELL INTERNATIONAL</t>
-[...14 lines deleted...]
-    <t>LULULEMON ATHLETICA INC</t>
+    <t>THE KROGER CO.</t>
   </si>
   <si>
     <t>SANOFI SA COMMON STOCK</t>
   </si>
   <si>
     <t>MARVELL TECHNOLOGY INC</t>
   </si>
   <si>
     <t>MCKESSON CORP COMMON</t>
   </si>
   <si>
     <t>58155Q103</t>
   </si>
   <si>
-    <t>MICROSOFT CORP COMMON</t>
-[...1 lines deleted...]
-  <si>
     <t>NRG ENERGY INC COMMON</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC COMMON</t>
   </si>
   <si>
     <t>65339F101</t>
   </si>
   <si>
     <t>NORTHROP GRUMMAN CORP</t>
   </si>
   <si>
     <t>OTIS WORLDWIDE CORP</t>
   </si>
   <si>
     <t>68902V107</t>
   </si>
   <si>
     <t>PNC FINANCIAL SERVICES</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC COMMON</t>
   </si>
   <si>
-    <t>PPL CORP COMMON STOCK USD</t>
-[...4 lines deleted...]
-  <si>
     <t>PHILIP MORRIS</t>
   </si>
   <si>
     <t>THE PROCTER &amp; GAMBLE</t>
   </si>
   <si>
     <t>PULTEGROUP INC COMMON</t>
   </si>
   <si>
     <t>QUALCOMM INC COMMON STOCK</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
+    <t>75513E101</t>
+  </si>
+  <si>
     <t>REGENERON PHARMACEUTICALS</t>
   </si>
   <si>
     <t>75886F107</t>
   </si>
   <si>
     <t>CHARLES SCHWAB CORP/THE</t>
   </si>
   <si>
     <t>SOUTHWEST AIRLINES CO</t>
   </si>
   <si>
     <t>STATE STREET CORP COMMON</t>
   </si>
   <si>
     <t>T-MOBILE US INC COMMON</t>
   </si>
   <si>
-    <t>TARGET CORP COMMON STOCK</t>
-[...7 lines deleted...]
-  <si>
     <t>UNITEDHEALTH GROUP INC</t>
   </si>
   <si>
     <t>91324P102</t>
   </si>
   <si>
-    <t>VALERO ENERGY CORP COMMON</t>
-[...7 lines deleted...]
-  <si>
     <t>WATERS CORP COMMON STOCK</t>
   </si>
   <si>
     <t>SHELL PLC</t>
   </si>
   <si>
     <t>BP6MXT4</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC COMMON</t>
   </si>
   <si>
     <t>G0593M107</t>
   </si>
   <si>
     <t>ACCENTURE PLC COMMON</t>
   </si>
   <si>
     <t>G1151C101</t>
   </si>
   <si>
-    <t>CRH PLC COMMON STOCK EUR</t>
-[...4 lines deleted...]
-  <si>
     <t>JOHNSON CONTROLS</t>
   </si>
   <si>
     <t>G51502105</t>
   </si>
   <si>
     <t>SEAGATE TECHNOLOGY</t>
   </si>
   <si>
     <t>G7997R103</t>
   </si>
   <si>
     <t>AMERICAN TOWER CORP REIT</t>
   </si>
   <si>
     <t>03027X100</t>
   </si>
   <si>
-    <t>PROLOGIS INC REIT USD</t>
-[...4 lines deleted...]
-  <si>
     <t>VORNADO REALTY LP</t>
   </si>
   <si>
-    <t>PUTNAM FDS TR</t>
-[...4 lines deleted...]
-  <si>
     <t>KBC ASSET 3.9% 12/26</t>
   </si>
   <si>
     <t>89115DJD9</t>
   </si>
   <si>
-    <t>ABN AMRO ZERO 02/26</t>
-[...113 lines deleted...]
-    <t>P69149E</t>
+    <t>SHORT TERM INVESTMENTS-CERTIF OF DEPOSIT</t>
+  </si>
+  <si>
+    <t>ATLANTIC ASSET 0% 06/26</t>
+  </si>
+  <si>
+    <t>04821UFA5</t>
+  </si>
+  <si>
+    <t>SHORT TERM INVESTMENTS-COMMERCIAL PAPER</t>
+  </si>
+  <si>
+    <t>04821UFG2</t>
+  </si>
+  <si>
+    <t>BARCLAYS BANK ZERO 06/26</t>
+  </si>
+  <si>
+    <t>06741EFJ4</t>
+  </si>
+  <si>
+    <t>GLAXOSMITHKLIN ZERO 06/26</t>
+  </si>
+  <si>
+    <t>37737QFN9</t>
+  </si>
+  <si>
+    <t>GOTHAM FUNDING 0% 06/26</t>
+  </si>
+  <si>
+    <t>38346MFF6</t>
+  </si>
+  <si>
+    <t>LIBERTY STREET ZERO 06/26</t>
+  </si>
+  <si>
+    <t>53127UF47</t>
+  </si>
+  <si>
+    <t>MANHATTAN ZERO 05/26</t>
+  </si>
+  <si>
+    <t>56274MEM0</t>
+  </si>
+  <si>
+    <t>SHEFFIELD ZERO 07/26</t>
+  </si>
+  <si>
+    <t>82124MGL8</t>
+  </si>
+  <si>
+    <t>SUMITOMO ZERO 06/26</t>
+  </si>
+  <si>
+    <t>86564XFS8</t>
+  </si>
+  <si>
+    <t>WALMART INC ZERO 05/26</t>
+  </si>
+  <si>
+    <t>93114FES9</t>
+  </si>
+  <si>
+    <t>TOTALENERGIES ZERO 06/26</t>
+  </si>
+  <si>
+    <t>AG5B711</t>
+  </si>
+  <si>
+    <t>SOCIETE ZERO 05/26</t>
+  </si>
+  <si>
+    <t>AG5B8AA</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA ZERO 05/26</t>
+  </si>
+  <si>
+    <t>AG5B8E0</t>
+  </si>
+  <si>
+    <t>COOPERATIEVE 0% 05/26</t>
+  </si>
+  <si>
+    <t>AG5BE65</t>
+  </si>
+  <si>
+    <t>MATCHPOINT 0% 05/26</t>
+  </si>
+  <si>
+    <t>AG5C1E8</t>
+  </si>
+  <si>
+    <t>TOTALENERGIES 0% 06/26</t>
+  </si>
+  <si>
+    <t>P636CDA</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 0% 06/26</t>
+  </si>
+  <si>
+    <t>P9388EA</t>
+  </si>
+  <si>
+    <t>PCCA7B3</t>
+  </si>
+  <si>
+    <t>MIZUHO BANK ZERO 06/26</t>
+  </si>
+  <si>
+    <t>PD4CB50</t>
+  </si>
+  <si>
+    <t>NESTLE FINANCE ZERO 05/26</t>
+  </si>
+  <si>
+    <t>PD735A3</t>
+  </si>
+  <si>
+    <t>CANADIAN ZERO 05/26</t>
+  </si>
+  <si>
+    <t>PE9EA39</t>
+  </si>
+  <si>
+    <t>TOTALENERGIES 0% 05/26</t>
+  </si>
+  <si>
+    <t>PF1ABC9</t>
+  </si>
+  <si>
+    <t>LLOYDS BANK ZERO 06/26</t>
+  </si>
+  <si>
+    <t>PF2F875</t>
+  </si>
+  <si>
+    <t>PF5132E</t>
   </si>
   <si>
     <t>COOPERATIEVE 0% 06/26</t>
   </si>
   <si>
     <t>Y8BF627</t>
   </si>
   <si>
-    <t>MUFG BANK 0% 05/26</t>
-[...50 lines deleted...]
-    <t>—</t>
+    <t>AUSTRALIA &amp; 3.63% 05/26</t>
+  </si>
+  <si>
+    <t>ZS3XL4F</t>
+  </si>
+  <si>
+    <t>SHORT TERM INVESTMENTS-TIME DEPOSITS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="left"/>
+      <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -983,1611 +1030,2511 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D124"/>
+  <dimension ref="A1:G137"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J10" sqref="J10"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I104" sqref="I104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="31.75" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="14.25" style="2" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="43.625" customWidth="1"/>
+    <col min="2" max="2" width="10.125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="14.75" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.25" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="44.125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="1">
+        <v>46162</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" t="s">
+        <v>21</v>
+      </c>
+      <c r="F10" t="s">
+        <v>9</v>
+      </c>
+      <c r="G10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>84</v>
+      </c>
+      <c r="B11" s="2">
+        <v>4.28</v>
+      </c>
+      <c r="C11" s="4">
+        <v>2161272975</v>
+      </c>
+      <c r="D11" s="4">
+        <v>18900507</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>86</v>
+      </c>
+      <c r="B12" s="2">
+        <v>4.09</v>
+      </c>
+      <c r="C12" s="4">
+        <v>2061433630</v>
+      </c>
+      <c r="D12" s="4">
+        <v>16515251</v>
+      </c>
+      <c r="E12" s="3">
+        <v>172967424</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="2">
+        <v>3.09</v>
+      </c>
+      <c r="C13" s="4">
+        <v>1557990572</v>
+      </c>
+      <c r="D13" s="4">
+        <v>4006044</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>93</v>
+      </c>
+      <c r="B14" s="2">
+        <v>3</v>
+      </c>
+      <c r="C14" s="4">
+        <v>1510801112</v>
+      </c>
+      <c r="D14" s="4">
+        <v>9667271</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="2">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="C15" s="4">
+        <v>1288543812</v>
+      </c>
+      <c r="D15" s="4">
+        <v>4862246</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>118</v>
+      </c>
+      <c r="B16" s="2">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="C16" s="4">
+        <v>1274785496</v>
+      </c>
+      <c r="D16" s="4">
+        <v>6758127</v>
+      </c>
+      <c r="E16" s="3">
+        <v>718172109</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>87</v>
+      </c>
+      <c r="B17" s="2">
+        <v>2.42</v>
+      </c>
+      <c r="C17" s="4">
+        <v>1219783310</v>
+      </c>
+      <c r="D17" s="4">
+        <v>14957490</v>
+      </c>
+      <c r="E17" s="3">
+        <v>191216100</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="2">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="C18" s="4">
+        <v>1130005459</v>
+      </c>
+      <c r="D18" s="4">
+        <v>2683716</v>
+      </c>
+      <c r="E18" s="3">
+        <v>594918104</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>99</v>
+      </c>
+      <c r="B19" s="2">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="C19" s="4">
+        <v>1120490707</v>
+      </c>
+      <c r="D19" s="4">
+        <v>14716190</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>111</v>
+      </c>
+      <c r="B20" s="2">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="C20" s="4">
+        <v>1117924368</v>
+      </c>
+      <c r="D20" s="4">
+        <v>12664828</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>35</v>
+      </c>
+      <c r="B21" s="2">
+        <v>2.08</v>
+      </c>
+      <c r="C21" s="4">
+        <v>1048943625</v>
+      </c>
+      <c r="D21" s="4">
+        <v>20475183</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>107</v>
+      </c>
+      <c r="B22" s="2">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="C22" s="4">
+        <v>1014225743</v>
+      </c>
+      <c r="D22" s="4">
+        <v>5429474</v>
+      </c>
+      <c r="E22" s="3">
+        <v>573874104</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" s="2">
+        <v>1.92</v>
+      </c>
+      <c r="C23" s="4">
+        <v>970611734</v>
+      </c>
+      <c r="D23" s="4">
+        <v>2509078</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>42</v>
+      </c>
+      <c r="B24" s="2">
+        <v>1.85</v>
+      </c>
+      <c r="C24" s="4">
+        <v>934630697</v>
+      </c>
+      <c r="D24" s="4">
+        <v>4299327</v>
+      </c>
+      <c r="E24" s="3">
+        <v>438516106</v>
+      </c>
+      <c r="F24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>108</v>
+      </c>
+      <c r="B25" s="2">
+        <v>1.84</v>
+      </c>
+      <c r="C25" s="4">
+        <v>927296447</v>
+      </c>
+      <c r="D25" s="4">
+        <v>1228728</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="F25" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B26" s="2">
+        <v>1.76</v>
+      </c>
+      <c r="C26" s="4">
+        <v>886135437</v>
+      </c>
+      <c r="D26" s="4">
+        <v>4732871</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F26" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>141</v>
+      </c>
+      <c r="B27" s="2">
+        <v>1.76</v>
+      </c>
+      <c r="C27" s="4">
+        <v>885259922</v>
+      </c>
+      <c r="D27" s="4">
+        <v>1178665</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="F27" t="s">
+        <v>19</v>
+      </c>
+      <c r="G27" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>26</v>
+      </c>
+      <c r="B28" s="2">
+        <v>1.67</v>
+      </c>
+      <c r="C28" s="4">
+        <v>843861961</v>
+      </c>
+      <c r="D28" s="4">
+        <v>1885388</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F28" t="s">
+        <v>19</v>
+      </c>
+      <c r="G28" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29" s="2">
+        <v>1.65</v>
+      </c>
+      <c r="C29" s="4">
+        <v>830726064</v>
+      </c>
+      <c r="D29" s="4">
+        <v>7145416</v>
+      </c>
+      <c r="E29" s="3">
+        <v>745867101</v>
+      </c>
+      <c r="F29" t="s">
+        <v>19</v>
+      </c>
+      <c r="G29" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>53</v>
+      </c>
+      <c r="B30" s="2">
+        <v>1.62</v>
+      </c>
+      <c r="C30" s="4">
+        <v>819124140</v>
+      </c>
+      <c r="D30" s="4">
+        <v>6260024</v>
+      </c>
+      <c r="E30" s="3">
+        <v>931142103</v>
+      </c>
+      <c r="F30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G30" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>97</v>
+      </c>
+      <c r="B31" s="2">
+        <v>1.56</v>
+      </c>
+      <c r="C31" s="4">
+        <v>786991456</v>
+      </c>
+      <c r="D31" s="4">
+        <v>12929053</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="F31" t="s">
+        <v>19</v>
+      </c>
+      <c r="G31" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>90</v>
+      </c>
+      <c r="B32" s="2">
+        <v>1.53</v>
+      </c>
+      <c r="C32" s="4">
+        <v>769272234</v>
+      </c>
+      <c r="D32" s="4">
+        <v>9762338</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="F32" t="s">
+        <v>19</v>
+      </c>
+      <c r="G32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>49</v>
+      </c>
+      <c r="B33" s="2">
+        <v>1.53</v>
+      </c>
+      <c r="C33" s="4">
+        <v>773211929</v>
+      </c>
+      <c r="D33" s="4">
+        <v>1711441</v>
+      </c>
+      <c r="E33" s="3">
+        <v>883556102</v>
+      </c>
+      <c r="F33" t="s">
+        <v>19</v>
+      </c>
+      <c r="G33" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>127</v>
+      </c>
+      <c r="B34" s="2">
+        <v>1.5</v>
+      </c>
+      <c r="C34" s="4">
+        <v>755663417</v>
+      </c>
+      <c r="D34" s="4">
+        <v>19034343</v>
+      </c>
+      <c r="E34" s="3">
+        <v>844741108</v>
+      </c>
+      <c r="F34" t="s">
+        <v>19</v>
+      </c>
+      <c r="G34" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>101</v>
+      </c>
+      <c r="B35" s="2">
+        <v>1.49</v>
+      </c>
+      <c r="C35" s="4">
+        <v>749478361</v>
+      </c>
+      <c r="D35" s="4">
+        <v>763123</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F35" t="s">
+        <v>19</v>
+      </c>
+      <c r="G35" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>126</v>
+      </c>
+      <c r="B36" s="2">
+        <v>1.48</v>
+      </c>
+      <c r="C36" s="4">
+        <v>746499715</v>
+      </c>
+      <c r="D36" s="4">
+        <v>8284316</v>
+      </c>
+      <c r="E36" s="3">
+        <v>808513105</v>
+      </c>
+      <c r="F36" t="s">
+        <v>19</v>
+      </c>
+      <c r="G36" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>124</v>
+      </c>
+      <c r="B37" s="2">
+        <v>1.47</v>
+      </c>
+      <c r="C37" s="4">
+        <v>742432020</v>
+      </c>
+      <c r="D37" s="4">
+        <v>1142625</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F37" t="s">
+        <v>19</v>
+      </c>
+      <c r="G37" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>130</v>
+      </c>
+      <c r="B38" s="2">
+        <v>1.46</v>
+      </c>
+      <c r="C38" s="4">
+        <v>737024955</v>
+      </c>
+      <c r="D38" s="4">
+        <v>1922841</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="F38" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>122</v>
+      </c>
+      <c r="B39" s="2">
+        <v>1.4</v>
+      </c>
+      <c r="C39" s="4">
+        <v>705739536</v>
+      </c>
+      <c r="D39" s="4">
+        <v>4036257</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="F39" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>51</v>
+      </c>
+      <c r="B40" s="2">
+        <v>1.4</v>
+      </c>
+      <c r="C40" s="4">
+        <v>704037918</v>
+      </c>
+      <c r="D40" s="4">
+        <v>2774315</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="F40" t="s">
+        <v>19</v>
+      </c>
+      <c r="G40" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" s="2">
+        <v>1.39</v>
+      </c>
+      <c r="C41" s="4">
+        <v>699622160</v>
+      </c>
+      <c r="D41" s="4">
+        <v>3226593</v>
+      </c>
+      <c r="E41" s="3">
+        <v>693475105</v>
+      </c>
+      <c r="F41" t="s">
+        <v>19</v>
+      </c>
+      <c r="G41" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>119</v>
+      </c>
+      <c r="B42" s="2">
+        <v>1.38</v>
+      </c>
+      <c r="C42" s="4">
+        <v>694461662</v>
+      </c>
+      <c r="D42" s="4">
+        <v>4875468</v>
+      </c>
+      <c r="E42" s="3">
+        <v>742718109</v>
+      </c>
+      <c r="F42" t="s">
+        <v>19</v>
+      </c>
+      <c r="G42" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>74</v>
+      </c>
+      <c r="B43" s="2">
+        <v>1.36</v>
+      </c>
+      <c r="C43" s="4">
+        <v>685585008</v>
+      </c>
+      <c r="D43" s="4">
+        <v>3088499</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="F43" t="s">
+        <v>19</v>
+      </c>
+      <c r="G43" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>135</v>
+      </c>
+      <c r="B44" s="2">
+        <v>1.31</v>
+      </c>
+      <c r="C44" s="4">
+        <v>661313327</v>
+      </c>
+      <c r="D44" s="4">
+        <v>3527757</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="F44" t="s">
+        <v>19</v>
+      </c>
+      <c r="G44" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>82</v>
+      </c>
+      <c r="B45" s="2">
+        <v>1.29</v>
+      </c>
+      <c r="C45" s="4">
+        <v>650468188</v>
+      </c>
+      <c r="D45" s="4">
+        <v>2242066</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="F45" t="s">
+        <v>19</v>
+      </c>
+      <c r="G45" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>103</v>
+      </c>
+      <c r="B46" s="2">
+        <v>1.26</v>
+      </c>
+      <c r="C46" s="4">
+        <v>637264101</v>
+      </c>
+      <c r="D46" s="4">
+        <v>1967654</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="F46" t="s">
+        <v>19</v>
+      </c>
+      <c r="G46" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>133</v>
+      </c>
+      <c r="B47" s="2">
+        <v>1.23</v>
+      </c>
+      <c r="C47" s="4">
+        <v>621714571</v>
+      </c>
+      <c r="D47" s="4">
+        <v>14308544</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F47" t="s">
+        <v>19</v>
+      </c>
+      <c r="G47" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>113</v>
+      </c>
+      <c r="B48" s="2">
+        <v>1.18</v>
+      </c>
+      <c r="C48" s="4">
+        <v>597274006</v>
+      </c>
+      <c r="D48" s="4">
+        <v>1081685</v>
+      </c>
+      <c r="E48" s="3">
+        <v>666807102</v>
+      </c>
+      <c r="F48" t="s">
+        <v>19</v>
+      </c>
+      <c r="G48" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>54</v>
+      </c>
+      <c r="B49" s="2">
+        <v>1.18</v>
+      </c>
+      <c r="C49" s="4">
+        <v>593993707</v>
+      </c>
+      <c r="D49" s="4">
+        <v>5855039</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="F49" t="s">
+        <v>19</v>
+      </c>
+      <c r="G49" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>137</v>
+      </c>
+      <c r="B50" s="2">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="C50" s="4">
+        <v>565535341</v>
+      </c>
+      <c r="D50" s="4">
+        <v>3155537</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="F50" t="s">
+        <v>19</v>
+      </c>
+      <c r="G50" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>121</v>
+      </c>
+      <c r="B51" s="2">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="C51" s="4">
+        <v>558698764</v>
+      </c>
+      <c r="D51" s="4">
+        <v>2758870</v>
+      </c>
+      <c r="E51" s="3">
+        <v>747525103</v>
+      </c>
+      <c r="F51" t="s">
+        <v>19</v>
+      </c>
+      <c r="G51" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>129</v>
+      </c>
+      <c r="B52" s="2">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="C52" s="4">
+        <v>551438519</v>
+      </c>
+      <c r="D52" s="4">
+        <v>2899866</v>
+      </c>
+      <c r="E52" s="3">
+        <v>872590104</v>
+      </c>
+      <c r="F52" t="s">
+        <v>19</v>
+      </c>
+      <c r="G52" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>88</v>
+      </c>
+      <c r="B53" s="2">
+        <v>1.08</v>
+      </c>
+      <c r="C53" s="4">
+        <v>542599791</v>
+      </c>
+      <c r="D53" s="4">
+        <v>4434454</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F53" t="s">
+        <v>19</v>
+      </c>
+      <c r="G53" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>50</v>
+      </c>
+      <c r="B54" s="2">
+        <v>1.07</v>
+      </c>
+      <c r="C54" s="4">
+        <v>538648303</v>
+      </c>
+      <c r="D54" s="4">
+        <v>575313</v>
+      </c>
+      <c r="E54" s="3">
+        <v>911363109</v>
+      </c>
+      <c r="F54" t="s">
+        <v>19</v>
+      </c>
+      <c r="G54" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>57</v>
+      </c>
+      <c r="B55" s="2">
+        <v>1.06</v>
+      </c>
+      <c r="C55" s="4">
+        <v>536031009</v>
+      </c>
+      <c r="D55" s="4">
+        <v>3704942</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F55" t="s">
+        <v>56</v>
+      </c>
+      <c r="G55" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>45</v>
+      </c>
+      <c r="B56" s="2">
+        <v>1.04</v>
+      </c>
+      <c r="C56" s="4">
+        <v>523219003</v>
+      </c>
+      <c r="D56" s="4">
+        <v>1732628</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="F56" t="s">
+        <v>19</v>
+      </c>
+      <c r="G56" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>106</v>
+      </c>
+      <c r="B57" s="2">
+        <v>1.04</v>
+      </c>
+      <c r="C57" s="4">
+        <v>522924243</v>
+      </c>
+      <c r="D57" s="4">
+        <v>5844801</v>
+      </c>
+      <c r="E57" s="3">
+        <v>5671735</v>
+      </c>
+      <c r="F57" t="s">
+        <v>19</v>
+      </c>
+      <c r="G57" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>78</v>
+      </c>
+      <c r="B58" s="2">
         <v>1</v>
       </c>
-      <c r="B3" t="s">
-[...21 lines deleted...]
-      <c r="A8" t="s">
+      <c r="C58" s="4">
+        <v>504079573</v>
+      </c>
+      <c r="D58" s="4">
+        <v>3811854</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F58" t="s">
+        <v>19</v>
+      </c>
+      <c r="G58" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>76</v>
+      </c>
+      <c r="B59" s="2">
+        <v>0.95</v>
+      </c>
+      <c r="C59" s="4">
+        <v>481459770</v>
+      </c>
+      <c r="D59" s="4">
+        <v>6170188</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="F59" t="s">
+        <v>19</v>
+      </c>
+      <c r="G59" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>80</v>
+      </c>
+      <c r="B60" s="2">
+        <v>0.95</v>
+      </c>
+      <c r="C60" s="4">
+        <v>477643074</v>
+      </c>
+      <c r="D60" s="4">
+        <v>454219</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="F60" t="s">
+        <v>19</v>
+      </c>
+      <c r="G60" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>114</v>
+      </c>
+      <c r="B61" s="2">
+        <v>0.91</v>
+      </c>
+      <c r="C61" s="4">
+        <v>459223755</v>
+      </c>
+      <c r="D61" s="4">
+        <v>6443437</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F61" t="s">
+        <v>19</v>
+      </c>
+      <c r="G61" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>105</v>
+      </c>
+      <c r="B62" s="2">
+        <v>0.9</v>
+      </c>
+      <c r="C62" s="4">
+        <v>454640653</v>
+      </c>
+      <c r="D62" s="4">
+        <v>6619695</v>
+      </c>
+      <c r="E62" s="3">
+        <v>501044101</v>
+      </c>
+      <c r="F62" t="s">
+        <v>19</v>
+      </c>
+      <c r="G62" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>37</v>
+      </c>
+      <c r="B63" s="2">
+        <v>0.89</v>
+      </c>
+      <c r="C63" s="4">
+        <v>446586928</v>
+      </c>
+      <c r="D63" s="4">
+        <v>3039040</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="F63" t="s">
+        <v>19</v>
+      </c>
+      <c r="G63" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>47</v>
+      </c>
+      <c r="B64" s="2">
+        <v>0.87</v>
+      </c>
+      <c r="C64" s="4">
+        <v>436456996</v>
+      </c>
+      <c r="D64" s="4">
+        <v>12315378</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F64" t="s">
+        <v>19</v>
+      </c>
+      <c r="G64" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>29</v>
+      </c>
+      <c r="B65" s="2">
+        <v>0.84</v>
+      </c>
+      <c r="C65" s="4">
+        <v>422018644</v>
+      </c>
+      <c r="D65" s="4">
+        <v>1987841</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F65" t="s">
+        <v>19</v>
+      </c>
+      <c r="G65" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>28</v>
+      </c>
+      <c r="B66" s="2">
+        <v>0.84</v>
+      </c>
+      <c r="C66" s="4">
+        <v>424840408</v>
+      </c>
+      <c r="D66" s="4">
+        <v>580391</v>
+      </c>
+      <c r="E66" s="3">
+        <v>595112103</v>
+      </c>
+      <c r="F66" t="s">
+        <v>19</v>
+      </c>
+      <c r="G66" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
         <v>43</v>
       </c>
-      <c r="B8">
-[...103 lines deleted...]
-      <c r="D15" s="2" t="s">
+      <c r="B67" s="2">
+        <v>0.78</v>
+      </c>
+      <c r="C67" s="4">
+        <v>391435095</v>
+      </c>
+      <c r="D67" s="4">
+        <v>5562528</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F67" t="s">
+        <v>19</v>
+      </c>
+      <c r="G67" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>110</v>
+      </c>
+      <c r="B68" s="2">
+        <v>0.72</v>
+      </c>
+      <c r="C68" s="4">
+        <v>363993381</v>
+      </c>
+      <c r="D68" s="4">
+        <v>2716774</v>
+      </c>
+      <c r="E68" s="3">
+        <v>629377508</v>
+      </c>
+      <c r="F68" t="s">
+        <v>19</v>
+      </c>
+      <c r="G68" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>139</v>
+      </c>
+      <c r="B69" s="2">
+        <v>0.72</v>
+      </c>
+      <c r="C69" s="4">
+        <v>360888470</v>
+      </c>
+      <c r="D69" s="4">
+        <v>2619880</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="F69" t="s">
+        <v>19</v>
+      </c>
+      <c r="G69" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>73</v>
+      </c>
+      <c r="B70" s="2">
+        <v>0.71</v>
+      </c>
+      <c r="C70" s="4">
+        <v>356510866</v>
+      </c>
+      <c r="D70" s="4">
+        <v>7910159</v>
+      </c>
+      <c r="E70" s="3">
+        <v>670100205</v>
+      </c>
+      <c r="F70" t="s">
+        <v>18</v>
+      </c>
+      <c r="G70" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>39</v>
+      </c>
+      <c r="B71" s="2">
+        <v>0.68</v>
+      </c>
+      <c r="C71" s="4">
+        <v>344826693</v>
+      </c>
+      <c r="D71" s="4">
+        <v>6084819</v>
+      </c>
+      <c r="E71" s="3">
+        <v>101137107</v>
+      </c>
+      <c r="F71" t="s">
+        <v>19</v>
+      </c>
+      <c r="G71" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>128</v>
+      </c>
+      <c r="B72" s="2">
+        <v>0.61</v>
+      </c>
+      <c r="C72" s="4">
+        <v>309307388</v>
+      </c>
+      <c r="D72" s="4">
+        <v>2007577</v>
+      </c>
+      <c r="E72" s="3">
+        <v>857477103</v>
+      </c>
+      <c r="F72" t="s">
+        <v>19</v>
+      </c>
+      <c r="G72" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>24</v>
+      </c>
+      <c r="B73" s="2">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="C73" s="4">
+        <v>287236064</v>
+      </c>
+      <c r="D73" s="4">
+        <v>721608</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F73" t="s">
+        <v>19</v>
+      </c>
+      <c r="G73" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>33</v>
+      </c>
+      <c r="B74" s="2">
+        <v>0.52</v>
+      </c>
+      <c r="C74" s="4">
+        <v>260821439</v>
+      </c>
+      <c r="D74" s="4">
+        <v>2735411</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F74" t="s">
+        <v>19</v>
+      </c>
+      <c r="G74" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>145</v>
+      </c>
+      <c r="B75" s="2">
+        <v>0.52</v>
+      </c>
+      <c r="C75" s="4">
+        <v>261171820</v>
+      </c>
+      <c r="D75" s="4">
+        <v>8264931</v>
+      </c>
+      <c r="E75" s="3">
+        <v>929042109</v>
+      </c>
+      <c r="F75" t="s">
+        <v>56</v>
+      </c>
+      <c r="G75" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>117</v>
+      </c>
+      <c r="B76" s="2">
+        <v>0.47</v>
+      </c>
+      <c r="C76" s="4">
+        <v>238111085</v>
+      </c>
+      <c r="D76" s="4">
+        <v>2280976</v>
+      </c>
+      <c r="E76" s="3">
+        <v>693506107</v>
+      </c>
+      <c r="F76" t="s">
+        <v>19</v>
+      </c>
+      <c r="G76" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>188</v>
+      </c>
+      <c r="B77" s="2">
+        <v>0.42</v>
+      </c>
+      <c r="C77" s="4">
+        <v>211978588</v>
+      </c>
+      <c r="D77" s="4">
+        <v>212000000</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="F77" t="s">
+        <v>151</v>
+      </c>
+      <c r="G77" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
         <v>59</v>
       </c>
-    </row>
-[...197 lines deleted...]
-      <c r="A30" t="s">
+      <c r="B78" s="2">
+        <v>0.35</v>
+      </c>
+      <c r="C78" s="4">
+        <v>177317716</v>
+      </c>
+      <c r="D78" s="4">
+        <v>177317716</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="F78" t="s">
+        <v>61</v>
+      </c>
+      <c r="G78" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>92</v>
+      </c>
+      <c r="B79" s="2">
+        <v>0.33</v>
+      </c>
+      <c r="C79" s="4">
+        <v>167741186</v>
+      </c>
+      <c r="D79" s="4">
+        <v>2374256</v>
+      </c>
+      <c r="E79" s="3">
+        <v>277432100</v>
+      </c>
+      <c r="F79" t="s">
+        <v>19</v>
+      </c>
+      <c r="G79" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>173</v>
+      </c>
+      <c r="B80" s="2">
+        <v>0.33</v>
+      </c>
+      <c r="C80" s="4">
+        <v>164983368</v>
+      </c>
+      <c r="D80" s="4">
+        <v>165000000</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="F80" t="s">
+        <v>151</v>
+      </c>
+      <c r="G80" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>143</v>
+      </c>
+      <c r="B81" s="2">
+        <v>0.3</v>
+      </c>
+      <c r="C81" s="4">
+        <v>153790299</v>
+      </c>
+      <c r="D81" s="4">
+        <v>835726</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="F81" t="s">
         <v>56</v>
       </c>
-      <c r="B30">
-[...691 lines deleted...]
-      <c r="D79" s="2">
+      <c r="G81" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>132</v>
+      </c>
+      <c r="B82" s="2">
+        <v>0.27</v>
+      </c>
+      <c r="C82" s="4">
+        <v>138140396</v>
+      </c>
+      <c r="D82" s="4">
+        <v>404724</v>
+      </c>
+      <c r="E82" s="3">
         <v>941848103</v>
       </c>
-    </row>
-[...42 lines deleted...]
-    <row r="83" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="F82" t="s">
+        <v>19</v>
+      </c>
+      <c r="G82" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>139</v>
-[...11 lines deleted...]
-    <row r="84" spans="1:4" x14ac:dyDescent="0.25">
+        <v>171</v>
+      </c>
+      <c r="B83" s="2">
+        <v>0.16</v>
+      </c>
+      <c r="C83" s="4">
+        <v>79992040</v>
+      </c>
+      <c r="D83" s="4">
+        <v>80000000</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="F83" t="s">
+        <v>151</v>
+      </c>
+      <c r="G83" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>175</v>
       </c>
-      <c r="B84">
-[...5 lines deleted...]
-      <c r="D84" s="2" t="s">
+      <c r="B84" s="2">
+        <v>0.15</v>
+      </c>
+      <c r="C84" s="4">
+        <v>74992478</v>
+      </c>
+      <c r="D84" s="4">
+        <v>75000000</v>
+      </c>
+      <c r="E84" s="3" t="s">
         <v>176</v>
       </c>
-    </row>
-    <row r="85" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="F84" t="s">
+        <v>151</v>
+      </c>
+      <c r="G84" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B85">
+        <v>62</v>
+      </c>
+      <c r="B85" s="2">
         <v>0.15</v>
       </c>
-      <c r="C85" s="3">
-[...6 lines deleted...]
-    <row r="86" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C85" s="4">
+        <v>78068710</v>
+      </c>
+      <c r="D85" s="4">
+        <v>78500000</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="F85" t="s">
+        <v>64</v>
+      </c>
+      <c r="G85" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
+        <v>149</v>
+      </c>
+      <c r="B86" s="2">
+        <v>0.13</v>
+      </c>
+      <c r="C86" s="4">
+        <v>64858918</v>
+      </c>
+      <c r="D86" s="4">
+        <v>65000000</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="F86" t="s">
+        <v>151</v>
+      </c>
+      <c r="G86" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>153</v>
+      </c>
+      <c r="B87" s="2">
+        <v>0.1</v>
+      </c>
+      <c r="C87" s="4">
+        <v>49851130</v>
+      </c>
+      <c r="D87" s="4">
+        <v>50000000</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="F87" t="s">
+        <v>151</v>
+      </c>
+      <c r="G87" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>167</v>
+      </c>
+      <c r="B88" s="2">
+        <v>0.1</v>
+      </c>
+      <c r="C88" s="4">
+        <v>49969595</v>
+      </c>
+      <c r="D88" s="4">
+        <v>50000000</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="F88" t="s">
+        <v>151</v>
+      </c>
+      <c r="G88" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>169</v>
+      </c>
+      <c r="B89" s="2">
+        <v>0.1</v>
+      </c>
+      <c r="C89" s="4">
+        <v>49855215</v>
+      </c>
+      <c r="D89" s="4">
+        <v>50000000</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="F89" t="s">
+        <v>151</v>
+      </c>
+      <c r="G89" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>177</v>
+      </c>
+      <c r="B90" s="2">
+        <v>0.1</v>
+      </c>
+      <c r="C90" s="4">
+        <v>49994930</v>
+      </c>
+      <c r="D90" s="4">
+        <v>50000000</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="F90" t="s">
+        <v>151</v>
+      </c>
+      <c r="G90" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>190</v>
+      </c>
+      <c r="B91" s="2">
+        <v>0.1</v>
+      </c>
+      <c r="C91" s="4">
+        <v>49969370</v>
+      </c>
+      <c r="D91" s="4">
+        <v>50000000</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="F91" t="s">
+        <v>151</v>
+      </c>
+      <c r="G91" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>179</v>
+      </c>
+      <c r="B92" s="2">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="C92" s="4">
+        <v>35456246</v>
+      </c>
+      <c r="D92" s="4">
+        <v>35500000</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="F92" t="s">
+        <v>151</v>
+      </c>
+      <c r="G92" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>149</v>
+      </c>
+      <c r="B93" s="2">
+        <v>0.06</v>
+      </c>
+      <c r="C93" s="4">
+        <v>29915694</v>
+      </c>
+      <c r="D93" s="4">
+        <v>30000000</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="F93" t="s">
+        <v>151</v>
+      </c>
+      <c r="G93" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>161</v>
+      </c>
+      <c r="B94" s="2">
+        <v>0.05</v>
+      </c>
+      <c r="C94" s="4">
+        <v>24997478</v>
+      </c>
+      <c r="D94" s="4">
+        <v>25000000</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="F94" t="s">
+        <v>151</v>
+      </c>
+      <c r="G94" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>163</v>
+      </c>
+      <c r="B95" s="2">
+        <v>0.05</v>
+      </c>
+      <c r="C95" s="4">
+        <v>24840270</v>
+      </c>
+      <c r="D95" s="4">
+        <v>25000000</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="F95" t="s">
+        <v>151</v>
+      </c>
+      <c r="G95" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>165</v>
+      </c>
+      <c r="B96" s="2">
+        <v>0.05</v>
+      </c>
+      <c r="C96" s="4">
+        <v>24903865</v>
+      </c>
+      <c r="D96" s="4">
+        <v>25000000</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="F96" t="s">
+        <v>151</v>
+      </c>
+      <c r="G96" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>186</v>
+      </c>
+      <c r="B97" s="2">
+        <v>0.05</v>
+      </c>
+      <c r="C97" s="4">
+        <v>24982403</v>
+      </c>
+      <c r="D97" s="4">
+        <v>25000000</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="F97" t="s">
+        <v>151</v>
+      </c>
+      <c r="G97" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>153</v>
+      </c>
+      <c r="B98" s="2">
+        <v>0.05</v>
+      </c>
+      <c r="C98" s="4">
+        <v>24925565</v>
+      </c>
+      <c r="D98" s="4">
+        <v>25000000</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="F98" t="s">
+        <v>151</v>
+      </c>
+      <c r="G98" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>197</v>
+      </c>
+      <c r="B99" s="2">
+        <v>0.05</v>
+      </c>
+      <c r="C99" s="4">
+        <v>25000000</v>
+      </c>
+      <c r="D99" s="4">
+        <v>25000000</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F99" t="s">
+        <v>199</v>
+      </c>
+      <c r="G99" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>67</v>
+      </c>
+      <c r="B100" s="2">
+        <v>0.03</v>
+      </c>
+      <c r="C100" s="4">
+        <v>14903338</v>
+      </c>
+      <c r="D100" s="4">
+        <v>14903338</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="F100" t="s">
+        <v>69</v>
+      </c>
+      <c r="G100" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>155</v>
+      </c>
+      <c r="B101" s="2">
+        <v>0.03</v>
+      </c>
+      <c r="C101" s="4">
+        <v>12955647</v>
+      </c>
+      <c r="D101" s="4">
+        <v>13000000</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F101" t="s">
+        <v>151</v>
+      </c>
+      <c r="G101" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>179</v>
+      </c>
+      <c r="B102" s="2">
+        <v>0.03</v>
+      </c>
+      <c r="C102" s="4">
+        <v>12944667</v>
+      </c>
+      <c r="D102" s="4">
+        <v>13000000</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="F102" t="s">
+        <v>151</v>
+      </c>
+      <c r="G102" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>192</v>
+      </c>
+      <c r="B103" s="2">
+        <v>0.03</v>
+      </c>
+      <c r="C103" s="4">
+        <v>14006266</v>
+      </c>
+      <c r="D103" s="4">
+        <v>14035000</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="F103" t="s">
+        <v>151</v>
+      </c>
+      <c r="G103" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>70</v>
+      </c>
+      <c r="B104" s="2">
+        <v>0.02</v>
+      </c>
+      <c r="C104" s="4">
+        <v>7986533</v>
+      </c>
+      <c r="D104" s="4">
+        <v>7986533</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F104" t="s">
+        <v>69</v>
+      </c>
+      <c r="G104" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>157</v>
+      </c>
+      <c r="B105" s="2">
+        <v>0.02</v>
+      </c>
+      <c r="C105" s="4">
+        <v>9324727</v>
+      </c>
+      <c r="D105" s="4">
+        <v>9350000</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="F105" t="s">
+        <v>151</v>
+      </c>
+      <c r="G105" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>159</v>
+      </c>
+      <c r="B106" s="2">
+        <v>0.02</v>
+      </c>
+      <c r="C106" s="4">
+        <v>12480756</v>
+      </c>
+      <c r="D106" s="4">
+        <v>12500000</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="F106" t="s">
+        <v>151</v>
+      </c>
+      <c r="G106" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
         <v>181</v>
       </c>
-      <c r="B86">
-[...5 lines deleted...]
-      <c r="D86" s="2" t="s">
+      <c r="B107" s="2">
+        <v>0.02</v>
+      </c>
+      <c r="C107" s="4">
+        <v>12471945</v>
+      </c>
+      <c r="D107" s="4">
+        <v>12500000</v>
+      </c>
+      <c r="E107" s="3" t="s">
         <v>182</v>
       </c>
-    </row>
-[...220 lines deleted...]
-      <c r="D102" s="2" t="s">
+      <c r="F107" t="s">
         <v>151</v>
       </c>
-    </row>
-[...32 lines deleted...]
-      <c r="B105">
+      <c r="G107" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>184</v>
+      </c>
+      <c r="B108" s="2">
         <v>0.02</v>
       </c>
-      <c r="C105" s="3">
-[...10 lines deleted...]
-      <c r="B106">
+      <c r="C108" s="4">
+        <v>9980410</v>
+      </c>
+      <c r="D108" s="4">
+        <v>10000000</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="F108" t="s">
+        <v>151</v>
+      </c>
+      <c r="G108" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>195</v>
+      </c>
+      <c r="B109" s="2">
         <v>0.02</v>
       </c>
-      <c r="C106" s="3">
-[...48 lines deleted...]
-    <row r="110" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C109" s="4">
+        <v>7982861</v>
+      </c>
+      <c r="D109" s="4">
+        <v>8000000</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="F109" t="s">
+        <v>151</v>
+      </c>
+      <c r="G109" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B110">
+        <v>70</v>
+      </c>
+      <c r="B110" s="2">
         <v>0.01</v>
       </c>
-      <c r="C110" s="3">
-[...6 lines deleted...]
-    <row r="111" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C110" s="4">
+        <v>6692338</v>
+      </c>
+      <c r="D110" s="4">
+        <v>6692338</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="F110" t="s">
+        <v>69</v>
+      </c>
+      <c r="G110" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
+        <v>146</v>
+      </c>
+      <c r="B111" s="2">
+        <v>0.01</v>
+      </c>
+      <c r="C111" s="4">
+        <v>4773415</v>
+      </c>
+      <c r="D111" s="4">
+        <v>4775000</v>
+      </c>
+      <c r="E111" s="3" t="s">
         <v>147</v>
       </c>
-      <c r="B111">
-[...5 lines deleted...]
-      <c r="D111" s="2" t="s">
+      <c r="F111" t="s">
         <v>148</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="C112" s="4"/>
+      <c r="G111" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="114" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="115" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="116" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="117" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>8</v>
-[...26 lines deleted...]
-    </row>
+        <v>17</v>
+      </c>
+    </row>
+    <row r="129" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="130" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="131" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="132" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="133" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="134" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="135" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="136" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="137" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:G111">
+    <sortCondition descending="1" ref="B11:B111"/>
+  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:C2 A113:C124 A4:C6 A3:B3 A112:B112" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:E5 F1:F10 G1:G10 A10:D10 A7:E9 B6 D6:E6" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Dollins, Brandy</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>