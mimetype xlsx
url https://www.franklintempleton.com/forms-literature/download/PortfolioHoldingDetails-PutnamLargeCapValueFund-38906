--- v2 (2026-06-01)
+++ v3 (2026-06-28)
@@ -2,82 +2,82 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bdollin\Downloads\Heartbeat Trades\5.20.26 RIK\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bdollin\Downloads\Heartbeat Trades\6.5.26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B5C2E29C-1ACC-4273-B687-ECCFBE8835D3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D5F97DF3-8ABF-4E69-9E70-BBC05DE2C3F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="450" yWindow="1785" windowWidth="25845" windowHeight="12900" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Holdings'!$A$10:$G$10</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="395" uniqueCount="200">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="430" uniqueCount="214">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Weight (%)</t>
   </si>
   <si>
     <t>Market Value ($)</t>
   </si>
   <si>
@@ -227,77 +227,56 @@
   <si>
     <t>EQUITIES-REAL ESTATE INVESTMENT TRUSTS</t>
   </si>
   <si>
     <t>PROLOGIS INC REIT USD</t>
   </si>
   <si>
     <t>74340W103</t>
   </si>
   <si>
     <t>PUTNAM FDS TR</t>
   </si>
   <si>
     <t>74676P664</t>
   </si>
   <si>
     <t>INVESTMENT COMPANIES-MUTUAL FUNDS</t>
   </si>
   <si>
     <t>UNITED STATES ZERO 07/26</t>
   </si>
   <si>
     <t>912797TN7</t>
   </si>
   <si>
-    <t>SHORT TERM INVESTMENTS-TREASURY BILLS</t>
-[...1 lines deleted...]
-  <si>
     <t>EUR</t>
   </si>
   <si>
     <t>Putnam Large Cap Value Fund</t>
   </si>
   <si>
-    <t>REPURCHASE 3.51% 05/26</t>
-[...16 lines deleted...]
-  <si>
     <t>NOVO NORDISK A/S ADR USD</t>
   </si>
   <si>
     <t>THE ALLSTATE CORPORATION</t>
   </si>
   <si>
     <t>020002101</t>
   </si>
   <si>
     <t>AMERICAN INTERNATIONAL</t>
   </si>
   <si>
     <t>026874784</t>
   </si>
   <si>
     <t>APOLLO GLOBAL MANAGEMENT</t>
   </si>
   <si>
     <t>03769M106</t>
   </si>
   <si>
     <t>BLACKROCK INC COMMON</t>
   </si>
   <si>
     <t>09290D101</t>
@@ -479,259 +458,322 @@
   <si>
     <t>G51502105</t>
   </si>
   <si>
     <t>SEAGATE TECHNOLOGY</t>
   </si>
   <si>
     <t>G7997R103</t>
   </si>
   <si>
     <t>AMERICAN TOWER CORP REIT</t>
   </si>
   <si>
     <t>03027X100</t>
   </si>
   <si>
     <t>VORNADO REALTY LP</t>
   </si>
   <si>
     <t>KBC ASSET 3.9% 12/26</t>
   </si>
   <si>
     <t>89115DJD9</t>
   </si>
   <si>
-    <t>SHORT TERM INVESTMENTS-CERTIF OF DEPOSIT</t>
-[...1 lines deleted...]
-  <si>
     <t>ATLANTIC ASSET 0% 06/26</t>
   </si>
   <si>
     <t>04821UFA5</t>
   </si>
   <si>
-    <t>SHORT TERM INVESTMENTS-COMMERCIAL PAPER</t>
-[...1 lines deleted...]
-  <si>
     <t>04821UFG2</t>
   </si>
   <si>
     <t>BARCLAYS BANK ZERO 06/26</t>
   </si>
   <si>
     <t>06741EFJ4</t>
   </si>
   <si>
     <t>GLAXOSMITHKLIN ZERO 06/26</t>
   </si>
   <si>
     <t>37737QFN9</t>
   </si>
   <si>
     <t>GOTHAM FUNDING 0% 06/26</t>
   </si>
   <si>
     <t>38346MFF6</t>
   </si>
   <si>
-    <t>LIBERTY STREET ZERO 06/26</t>
-[...10 lines deleted...]
-  <si>
     <t>SHEFFIELD ZERO 07/26</t>
   </si>
   <si>
     <t>82124MGL8</t>
   </si>
   <si>
     <t>SUMITOMO ZERO 06/26</t>
   </si>
   <si>
     <t>86564XFS8</t>
   </si>
   <si>
-    <t>WALMART INC ZERO 05/26</t>
-[...4 lines deleted...]
-  <si>
     <t>TOTALENERGIES ZERO 06/26</t>
   </si>
   <si>
     <t>AG5B711</t>
   </si>
   <si>
-    <t>SOCIETE ZERO 05/26</t>
-[...22 lines deleted...]
-  <si>
     <t>TOTALENERGIES 0% 06/26</t>
   </si>
   <si>
     <t>P636CDA</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 0% 06/26</t>
   </si>
   <si>
     <t>P9388EA</t>
   </si>
   <si>
-    <t>PCCA7B3</t>
-[...1 lines deleted...]
-  <si>
     <t>MIZUHO BANK ZERO 06/26</t>
   </si>
   <si>
     <t>PD4CB50</t>
   </si>
   <si>
-    <t>NESTLE FINANCE ZERO 05/26</t>
-[...16 lines deleted...]
-  <si>
     <t>LLOYDS BANK ZERO 06/26</t>
   </si>
   <si>
     <t>PF2F875</t>
   </si>
   <si>
     <t>PF5132E</t>
   </si>
   <si>
     <t>COOPERATIEVE 0% 06/26</t>
   </si>
   <si>
     <t>Y8BF627</t>
   </si>
   <si>
-    <t>AUSTRALIA &amp; 3.63% 05/26</t>
-[...5 lines deleted...]
-    <t>SHORT TERM INVESTMENTS-TIME DEPOSITS</t>
+    <t>REPURCHASE 3.6% 06/26</t>
+  </si>
+  <si>
+    <t>ZS3YW6R</t>
+  </si>
+  <si>
+    <t>REPURCHASE 3.61% 06/26</t>
+  </si>
+  <si>
+    <t>ZS3YW6S</t>
+  </si>
+  <si>
+    <t>REPURCHASE 3.62% 06/26</t>
+  </si>
+  <si>
+    <t>ZS3YX8R</t>
+  </si>
+  <si>
+    <t>ZS3YX9B</t>
+  </si>
+  <si>
+    <t>ZS3YXB8</t>
+  </si>
+  <si>
+    <t>HSBC BANK PLC 3.61% 06/26</t>
+  </si>
+  <si>
+    <t>ZS3YXC6</t>
+  </si>
+  <si>
+    <t>S&amp;P500 EMINI 06/18/2026</t>
+  </si>
+  <si>
+    <t>ESM6IDX</t>
+  </si>
+  <si>
+    <t>DERIVATIVES-FUTURES</t>
+  </si>
+  <si>
+    <t>APPLE INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>037833100</t>
+  </si>
+  <si>
+    <t>FEDEX FREIGHT HOLDING CO</t>
+  </si>
+  <si>
+    <t>06741EFB1</t>
+  </si>
+  <si>
+    <t>21687BF89</t>
+  </si>
+  <si>
+    <t>EXXON MOBIL ZERO 06/26</t>
+  </si>
+  <si>
+    <t>30229BFG7</t>
+  </si>
+  <si>
+    <t>FAIRWAY ZERO 06/26</t>
+  </si>
+  <si>
+    <t>30601WF87</t>
+  </si>
+  <si>
+    <t>LIBERTY STREET 0% 06/26</t>
+  </si>
+  <si>
+    <t>53127UF88</t>
+  </si>
+  <si>
+    <t>NESTLE CAPITAL 0% 06/26</t>
+  </si>
+  <si>
+    <t>64105HFC1</t>
+  </si>
+  <si>
+    <t>82124MG20</t>
+  </si>
+  <si>
+    <t>WALMART INC 0% 06/26</t>
+  </si>
+  <si>
+    <t>93114FF82</t>
+  </si>
+  <si>
+    <t>BPCE SA ZERO 06/26</t>
+  </si>
+  <si>
+    <t>AGF3D19</t>
+  </si>
+  <si>
+    <t>BANK MONTREAL ZERO 07/26</t>
+  </si>
+  <si>
+    <t>AGF3D26</t>
+  </si>
+  <si>
+    <t>CANADIAN 0% 06/26</t>
+  </si>
+  <si>
+    <t>AHA6107</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS 0% 06/26</t>
+  </si>
+  <si>
+    <t>AHA61D8</t>
+  </si>
+  <si>
+    <t>AHA6C23</t>
+  </si>
+  <si>
+    <t>AUSTRALIA &amp; 3.62% 06/26</t>
+  </si>
+  <si>
+    <t>ZS3YW0D</t>
+  </si>
+  <si>
+    <t>UNITED STATES ZERO 10/26</t>
+  </si>
+  <si>
+    <t>912797UL9</t>
+  </si>
+  <si>
+    <t>REPURCHASE AGREEMENTS</t>
+  </si>
+  <si>
+    <t>COMMERCIAL PAPER</t>
+  </si>
+  <si>
+    <t>TREASURY BILLS</t>
+  </si>
+  <si>
+    <t>TIME DEPOSITS</t>
+  </si>
+  <si>
+    <t>CERTIFICATE OF DEPOSIT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
-    <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="left" indent="1"/>
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -1036,2486 +1078,2684 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G137"/>
+  <dimension ref="A1:G128"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I104" sqref="I104"/>
+      <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="43.625" customWidth="1"/>
     <col min="2" max="2" width="10.125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.25" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.75" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.25" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="44.125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="38.25" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8.375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B6" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="1">
-        <v>46162</v>
+        <v>46178</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>5</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
         <v>7</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>9</v>
       </c>
       <c r="G10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="B11" s="2">
-        <v>4.28</v>
-[...4 lines deleted...]
-      <c r="D11" s="4">
+        <v>4.32</v>
+      </c>
+      <c r="C11" s="3">
+        <v>2299057671</v>
+      </c>
+      <c r="D11" s="3">
         <v>18900507</v>
       </c>
-      <c r="E11" s="3" t="s">
-        <v>85</v>
+      <c r="E11" s="4" t="s">
+        <v>78</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="B12" s="2">
-        <v>4.09</v>
-[...4 lines deleted...]
-      <c r="D12" s="4">
+        <v>4.12</v>
+      </c>
+      <c r="C12" s="3">
+        <v>2187775300</v>
+      </c>
+      <c r="D12" s="3">
         <v>16515251</v>
       </c>
-      <c r="E12" s="3">
+      <c r="E12" s="4">
         <v>172967424</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="2">
-        <v>3.09</v>
-[...4 lines deleted...]
-      <c r="D13" s="4">
+        <v>2.78</v>
+      </c>
+      <c r="C13" s="3">
+        <v>1476347395</v>
+      </c>
+      <c r="D13" s="3">
         <v>4006044</v>
       </c>
-      <c r="E13" s="3" t="s">
+      <c r="E13" s="4" t="s">
         <v>32</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="B14" s="2">
-        <v>3</v>
-[...4 lines deleted...]
-      <c r="D14" s="4">
+        <v>2.73</v>
+      </c>
+      <c r="C14" s="3">
+        <v>1449317268</v>
+      </c>
+      <c r="D14" s="3">
         <v>9667271</v>
       </c>
-      <c r="E14" s="3" t="s">
-        <v>94</v>
+      <c r="E14" s="4" t="s">
+        <v>87</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="B15" s="2">
-        <v>2.5499999999999998</v>
-[...8 lines deleted...]
-        <v>22</v>
+        <v>2.69</v>
+      </c>
+      <c r="C15" s="3">
+        <v>1430503515</v>
+      </c>
+      <c r="D15" s="3">
+        <v>2679027</v>
+      </c>
+      <c r="E15" s="4">
+        <v>705843243.69000006</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>92</v>
       </c>
       <c r="B16" s="2">
-        <v>2.5299999999999998</v>
-[...8 lines deleted...]
-        <v>718172109</v>
+        <v>2.27</v>
+      </c>
+      <c r="C16" s="3">
+        <v>1208346361</v>
+      </c>
+      <c r="D16" s="3">
+        <v>14716190</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>93</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="B17" s="2">
-        <v>2.42</v>
-[...8 lines deleted...]
-        <v>191216100</v>
+        <v>2.27</v>
+      </c>
+      <c r="C17" s="3">
+        <v>1204906463</v>
+      </c>
+      <c r="D17" s="3">
+        <v>6758127</v>
+      </c>
+      <c r="E17" s="4">
+        <v>718172109</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B18" s="2">
-        <v>2.2400000000000002</v>
-[...8 lines deleted...]
-        <v>594918104</v>
+        <v>2.25</v>
+      </c>
+      <c r="C18" s="3">
+        <v>1196258383</v>
+      </c>
+      <c r="D18" s="3">
+        <v>4862246</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>22</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>99</v>
+        <v>80</v>
       </c>
       <c r="B19" s="2">
-        <v>2.2200000000000002</v>
-[...8 lines deleted...]
-        <v>100</v>
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="C19" s="3">
+        <v>1188821305</v>
+      </c>
+      <c r="D19" s="3">
+        <v>14957490</v>
+      </c>
+      <c r="E19" s="4">
+        <v>191216100</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
       <c r="G19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>111</v>
+        <v>23</v>
       </c>
       <c r="B20" s="2">
-        <v>2.2200000000000002</v>
-[...8 lines deleted...]
-        <v>112</v>
+        <v>2.1</v>
+      </c>
+      <c r="C20" s="3">
+        <v>1118223946</v>
+      </c>
+      <c r="D20" s="3">
+        <v>2683716</v>
+      </c>
+      <c r="E20" s="4">
+        <v>594918104</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="2">
-        <v>2.08</v>
-[...4 lines deleted...]
-      <c r="D21" s="4">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="C21" s="3">
+        <v>1102179101</v>
+      </c>
+      <c r="D21" s="3">
         <v>20475183</v>
       </c>
-      <c r="E21" s="3" t="s">
+      <c r="E21" s="4" t="s">
         <v>36</v>
       </c>
       <c r="F21" t="s">
         <v>19</v>
       </c>
       <c r="G21" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="B22" s="2">
-        <v>2.0099999999999998</v>
-[...8 lines deleted...]
-        <v>573874104</v>
+        <v>2.04</v>
+      </c>
+      <c r="C22" s="3">
+        <v>1087148836</v>
+      </c>
+      <c r="D22" s="3">
+        <v>12664828</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>105</v>
       </c>
       <c r="F22" t="s">
         <v>19</v>
       </c>
       <c r="G22" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>134</v>
       </c>
       <c r="B23" s="2">
-        <v>1.92</v>
-[...8 lines deleted...]
-        <v>96</v>
+        <v>1.88</v>
+      </c>
+      <c r="C23" s="3">
+        <v>998883228</v>
+      </c>
+      <c r="D23" s="3">
+        <v>1178665</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>135</v>
       </c>
       <c r="F23" t="s">
         <v>19</v>
       </c>
       <c r="G23" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>42</v>
+        <v>177</v>
       </c>
       <c r="B24" s="2">
-        <v>1.85</v>
-[...8 lines deleted...]
-        <v>438516106</v>
+        <v>1.81</v>
+      </c>
+      <c r="C24" s="3">
+        <v>964285150</v>
+      </c>
+      <c r="D24" s="3">
+        <v>2606</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>178</v>
       </c>
       <c r="F24" t="s">
-        <v>19</v>
+        <v>179</v>
       </c>
       <c r="G24" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="B25" s="2">
-        <v>1.84</v>
-[...4 lines deleted...]
-      <c r="D25" s="4">
+        <v>1.79</v>
+      </c>
+      <c r="C25" s="3">
+        <v>953075160</v>
+      </c>
+      <c r="D25" s="3">
         <v>1228728</v>
       </c>
-      <c r="E25" s="3" t="s">
-        <v>109</v>
+      <c r="E25" s="4" t="s">
+        <v>102</v>
       </c>
       <c r="F25" t="s">
         <v>19</v>
       </c>
       <c r="G25" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B26" s="2">
-        <v>1.76</v>
-[...8 lines deleted...]
-        <v>41</v>
+        <v>1.73</v>
+      </c>
+      <c r="C26" s="3">
+        <v>919926998</v>
+      </c>
+      <c r="D26" s="3">
+        <v>4299327</v>
+      </c>
+      <c r="E26" s="4">
+        <v>438516106</v>
       </c>
       <c r="F26" t="s">
         <v>19</v>
       </c>
       <c r="G26" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>1.76</v>
-[...8 lines deleted...]
-        <v>142</v>
+        <v>1.65</v>
+      </c>
+      <c r="C27" s="3">
+        <v>879307255</v>
+      </c>
+      <c r="D27" s="3">
+        <v>1885388</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>27</v>
       </c>
       <c r="F27" t="s">
         <v>19</v>
       </c>
       <c r="G27" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="B28" s="2">
-        <v>1.67</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>1.61</v>
+      </c>
+      <c r="C28" s="3">
+        <v>855087804</v>
+      </c>
+      <c r="D28" s="3">
+        <v>4732871</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>41</v>
       </c>
       <c r="F28" t="s">
         <v>19</v>
       </c>
       <c r="G28" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="B29" s="2">
-        <v>1.65</v>
-[...4 lines deleted...]
-      <c r="D29" s="4">
+        <v>1.59</v>
+      </c>
+      <c r="C29" s="3">
+        <v>846017254</v>
+      </c>
+      <c r="D29" s="3">
         <v>7145416</v>
       </c>
-      <c r="E29" s="3">
+      <c r="E29" s="4">
         <v>745867101</v>
       </c>
       <c r="F29" t="s">
         <v>19</v>
       </c>
       <c r="G29" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>53</v>
+        <v>88</v>
       </c>
       <c r="B30" s="2">
-        <v>1.62</v>
-[...8 lines deleted...]
-        <v>931142103</v>
+        <v>1.56</v>
+      </c>
+      <c r="C30" s="3">
+        <v>830504818</v>
+      </c>
+      <c r="D30" s="3">
+        <v>2509078</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>89</v>
       </c>
       <c r="F30" t="s">
         <v>19</v>
       </c>
       <c r="G30" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="B31" s="2">
-        <v>1.56</v>
-[...4 lines deleted...]
-      <c r="D31" s="4">
+        <v>1.54</v>
+      </c>
+      <c r="C31" s="3">
+        <v>819314089</v>
+      </c>
+      <c r="D31" s="3">
         <v>12929053</v>
       </c>
-      <c r="E31" s="3" t="s">
-        <v>98</v>
+      <c r="E31" s="4" t="s">
+        <v>91</v>
       </c>
       <c r="F31" t="s">
         <v>19</v>
       </c>
       <c r="G31" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>90</v>
+        <v>49</v>
       </c>
       <c r="B32" s="2">
-        <v>1.53</v>
-[...8 lines deleted...]
-        <v>91</v>
+        <v>1.52</v>
+      </c>
+      <c r="C32" s="3">
+        <v>809169305</v>
+      </c>
+      <c r="D32" s="3">
+        <v>1711441</v>
+      </c>
+      <c r="E32" s="4">
+        <v>883556102</v>
       </c>
       <c r="F32" t="s">
         <v>19</v>
       </c>
       <c r="G32" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>49</v>
+        <v>94</v>
       </c>
       <c r="B33" s="2">
-        <v>1.53</v>
-[...8 lines deleted...]
-        <v>883556102</v>
+        <v>1.49</v>
+      </c>
+      <c r="C33" s="3">
+        <v>792640598</v>
+      </c>
+      <c r="D33" s="3">
+        <v>763123</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>95</v>
       </c>
       <c r="F33" t="s">
         <v>19</v>
       </c>
       <c r="G33" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="B34" s="2">
-        <v>1.5</v>
-[...4 lines deleted...]
-      <c r="D34" s="4">
+        <v>1.49</v>
+      </c>
+      <c r="C34" s="3">
+        <v>790686608</v>
+      </c>
+      <c r="D34" s="3">
         <v>19034343</v>
       </c>
-      <c r="E34" s="3">
+      <c r="E34" s="4">
         <v>844741108</v>
       </c>
       <c r="F34" t="s">
         <v>19</v>
       </c>
       <c r="G34" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>101</v>
+        <v>180</v>
       </c>
       <c r="B35" s="2">
-        <v>1.49</v>
-[...8 lines deleted...]
-        <v>102</v>
+        <v>1.44</v>
+      </c>
+      <c r="C35" s="3">
+        <v>766541304</v>
+      </c>
+      <c r="D35" s="3">
+        <v>2494115</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>181</v>
       </c>
       <c r="F35" t="s">
         <v>19</v>
       </c>
       <c r="G35" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="B36" s="2">
-        <v>1.48</v>
-[...8 lines deleted...]
-        <v>808513105</v>
+        <v>1.44</v>
+      </c>
+      <c r="C36" s="3">
+        <v>768117294</v>
+      </c>
+      <c r="D36" s="3">
+        <v>1922841</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>124</v>
       </c>
       <c r="F36" t="s">
         <v>19</v>
       </c>
       <c r="G36" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>124</v>
+        <v>83</v>
       </c>
       <c r="B37" s="2">
-        <v>1.47</v>
-[...8 lines deleted...]
-        <v>125</v>
+        <v>1.41</v>
+      </c>
+      <c r="C37" s="3">
+        <v>751992896</v>
+      </c>
+      <c r="D37" s="3">
+        <v>9762338</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>84</v>
       </c>
       <c r="F37" t="s">
         <v>19</v>
       </c>
       <c r="G37" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>130</v>
+        <v>53</v>
       </c>
       <c r="B38" s="2">
-        <v>1.46</v>
-[...8 lines deleted...]
-        <v>131</v>
+        <v>1.4</v>
+      </c>
+      <c r="C38" s="3">
+        <v>744191653</v>
+      </c>
+      <c r="D38" s="3">
+        <v>6260024</v>
+      </c>
+      <c r="E38" s="4">
+        <v>931142103</v>
       </c>
       <c r="F38" t="s">
         <v>19</v>
       </c>
       <c r="G38" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>122</v>
+        <v>109</v>
       </c>
       <c r="B39" s="2">
-        <v>1.4</v>
-[...8 lines deleted...]
-        <v>123</v>
+        <v>1.39</v>
+      </c>
+      <c r="C39" s="3">
+        <v>736857043</v>
+      </c>
+      <c r="D39" s="3">
+        <v>3226593</v>
+      </c>
+      <c r="E39" s="4">
+        <v>693475105</v>
       </c>
       <c r="F39" t="s">
         <v>19</v>
       </c>
       <c r="G39" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="B40" s="2">
-        <v>1.4</v>
-[...8 lines deleted...]
-        <v>52</v>
+        <v>1.38</v>
+      </c>
+      <c r="C40" s="3">
+        <v>735978633</v>
+      </c>
+      <c r="D40" s="3">
+        <v>8284316</v>
+      </c>
+      <c r="E40" s="4">
+        <v>808513105</v>
       </c>
       <c r="F40" t="s">
         <v>19</v>
       </c>
       <c r="G40" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
+        <v>115</v>
+      </c>
+      <c r="B41" s="2">
+        <v>1.37</v>
+      </c>
+      <c r="C41" s="3">
+        <v>730522154</v>
+      </c>
+      <c r="D41" s="3">
+        <v>4036257</v>
+      </c>
+      <c r="E41" s="4" t="s">
         <v>116</v>
-      </c>
-[...10 lines deleted...]
-        <v>693475105</v>
       </c>
       <c r="F41" t="s">
         <v>19</v>
       </c>
       <c r="G41" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B42" s="2">
-        <v>1.38</v>
-[...8 lines deleted...]
-        <v>742718109</v>
+        <v>1.37</v>
+      </c>
+      <c r="C42" s="3">
+        <v>726081056</v>
+      </c>
+      <c r="D42" s="3">
+        <v>1142625</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>118</v>
       </c>
       <c r="F42" t="s">
         <v>19</v>
       </c>
       <c r="G42" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>74</v>
+        <v>112</v>
       </c>
       <c r="B43" s="2">
-        <v>1.36</v>
-[...8 lines deleted...]
-        <v>75</v>
+        <v>1.34</v>
+      </c>
+      <c r="C43" s="3">
+        <v>714451081</v>
+      </c>
+      <c r="D43" s="3">
+        <v>4875468</v>
+      </c>
+      <c r="E43" s="4">
+        <v>742718109</v>
       </c>
       <c r="F43" t="s">
         <v>19</v>
       </c>
       <c r="G43" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>135</v>
+        <v>51</v>
       </c>
       <c r="B44" s="2">
-        <v>1.31</v>
-[...8 lines deleted...]
-        <v>136</v>
+        <v>1.34</v>
+      </c>
+      <c r="C44" s="3">
+        <v>709725263</v>
+      </c>
+      <c r="D44" s="3">
+        <v>2774315</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="F44" t="s">
         <v>19</v>
       </c>
       <c r="G44" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>82</v>
+        <v>67</v>
       </c>
       <c r="B45" s="2">
-        <v>1.29</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>1.28</v>
+      </c>
+      <c r="C45" s="3">
+        <v>682589164</v>
+      </c>
+      <c r="D45" s="3">
+        <v>3088499</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>68</v>
       </c>
       <c r="F45" t="s">
         <v>19</v>
       </c>
       <c r="G45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="B46" s="2">
-        <v>1.26</v>
-[...4 lines deleted...]
-      <c r="D46" s="4">
+        <v>1.27</v>
+      </c>
+      <c r="C46" s="3">
+        <v>675102087</v>
+      </c>
+      <c r="D46" s="3">
         <v>1967654</v>
       </c>
-      <c r="E46" s="3" t="s">
-        <v>104</v>
+      <c r="E46" s="4" t="s">
+        <v>97</v>
       </c>
       <c r="F46" t="s">
         <v>19</v>
       </c>
       <c r="G46" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="B47" s="2">
         <v>1.23</v>
       </c>
-      <c r="C47" s="4">
-[...6 lines deleted...]
-        <v>134</v>
+      <c r="C47" s="3">
+        <v>655986414</v>
+      </c>
+      <c r="D47" s="3">
+        <v>3527757</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>129</v>
       </c>
       <c r="F47" t="s">
         <v>19</v>
       </c>
       <c r="G47" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>113</v>
+        <v>50</v>
       </c>
       <c r="B48" s="2">
-        <v>1.18</v>
-[...8 lines deleted...]
-        <v>666807102</v>
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="C48" s="3">
+        <v>614301962</v>
+      </c>
+      <c r="D48" s="3">
+        <v>575313</v>
+      </c>
+      <c r="E48" s="4">
+        <v>911363109</v>
       </c>
       <c r="F48" t="s">
         <v>19</v>
       </c>
       <c r="G48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>54</v>
       </c>
       <c r="B49" s="2">
-        <v>1.18</v>
-[...4 lines deleted...]
-      <c r="D49" s="4">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="C49" s="3">
+        <v>615130397</v>
+      </c>
+      <c r="D49" s="3">
         <v>5855039</v>
       </c>
-      <c r="E49" s="3" t="s">
+      <c r="E49" s="4" t="s">
         <v>55</v>
       </c>
       <c r="F49" t="s">
         <v>19</v>
       </c>
       <c r="G49" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>137</v>
+        <v>114</v>
       </c>
       <c r="B50" s="2">
         <v>1.1200000000000001</v>
       </c>
-      <c r="C50" s="4">
-[...6 lines deleted...]
-        <v>138</v>
+      <c r="C50" s="3">
+        <v>595750388</v>
+      </c>
+      <c r="D50" s="3">
+        <v>2758870</v>
+      </c>
+      <c r="E50" s="4">
+        <v>747525103</v>
       </c>
       <c r="F50" t="s">
         <v>19</v>
       </c>
       <c r="G50" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>121</v>
+        <v>106</v>
       </c>
       <c r="B51" s="2">
         <v>1.1100000000000001</v>
       </c>
-      <c r="C51" s="4">
-[...6 lines deleted...]
-        <v>747525103</v>
+      <c r="C51" s="3">
+        <v>588869314</v>
+      </c>
+      <c r="D51" s="3">
+        <v>1081685</v>
+      </c>
+      <c r="E51" s="4">
+        <v>666807102</v>
       </c>
       <c r="F51" t="s">
         <v>19</v>
       </c>
       <c r="G51" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>129</v>
+        <v>75</v>
       </c>
       <c r="B52" s="2">
         <v>1.0900000000000001</v>
       </c>
-      <c r="C52" s="4">
-[...6 lines deleted...]
-        <v>872590104</v>
+      <c r="C52" s="3">
+        <v>577107788</v>
+      </c>
+      <c r="D52" s="3">
+        <v>2242066</v>
+      </c>
+      <c r="E52" s="4" t="s">
+        <v>76</v>
       </c>
       <c r="F52" t="s">
         <v>19</v>
       </c>
       <c r="G52" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>88</v>
+        <v>130</v>
       </c>
       <c r="B53" s="2">
-        <v>1.08</v>
-[...8 lines deleted...]
-        <v>89</v>
+        <v>1.06</v>
+      </c>
+      <c r="C53" s="3">
+        <v>562474470</v>
+      </c>
+      <c r="D53" s="3">
+        <v>3155537</v>
+      </c>
+      <c r="E53" s="4" t="s">
+        <v>131</v>
       </c>
       <c r="F53" t="s">
         <v>19</v>
       </c>
       <c r="G53" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B54" s="2">
-        <v>1.07</v>
-[...8 lines deleted...]
-        <v>911363109</v>
+        <v>1.02</v>
+      </c>
+      <c r="C54" s="3">
+        <v>541221008</v>
+      </c>
+      <c r="D54" s="3">
+        <v>1732628</v>
+      </c>
+      <c r="E54" s="4" t="s">
+        <v>46</v>
       </c>
       <c r="F54" t="s">
         <v>19</v>
       </c>
       <c r="G54" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>57</v>
       </c>
       <c r="B55" s="2">
-        <v>1.06</v>
-[...4 lines deleted...]
-      <c r="D55" s="4">
+        <v>1.01</v>
+      </c>
+      <c r="C55" s="3">
+        <v>535512317</v>
+      </c>
+      <c r="D55" s="3">
         <v>3704942</v>
       </c>
-      <c r="E55" s="3" t="s">
+      <c r="E55" s="4" t="s">
         <v>58</v>
       </c>
       <c r="F55" t="s">
         <v>56</v>
       </c>
       <c r="G55" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>45</v>
+        <v>126</v>
       </c>
       <c r="B56" s="2">
-        <v>1.04</v>
-[...8 lines deleted...]
-        <v>46</v>
+        <v>1</v>
+      </c>
+      <c r="C56" s="3">
+        <v>531743144</v>
+      </c>
+      <c r="D56" s="3">
+        <v>14308544</v>
+      </c>
+      <c r="E56" s="4" t="s">
+        <v>127</v>
       </c>
       <c r="F56" t="s">
         <v>19</v>
       </c>
       <c r="G56" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>106</v>
+        <v>81</v>
       </c>
       <c r="B57" s="2">
-        <v>1.04</v>
-[...8 lines deleted...]
-        <v>5671735</v>
+        <v>0.98</v>
+      </c>
+      <c r="C57" s="3">
+        <v>519451942</v>
+      </c>
+      <c r="D57" s="3">
+        <v>4434454</v>
+      </c>
+      <c r="E57" s="4" t="s">
+        <v>82</v>
       </c>
       <c r="F57" t="s">
         <v>19</v>
       </c>
       <c r="G57" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>78</v>
+        <v>122</v>
       </c>
       <c r="B58" s="2">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>79</v>
+        <v>0.97</v>
+      </c>
+      <c r="C58" s="3">
+        <v>516466135</v>
+      </c>
+      <c r="D58" s="3">
+        <v>2899866</v>
+      </c>
+      <c r="E58" s="4">
+        <v>872590104</v>
       </c>
       <c r="F58" t="s">
         <v>19</v>
       </c>
       <c r="G58" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>76</v>
+        <v>28</v>
       </c>
       <c r="B59" s="2">
-        <v>0.95</v>
-[...8 lines deleted...]
-        <v>77</v>
+        <v>0.94</v>
+      </c>
+      <c r="C59" s="3">
+        <v>501463628</v>
+      </c>
+      <c r="D59" s="3">
+        <v>580391</v>
+      </c>
+      <c r="E59" s="4">
+        <v>595112103</v>
       </c>
       <c r="F59" t="s">
         <v>19</v>
       </c>
       <c r="G59" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="B60" s="2">
-        <v>0.95</v>
-[...8 lines deleted...]
-        <v>81</v>
+        <v>0.92</v>
+      </c>
+      <c r="C60" s="3">
+        <v>488031668</v>
+      </c>
+      <c r="D60" s="3">
+        <v>3811854</v>
+      </c>
+      <c r="E60" s="4" t="s">
+        <v>72</v>
       </c>
       <c r="F60" t="s">
         <v>19</v>
       </c>
       <c r="G60" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>114</v>
+        <v>69</v>
       </c>
       <c r="B61" s="2">
-        <v>0.91</v>
-[...8 lines deleted...]
-        <v>115</v>
+        <v>0.88</v>
+      </c>
+      <c r="C61" s="3">
+        <v>465787492</v>
+      </c>
+      <c r="D61" s="3">
+        <v>6170188</v>
+      </c>
+      <c r="E61" s="4" t="s">
+        <v>70</v>
       </c>
       <c r="F61" t="s">
         <v>19</v>
       </c>
       <c r="G61" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>105</v>
+        <v>37</v>
       </c>
       <c r="B62" s="2">
-        <v>0.9</v>
-[...8 lines deleted...]
-        <v>501044101</v>
+        <v>0.86</v>
+      </c>
+      <c r="C62" s="3">
+        <v>459381286</v>
+      </c>
+      <c r="D62" s="3">
+        <v>3039040</v>
+      </c>
+      <c r="E62" s="4" t="s">
+        <v>38</v>
       </c>
       <c r="F62" t="s">
         <v>19</v>
       </c>
       <c r="G62" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="B63" s="2">
-        <v>0.89</v>
-[...8 lines deleted...]
-        <v>38</v>
+        <v>0.85</v>
+      </c>
+      <c r="C63" s="3">
+        <v>451697110</v>
+      </c>
+      <c r="D63" s="3">
+        <v>1987841</v>
+      </c>
+      <c r="E63" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="F63" t="s">
         <v>19</v>
       </c>
       <c r="G63" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B64" s="2">
-        <v>0.87</v>
-[...8 lines deleted...]
-        <v>48</v>
+        <v>0.85</v>
+      </c>
+      <c r="C64" s="3">
+        <v>452220436</v>
+      </c>
+      <c r="D64" s="3">
+        <v>454219</v>
+      </c>
+      <c r="E64" s="4" t="s">
+        <v>74</v>
       </c>
       <c r="F64" t="s">
         <v>19</v>
       </c>
       <c r="G64" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>29</v>
+        <v>99</v>
       </c>
       <c r="B65" s="2">
-        <v>0.84</v>
-[...8 lines deleted...]
-        <v>30</v>
+        <v>0.85</v>
+      </c>
+      <c r="C65" s="3">
+        <v>451986305</v>
+      </c>
+      <c r="D65" s="3">
+        <v>5844801</v>
+      </c>
+      <c r="E65" s="4">
+        <v>5671735</v>
       </c>
       <c r="F65" t="s">
         <v>19</v>
       </c>
       <c r="G65" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>28</v>
+        <v>107</v>
       </c>
       <c r="B66" s="2">
-        <v>0.84</v>
-[...8 lines deleted...]
-        <v>595112103</v>
+        <v>0.85</v>
+      </c>
+      <c r="C66" s="3">
+        <v>453231359</v>
+      </c>
+      <c r="D66" s="3">
+        <v>6443437</v>
+      </c>
+      <c r="E66" s="4" t="s">
+        <v>108</v>
       </c>
       <c r="F66" t="s">
         <v>19</v>
       </c>
       <c r="G66" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B67" s="2">
-        <v>0.78</v>
-[...8 lines deleted...]
-        <v>44</v>
+        <v>0.83</v>
+      </c>
+      <c r="C67" s="3">
+        <v>440151610</v>
+      </c>
+      <c r="D67" s="3">
+        <v>12315378</v>
+      </c>
+      <c r="E67" s="4" t="s">
+        <v>48</v>
       </c>
       <c r="F67" t="s">
         <v>19</v>
       </c>
       <c r="G67" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="B68" s="2">
-        <v>0.72</v>
-[...8 lines deleted...]
-        <v>629377508</v>
+        <v>0.79</v>
+      </c>
+      <c r="C68" s="3">
+        <v>420814011</v>
+      </c>
+      <c r="D68" s="3">
+        <v>6619695</v>
+      </c>
+      <c r="E68" s="4">
+        <v>501044101</v>
       </c>
       <c r="F68" t="s">
         <v>19</v>
       </c>
       <c r="G68" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>139</v>
+        <v>43</v>
       </c>
       <c r="B69" s="2">
-        <v>0.72</v>
-[...8 lines deleted...]
-        <v>140</v>
+        <v>0.76</v>
+      </c>
+      <c r="C69" s="3">
+        <v>401892648</v>
+      </c>
+      <c r="D69" s="3">
+        <v>5562528</v>
+      </c>
+      <c r="E69" s="4" t="s">
+        <v>44</v>
       </c>
       <c r="F69" t="s">
         <v>19</v>
       </c>
       <c r="G69" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>73</v>
+        <v>132</v>
       </c>
       <c r="B70" s="2">
         <v>0.71</v>
       </c>
-      <c r="C70" s="4">
-[...6 lines deleted...]
-        <v>670100205</v>
+      <c r="C70" s="3">
+        <v>376345762</v>
+      </c>
+      <c r="D70" s="3">
+        <v>2619880</v>
+      </c>
+      <c r="E70" s="4" t="s">
+        <v>133</v>
       </c>
       <c r="F70" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G70" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>39</v>
+        <v>103</v>
       </c>
       <c r="B71" s="2">
-        <v>0.68</v>
-[...8 lines deleted...]
-        <v>101137107</v>
+        <v>0.66</v>
+      </c>
+      <c r="C71" s="3">
+        <v>351007201</v>
+      </c>
+      <c r="D71" s="3">
+        <v>2716774</v>
+      </c>
+      <c r="E71" s="4">
+        <v>629377508</v>
       </c>
       <c r="F71" t="s">
         <v>19</v>
       </c>
       <c r="G71" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>128</v>
+        <v>66</v>
       </c>
       <c r="B72" s="2">
-        <v>0.61</v>
-[...8 lines deleted...]
-        <v>857477103</v>
+        <v>0.64</v>
+      </c>
+      <c r="C72" s="3">
+        <v>339820431</v>
+      </c>
+      <c r="D72" s="3">
+        <v>7910159</v>
+      </c>
+      <c r="E72" s="4">
+        <v>670100205</v>
       </c>
       <c r="F72" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G72" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>24</v>
+        <v>121</v>
       </c>
       <c r="B73" s="2">
-        <v>0.56999999999999995</v>
-[...8 lines deleted...]
-        <v>25</v>
+        <v>0.61</v>
+      </c>
+      <c r="C73" s="3">
+        <v>324725580</v>
+      </c>
+      <c r="D73" s="3">
+        <v>2007577</v>
+      </c>
+      <c r="E73" s="4">
+        <v>857477103</v>
       </c>
       <c r="F73" t="s">
         <v>19</v>
       </c>
       <c r="G73" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="B74" s="2">
-        <v>0.52</v>
-[...8 lines deleted...]
-        <v>34</v>
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="C74" s="3">
+        <v>295417962</v>
+      </c>
+      <c r="D74" s="3">
+        <v>6084819</v>
+      </c>
+      <c r="E74" s="4">
+        <v>101137107</v>
       </c>
       <c r="F74" t="s">
         <v>19</v>
       </c>
       <c r="G74" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="B75" s="2">
-        <v>0.52</v>
-[...4 lines deleted...]
-      <c r="D75" s="4">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="C75" s="3">
+        <v>291008221</v>
+      </c>
+      <c r="D75" s="3">
         <v>8264931</v>
       </c>
-      <c r="E75" s="3">
+      <c r="E75" s="4">
         <v>929042109</v>
       </c>
       <c r="F75" t="s">
         <v>56</v>
       </c>
       <c r="G75" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>117</v>
+        <v>24</v>
       </c>
       <c r="B76" s="2">
-        <v>0.47</v>
-[...8 lines deleted...]
-        <v>693506107</v>
+        <v>0.54</v>
+      </c>
+      <c r="C76" s="3">
+        <v>289646235</v>
+      </c>
+      <c r="D76" s="3">
+        <v>721608</v>
+      </c>
+      <c r="E76" s="4" t="s">
+        <v>25</v>
       </c>
       <c r="F76" t="s">
         <v>19</v>
       </c>
       <c r="G76" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>188</v>
+        <v>110</v>
       </c>
       <c r="B77" s="2">
-        <v>0.42</v>
-[...8 lines deleted...]
-        <v>189</v>
+        <v>0.49</v>
+      </c>
+      <c r="C77" s="3">
+        <v>259575069</v>
+      </c>
+      <c r="D77" s="3">
+        <v>2280976</v>
+      </c>
+      <c r="E77" s="4">
+        <v>693506107</v>
       </c>
       <c r="F77" t="s">
-        <v>151</v>
+        <v>19</v>
       </c>
       <c r="G77" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="B78" s="2">
-        <v>0.35</v>
-[...8 lines deleted...]
-        <v>60</v>
+        <v>0.46</v>
+      </c>
+      <c r="C78" s="3">
+        <v>244026015</v>
+      </c>
+      <c r="D78" s="3">
+        <v>2735411</v>
+      </c>
+      <c r="E78" s="4" t="s">
+        <v>34</v>
       </c>
       <c r="F78" t="s">
-        <v>61</v>
+        <v>19</v>
       </c>
       <c r="G78" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>92</v>
+        <v>182</v>
       </c>
       <c r="B79" s="2">
-        <v>0.33</v>
-[...8 lines deleted...]
-        <v>277432100</v>
+        <v>0.4</v>
+      </c>
+      <c r="C79" s="3">
+        <v>210561826</v>
+      </c>
+      <c r="D79" s="3">
+        <v>1254539</v>
+      </c>
+      <c r="E79" s="4">
+        <v>314352105</v>
       </c>
       <c r="F79" t="s">
         <v>19</v>
       </c>
       <c r="G79" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>173</v>
+        <v>200</v>
       </c>
       <c r="B80" s="2">
-        <v>0.33</v>
-[...8 lines deleted...]
-        <v>174</v>
+        <v>0.38</v>
+      </c>
+      <c r="C80" s="3">
+        <v>199939420</v>
+      </c>
+      <c r="D80" s="3">
+        <v>200000000</v>
+      </c>
+      <c r="E80" s="4" t="s">
+        <v>201</v>
       </c>
       <c r="F80" t="s">
-        <v>151</v>
+        <v>210</v>
       </c>
       <c r="G80" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>143</v>
+        <v>59</v>
       </c>
       <c r="B81" s="2">
-        <v>0.3</v>
-[...8 lines deleted...]
-        <v>144</v>
+        <v>0.35</v>
+      </c>
+      <c r="C81" s="3">
+        <v>188015366</v>
+      </c>
+      <c r="D81" s="3">
+        <v>188015365.78999999</v>
+      </c>
+      <c r="E81" s="4" t="s">
+        <v>60</v>
       </c>
       <c r="F81" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="G81" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>132</v>
+        <v>85</v>
       </c>
       <c r="B82" s="2">
-        <v>0.27</v>
-[...8 lines deleted...]
-        <v>941848103</v>
+        <v>0.32</v>
+      </c>
+      <c r="C82" s="3">
+        <v>170566551</v>
+      </c>
+      <c r="D82" s="3">
+        <v>2374256</v>
+      </c>
+      <c r="E82" s="4">
+        <v>277432100</v>
       </c>
       <c r="F82" t="s">
         <v>19</v>
       </c>
       <c r="G82" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>171</v>
+        <v>136</v>
       </c>
       <c r="B83" s="2">
-        <v>0.16</v>
-[...8 lines deleted...]
-        <v>172</v>
+        <v>0.31</v>
+      </c>
+      <c r="C83" s="3">
+        <v>162231131</v>
+      </c>
+      <c r="D83" s="3">
+        <v>835726</v>
+      </c>
+      <c r="E83" s="4" t="s">
+        <v>137</v>
       </c>
       <c r="F83" t="s">
-        <v>151</v>
+        <v>56</v>
       </c>
       <c r="G83" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>175</v>
+        <v>125</v>
       </c>
       <c r="B84" s="2">
-        <v>0.15</v>
-[...8 lines deleted...]
-        <v>176</v>
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="C84" s="3">
+        <v>147869961</v>
+      </c>
+      <c r="D84" s="3">
+        <v>404724</v>
+      </c>
+      <c r="E84" s="4">
+        <v>941848103</v>
       </c>
       <c r="F84" t="s">
-        <v>151</v>
+        <v>19</v>
       </c>
       <c r="G84" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>62</v>
+        <v>167</v>
       </c>
       <c r="B85" s="2">
-        <v>0.15</v>
-[...8 lines deleted...]
-        <v>63</v>
+        <v>0.19</v>
+      </c>
+      <c r="C85" s="3">
+        <v>100000000</v>
+      </c>
+      <c r="D85" s="3">
+        <v>100000000</v>
+      </c>
+      <c r="E85" s="4" t="s">
+        <v>168</v>
       </c>
       <c r="F85" t="s">
-        <v>64</v>
+        <v>209</v>
       </c>
       <c r="G85" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>149</v>
+        <v>169</v>
       </c>
       <c r="B86" s="2">
-        <v>0.13</v>
-[...8 lines deleted...]
-        <v>150</v>
+        <v>0.19</v>
+      </c>
+      <c r="C86" s="3">
+        <v>100000000</v>
+      </c>
+      <c r="D86" s="3">
+        <v>100000000</v>
+      </c>
+      <c r="E86" s="4" t="s">
+        <v>170</v>
       </c>
       <c r="F86" t="s">
-        <v>151</v>
+        <v>209</v>
       </c>
       <c r="G86" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>153</v>
+        <v>202</v>
       </c>
       <c r="B87" s="2">
-        <v>0.1</v>
-[...8 lines deleted...]
-        <v>154</v>
+        <v>0.19</v>
+      </c>
+      <c r="C87" s="3">
+        <v>99969720</v>
+      </c>
+      <c r="D87" s="3">
+        <v>100000000</v>
+      </c>
+      <c r="E87" s="4" t="s">
+        <v>203</v>
       </c>
       <c r="F87" t="s">
-        <v>151</v>
+        <v>210</v>
       </c>
       <c r="G87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>167</v>
+        <v>62</v>
       </c>
       <c r="B88" s="2">
-        <v>0.1</v>
-[...8 lines deleted...]
-        <v>168</v>
+        <v>0.15</v>
+      </c>
+      <c r="C88" s="3">
+        <v>78200871</v>
+      </c>
+      <c r="D88" s="3">
+        <v>78500000</v>
+      </c>
+      <c r="E88" s="4" t="s">
+        <v>63</v>
       </c>
       <c r="F88" t="s">
-        <v>151</v>
+        <v>211</v>
       </c>
       <c r="G88" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>169</v>
+        <v>141</v>
       </c>
       <c r="B89" s="2">
-        <v>0.1</v>
-[...8 lines deleted...]
-        <v>170</v>
+        <v>0.12</v>
+      </c>
+      <c r="C89" s="3">
+        <v>64967253</v>
+      </c>
+      <c r="D89" s="3">
+        <v>65000000</v>
+      </c>
+      <c r="E89" s="4" t="s">
+        <v>142</v>
       </c>
       <c r="F89" t="s">
-        <v>151</v>
+        <v>210</v>
       </c>
       <c r="G89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="B90" s="2">
-        <v>0.1</v>
-[...8 lines deleted...]
-        <v>178</v>
+        <v>0.11</v>
+      </c>
+      <c r="C90" s="3">
+        <v>56622151</v>
+      </c>
+      <c r="D90" s="3">
+        <v>56622151.469999999</v>
+      </c>
+      <c r="E90" s="4" t="s">
+        <v>172</v>
       </c>
       <c r="F90" t="s">
-        <v>151</v>
+        <v>209</v>
       </c>
       <c r="G90" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>190</v>
+        <v>175</v>
       </c>
       <c r="B91" s="2">
-        <v>0.1</v>
-[...8 lines deleted...]
-        <v>191</v>
+        <v>0.11</v>
+      </c>
+      <c r="C91" s="3">
+        <v>58295975</v>
+      </c>
+      <c r="D91" s="3">
+        <v>58295974.579999998</v>
+      </c>
+      <c r="E91" s="4" t="s">
+        <v>176</v>
       </c>
       <c r="F91" t="s">
-        <v>151</v>
+        <v>209</v>
       </c>
       <c r="G91" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="B92" s="2">
-        <v>7.0000000000000007E-2</v>
-[...8 lines deleted...]
-        <v>183</v>
+        <v>0.11</v>
+      </c>
+      <c r="C92" s="3">
+        <v>59981778</v>
+      </c>
+      <c r="D92" s="3">
+        <v>60000000</v>
+      </c>
+      <c r="E92" s="4" t="s">
+        <v>188</v>
       </c>
       <c r="F92" t="s">
-        <v>151</v>
+        <v>210</v>
       </c>
       <c r="G92" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>149</v>
+        <v>169</v>
       </c>
       <c r="B93" s="2">
-        <v>0.06</v>
-[...8 lines deleted...]
-        <v>152</v>
+        <v>0.09</v>
+      </c>
+      <c r="C93" s="3">
+        <v>49025312</v>
+      </c>
+      <c r="D93" s="3">
+        <v>49025311.530000001</v>
+      </c>
+      <c r="E93" s="4" t="s">
+        <v>173</v>
       </c>
       <c r="F93" t="s">
-        <v>151</v>
+        <v>209</v>
       </c>
       <c r="G93" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>161</v>
+        <v>144</v>
       </c>
       <c r="B94" s="2">
-        <v>0.05</v>
-[...8 lines deleted...]
-        <v>162</v>
+        <v>0.09</v>
+      </c>
+      <c r="C94" s="3">
+        <v>49933635</v>
+      </c>
+      <c r="D94" s="3">
+        <v>50000000</v>
+      </c>
+      <c r="E94" s="4" t="s">
+        <v>145</v>
       </c>
       <c r="F94" t="s">
-        <v>151</v>
+        <v>210</v>
       </c>
       <c r="G94" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>163</v>
+        <v>189</v>
       </c>
       <c r="B95" s="2">
-        <v>0.05</v>
-[...8 lines deleted...]
-        <v>164</v>
+        <v>0.09</v>
+      </c>
+      <c r="C95" s="3">
+        <v>49984775</v>
+      </c>
+      <c r="D95" s="3">
+        <v>50000000</v>
+      </c>
+      <c r="E95" s="4" t="s">
+        <v>190</v>
       </c>
       <c r="F95" t="s">
-        <v>151</v>
+        <v>210</v>
       </c>
       <c r="G95" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="B96" s="2">
-        <v>0.05</v>
-[...8 lines deleted...]
-        <v>166</v>
+        <v>0.09</v>
+      </c>
+      <c r="C96" s="3">
+        <v>49938375</v>
+      </c>
+      <c r="D96" s="3">
+        <v>50000000</v>
+      </c>
+      <c r="E96" s="4" t="s">
+        <v>155</v>
       </c>
       <c r="F96" t="s">
-        <v>151</v>
+        <v>210</v>
       </c>
       <c r="G96" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="97" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>186</v>
+        <v>165</v>
       </c>
       <c r="B97" s="2">
-        <v>0.05</v>
-[...8 lines deleted...]
-        <v>187</v>
+        <v>0.09</v>
+      </c>
+      <c r="C97" s="3">
+        <v>49984925</v>
+      </c>
+      <c r="D97" s="3">
+        <v>50000000</v>
+      </c>
+      <c r="E97" s="4" t="s">
+        <v>204</v>
       </c>
       <c r="F97" t="s">
-        <v>151</v>
+        <v>210</v>
       </c>
       <c r="G97" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="98" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="B98" s="2">
-        <v>0.05</v>
-[...8 lines deleted...]
-        <v>194</v>
+        <v>0.08</v>
+      </c>
+      <c r="C98" s="3">
+        <v>42287247</v>
+      </c>
+      <c r="D98" s="3">
+        <v>42300000</v>
+      </c>
+      <c r="E98" s="4" t="s">
+        <v>184</v>
       </c>
       <c r="F98" t="s">
-        <v>151</v>
+        <v>210</v>
       </c>
       <c r="G98" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="B99" s="2">
-        <v>0.05</v>
-[...8 lines deleted...]
-        <v>198</v>
+        <v>0.06</v>
+      </c>
+      <c r="C99" s="3">
+        <v>31195749</v>
+      </c>
+      <c r="D99" s="3">
+        <v>31195748.870000001</v>
+      </c>
+      <c r="E99" s="4" t="s">
+        <v>174</v>
       </c>
       <c r="F99" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="G99" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>67</v>
+        <v>141</v>
       </c>
       <c r="B100" s="2">
-        <v>0.03</v>
-[...8 lines deleted...]
-        <v>68</v>
+        <v>0.06</v>
+      </c>
+      <c r="C100" s="3">
+        <v>29966427</v>
+      </c>
+      <c r="D100" s="3">
+        <v>30000000</v>
+      </c>
+      <c r="E100" s="4" t="s">
+        <v>143</v>
       </c>
       <c r="F100" t="s">
-        <v>69</v>
+        <v>210</v>
       </c>
       <c r="G100" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="101" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>155</v>
+        <v>144</v>
       </c>
       <c r="B101" s="2">
-        <v>0.03</v>
-[...8 lines deleted...]
-        <v>156</v>
+        <v>0.05</v>
+      </c>
+      <c r="C101" s="3">
+        <v>24984735</v>
+      </c>
+      <c r="D101" s="3">
+        <v>25000000</v>
+      </c>
+      <c r="E101" s="4" t="s">
+        <v>183</v>
       </c>
       <c r="F101" t="s">
-        <v>151</v>
+        <v>210</v>
       </c>
       <c r="G101" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="102" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="B102" s="2">
-        <v>0.03</v>
-[...8 lines deleted...]
-        <v>180</v>
+        <v>0.05</v>
+      </c>
+      <c r="C102" s="3">
+        <v>24972295</v>
+      </c>
+      <c r="D102" s="3">
+        <v>25000000</v>
+      </c>
+      <c r="E102" s="4" t="s">
+        <v>186</v>
       </c>
       <c r="F102" t="s">
-        <v>151</v>
+        <v>210</v>
       </c>
       <c r="G102" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="103" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
+        <v>191</v>
+      </c>
+      <c r="B103" s="2">
+        <v>0.05</v>
+      </c>
+      <c r="C103" s="3">
+        <v>24982548</v>
+      </c>
+      <c r="D103" s="3">
+        <v>25000000</v>
+      </c>
+      <c r="E103" s="4" t="s">
         <v>192</v>
       </c>
-      <c r="B103" s="2">
-[...10 lines deleted...]
-      </c>
       <c r="F103" t="s">
-        <v>151</v>
+        <v>210</v>
       </c>
       <c r="G103" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="104" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>70</v>
+        <v>150</v>
       </c>
       <c r="B104" s="2">
-        <v>0.02</v>
-[...8 lines deleted...]
-        <v>72</v>
+        <v>0.05</v>
+      </c>
+      <c r="C104" s="3">
+        <v>24882188</v>
+      </c>
+      <c r="D104" s="3">
+        <v>25000000</v>
+      </c>
+      <c r="E104" s="4" t="s">
+        <v>151</v>
       </c>
       <c r="F104" t="s">
-        <v>69</v>
+        <v>210</v>
       </c>
       <c r="G104" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="105" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="B105" s="2">
-        <v>0.02</v>
-[...8 lines deleted...]
-        <v>158</v>
+        <v>0.05</v>
+      </c>
+      <c r="C105" s="3">
+        <v>24946375</v>
+      </c>
+      <c r="D105" s="3">
+        <v>25000000</v>
+      </c>
+      <c r="E105" s="4" t="s">
+        <v>153</v>
       </c>
       <c r="F105" t="s">
-        <v>151</v>
+        <v>210</v>
       </c>
       <c r="G105" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="106" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>159</v>
+        <v>194</v>
       </c>
       <c r="B106" s="2">
-        <v>0.02</v>
-[...8 lines deleted...]
-        <v>160</v>
+        <v>0.05</v>
+      </c>
+      <c r="C106" s="3">
+        <v>28991193</v>
+      </c>
+      <c r="D106" s="3">
+        <v>29000000</v>
+      </c>
+      <c r="E106" s="4" t="s">
+        <v>195</v>
       </c>
       <c r="F106" t="s">
-        <v>151</v>
+        <v>210</v>
       </c>
       <c r="G106" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="107" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>181</v>
+        <v>144</v>
       </c>
       <c r="B107" s="2">
-        <v>0.02</v>
-[...8 lines deleted...]
-        <v>182</v>
+        <v>0.05</v>
+      </c>
+      <c r="C107" s="3">
+        <v>24966818</v>
+      </c>
+      <c r="D107" s="3">
+        <v>25000000</v>
+      </c>
+      <c r="E107" s="4" t="s">
+        <v>164</v>
       </c>
       <c r="F107" t="s">
-        <v>151</v>
+        <v>210</v>
       </c>
       <c r="G107" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>184</v>
+        <v>205</v>
       </c>
       <c r="B108" s="2">
-        <v>0.02</v>
-[...8 lines deleted...]
-        <v>185</v>
+        <v>0.05</v>
+      </c>
+      <c r="C108" s="3">
+        <v>25000000</v>
+      </c>
+      <c r="D108" s="3">
+        <v>25000000</v>
+      </c>
+      <c r="E108" s="4" t="s">
+        <v>206</v>
       </c>
       <c r="F108" t="s">
-        <v>151</v>
+        <v>212</v>
       </c>
       <c r="G108" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="109" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>195</v>
+        <v>150</v>
       </c>
       <c r="B109" s="2">
-        <v>0.02</v>
-[...8 lines deleted...]
-        <v>196</v>
+        <v>0.04</v>
+      </c>
+      <c r="C109" s="3">
+        <v>19943746</v>
+      </c>
+      <c r="D109" s="3">
+        <v>20000000</v>
+      </c>
+      <c r="E109" s="4" t="s">
+        <v>193</v>
       </c>
       <c r="F109" t="s">
-        <v>151</v>
+        <v>210</v>
       </c>
       <c r="G109" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>70</v>
+        <v>196</v>
       </c>
       <c r="B110" s="2">
-        <v>0.01</v>
-[...8 lines deleted...]
-        <v>71</v>
+        <v>0.03</v>
+      </c>
+      <c r="C110" s="3">
+        <v>14992422</v>
+      </c>
+      <c r="D110" s="3">
+        <v>15000000</v>
+      </c>
+      <c r="E110" s="4" t="s">
+        <v>197</v>
       </c>
       <c r="F110" t="s">
-        <v>69</v>
+        <v>210</v>
       </c>
       <c r="G110" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
+        <v>198</v>
+      </c>
+      <c r="B111" s="2">
+        <v>0.03</v>
+      </c>
+      <c r="C111" s="3">
+        <v>14426279</v>
+      </c>
+      <c r="D111" s="3">
+        <v>14500000</v>
+      </c>
+      <c r="E111" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="F111" t="s">
+        <v>210</v>
+      </c>
+      <c r="G111" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>162</v>
+      </c>
+      <c r="B112" s="2">
+        <v>0.03</v>
+      </c>
+      <c r="C112" s="3">
+        <v>14029291</v>
+      </c>
+      <c r="D112" s="3">
+        <v>14035000</v>
+      </c>
+      <c r="E112" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="F112" t="s">
+        <v>210</v>
+      </c>
+      <c r="G112" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
         <v>146</v>
       </c>
-      <c r="B111" s="2">
+      <c r="B113" s="2">
+        <v>0.02</v>
+      </c>
+      <c r="C113" s="3">
+        <v>12977441</v>
+      </c>
+      <c r="D113" s="3">
+        <v>13000000</v>
+      </c>
+      <c r="E113" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="F113" t="s">
+        <v>210</v>
+      </c>
+      <c r="G113" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>148</v>
+      </c>
+      <c r="B114" s="2">
+        <v>0.02</v>
+      </c>
+      <c r="C114" s="3">
+        <v>9340460</v>
+      </c>
+      <c r="D114" s="3">
+        <v>9350000</v>
+      </c>
+      <c r="E114" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="F114" t="s">
+        <v>210</v>
+      </c>
+      <c r="G114" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>156</v>
+      </c>
+      <c r="B115" s="2">
+        <v>0.02</v>
+      </c>
+      <c r="C115" s="3">
+        <v>12966483</v>
+      </c>
+      <c r="D115" s="3">
+        <v>13000000</v>
+      </c>
+      <c r="E115" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="F115" t="s">
+        <v>210</v>
+      </c>
+      <c r="G115" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>158</v>
+      </c>
+      <c r="B116" s="2">
+        <v>0.02</v>
+      </c>
+      <c r="C116" s="3">
+        <v>12492505</v>
+      </c>
+      <c r="D116" s="3">
+        <v>12500000</v>
+      </c>
+      <c r="E116" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="F116" t="s">
+        <v>210</v>
+      </c>
+      <c r="G116" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>160</v>
+      </c>
+      <c r="B117" s="2">
+        <v>0.02</v>
+      </c>
+      <c r="C117" s="3">
+        <v>9996951</v>
+      </c>
+      <c r="D117" s="3">
+        <v>10000000</v>
+      </c>
+      <c r="E117" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="F117" t="s">
+        <v>210</v>
+      </c>
+      <c r="G117" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>165</v>
+      </c>
+      <c r="B118" s="2">
+        <v>0.02</v>
+      </c>
+      <c r="C118" s="3">
+        <v>7995975</v>
+      </c>
+      <c r="D118" s="3">
+        <v>8000000</v>
+      </c>
+      <c r="E118" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="F118" t="s">
+        <v>210</v>
+      </c>
+      <c r="G118" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>207</v>
+      </c>
+      <c r="B119" s="2">
+        <v>0.02</v>
+      </c>
+      <c r="C119" s="3">
+        <v>12229408</v>
+      </c>
+      <c r="D119" s="3">
+        <v>12400000</v>
+      </c>
+      <c r="E119" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="F119" t="s">
+        <v>211</v>
+      </c>
+      <c r="G119" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>139</v>
+      </c>
+      <c r="B120" s="2">
         <v>0.01</v>
       </c>
-      <c r="C111" s="4">
-[...2 lines deleted...]
-      <c r="D111" s="4">
+      <c r="C120" s="3">
+        <v>4772298</v>
+      </c>
+      <c r="D120" s="3">
         <v>4775000</v>
       </c>
-      <c r="E111" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A114" t="s">
+      <c r="E120" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="F120" t="s">
+        <v>213</v>
+      </c>
+      <c r="G120" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="115" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A115" t="s">
+    <row r="124" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="116" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A116" t="s">
+    <row r="125" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="117" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A117" t="s">
+    <row r="126" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="118" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A118" t="s">
+    <row r="127" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="119" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A119" t="s">
+    <row r="128" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="129" customFormat="1" x14ac:dyDescent="0.25"/>
-[...7 lines deleted...]
-    <row r="137" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:G111">
-    <sortCondition descending="1" ref="B11:B111"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:G120">
+    <sortCondition descending="1" ref="B11:B120"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="A1:E5 F1:F10 G1:G10 A10:D10 A7:E9 B6 D6:E6" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>