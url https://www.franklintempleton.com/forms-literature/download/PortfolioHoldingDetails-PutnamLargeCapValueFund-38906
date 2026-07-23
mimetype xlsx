--- v3 (2026-06-28)
+++ v4 (2026-07-23)
@@ -1,779 +1,695 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bdollin\Downloads\Heartbeat Trades\6.5.26\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ttherie\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D5F97DF3-8ABF-4E69-9E70-BBC05DE2C3F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6366579F-8A6B-49EB-9394-57494EA37D4A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Holdings'!$A$10:$G$10</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" iterate="1" iterateCount="10000"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="430" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="361" uniqueCount="185">
   <si>
     <t>This portfolio data should not be relied upon as a complete listing of a fund's holdings (or of a fund's top holdings) as information on particular holdings may be withheld if it is in the fund's interest to do so.</t>
   </si>
   <si>
     <t>Additionally, foreign currency forwards are not included in the portfolio data. Instead, the net market value of all currency forward contracts is included in cash and other net assets of the fund.</t>
   </si>
   <si>
     <t>Further, portfolio holdings data of over-the-counter derivative investments such as options and swap contracts list only the name of counterparty to the derivative contract, not the details of the derivative.</t>
   </si>
   <si>
     <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Weight (%)</t>
   </si>
   <si>
     <t>Market Value ($)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Investment Category</t>
   </si>
   <si>
+    <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
+  </si>
+  <si>
+    <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
+  </si>
+  <si>
+    <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
+  </si>
+  <si>
+    <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
+  </si>
+  <si>
+    <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
+  </si>
+  <si>
+    <t>© Franklin Templeton. All rights reserved.</t>
+  </si>
+  <si>
+    <t>AMAZON.COM INC COMMON</t>
+  </si>
+  <si>
+    <t>Security ID</t>
+  </si>
+  <si>
+    <t>023135106</t>
+  </si>
+  <si>
+    <t>MICROSOFT CORP COMMON</t>
+  </si>
+  <si>
+    <t>ADVANCED MICRO DEVICES</t>
+  </si>
+  <si>
+    <t>007903107</t>
+  </si>
+  <si>
+    <t>ABBVIE INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>00287Y109</t>
+  </si>
+  <si>
+    <t>BJ'S WHOLESALE CLUB</t>
+  </si>
+  <si>
+    <t>05550J101</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP</t>
+  </si>
+  <si>
+    <t>060505104</t>
+  </si>
+  <si>
+    <t>BECTON DICKINSON &amp; CO</t>
+  </si>
+  <si>
+    <t>075887109</t>
+  </si>
+  <si>
+    <t>BOSTON SCIENTIFIC CORP</t>
+  </si>
+  <si>
+    <t>CAPITAL ONE FINANCIAL</t>
+  </si>
+  <si>
+    <t>14040H105</t>
+  </si>
+  <si>
+    <t>HONEYWELL INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>INGERSOLL RAND INC</t>
+  </si>
+  <si>
+    <t>45687V106</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO</t>
+  </si>
+  <si>
+    <t>46625H100</t>
+  </si>
+  <si>
+    <t>THERMO FISHER SCIENTIFIC</t>
+  </si>
+  <si>
+    <t>UNITED RENTALS INC COMMON</t>
+  </si>
+  <si>
+    <t>VALERO ENERGY CORP COMMON</t>
+  </si>
+  <si>
+    <t>91913Y100</t>
+  </si>
+  <si>
+    <t>WALMART INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>CRH PLC COMMON STOCK EUR</t>
+  </si>
+  <si>
+    <t>G25508105</t>
+  </si>
+  <si>
+    <t>PROLOGIS INC REIT USD</t>
+  </si>
+  <si>
+    <t>74340W103</t>
+  </si>
+  <si>
+    <t>PUTNAM FDS TR</t>
+  </si>
+  <si>
+    <t>74676P664</t>
+  </si>
+  <si>
+    <t>Putnam Large Cap Value Fund</t>
+  </si>
+  <si>
+    <t>NOVO NORDISK A/S ADR USD</t>
+  </si>
+  <si>
+    <t>THE ALLSTATE CORPORATION</t>
+  </si>
+  <si>
+    <t>020002101</t>
+  </si>
+  <si>
+    <t>AMERICAN INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>026874784</t>
+  </si>
+  <si>
+    <t>APOLLO GLOBAL MANAGEMENT</t>
+  </si>
+  <si>
+    <t>03769M106</t>
+  </si>
+  <si>
+    <t>CME GROUP INC COMMON</t>
+  </si>
+  <si>
+    <t>12572Q105</t>
+  </si>
+  <si>
+    <t>CISCO SYSTEMS INC COMMON</t>
+  </si>
+  <si>
+    <t>17275R102</t>
+  </si>
+  <si>
+    <t>CITIGROUP INC COMMON</t>
+  </si>
+  <si>
+    <t>THE COCA-COLA COMPANY</t>
+  </si>
+  <si>
+    <t>CONOCOPHILLIPS COMMON</t>
+  </si>
+  <si>
+    <t>20825C104</t>
+  </si>
+  <si>
+    <t>CORTEVA INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>22052L104</t>
+  </si>
+  <si>
+    <t>EASTMAN CHEMICAL CO</t>
+  </si>
+  <si>
+    <t>FEDEX CORP COMMON STOCK</t>
+  </si>
+  <si>
+    <t>31428X106</t>
+  </si>
+  <si>
+    <t>FREEPORT-MCMORAN INC</t>
+  </si>
+  <si>
+    <t>35671D857</t>
+  </si>
+  <si>
+    <t>GENERAL MOTORS CO COMMON</t>
+  </si>
+  <si>
+    <t>37045V100</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP</t>
+  </si>
+  <si>
+    <t>38141G104</t>
+  </si>
+  <si>
+    <t>THE KROGER CO.</t>
+  </si>
+  <si>
+    <t>MARVELL TECHNOLOGY INC</t>
+  </si>
+  <si>
+    <t>MCKESSON CORP COMMON</t>
+  </si>
+  <si>
+    <t>58155Q103</t>
+  </si>
+  <si>
+    <t>NRG ENERGY INC COMMON</t>
+  </si>
+  <si>
+    <t>NEXTERA ENERGY INC COMMON</t>
+  </si>
+  <si>
+    <t>65339F101</t>
+  </si>
+  <si>
+    <t>NORTHROP GRUMMAN CORP</t>
+  </si>
+  <si>
+    <t>OTIS WORLDWIDE CORP</t>
+  </si>
+  <si>
+    <t>68902V107</t>
+  </si>
+  <si>
+    <t>PNC FINANCIAL SERVICES</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC COMMON</t>
+  </si>
+  <si>
+    <t>PHILIP MORRIS</t>
+  </si>
+  <si>
+    <t>THE PROCTER &amp; GAMBLE</t>
+  </si>
+  <si>
+    <t>PULTEGROUP INC COMMON</t>
+  </si>
+  <si>
+    <t>RTX CORP</t>
+  </si>
+  <si>
+    <t>REGENERON PHARMACEUTICALS</t>
+  </si>
+  <si>
+    <t>75886F107</t>
+  </si>
+  <si>
+    <t>CHARLES SCHWAB CORP/THE</t>
+  </si>
+  <si>
+    <t>SOUTHWEST AIRLINES CO</t>
+  </si>
+  <si>
+    <t>STATE STREET CORP COMMON</t>
+  </si>
+  <si>
+    <t>T-MOBILE US INC COMMON</t>
+  </si>
+  <si>
+    <t>UNITEDHEALTH GROUP INC</t>
+  </si>
+  <si>
+    <t>91324P102</t>
+  </si>
+  <si>
+    <t>WATERS CORP COMMON STOCK</t>
+  </si>
+  <si>
+    <t>SHELL PLC</t>
+  </si>
+  <si>
+    <t>BP6MXT4</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA PLC COMMON</t>
+  </si>
+  <si>
+    <t>G0593M107</t>
+  </si>
+  <si>
+    <t>ACCENTURE PLC COMMON</t>
+  </si>
+  <si>
+    <t>G1151C101</t>
+  </si>
+  <si>
+    <t>SEAGATE TECHNOLOGY</t>
+  </si>
+  <si>
+    <t>G7997R103</t>
+  </si>
+  <si>
+    <t>AMERICAN TOWER CORP REIT</t>
+  </si>
+  <si>
+    <t>03027X100</t>
+  </si>
+  <si>
+    <t>VORNADO REALTY LP</t>
+  </si>
+  <si>
+    <t>KBC ASSET 3.9% 12/26</t>
+  </si>
+  <si>
+    <t>89115DJD9</t>
+  </si>
+  <si>
+    <t>SHEFFIELD ZERO 07/26</t>
+  </si>
+  <si>
+    <t>82124MGL8</t>
+  </si>
+  <si>
+    <t>APPLE INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>037833100</t>
+  </si>
+  <si>
+    <t>FEDEX FREIGHT HOLDING CO</t>
+  </si>
+  <si>
+    <t>AGF3D26</t>
+  </si>
+  <si>
+    <t>UNITED STATES ZERO 10/26</t>
+  </si>
+  <si>
+    <t>912797UL9</t>
+  </si>
+  <si>
+    <t>TRANE TECHNOLOGIES PLC</t>
+  </si>
+  <si>
+    <t>G8994E103</t>
+  </si>
+  <si>
+    <t>VERTEX PHARMACEUTICALS</t>
+  </si>
+  <si>
+    <t>92532F100</t>
+  </si>
+  <si>
+    <t>AMERICAN ELECTRIC POWER</t>
+  </si>
+  <si>
+    <t>025537101</t>
+  </si>
+  <si>
+    <t>HONEYWELL AEROSPACE INC</t>
+  </si>
+  <si>
+    <t>43849R105</t>
+  </si>
+  <si>
+    <t>ATLANTIC ASSET 0% 07/26</t>
+  </si>
+  <si>
+    <t>04821UGL0</t>
+  </si>
+  <si>
+    <t>BANK OF ZERO 07/26</t>
+  </si>
+  <si>
+    <t>AIFA586</t>
+  </si>
+  <si>
+    <t>AUSTRALIA &amp; 3.62% 07/26</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>S&amp;P500 EMINI 09/18/2026</t>
+  </si>
+  <si>
+    <t>ESU6IDX</t>
+  </si>
+  <si>
+    <t>DERIVATIVES-FUTURES</t>
+  </si>
+  <si>
+    <t>EQUITIES-AMERICAN DEPOSITORY RECEIPT</t>
+  </si>
+  <si>
+    <t>EQUITIES-COMMON STOCK</t>
+  </si>
+  <si>
+    <t>EXXONMOBIL HOLDINGS CORP</t>
+  </si>
+  <si>
+    <t>30233Q108</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>AON PLC COMMON STOCK USD</t>
+  </si>
+  <si>
+    <t>G0403H108</t>
+  </si>
+  <si>
+    <t>ROYAL CARIBBEAN CRUISES</t>
+  </si>
+  <si>
+    <t>V7780T103</t>
+  </si>
+  <si>
+    <t>EQUITIES-REAL ESTATE INVESTMENT TRUSTS</t>
+  </si>
+  <si>
+    <t>INVESTMENT COMPANIES-MUTUAL FUNDS</t>
+  </si>
+  <si>
+    <t>SHORT TERM INVESTMENTS-CERTIF OF DEPOSIT</t>
+  </si>
+  <si>
+    <t>SHORT TERM INVESTMENTS-COMMERCIAL PAPER</t>
+  </si>
+  <si>
+    <t>ATLANTIC ASSET 0% 08/26</t>
+  </si>
+  <si>
+    <t>04821UHA3</t>
+  </si>
+  <si>
+    <t>CRC FUNDING ZERO 07/26</t>
+  </si>
+  <si>
+    <t>12619UGP0</t>
+  </si>
+  <si>
+    <t>CATERPILLAR 0% 07/26</t>
+  </si>
+  <si>
+    <t>14912EGM3</t>
+  </si>
+  <si>
+    <t>FAIRWAY ZERO 07/26</t>
+  </si>
+  <si>
+    <t>30601WGH6</t>
+  </si>
+  <si>
+    <t>GOTHAM FUNDING 0% 07/26</t>
+  </si>
+  <si>
+    <t>38346MGH1</t>
+  </si>
+  <si>
+    <t>GTA FUNDING LLC 0% 07/26</t>
+  </si>
+  <si>
+    <t>40060XGL8</t>
+  </si>
+  <si>
+    <t>LIBERTY STREET ZERO 07/26</t>
+  </si>
+  <si>
+    <t>53127UGH7</t>
+  </si>
+  <si>
+    <t>VICTORY 0% 07/26</t>
+  </si>
+  <si>
+    <t>92646LGH7</t>
+  </si>
+  <si>
+    <t>92646LGN4</t>
+  </si>
+  <si>
+    <t>WALMART INC 0% 07/26</t>
+  </si>
+  <si>
+    <t>93114FGH1</t>
+  </si>
+  <si>
+    <t>NRW BANK 0% 07/26</t>
+  </si>
+  <si>
+    <t>AKAE604</t>
+  </si>
+  <si>
+    <t>COOPERATIEVE 0% 07/26</t>
+  </si>
+  <si>
+    <t>AKAEC66</t>
+  </si>
+  <si>
+    <t>COMMERCIAL ZERO 07/26</t>
+  </si>
+  <si>
+    <t>AKAEC72</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS 0% 07/26</t>
+  </si>
+  <si>
+    <t>AKAF25A</t>
+  </si>
+  <si>
+    <t>ZS422KG</t>
+  </si>
+  <si>
+    <t>SHORT TERM INVESTMENTS-TIME DEPOSITS</t>
+  </si>
+  <si>
+    <t>SHORT TERM INVESTMENTS-TREASURY BILLS</t>
+  </si>
+  <si>
     <t>Currency</t>
   </si>
   <si>
-    <t>USD</t>
-[...605 lines deleted...]
-    <t>CERTIFICATE OF DEPOSIT</t>
+    <t>Cash and cash equivalents</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -1078,2689 +994,2283 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G128"/>
+  <dimension ref="A1:G110"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F11" sqref="F11"/>
+    <sheetView tabSelected="1" topLeftCell="A76" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C11" sqref="C11:C102"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="43.625" customWidth="1"/>
     <col min="2" max="2" width="10.125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.25" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.75" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.25" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="38.25" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8.375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="B6" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="1">
-        <v>46178</v>
+        <v>46219</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>5</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
         <v>7</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F10" t="s">
         <v>9</v>
       </c>
       <c r="G10" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>77</v>
+        <v>116</v>
       </c>
       <c r="B11" s="2">
-        <v>4.32</v>
-[...2 lines deleted...]
-        <v>2299057671</v>
+        <v>7.03</v>
+      </c>
+      <c r="C11" s="7">
+        <v>3847598008.8400002</v>
       </c>
       <c r="D11" s="3">
-        <v>18900507</v>
+        <v>11545334</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>78</v>
+        <v>117</v>
       </c>
       <c r="F11" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G11" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>79</v>
+        <v>19</v>
       </c>
       <c r="B12" s="2">
-        <v>4.12</v>
-[...2 lines deleted...]
-        <v>2187775300</v>
+        <v>5.89</v>
+      </c>
+      <c r="C12" s="7">
+        <v>3223840046.6999998</v>
       </c>
       <c r="D12" s="3">
-        <v>16515251</v>
+        <v>8037497</v>
       </c>
       <c r="E12" s="4">
-        <v>172967424</v>
+        <v>594918104</v>
       </c>
       <c r="F12" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G12" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="B13" s="2">
-        <v>2.78</v>
-[...2 lines deleted...]
-        <v>1476347395</v>
+        <v>3.88</v>
+      </c>
+      <c r="C13" s="7">
+        <v>2124889637</v>
       </c>
       <c r="D13" s="3">
-        <v>4006044</v>
+        <v>8503300</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="F13" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G13" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>86</v>
+        <v>61</v>
       </c>
       <c r="B14" s="2">
-        <v>2.73</v>
-[...2 lines deleted...]
-        <v>1449317268</v>
+        <v>3.35</v>
+      </c>
+      <c r="C14" s="7">
+        <v>1834814472.6500001</v>
       </c>
       <c r="D14" s="3">
-        <v>9667271</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>13930715</v>
+      </c>
+      <c r="E14" s="4">
+        <v>172967424</v>
       </c>
       <c r="F14" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G14" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>142</v>
       </c>
       <c r="B15" s="2">
-        <v>2.69</v>
-[...2 lines deleted...]
-        <v>1430503515</v>
+        <v>2.6</v>
+      </c>
+      <c r="C15" s="7">
+        <v>1422532178.55</v>
       </c>
       <c r="D15" s="3">
-        <v>2679027</v>
-[...2 lines deleted...]
-        <v>705843243.69000006</v>
+        <v>9746709</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>143</v>
       </c>
       <c r="F15" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G15" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>92</v>
+        <v>22</v>
       </c>
       <c r="B16" s="2">
-        <v>2.27</v>
-[...2 lines deleted...]
-        <v>1208346361</v>
+        <v>2.54</v>
+      </c>
+      <c r="C16" s="7">
+        <v>1391719101.51</v>
       </c>
       <c r="D16" s="3">
-        <v>14716190</v>
+        <v>5470809</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="F16" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G16" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>59</v>
       </c>
       <c r="B17" s="2">
-        <v>2.27</v>
-[...2 lines deleted...]
-        <v>1204906463</v>
+        <v>2.54</v>
+      </c>
+      <c r="C17" s="7">
+        <v>1390157078.5</v>
       </c>
       <c r="D17" s="3">
-        <v>6758127</v>
-[...2 lines deleted...]
-        <v>718172109</v>
+        <v>12676975</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>60</v>
       </c>
       <c r="F17" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G17" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
       <c r="B18" s="2">
-        <v>2.25</v>
-[...2 lines deleted...]
-        <v>1196258383</v>
+        <v>2.36</v>
+      </c>
+      <c r="C18" s="7">
+        <v>1293505214.4000001</v>
       </c>
       <c r="D18" s="3">
-        <v>4862246</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>6813660</v>
+      </c>
+      <c r="E18" s="4">
+        <v>718172109</v>
       </c>
       <c r="F18" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G18" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>80</v>
+        <v>62</v>
       </c>
       <c r="B19" s="2">
-        <v>2.2400000000000002</v>
-[...2 lines deleted...]
-        <v>1188821305</v>
+        <v>2.34</v>
+      </c>
+      <c r="C19" s="7">
+        <v>1280627483.0799999</v>
       </c>
       <c r="D19" s="3">
-        <v>14957490</v>
+        <v>15080399</v>
       </c>
       <c r="E19" s="4">
         <v>191216100</v>
       </c>
       <c r="F19" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G19" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B20" s="2">
-        <v>2.1</v>
-[...2 lines deleted...]
-        <v>1118223946</v>
+        <v>2.09</v>
+      </c>
+      <c r="C20" s="7">
+        <v>1142763856.52</v>
       </c>
       <c r="D20" s="3">
-        <v>2683716</v>
-[...2 lines deleted...]
-        <v>594918104</v>
+        <v>18584548</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>27</v>
       </c>
       <c r="F20" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G20" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>35</v>
+        <v>98</v>
       </c>
       <c r="B21" s="2">
-        <v>2.0699999999999998</v>
-[...2 lines deleted...]
-        <v>1102179101</v>
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="C21" s="7">
+        <v>1099492880.5799999</v>
       </c>
       <c r="D21" s="3">
-        <v>20475183</v>
+        <v>2596941</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>36</v>
+        <v>99</v>
       </c>
       <c r="F21" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G21" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="B22" s="2">
-        <v>2.04</v>
-[...2 lines deleted...]
-        <v>1087148836</v>
+        <v>1.86</v>
+      </c>
+      <c r="C22" s="7">
+        <v>1018574987.6</v>
       </c>
       <c r="D22" s="3">
-        <v>12664828</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>9908317</v>
+      </c>
+      <c r="E22" s="4">
+        <v>808513105</v>
       </c>
       <c r="F22" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G22" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>31</v>
       </c>
       <c r="B23" s="2">
-        <v>1.88</v>
-[...2 lines deleted...]
-        <v>998883228</v>
+        <v>1.85</v>
+      </c>
+      <c r="C23" s="7">
+        <v>1011279520.66</v>
       </c>
       <c r="D23" s="3">
-        <v>1178665</v>
+        <v>4771762</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>135</v>
+        <v>32</v>
       </c>
       <c r="F23" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G23" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>20</v>
       </c>
       <c r="B24" s="2">
-        <v>1.81</v>
-[...2 lines deleted...]
-        <v>964285150</v>
+        <v>1.8</v>
+      </c>
+      <c r="C24" s="7">
+        <v>986918925.96000004</v>
       </c>
       <c r="D24" s="3">
-        <v>2606</v>
+        <v>1970134</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>178</v>
+        <v>21</v>
       </c>
       <c r="F24" t="s">
-        <v>179</v>
+        <v>141</v>
       </c>
       <c r="G24" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>78</v>
       </c>
       <c r="B25" s="2">
-        <v>1.79</v>
-[...2 lines deleted...]
-        <v>953075160</v>
+        <v>1.75</v>
+      </c>
+      <c r="C25" s="7">
+        <v>957517626.36999989</v>
       </c>
       <c r="D25" s="3">
-        <v>1228728</v>
+        <v>1138127</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>102</v>
+        <v>79</v>
       </c>
       <c r="F25" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G25" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>42</v>
+        <v>95</v>
       </c>
       <c r="B26" s="2">
         <v>1.73</v>
       </c>
-      <c r="C26" s="3">
-        <v>919926998</v>
+      <c r="C26" s="7">
+        <v>948598920.78999996</v>
       </c>
       <c r="D26" s="3">
-        <v>4299327</v>
+        <v>19190753</v>
       </c>
       <c r="E26" s="4">
-        <v>438516106</v>
+        <v>844741108</v>
       </c>
       <c r="F26" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G26" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="B27" s="2">
-        <v>1.65</v>
-[...2 lines deleted...]
-        <v>879307255</v>
+        <v>1.71</v>
+      </c>
+      <c r="C27" s="7">
+        <v>937276517.75999999</v>
       </c>
       <c r="D27" s="3">
-        <v>1885388</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1725504</v>
+      </c>
+      <c r="E27" s="4">
+        <v>883556102</v>
       </c>
       <c r="F27" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G27" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="B28" s="2">
-        <v>1.61</v>
-[...2 lines deleted...]
-        <v>855087804</v>
+        <v>1.7</v>
+      </c>
+      <c r="C28" s="7">
+        <v>929476981.62</v>
       </c>
       <c r="D28" s="3">
-        <v>4732871</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>7204131</v>
+      </c>
+      <c r="E28" s="4">
+        <v>745867101</v>
       </c>
       <c r="F28" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G28" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>72</v>
       </c>
       <c r="B29" s="2">
-        <v>1.59</v>
-[...2 lines deleted...]
-        <v>846017254</v>
+        <v>1.61</v>
+      </c>
+      <c r="C29" s="7">
+        <v>882683682.44000006</v>
       </c>
       <c r="D29" s="3">
-        <v>7145416</v>
-[...2 lines deleted...]
-        <v>745867101</v>
+        <v>11357227</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>73</v>
       </c>
       <c r="F29" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G29" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="B30" s="2">
-        <v>1.56</v>
-[...2 lines deleted...]
-        <v>830504818</v>
+        <v>1.61</v>
+      </c>
+      <c r="C30" s="7">
+        <v>879307914.04999995</v>
       </c>
       <c r="D30" s="3">
-        <v>2509078</v>
+        <v>9841163</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="F30" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G30" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>90</v>
+        <v>65</v>
       </c>
       <c r="B31" s="2">
-        <v>1.54</v>
-[...2 lines deleted...]
-        <v>819314089</v>
+        <v>1.56</v>
+      </c>
+      <c r="C31" s="7">
+        <v>852857564.04999995</v>
       </c>
       <c r="D31" s="3">
-        <v>12929053</v>
+        <v>9842557</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="F31" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G31" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>49</v>
+        <v>86</v>
       </c>
       <c r="B32" s="2">
         <v>1.52</v>
       </c>
-      <c r="C32" s="3">
-        <v>809169305</v>
+      <c r="C32" s="7">
+        <v>830192651.20000005</v>
       </c>
       <c r="D32" s="3">
-        <v>1711441</v>
+        <v>3253106</v>
       </c>
       <c r="E32" s="4">
-        <v>883556102</v>
+        <v>693475105</v>
       </c>
       <c r="F32" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G32" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>94</v>
+        <v>124</v>
       </c>
       <c r="B33" s="2">
-        <v>1.49</v>
-[...2 lines deleted...]
-        <v>792640598</v>
+        <v>1.48</v>
+      </c>
+      <c r="C33" s="7">
+        <v>810266445.36000001</v>
       </c>
       <c r="D33" s="3">
-        <v>763123</v>
+        <v>1667112</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>95</v>
+        <v>125</v>
       </c>
       <c r="F33" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G33" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>120</v>
+        <v>91</v>
       </c>
       <c r="B34" s="2">
-        <v>1.49</v>
-[...2 lines deleted...]
-        <v>790686608</v>
+        <v>1.45</v>
+      </c>
+      <c r="C34" s="7">
+        <v>790933248.63999999</v>
       </c>
       <c r="D34" s="3">
-        <v>19034343</v>
+        <v>4069424</v>
       </c>
       <c r="E34" s="4">
-        <v>844741108</v>
+        <v>7.5513000000000005E+105</v>
       </c>
       <c r="F34" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G34" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>180</v>
+        <v>92</v>
       </c>
       <c r="B35" s="2">
-        <v>1.44</v>
-[...2 lines deleted...]
-        <v>766541304</v>
+        <v>1.43</v>
+      </c>
+      <c r="C35" s="7">
+        <v>782148385.15999997</v>
       </c>
       <c r="D35" s="3">
-        <v>2494115</v>
+        <v>1152014</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>181</v>
+        <v>93</v>
       </c>
       <c r="F35" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G35" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>123</v>
+        <v>70</v>
       </c>
       <c r="B36" s="2">
-        <v>1.44</v>
-[...2 lines deleted...]
-        <v>768117294</v>
+        <v>1.4</v>
+      </c>
+      <c r="C36" s="7">
+        <v>763346816.63999999</v>
       </c>
       <c r="D36" s="3">
-        <v>1922841</v>
+        <v>13035294</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>124</v>
+        <v>71</v>
       </c>
       <c r="F36" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G36" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>83</v>
+        <v>40</v>
       </c>
       <c r="B37" s="2">
-        <v>1.41</v>
-[...2 lines deleted...]
-        <v>751992896</v>
+        <v>1.39</v>
+      </c>
+      <c r="C37" s="7">
+        <v>762427398.24000001</v>
       </c>
       <c r="D37" s="3">
-        <v>9762338</v>
+        <v>2539224</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>84</v>
+        <v>41</v>
       </c>
       <c r="F37" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G37" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="B38" s="2">
-        <v>1.4</v>
-[...2 lines deleted...]
-        <v>744191653</v>
+        <v>1.38</v>
+      </c>
+      <c r="C38" s="7">
+        <v>753508874.62</v>
       </c>
       <c r="D38" s="3">
-        <v>6260024</v>
-[...2 lines deleted...]
-        <v>931142103</v>
+        <v>687847</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>75</v>
       </c>
       <c r="F38" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G38" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>109</v>
+        <v>89</v>
       </c>
       <c r="B39" s="2">
-        <v>1.39</v>
-[...2 lines deleted...]
-        <v>736857043</v>
+        <v>1.36</v>
+      </c>
+      <c r="C39" s="7">
+        <v>744702946.5</v>
       </c>
       <c r="D39" s="3">
-        <v>3226593</v>
+        <v>4915531</v>
       </c>
       <c r="E39" s="4">
-        <v>693475105</v>
+        <v>742718109</v>
       </c>
       <c r="F39" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G39" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>119</v>
+        <v>68</v>
       </c>
       <c r="B40" s="2">
-        <v>1.38</v>
-[...2 lines deleted...]
-        <v>735978633</v>
+        <v>1.34</v>
+      </c>
+      <c r="C40" s="7">
+        <v>735643079.79999995</v>
       </c>
       <c r="D40" s="3">
-        <v>8284316</v>
-[...2 lines deleted...]
-        <v>808513105</v>
+        <v>2311889</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>69</v>
       </c>
       <c r="F40" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G40" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>115</v>
+        <v>51</v>
       </c>
       <c r="B41" s="2">
-        <v>1.37</v>
-[...2 lines deleted...]
-        <v>730522154</v>
+        <v>1.28</v>
+      </c>
+      <c r="C41" s="7">
+        <v>700994205.42000008</v>
       </c>
       <c r="D41" s="3">
-        <v>4036257</v>
+        <v>2898347</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>116</v>
+        <v>52</v>
       </c>
       <c r="F41" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G41" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="B42" s="2">
-        <v>1.37</v>
-[...2 lines deleted...]
-        <v>726081056</v>
+        <v>1.18</v>
+      </c>
+      <c r="C42" s="7">
+        <v>646134473.29999995</v>
       </c>
       <c r="D42" s="3">
-        <v>1142625</v>
+        <v>4853410</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="F42" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G42" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>112</v>
+        <v>80</v>
       </c>
       <c r="B43" s="2">
-        <v>1.34</v>
-[...2 lines deleted...]
-        <v>714451081</v>
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="C43" s="7">
+        <v>627983167.5</v>
       </c>
       <c r="D43" s="3">
-        <v>4875468</v>
+        <v>4730570</v>
       </c>
       <c r="E43" s="4">
-        <v>742718109</v>
+        <v>629377508</v>
       </c>
       <c r="F43" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G43" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="B44" s="2">
-        <v>1.34</v>
-[...2 lines deleted...]
-        <v>709725263</v>
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="C44" s="7">
+        <v>621698472.79999995</v>
       </c>
       <c r="D44" s="3">
-        <v>2774315</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>580040</v>
+      </c>
+      <c r="E44" s="4">
+        <v>911363109</v>
       </c>
       <c r="F44" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G44" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="B45" s="2">
-        <v>1.28</v>
-[...2 lines deleted...]
-        <v>682589164</v>
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="C45" s="7">
+        <v>623313714.09000003</v>
       </c>
       <c r="D45" s="3">
-        <v>3088499</v>
+        <v>5903151</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="F45" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G45" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="B46" s="2">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>675102087</v>
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="C46" s="7">
+        <v>614239555.92999995</v>
       </c>
       <c r="D46" s="3">
-        <v>1967654</v>
+        <v>14426121</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="F46" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G46" t="s">
-        <v>11</v>
+        <v>144</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>128</v>
+        <v>42</v>
       </c>
       <c r="B47" s="2">
-        <v>1.23</v>
-[...2 lines deleted...]
-        <v>655986414</v>
+        <v>1.06</v>
+      </c>
+      <c r="C47" s="7">
+        <v>581792756.60000002</v>
       </c>
       <c r="D47" s="3">
-        <v>3527757</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>5061268</v>
+      </c>
+      <c r="E47" s="4">
+        <v>931142103</v>
       </c>
       <c r="F47" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G47" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B48" s="2">
-        <v>1.1599999999999999</v>
-[...2 lines deleted...]
-        <v>614301962</v>
+        <v>1.03</v>
+      </c>
+      <c r="C48" s="7">
+        <v>565625686.45000005</v>
       </c>
       <c r="D48" s="3">
-        <v>575313</v>
+        <v>1090573</v>
       </c>
       <c r="E48" s="4">
-        <v>911363109</v>
+        <v>666807102</v>
       </c>
       <c r="F48" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G48" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="B49" s="2">
-        <v>1.1599999999999999</v>
-[...2 lines deleted...]
-        <v>615130397</v>
+        <v>1.03</v>
+      </c>
+      <c r="C49" s="7">
+        <v>563834580.75</v>
       </c>
       <c r="D49" s="3">
-        <v>5855039</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>2923695</v>
+      </c>
+      <c r="E49" s="4">
+        <v>872590104</v>
       </c>
       <c r="F49" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G49" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>114</v>
+        <v>57</v>
       </c>
       <c r="B50" s="2">
-        <v>1.1200000000000001</v>
-[...2 lines deleted...]
-        <v>595750388</v>
+        <v>1.02</v>
+      </c>
+      <c r="C50" s="7">
+        <v>556690626.02999997</v>
       </c>
       <c r="D50" s="3">
-        <v>2758870</v>
-[...2 lines deleted...]
-        <v>747525103</v>
+        <v>2260489</v>
+      </c>
+      <c r="E50" s="4" t="s">
+        <v>58</v>
       </c>
       <c r="F50" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G50" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>106</v>
+        <v>45</v>
       </c>
       <c r="B51" s="2">
-        <v>1.1100000000000001</v>
-[...2 lines deleted...]
-        <v>588869314</v>
+        <v>1.02</v>
+      </c>
+      <c r="C51" s="7">
+        <v>560532023.15999997</v>
       </c>
       <c r="D51" s="3">
-        <v>1081685</v>
-[...2 lines deleted...]
-        <v>666807102</v>
+        <v>3735386</v>
+      </c>
+      <c r="E51" s="4" t="s">
+        <v>46</v>
       </c>
       <c r="F51" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="G51" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>75</v>
+        <v>107</v>
       </c>
       <c r="B52" s="2">
-        <v>1.0900000000000001</v>
-[...2 lines deleted...]
-        <v>577107788</v>
+        <v>0.98</v>
+      </c>
+      <c r="C52" s="7">
+        <v>533808114.5</v>
       </c>
       <c r="D52" s="3">
-        <v>2242066</v>
+        <v>716050</v>
       </c>
       <c r="E52" s="4" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="F52" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G52" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>130</v>
+        <v>103</v>
       </c>
       <c r="B53" s="2">
-        <v>1.06</v>
-[...2 lines deleted...]
-        <v>562474470</v>
+        <v>0.97</v>
+      </c>
+      <c r="C53" s="7">
+        <v>530856704.06999999</v>
       </c>
       <c r="D53" s="3">
-        <v>3155537</v>
+        <v>3135783</v>
       </c>
       <c r="E53" s="4" t="s">
-        <v>131</v>
+        <v>104</v>
       </c>
       <c r="F53" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G53" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="B54" s="2">
-        <v>1.02</v>
-[...2 lines deleted...]
-        <v>541221008</v>
+        <v>0.95</v>
+      </c>
+      <c r="C54" s="7">
+        <v>518662303.10000002</v>
       </c>
       <c r="D54" s="3">
-        <v>1732628</v>
+        <v>1511474</v>
       </c>
       <c r="E54" s="4" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="F54" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G54" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="B55" s="2">
-        <v>1.01</v>
-[...2 lines deleted...]
-        <v>535512317</v>
+        <v>0.92</v>
+      </c>
+      <c r="C55" s="7">
+        <v>504495566.12</v>
       </c>
       <c r="D55" s="3">
-        <v>3704942</v>
+        <v>4470893</v>
       </c>
       <c r="E55" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="F55" t="s">
-        <v>56</v>
+        <v>141</v>
       </c>
       <c r="G55" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>126</v>
+        <v>28</v>
       </c>
       <c r="B56" s="2">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>531743144</v>
+        <v>0.9</v>
+      </c>
+      <c r="C56" s="7">
+        <v>490027439.16000003</v>
       </c>
       <c r="D56" s="3">
-        <v>14308544</v>
+        <v>3064012</v>
       </c>
       <c r="E56" s="4" t="s">
-        <v>127</v>
+        <v>29</v>
       </c>
       <c r="F56" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G56" t="s">
-        <v>64</v>
+        <v>136</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>33</v>
       </c>
       <c r="B57" s="2">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>519451942</v>
+        <v>0.9</v>
+      </c>
+      <c r="C57" s="7">
+        <v>490531119.91000003</v>
       </c>
       <c r="D57" s="3">
-        <v>4434454</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>2167327</v>
+      </c>
+      <c r="E57" s="4">
+        <v>438516205</v>
       </c>
       <c r="F57" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G57" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>122</v>
+        <v>53</v>
       </c>
       <c r="B58" s="2">
-        <v>0.97</v>
-[...2 lines deleted...]
-        <v>516466135</v>
+        <v>0.89</v>
+      </c>
+      <c r="C58" s="7">
+        <v>485416046.69999999</v>
       </c>
       <c r="D58" s="3">
-        <v>2899866</v>
-[...2 lines deleted...]
-        <v>872590104</v>
+        <v>6220890</v>
+      </c>
+      <c r="E58" s="4" t="s">
+        <v>54</v>
       </c>
       <c r="F58" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G58" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>28</v>
+        <v>84</v>
       </c>
       <c r="B59" s="2">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>501463628</v>
+        <v>0.89</v>
+      </c>
+      <c r="C59" s="7">
+        <v>487228800</v>
       </c>
       <c r="D59" s="3">
-        <v>580391</v>
-[...2 lines deleted...]
-        <v>595112103</v>
+        <v>6496384</v>
+      </c>
+      <c r="E59" s="4" t="s">
+        <v>85</v>
       </c>
       <c r="F59" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G59" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="B60" s="2">
-        <v>0.92</v>
-[...2 lines deleted...]
-        <v>488031668</v>
+        <v>0.87</v>
+      </c>
+      <c r="C60" s="7">
+        <v>474017451.18000001</v>
       </c>
       <c r="D60" s="3">
-        <v>3811854</v>
+        <v>3843177</v>
       </c>
       <c r="E60" s="4" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="F60" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G60" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="B61" s="2">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>465787492</v>
+        <v>0.87</v>
+      </c>
+      <c r="C61" s="7">
+        <v>475466248.07999998</v>
       </c>
       <c r="D61" s="3">
-        <v>6170188</v>
+        <v>5608236</v>
       </c>
       <c r="E61" s="4" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="F61" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G61" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>37</v>
+        <v>105</v>
       </c>
       <c r="B62" s="2">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>459381286</v>
+        <v>0.84</v>
+      </c>
+      <c r="C62" s="7">
+        <v>460071798.25999999</v>
       </c>
       <c r="D62" s="3">
-        <v>3039040</v>
+        <v>3181466</v>
       </c>
       <c r="E62" s="4" t="s">
-        <v>38</v>
+        <v>106</v>
       </c>
       <c r="F62" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G62" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>29</v>
+        <v>128</v>
       </c>
       <c r="B63" s="2">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>451697110</v>
+        <v>0.83</v>
+      </c>
+      <c r="C63" s="7">
+        <v>451605926.99000001</v>
       </c>
       <c r="D63" s="3">
-        <v>1987841</v>
+        <v>2167327</v>
       </c>
       <c r="E63" s="4" t="s">
-        <v>30</v>
+        <v>129</v>
       </c>
       <c r="F63" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G63" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>73</v>
+        <v>50</v>
       </c>
       <c r="B64" s="2">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>452220436</v>
+        <v>0.75</v>
+      </c>
+      <c r="C64" s="7">
+        <v>410561185.31999999</v>
       </c>
       <c r="D64" s="3">
-        <v>454219</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>7975159</v>
+      </c>
+      <c r="E64" s="4">
+        <v>670100205</v>
       </c>
       <c r="F64" t="s">
-        <v>19</v>
+        <v>140</v>
       </c>
       <c r="G64" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>99</v>
+        <v>76</v>
       </c>
       <c r="B65" s="2">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>451986305</v>
+        <v>0.71</v>
+      </c>
+      <c r="C65" s="7">
+        <v>391168414.89999998</v>
       </c>
       <c r="D65" s="3">
-        <v>5844801</v>
+        <v>6674090</v>
       </c>
       <c r="E65" s="4">
-        <v>5671735</v>
+        <v>501044101</v>
       </c>
       <c r="F65" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G65" t="s">
-        <v>64</v>
+        <v>136</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="B66" s="2">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>453231359</v>
+        <v>0.69</v>
+      </c>
+      <c r="C66" s="7">
+        <v>375789393.18000001</v>
       </c>
       <c r="D66" s="3">
-        <v>6443437</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>2024073</v>
+      </c>
+      <c r="E66" s="4">
+        <v>857477103</v>
       </c>
       <c r="F66" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G66" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>47</v>
+        <v>77</v>
       </c>
       <c r="B67" s="2">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>440151610</v>
+        <v>0.64</v>
+      </c>
+      <c r="C67" s="7">
+        <v>349894917.39999998</v>
       </c>
       <c r="D67" s="3">
-        <v>12315378</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1858178</v>
+      </c>
+      <c r="E67" s="4">
+        <v>573874104</v>
       </c>
       <c r="F67" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G67" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>98</v>
+        <v>111</v>
       </c>
       <c r="B68" s="2">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>420814011</v>
+        <v>0.62</v>
+      </c>
+      <c r="C68" s="7">
+        <v>339646802.95999998</v>
       </c>
       <c r="D68" s="3">
-        <v>6619695</v>
+        <v>8332846</v>
       </c>
       <c r="E68" s="4">
-        <v>501044101</v>
+        <v>929042109</v>
       </c>
       <c r="F68" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="G68" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>43</v>
+        <v>122</v>
       </c>
       <c r="B69" s="2">
-        <v>0.76</v>
-[...2 lines deleted...]
-        <v>401892648</v>
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="C69" s="7">
+        <v>315533950</v>
       </c>
       <c r="D69" s="3">
-        <v>5562528</v>
+        <v>664282</v>
       </c>
       <c r="E69" s="4" t="s">
-        <v>44</v>
+        <v>123</v>
       </c>
       <c r="F69" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G69" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>132</v>
+        <v>30</v>
       </c>
       <c r="B70" s="2">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>376345762</v>
+        <v>0.5</v>
+      </c>
+      <c r="C70" s="7">
+        <v>271504623.77999997</v>
       </c>
       <c r="D70" s="3">
-        <v>2619880</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>6084819</v>
+      </c>
+      <c r="E70" s="4">
+        <v>101137107</v>
       </c>
       <c r="F70" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G70" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>103</v>
+        <v>87</v>
       </c>
       <c r="B71" s="2">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>351007201</v>
+        <v>0.49</v>
+      </c>
+      <c r="C71" s="7">
+        <v>270706231.68000001</v>
       </c>
       <c r="D71" s="3">
-        <v>2716774</v>
+        <v>2280976</v>
       </c>
       <c r="E71" s="4">
-        <v>629377508</v>
+        <v>693506107</v>
       </c>
       <c r="F71" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G71" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="B72" s="2">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>339820431</v>
+        <v>0.47</v>
+      </c>
+      <c r="C72" s="7">
+        <v>254584701.77000001</v>
       </c>
       <c r="D72" s="3">
-        <v>7910159</v>
-[...2 lines deleted...]
-        <v>670100205</v>
+        <v>2735411</v>
+      </c>
+      <c r="E72" s="4" t="s">
+        <v>25</v>
       </c>
       <c r="F72" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="G72" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>121</v>
+        <v>184</v>
       </c>
       <c r="B73" s="2">
-        <v>0.61</v>
-[...8 lines deleted...]
-        <v>857477103</v>
+        <v>0.46</v>
+      </c>
+      <c r="C73" s="5">
+        <v>251587080.44</v>
+      </c>
+      <c r="D73" t="s">
+        <v>135</v>
+      </c>
+      <c r="E73" t="s">
+        <v>135</v>
       </c>
       <c r="F73" t="s">
-        <v>19</v>
+        <v>184</v>
       </c>
       <c r="G73" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="B74" s="2">
-        <v>0.56000000000000005</v>
-[...2 lines deleted...]
-        <v>295417962</v>
+        <v>0.38</v>
+      </c>
+      <c r="C74" s="7">
+        <v>208589480.52000001</v>
       </c>
       <c r="D74" s="3">
-        <v>6084819</v>
-[...2 lines deleted...]
-        <v>101137107</v>
+        <v>208589480.52000001</v>
+      </c>
+      <c r="E74" s="4" t="s">
+        <v>48</v>
       </c>
       <c r="F74" t="s">
-        <v>19</v>
+        <v>150</v>
       </c>
       <c r="G74" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="B75" s="2">
-        <v>0.55000000000000004</v>
-[...2 lines deleted...]
-        <v>291008221</v>
+        <v>0.37</v>
+      </c>
+      <c r="C75" s="7">
+        <v>202790519.94999999</v>
       </c>
       <c r="D75" s="3">
-        <v>8264931</v>
-[...2 lines deleted...]
-        <v>929042109</v>
+        <v>689881</v>
+      </c>
+      <c r="E75" s="4" t="s">
+        <v>148</v>
       </c>
       <c r="F75" t="s">
-        <v>56</v>
+        <v>141</v>
       </c>
       <c r="G75" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>24</v>
+        <v>118</v>
       </c>
       <c r="B76" s="2">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>289646235</v>
+        <v>0.35</v>
+      </c>
+      <c r="C76" s="7">
+        <v>191229379.77000001</v>
       </c>
       <c r="D76" s="3">
-        <v>721608</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>1254539</v>
+      </c>
+      <c r="E76" s="4">
+        <v>314352105</v>
       </c>
       <c r="F76" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G76" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>110</v>
+        <v>178</v>
       </c>
       <c r="B77" s="2">
-        <v>0.49</v>
-[...8 lines deleted...]
-        <v>693506107</v>
+        <v>0.31</v>
+      </c>
+      <c r="C77" s="5">
+        <v>170332811.69</v>
+      </c>
+      <c r="D77">
+        <v>170350000</v>
+      </c>
+      <c r="E77" t="s">
+        <v>179</v>
       </c>
       <c r="F77" t="s">
-        <v>19</v>
+        <v>152</v>
       </c>
       <c r="G77" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>33</v>
+        <v>174</v>
       </c>
       <c r="B78" s="2">
-        <v>0.46</v>
-[...8 lines deleted...]
-        <v>34</v>
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="C78" s="5">
+        <v>159983952</v>
+      </c>
+      <c r="D78">
+        <v>160000000</v>
+      </c>
+      <c r="E78" t="s">
+        <v>175</v>
       </c>
       <c r="F78" t="s">
-        <v>19</v>
+        <v>152</v>
       </c>
       <c r="G78" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>182</v>
+        <v>100</v>
       </c>
       <c r="B79" s="2">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>210561826</v>
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="C79" s="7">
+        <v>153062569.56</v>
       </c>
       <c r="D79" s="3">
-        <v>1254539</v>
+        <v>404724</v>
       </c>
       <c r="E79" s="4">
-        <v>314352105</v>
+        <v>941848103</v>
       </c>
       <c r="F79" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G79" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>200</v>
+        <v>167</v>
       </c>
       <c r="B80" s="2">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>199939420</v>
+        <v>0.27</v>
+      </c>
+      <c r="C80" s="7">
+        <v>149984850</v>
       </c>
       <c r="D80" s="3">
-        <v>200000000</v>
+        <v>150000000</v>
       </c>
       <c r="E80" s="4" t="s">
-        <v>201</v>
+        <v>168</v>
       </c>
       <c r="F80" t="s">
-        <v>210</v>
+        <v>152</v>
       </c>
       <c r="G80" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>59</v>
+        <v>176</v>
       </c>
       <c r="B81" s="2">
-        <v>0.35</v>
-[...8 lines deleted...]
-        <v>60</v>
+        <v>0.27</v>
+      </c>
+      <c r="C81" s="5">
+        <v>149984835</v>
+      </c>
+      <c r="D81">
+        <v>150000000</v>
+      </c>
+      <c r="E81" t="s">
+        <v>177</v>
       </c>
       <c r="F81" t="s">
-        <v>61</v>
+        <v>152</v>
       </c>
       <c r="G81" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>85</v>
+        <v>137</v>
       </c>
       <c r="B82" s="2">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>170566551</v>
+        <v>0.26</v>
+      </c>
+      <c r="C82" s="7">
+        <v>141325037.5</v>
       </c>
       <c r="D82" s="3">
-        <v>2374256</v>
-[...2 lines deleted...]
-        <v>277432100</v>
+        <v>373</v>
+      </c>
+      <c r="E82" s="4" t="s">
+        <v>138</v>
       </c>
       <c r="F82" t="s">
-        <v>19</v>
+        <v>139</v>
       </c>
       <c r="G82" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>136</v>
+        <v>109</v>
       </c>
       <c r="B83" s="2">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>162231131</v>
+        <v>0.26</v>
+      </c>
+      <c r="C83" s="7">
+        <v>141170835.91999999</v>
       </c>
       <c r="D83" s="3">
         <v>835726</v>
       </c>
       <c r="E83" s="4" t="s">
-        <v>137</v>
+        <v>110</v>
       </c>
       <c r="F83" t="s">
-        <v>56</v>
+        <v>149</v>
       </c>
       <c r="G83" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>125</v>
+        <v>145</v>
       </c>
       <c r="B84" s="2">
-        <v>0.28000000000000003</v>
-[...2 lines deleted...]
-        <v>147869961</v>
+        <v>0.19</v>
+      </c>
+      <c r="C84" s="7">
+        <v>102274550.34999999</v>
       </c>
       <c r="D84" s="3">
-        <v>404724</v>
-[...2 lines deleted...]
-        <v>941848103</v>
+        <v>277445</v>
+      </c>
+      <c r="E84" s="4" t="s">
+        <v>146</v>
       </c>
       <c r="F84" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="G84" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="B85" s="2">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>100000000</v>
+        <v>0.18</v>
+      </c>
+      <c r="C85" s="7">
+        <v>99989860</v>
       </c>
       <c r="D85" s="3">
         <v>100000000</v>
       </c>
       <c r="E85" s="4" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="F85" t="s">
-        <v>209</v>
+        <v>152</v>
       </c>
       <c r="G85" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B86" s="2">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>100000000</v>
+        <v>0.16</v>
+      </c>
+      <c r="C86" s="7">
+        <v>84991381</v>
       </c>
       <c r="D86" s="3">
-        <v>100000000</v>
+        <v>85000000</v>
       </c>
       <c r="E86" s="4" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="F86" t="s">
-        <v>209</v>
+        <v>152</v>
       </c>
       <c r="G86" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>202</v>
+        <v>67</v>
       </c>
       <c r="B87" s="2">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>99969720</v>
+        <v>0.15</v>
+      </c>
+      <c r="C87" s="7">
+        <v>80353338.519999996</v>
       </c>
       <c r="D87" s="3">
-        <v>100000000</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>1161847</v>
+      </c>
+      <c r="E87" s="4">
+        <v>277432100</v>
       </c>
       <c r="F87" t="s">
-        <v>210</v>
+        <v>141</v>
       </c>
       <c r="G87" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>62</v>
+        <v>170</v>
       </c>
       <c r="B88" s="2">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>78200871</v>
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="C88" s="7">
+        <v>74992410</v>
       </c>
       <c r="D88" s="3">
-        <v>78500000</v>
+        <v>75000000</v>
       </c>
       <c r="E88" s="4" t="s">
-        <v>63</v>
+        <v>171</v>
       </c>
       <c r="F88" t="s">
-        <v>211</v>
+        <v>152</v>
       </c>
       <c r="G88" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>141</v>
+        <v>159</v>
       </c>
       <c r="B89" s="2">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>64967253</v>
+        <v>0.09</v>
+      </c>
+      <c r="C89" s="7">
+        <v>49994940</v>
       </c>
       <c r="D89" s="3">
-        <v>65000000</v>
+        <v>50000000</v>
       </c>
       <c r="E89" s="4" t="s">
-        <v>142</v>
+        <v>160</v>
       </c>
       <c r="F89" t="s">
-        <v>210</v>
+        <v>152</v>
       </c>
       <c r="G89" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>171</v>
+        <v>120</v>
       </c>
       <c r="B90" s="2">
-        <v>0.11</v>
-[...8 lines deleted...]
-        <v>172</v>
+        <v>0.08</v>
+      </c>
+      <c r="C90" s="5">
+        <v>45937667.619999997</v>
+      </c>
+      <c r="D90">
+        <v>46400000</v>
+      </c>
+      <c r="E90" t="s">
+        <v>121</v>
       </c>
       <c r="F90" t="s">
-        <v>209</v>
+        <v>182</v>
       </c>
       <c r="G90" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>175</v>
+        <v>130</v>
       </c>
       <c r="B91" s="2">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>58295975</v>
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="C91" s="7">
+        <v>39983884</v>
       </c>
       <c r="D91" s="3">
-        <v>58295974.579999998</v>
+        <v>40000000</v>
       </c>
       <c r="E91" s="4" t="s">
-        <v>176</v>
+        <v>131</v>
       </c>
       <c r="F91" t="s">
-        <v>209</v>
+        <v>152</v>
       </c>
       <c r="G91" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>187</v>
+        <v>153</v>
       </c>
       <c r="B92" s="2">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>59981778</v>
+        <v>0.05</v>
+      </c>
+      <c r="C92" s="7">
+        <v>24934867.5</v>
       </c>
       <c r="D92" s="3">
-        <v>60000000</v>
+        <v>25000000</v>
       </c>
       <c r="E92" s="4" t="s">
-        <v>188</v>
+        <v>154</v>
       </c>
       <c r="F92" t="s">
-        <v>210</v>
+        <v>152</v>
       </c>
       <c r="G92" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>169</v>
+        <v>155</v>
       </c>
       <c r="B93" s="2">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>49025312</v>
+        <v>0.05</v>
+      </c>
+      <c r="C93" s="7">
+        <v>24982207.5</v>
       </c>
       <c r="D93" s="3">
-        <v>49025311.530000001</v>
+        <v>25000000</v>
       </c>
       <c r="E93" s="4" t="s">
-        <v>173</v>
+        <v>156</v>
       </c>
       <c r="F93" t="s">
-        <v>209</v>
+        <v>152</v>
       </c>
       <c r="G93" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="B94" s="2">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>49933635</v>
+        <v>0.05</v>
+      </c>
+      <c r="C94" s="7">
+        <v>24987405</v>
       </c>
       <c r="D94" s="3">
-        <v>50000000</v>
+        <v>25000000</v>
       </c>
       <c r="E94" s="4" t="s">
-        <v>145</v>
+        <v>158</v>
       </c>
       <c r="F94" t="s">
-        <v>210</v>
+        <v>152</v>
       </c>
       <c r="G94" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>189</v>
+        <v>163</v>
       </c>
       <c r="B95" s="2">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>49984775</v>
+        <v>0.05</v>
+      </c>
+      <c r="C95" s="7">
+        <v>29987715</v>
       </c>
       <c r="D95" s="3">
-        <v>50000000</v>
+        <v>30000000</v>
       </c>
       <c r="E95" s="4" t="s">
-        <v>190</v>
+        <v>164</v>
       </c>
       <c r="F95" t="s">
-        <v>210</v>
+        <v>152</v>
       </c>
       <c r="G95" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>154</v>
+        <v>114</v>
       </c>
       <c r="B96" s="2">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>49938375</v>
+        <v>0.05</v>
+      </c>
+      <c r="C96" s="7">
+        <v>24989845</v>
       </c>
       <c r="D96" s="3">
-        <v>50000000</v>
+        <v>25000000</v>
       </c>
       <c r="E96" s="4" t="s">
-        <v>155</v>
+        <v>115</v>
       </c>
       <c r="F96" t="s">
-        <v>210</v>
+        <v>152</v>
       </c>
       <c r="G96" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="97" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="B97" s="2">
-        <v>0.09</v>
-[...8 lines deleted...]
-        <v>204</v>
+        <v>0.05</v>
+      </c>
+      <c r="C97" s="5">
+        <v>24982355</v>
+      </c>
+      <c r="D97">
+        <v>25000000</v>
+      </c>
+      <c r="E97" t="s">
+        <v>173</v>
       </c>
       <c r="F97" t="s">
-        <v>210</v>
+        <v>152</v>
       </c>
       <c r="G97" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="98" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>165</v>
+        <v>134</v>
       </c>
       <c r="B98" s="2">
-        <v>0.08</v>
-[...8 lines deleted...]
-        <v>184</v>
+        <v>0.05</v>
+      </c>
+      <c r="C98" s="5">
+        <v>25000000</v>
+      </c>
+      <c r="D98">
+        <v>25000000</v>
+      </c>
+      <c r="E98" t="s">
+        <v>180</v>
       </c>
       <c r="F98" t="s">
-        <v>210</v>
+        <v>181</v>
       </c>
       <c r="G98" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
+        <v>167</v>
+      </c>
+      <c r="B99" s="2">
+        <v>0.04</v>
+      </c>
+      <c r="C99" s="7">
+        <v>19987814</v>
+      </c>
+      <c r="D99" s="3">
+        <v>20000000</v>
+      </c>
+      <c r="E99" s="4" t="s">
         <v>169</v>
       </c>
-      <c r="B99" s="2">
-[...10 lines deleted...]
-      </c>
       <c r="F99" t="s">
-        <v>209</v>
+        <v>152</v>
       </c>
       <c r="G99" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="B100" s="2">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>29966427</v>
+        <v>0.04</v>
+      </c>
+      <c r="C100" s="7">
+        <v>19985844</v>
       </c>
       <c r="D100" s="3">
-        <v>30000000</v>
+        <v>20000000</v>
       </c>
       <c r="E100" s="4" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="F100" t="s">
-        <v>210</v>
+        <v>152</v>
       </c>
       <c r="G100" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="101" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>144</v>
+        <v>132</v>
       </c>
       <c r="B101" s="2">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>24984735</v>
+        <v>0.03</v>
+      </c>
+      <c r="C101" s="7">
+        <v>14488262.25</v>
       </c>
       <c r="D101" s="3">
-        <v>25000000</v>
+        <v>14500000</v>
       </c>
       <c r="E101" s="4" t="s">
-        <v>183</v>
+        <v>119</v>
       </c>
       <c r="F101" t="s">
-        <v>210</v>
+        <v>152</v>
       </c>
       <c r="G101" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="102" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>185</v>
+        <v>112</v>
       </c>
       <c r="B102" s="2">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>24972295</v>
+        <v>0.01</v>
+      </c>
+      <c r="C102" s="7">
+        <v>4771936.3600000003</v>
       </c>
       <c r="D102" s="3">
-        <v>25000000</v>
+        <v>4775000</v>
       </c>
       <c r="E102" s="4" t="s">
-        <v>186</v>
+        <v>113</v>
       </c>
       <c r="F102" t="s">
-        <v>210</v>
+        <v>151</v>
       </c>
       <c r="G102" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C103" s="5"/>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A105" s="6" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A106" s="6" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
-[...90 lines deleted...]
-    </row>
     <row r="107" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A107" t="s">
-[...18 lines deleted...]
-        <v>11</v>
+      <c r="A107" s="6" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A108" t="s">
-[...18 lines deleted...]
-        <v>11</v>
+      <c r="A108" s="6" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="109" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A109" t="s">
-[...18 lines deleted...]
-        <v>11</v>
+      <c r="A109" s="6" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A110" t="s">
-[...267 lines deleted...]
-      <c r="A126" t="s">
+      <c r="A110" s="6" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="127" spans="1:7" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-    </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:G120">
-    <sortCondition descending="1" ref="B11:B120"/>
+  <autoFilter ref="A10:G10" xr:uid="{00000000-0001-0000-0000-000000000000}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:G102">
+      <sortCondition descending="1" ref="B10"/>
+    </sortState>
+  </autoFilter>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:G95">
+    <sortCondition descending="1" ref="B11:B95"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:E5 F1:F10 G1:G10 A10:D10 A7:E9 B6 D6:E6" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:E5 F1:F10 G1:G8 A10:D10 A7:E9 B6 D6:E6" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>