--- v0 (2026-05-10)
+++ v1 (2026-06-01)
@@ -1,545 +1,474 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bdollin\Downloads\Heartbeat Trades\5.8.26\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ttherie\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CFBFC5AD-345C-4920-A526-ADD0D3D5500C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6F8CA350-7412-43FB-A231-161EDA97EFB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Holdings'!$A$10:$G$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Holdings'!$A$7:$D$7</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" iterate="1" iterateCount="10000"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="134">
-[...10 lines deleted...]
-    <t>Complete portfolio data can be found in the semi- and annual financial statements of the fund.</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="116">
+  <si>
+    <t>This spreadsheet intended to accompany the fund’s webpage at www.franklintempleton.com, the spreadsheet is not intended for standalone use.</t>
+  </si>
+  <si>
+    <t>Putnam Sustainable Leaders Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Weight (%)</t>
   </si>
   <si>
     <t>Market Value ($)</t>
   </si>
   <si>
-    <t>Quantity</t>
-[...10 lines deleted...]
-  <si>
     <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
   </si>
   <si>
+    <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
+  </si>
+  <si>
+    <t>Regarding Putnam funds: Prior to August 2, 2024, Putnam Retail Management, LP served as distributor of Putnam funds and services.</t>
+  </si>
+  <si>
+    <t>Putnam funds are not exchangeable for other funds distributed by Franklin Distributors, LLC.</t>
+  </si>
+  <si>
     <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
   </si>
   <si>
     <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses.</t>
   </si>
   <si>
     <t>You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
   </si>
   <si>
-    <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
-[...1 lines deleted...]
-  <si>
     <t>© Franklin Templeton. All rights reserved.</t>
   </si>
   <si>
-    <t>EQUITIES-AMERICAN DEPOSITORY RECEIPT</t>
-[...2 lines deleted...]
-    <t>EQUITIES-COMMON STOCK</t>
+    <t>ASML HOLDING NV NY REG</t>
+  </si>
+  <si>
+    <t>N07059210</t>
+  </si>
+  <si>
+    <t>API GROUP CORP COMMON</t>
+  </si>
+  <si>
+    <t>00187Y100</t>
+  </si>
+  <si>
+    <t>ABBVIE INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>00287Y109</t>
+  </si>
+  <si>
+    <t>ADVANCED MICRO DEVICES</t>
+  </si>
+  <si>
+    <t>ALPHABET INC-CL A -</t>
+  </si>
+  <si>
+    <t>02079K305</t>
   </si>
   <si>
     <t>AMAZON.COM INC COMMON</t>
   </si>
   <si>
+    <t>ANALOG DEVICES INC COMMON</t>
+  </si>
+  <si>
+    <t>APPLE INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>BJ'S WHOLESALE CLUB</t>
+  </si>
+  <si>
+    <t>05550J101</t>
+  </si>
+  <si>
+    <t>BAKER HUGHES CO COMMON</t>
+  </si>
+  <si>
+    <t>05722G100</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP</t>
+  </si>
+  <si>
+    <t>BECTON DICKINSON &amp; CO</t>
+  </si>
+  <si>
+    <t>BOSTON SCIENTIFIC CORP</t>
+  </si>
+  <si>
     <t>BROADCOM INC COMMON STOCK</t>
   </si>
   <si>
+    <t>11135F101</t>
+  </si>
+  <si>
+    <t>CADENCE DESIGN SYSTEMS</t>
+  </si>
+  <si>
+    <t>CAPITAL ONE FINANCIAL</t>
+  </si>
+  <si>
+    <t>14040H105</t>
+  </si>
+  <si>
+    <t>CARPENTER TECHNOLOGY CORP</t>
+  </si>
+  <si>
+    <t>CONSTELLATION ENERGY CORP</t>
+  </si>
+  <si>
+    <t>21037T109</t>
+  </si>
+  <si>
+    <t>DR HORTON INC COMMON</t>
+  </si>
+  <si>
+    <t>23331A109</t>
+  </si>
+  <si>
+    <t>THE WALT DISNEY COMPANY</t>
+  </si>
+  <si>
+    <t>META PLATFORMS INC COMMON</t>
+  </si>
+  <si>
+    <t>30303M102</t>
+  </si>
+  <si>
+    <t>HERSHEY CO/THE COMMON</t>
+  </si>
+  <si>
+    <t>HONEYWELL INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>INGERSOLL RAND INC</t>
+  </si>
+  <si>
+    <t>45687V106</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO</t>
+  </si>
+  <si>
+    <t>46625H100</t>
+  </si>
+  <si>
+    <t>KKR &amp; CO INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>48251W104</t>
+  </si>
+  <si>
+    <t>KEURIG DR PEPPER INC</t>
+  </si>
+  <si>
+    <t>49271V100</t>
+  </si>
+  <si>
+    <t>LAM RESEARCH CORP COMMON</t>
+  </si>
+  <si>
+    <t>LIBERTY MEDIA</t>
+  </si>
+  <si>
+    <t>ELI LILLY AND COMPANY</t>
+  </si>
+  <si>
+    <t>MASTERCARD INC COMMON</t>
+  </si>
+  <si>
+    <t>57636Q104</t>
+  </si>
+  <si>
+    <t>MICROSOFT CORP COMMON</t>
+  </si>
+  <si>
+    <t>NVIDIA CORP COMMON STOCK</t>
+  </si>
+  <si>
+    <t>67066G104</t>
+  </si>
+  <si>
+    <t>OCCIDENTAL PETROLEUM CORP</t>
+  </si>
+  <si>
+    <t>PPL CORP COMMON STOCK USD</t>
+  </si>
+  <si>
+    <t>69351T106</t>
+  </si>
+  <si>
+    <t>SNOWFLAKE INC COMMON</t>
+  </si>
+  <si>
+    <t>TPG INC COMMON STOCK USD</t>
+  </si>
+  <si>
+    <t>TESLA INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>88160R101</t>
+  </si>
+  <si>
+    <t>THERMO FISHER SCIENTIFIC</t>
+  </si>
+  <si>
+    <t>UNITED RENTALS INC COMMON</t>
+  </si>
+  <si>
+    <t>VALERO ENERGY CORP COMMON</t>
+  </si>
+  <si>
+    <t>91913Y100</t>
+  </si>
+  <si>
+    <t>VISA INC COMMON STOCK USD</t>
+  </si>
+  <si>
+    <t>92826C839</t>
+  </si>
+  <si>
+    <t>WALMART INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>DANONE SA COMMON STOCK</t>
+  </si>
+  <si>
+    <t>B1Y9TB3</t>
+  </si>
+  <si>
     <t>LINDE PLC COMMON STOCK</t>
   </si>
   <si>
+    <t>BNZHB81</t>
+  </si>
+  <si>
+    <t>UNILEVER PLC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>BTMR1D1</t>
+  </si>
+  <si>
+    <t>ALLEGION PLC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>G0176J109</t>
+  </si>
+  <si>
+    <t>AON PLC COMMON STOCK USD</t>
+  </si>
+  <si>
+    <t>G0403H108</t>
+  </si>
+  <si>
+    <t>CRH PLC COMMON STOCK EUR</t>
+  </si>
+  <si>
+    <t>G25508105</t>
+  </si>
+  <si>
+    <t>G54950103</t>
+  </si>
+  <si>
+    <t>TRANE TECHNOLOGIES PLC</t>
+  </si>
+  <si>
+    <t>G8994E103</t>
+  </si>
+  <si>
+    <t>ON HOLDING AG COMMON</t>
+  </si>
+  <si>
+    <t>H5919C104</t>
+  </si>
+  <si>
+    <t>BXP INC REIT USD 0.01</t>
+  </si>
+  <si>
+    <t>PUTNAM FDS TR</t>
+  </si>
+  <si>
+    <t>74676P664</t>
+  </si>
+  <si>
+    <t>UNITED STATES ZERO 07/26</t>
+  </si>
+  <si>
+    <t>912797TN7</t>
+  </si>
+  <si>
     <t>Security ID</t>
   </si>
   <si>
-    <t>NVIDIA CORP COMMON STOCK</t>
-[...38 lines deleted...]
-    <t>64110L106</t>
+    <t>Cash and Cash Equivalents</t>
+  </si>
+  <si>
+    <t>COHERENT CORP COMMON</t>
+  </si>
+  <si>
+    <t>19247G107</t>
+  </si>
+  <si>
+    <t>FERVO ENERGY CO COMMON</t>
+  </si>
+  <si>
+    <t>31556C106</t>
   </si>
   <si>
     <t>GE VERNOVA INC COMMON</t>
   </si>
   <si>
     <t>36828A101</t>
   </si>
   <si>
-    <t>MASTERCARD INC COMMON</t>
-[...26 lines deleted...]
-    <t>007903107</t>
+    <t>INSMED INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>INTEL CORP COMMON STOCK</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
-    <t>COHERENT CORP COMMON</t>
-[...143 lines deleted...]
-    <t>THERMO FISHER SCIENTIFIC</t>
+    <t>NRG ENERGY INC COMMON</t>
   </si>
   <si>
     <t>ULTA BEAUTY INC COMMON</t>
   </si>
   <si>
     <t>90384S303</t>
   </si>
   <si>
-    <t>UNITED RENTALS INC COMMON</t>
-[...16 lines deleted...]
-  <si>
     <t>XYLEM INC/NY COMMON STOCK</t>
   </si>
   <si>
     <t>98419M100</t>
-  </si>
-[...70 lines deleted...]
-    <t>EUR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
-[...10 lines deleted...]
-    </font>
+  <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="right"/>
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -835,1660 +764,1064 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G82"/>
+  <dimension ref="A1:D82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B77" sqref="B77"/>
+      <selection activeCell="F95" sqref="F95"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="43.625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="21.625" customWidth="1"/>
+    <col min="1" max="1" width="34.375" customWidth="1"/>
+    <col min="2" max="2" width="10.625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.875" customWidth="1"/>
+    <col min="4" max="4" width="16.875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A2" t="s">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" t="s">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="D3" s="3">
+        <v>46163</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
         <v>3</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B6" t="s">
+      <c r="B7" t="s">
+        <v>100</v>
+      </c>
+      <c r="C7" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="1">
-[...3 lines deleted...]
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="D7" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C8" s="1">
+        <v>8.86</v>
+      </c>
+      <c r="D8" s="2">
+        <v>587738025</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="4">
+        <v>37833100</v>
+      </c>
+      <c r="C9" s="1">
+        <v>7.65</v>
+      </c>
+      <c r="D9" s="2">
+        <v>507536298.92000002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>5</v>
-[...10 lines deleted...]
-      <c r="E10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="1">
+        <v>6.89</v>
+      </c>
+      <c r="D10" s="2">
+        <v>457128672</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
         <v>23</v>
       </c>
-      <c r="F10" t="s">
-[...7 lines deleted...]
-      <c r="A11" t="s">
+      <c r="B11" s="4">
+        <v>23135106</v>
+      </c>
+      <c r="C11" s="1">
+        <v>5.62</v>
+      </c>
+      <c r="D11" s="2">
+        <v>372606372.39999998</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="4">
+        <v>594918104</v>
+      </c>
+      <c r="C12" s="1">
+        <v>4.92</v>
+      </c>
+      <c r="D12" s="2">
+        <v>326513019</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" s="1">
+        <v>4.38</v>
+      </c>
+      <c r="D13" s="2">
+        <v>290456033.39999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C14" s="1">
+        <v>2.67</v>
+      </c>
+      <c r="D14" s="2">
+        <v>176747580</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="4">
+        <v>532457108</v>
+      </c>
+      <c r="C15" s="1">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="D15" s="2">
+        <v>161351585</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="4">
+        <v>7903107</v>
+      </c>
+      <c r="C16" s="1">
+        <v>2.29</v>
+      </c>
+      <c r="D16" s="2">
+        <v>151736625</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="C17" s="1">
+        <v>1.94</v>
+      </c>
+      <c r="D17" s="2">
+        <v>128938128</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>96</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="C18" s="1">
+        <v>1.92</v>
+      </c>
+      <c r="D18" s="2">
+        <v>127216639.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C19" s="1">
+        <v>1.79</v>
+      </c>
+      <c r="D19" s="2">
+        <v>118600260</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="4">
+        <v>512807306</v>
+      </c>
+      <c r="C20" s="1">
+        <v>1.75</v>
+      </c>
+      <c r="D20" s="2">
+        <v>116332176</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>59</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C21" s="1">
+        <v>1.66</v>
+      </c>
+      <c r="D21" s="2">
+        <v>109896415.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="D22" s="2">
+        <v>105674800</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="D23" s="2">
+        <v>104525850</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="D24" s="2">
+        <v>101533882.95999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="4">
+        <v>60505104</v>
+      </c>
+      <c r="C25" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="D25" s="2">
+        <v>100829056.73999999</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" s="4">
+        <v>127387108</v>
+      </c>
+      <c r="C26" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="D26" s="2">
+        <v>99264743.200000003</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>65</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C27" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="D27" s="2">
+        <v>96516028</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>69</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C28" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="D28" s="2">
+        <v>96615277</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>84</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="C29" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="D29" s="2">
+        <v>84092380</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C30" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="D30" s="2">
+        <v>80547908</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>82</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="C31" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="D31" s="2">
+        <v>77770356.459999993</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>72</v>
+      </c>
+      <c r="B32" s="4">
+        <v>911363109</v>
+      </c>
+      <c r="C32" s="1">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="D32" s="2">
+        <v>76028600.799999997</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>80</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="C33" s="1">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="D33" s="2">
+        <v>76559088</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
         <v>24</v>
       </c>
-      <c r="B11" s="2">
-[...19 lines deleted...]
-      <c r="A12" t="s">
+      <c r="B34" s="4">
+        <v>32654105</v>
+      </c>
+      <c r="C34" s="1">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="D34" s="2">
+        <v>74874844.799999997</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>36</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C35" s="1">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="D35" s="2">
+        <v>74925324</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>71</v>
+      </c>
+      <c r="B36" s="4">
+        <v>883556102</v>
+      </c>
+      <c r="C36" s="1">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="D36" s="2">
+        <v>73750604.400000006</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>14</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C37" s="1">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="D37" s="2">
+        <v>72467840</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>91</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="C38" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="D38" s="2">
+        <v>69061899.200000003</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>31</v>
+      </c>
+      <c r="B39" s="4">
+        <v>75887109</v>
+      </c>
+      <c r="C39" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="D39" s="2">
+        <v>67362750</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>41</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C40" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D40" s="2">
+        <v>66953030</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="2">
-[...8 lines deleted...]
-      <c r="E12" s="4" t="s">
+      <c r="B41" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="F12" t="s">
-[...111 lines deleted...]
-      <c r="E17" s="4" t="s">
+      <c r="C41" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D41" s="2">
+        <v>65931026</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>39</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C42" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D42" s="2">
+        <v>65335021.399999999</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>106</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="C43" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D43" s="2">
+        <v>64174053.600000001</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>110</v>
+      </c>
+      <c r="B44" s="4">
+        <v>595112103</v>
+      </c>
+      <c r="C44" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D44" s="2">
+        <v>62675104</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>112</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="C45" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="D45" s="2">
+        <v>61877178</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>114</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="C46" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="D46" s="2">
+        <v>61524200</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B47" s="4">
+        <v>674599105</v>
+      </c>
+      <c r="C47" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="D47" s="2">
+        <v>57859305</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>77</v>
+      </c>
+      <c r="B48" s="4">
+        <v>931142103</v>
+      </c>
+      <c r="C48" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="D48" s="2">
+        <v>55513050</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>46</v>
+      </c>
+      <c r="B49" s="4">
+        <v>427866108</v>
+      </c>
+      <c r="C49" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="D49" s="2">
+        <v>52414367</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>78</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="C50" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="D50" s="2">
+        <v>52524040.880000003</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>43</v>
+      </c>
+      <c r="B51" s="4">
+        <v>254687106</v>
+      </c>
+      <c r="C51" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="D51" s="2">
+        <v>51427470</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>88</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="C52" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="D52" s="2">
+        <v>51899111</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>93</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="C53" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="D53" s="2">
+        <v>49516565</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>86</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="C54" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="D54" s="2">
+        <v>48652453.200000003</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
         <v>32</v>
       </c>
-      <c r="F17" t="s">
-[...548 lines deleted...]
-      <c r="E41" s="4" t="s">
+      <c r="B55" s="4">
+        <v>101137107</v>
+      </c>
+      <c r="C55" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="D55" s="2">
+        <v>45371385</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>57</v>
+      </c>
+      <c r="B56" s="4">
+        <v>531229755</v>
+      </c>
+      <c r="C56" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="D56" s="2">
+        <v>45161960</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
         <v>73</v>
       </c>
-      <c r="F41" t="s">
-[...42 lines deleted...]
-      <c r="E43" s="4" t="s">
+      <c r="B57" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="C57" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="D57" s="2">
+        <v>45349029</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
         <v>47</v>
       </c>
-      <c r="F43" t="s">
-[...351 lines deleted...]
-    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B58" s="4">
+        <v>438516106</v>
+      </c>
+      <c r="C58" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="D58" s="2">
+        <v>44200500</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>68</v>
       </c>
-      <c r="B59" s="2">
-[...14 lines deleted...]
-      <c r="G59" t="s">
+      <c r="B59" s="4">
+        <v>872657101</v>
+      </c>
+      <c r="C59" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="D59" s="2">
+        <v>39647094.25</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>95</v>
+      </c>
+      <c r="B60" s="4">
+        <v>101121101</v>
+      </c>
+      <c r="C60" s="1">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="D60" s="2">
+        <v>38435096</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>102</v>
+      </c>
+      <c r="B61" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="C61" s="1">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="D61" s="2">
+        <v>37406880</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>67</v>
+      </c>
+      <c r="B62" s="4">
+        <v>833445109</v>
+      </c>
+      <c r="C62" s="1">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="D62" s="2">
+        <v>37130622</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>38</v>
+      </c>
+      <c r="B63" s="4">
+        <v>144285103</v>
+      </c>
+      <c r="C63" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="D63" s="2">
+        <v>36117568</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>111</v>
+      </c>
+      <c r="B64" s="4">
+        <v>629377508</v>
+      </c>
+      <c r="C64" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="D64" s="2">
+        <v>35284284</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>104</v>
+      </c>
+      <c r="B65" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="C65" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="D65" s="2">
+        <v>34361250</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>108</v>
+      </c>
+      <c r="B66" s="4">
+        <v>457669307</v>
+      </c>
+      <c r="C66" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="D66" s="2">
+        <v>33045201</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>52</v>
+      </c>
+      <c r="B67" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C67" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="D67" s="2">
+        <v>33137572</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>16</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C68" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="D68" s="2">
+        <v>30560600</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>109</v>
+      </c>
+      <c r="B69" s="4">
+        <v>458140100</v>
+      </c>
+      <c r="C69" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="D69" s="2">
+        <v>28345200</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>80</v>
+      </c>
+      <c r="B70" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="C70" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="D70" s="2">
+        <v>23770362</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>98</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="C71" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="D71" s="2">
+        <v>10243908.67</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>101</v>
+      </c>
+      <c r="C72" s="1">
+        <v>0</v>
+      </c>
+      <c r="D72" s="2">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
         <v>11</v>
-      </c>
-[...372 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:G74">
-[...1 lines deleted...]
-  </sortState>
+  <autoFilter ref="A7:D7" xr:uid="{00000000-0001-0000-0000-000000000000}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A8:D72">
+      <sortCondition descending="1" ref="C7"/>
+    </sortState>
+  </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:E5 A77:E82 F1:F10 F76:F82 G1:G10 G76:G82 A10:D10 A7:E9 B6 D6:E6 A76 D76:E76" numberStoredAsText="1"/>
+    <ignoredError sqref="C1:D2 C73:D82 A1:A7 A73:A82 C4:D6 C3" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Dollins, Brandy</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>