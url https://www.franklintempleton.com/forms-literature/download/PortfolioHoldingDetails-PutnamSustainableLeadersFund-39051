--- v1 (2026-06-01)
+++ v2 (2026-06-23)
@@ -4,79 +4,79 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ttherie\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6F8CA350-7412-43FB-A231-161EDA97EFB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{04D334D5-6E39-47A3-A8A9-2E520CEF1455}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Holdings'!$A$7:$D$7</definedName>
   </definedNames>
   <calcPr calcId="191029" iterate="1" iterateCount="10000"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="124">
   <si>
     <t>This spreadsheet intended to accompany the fund’s webpage at www.franklintempleton.com, the spreadsheet is not intended for standalone use.</t>
   </si>
   <si>
     <t>Putnam Sustainable Leaders Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Weight (%)</t>
   </si>
   <si>
     <t>Market Value ($)</t>
   </si>
   <si>
     <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
   </si>
   <si>
     <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
   </si>
   <si>
@@ -229,56 +229,50 @@
   <si>
     <t>LIBERTY MEDIA</t>
   </si>
   <si>
     <t>ELI LILLY AND COMPANY</t>
   </si>
   <si>
     <t>MASTERCARD INC COMMON</t>
   </si>
   <si>
     <t>57636Q104</t>
   </si>
   <si>
     <t>MICROSOFT CORP COMMON</t>
   </si>
   <si>
     <t>NVIDIA CORP COMMON STOCK</t>
   </si>
   <si>
     <t>67066G104</t>
   </si>
   <si>
     <t>OCCIDENTAL PETROLEUM CORP</t>
   </si>
   <si>
-    <t>PPL CORP COMMON STOCK USD</t>
-[...4 lines deleted...]
-  <si>
     <t>SNOWFLAKE INC COMMON</t>
   </si>
   <si>
     <t>TPG INC COMMON STOCK USD</t>
   </si>
   <si>
     <t>TESLA INC COMMON STOCK</t>
   </si>
   <si>
     <t>88160R101</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC</t>
   </si>
   <si>
     <t>UNITED RENTALS INC COMMON</t>
   </si>
   <si>
     <t>VALERO ENERGY CORP COMMON</t>
   </si>
   <si>
     <t>91913Y100</t>
   </si>
   <si>
     <t>VISA INC COMMON STOCK USD</t>
@@ -380,50 +374,80 @@
     <t>36828A101</t>
   </si>
   <si>
     <t>INSMED INC COMMON STOCK</t>
   </si>
   <si>
     <t>INTEL CORP COMMON STOCK</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>NRG ENERGY INC COMMON</t>
   </si>
   <si>
     <t>ULTA BEAUTY INC COMMON</t>
   </si>
   <si>
     <t>90384S303</t>
   </si>
   <si>
     <t>XYLEM INC/NY COMMON STOCK</t>
   </si>
   <si>
     <t>98419M100</t>
+  </si>
+  <si>
+    <t>S&amp;P500 EMINI 06/18/2026</t>
+  </si>
+  <si>
+    <t>ESM6IDX</t>
+  </si>
+  <si>
+    <t>AMERICAN ELECTRIC POWER</t>
+  </si>
+  <si>
+    <t>AMER SPORTS INC COMMON</t>
+  </si>
+  <si>
+    <t>G0260P102</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA ZERO 06/26</t>
+  </si>
+  <si>
+    <t>09659CFB9</t>
+  </si>
+  <si>
+    <t>FAIRWAY FINANCE 0% 06/26</t>
+  </si>
+  <si>
+    <t>30601WFB0</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -766,1050 +790,1107 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D82"/>
+  <dimension ref="A1:D86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F95" sqref="F95"/>
+      <selection activeCell="D77" sqref="D77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="34.375" customWidth="1"/>
     <col min="2" max="2" width="10.625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.875" customWidth="1"/>
     <col min="4" max="4" width="16.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="C3" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="3">
-        <v>46163</v>
+        <v>46183</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>3</v>
       </c>
       <c r="B7" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C7" t="s">
         <v>4</v>
       </c>
       <c r="D7" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>62</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="C8" s="1">
-        <v>8.86</v>
+        <v>8.26</v>
       </c>
       <c r="D8" s="2">
-        <v>587738025</v>
+        <v>536624550</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="4">
         <v>37833100</v>
       </c>
       <c r="C9" s="1">
-        <v>7.65</v>
+        <v>7.47</v>
       </c>
       <c r="D9" s="2">
-        <v>507536298.92000002</v>
+        <v>485220610.63999999</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="1">
-        <v>6.89</v>
+        <v>5.64</v>
       </c>
       <c r="D10" s="2">
-        <v>457128672</v>
+        <v>366558212.80000001</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>61</v>
       </c>
       <c r="B11" s="4">
-        <v>23135106</v>
+        <v>594918104</v>
       </c>
       <c r="C11" s="1">
-        <v>5.62</v>
+        <v>4.7699999999999996</v>
       </c>
       <c r="D11" s="2">
-        <v>372606372.39999998</v>
+        <v>309583176</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="B12" s="4">
-        <v>594918104</v>
+        <v>23135106</v>
       </c>
       <c r="C12" s="1">
-        <v>4.92</v>
+        <v>4.3600000000000003</v>
       </c>
       <c r="D12" s="2">
-        <v>326513019</v>
+        <v>282896320</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="1">
-        <v>4.38</v>
+        <v>2.8</v>
       </c>
       <c r="D13" s="2">
-        <v>290456033.39999998</v>
+        <v>181577358</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>44</v>
+        <v>94</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>45</v>
+        <v>95</v>
       </c>
       <c r="C14" s="1">
-        <v>2.67</v>
+        <v>2.74</v>
       </c>
       <c r="D14" s="2">
-        <v>176747580</v>
+        <v>178167413.47</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="4">
         <v>532457108</v>
       </c>
       <c r="C15" s="1">
-        <v>2.4300000000000002</v>
+        <v>2.71</v>
       </c>
       <c r="D15" s="2">
-        <v>161351585</v>
+        <v>176023713</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>7903107</v>
+        <v>44</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>45</v>
       </c>
       <c r="C16" s="1">
-        <v>2.29</v>
+        <v>2.56</v>
       </c>
       <c r="D16" s="2">
-        <v>151736625</v>
+        <v>166155180</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>20</v>
+      </c>
+      <c r="B17" s="4">
+        <v>7903107</v>
       </c>
       <c r="C17" s="1">
-        <v>1.94</v>
+        <v>2.35</v>
       </c>
       <c r="D17" s="2">
-        <v>128938128</v>
+        <v>152685000</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>56</v>
+      </c>
+      <c r="B18" s="4">
+        <v>512807306</v>
       </c>
       <c r="C18" s="1">
-        <v>1.92</v>
+        <v>2.12</v>
       </c>
       <c r="D18" s="2">
-        <v>127216639.5</v>
+        <v>137601680</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>50</v>
+        <v>73</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>51</v>
+        <v>74</v>
       </c>
       <c r="C19" s="1">
-        <v>1.79</v>
+        <v>1.94</v>
       </c>
       <c r="D19" s="2">
-        <v>118600260</v>
+        <v>125760624</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>512807306</v>
+        <v>50</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>51</v>
       </c>
       <c r="C20" s="1">
-        <v>1.75</v>
+        <v>1.86</v>
       </c>
       <c r="D20" s="2">
-        <v>116332176</v>
+        <v>121003578.8</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="C21" s="1">
-        <v>1.66</v>
+        <v>1.72</v>
       </c>
       <c r="D21" s="2">
-        <v>109896415.2</v>
+        <v>111835444.40000001</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="C22" s="1">
-        <v>1.59</v>
+        <v>1.69</v>
       </c>
       <c r="D22" s="2">
-        <v>105674800</v>
+        <v>109618135</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>18</v>
+        <v>59</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>19</v>
+        <v>60</v>
       </c>
       <c r="C23" s="1">
-        <v>1.58</v>
+        <v>1.66</v>
       </c>
       <c r="D23" s="2">
-        <v>104525850</v>
+        <v>107578036.8</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>30</v>
+      </c>
+      <c r="B24" s="4">
+        <v>60505104</v>
       </c>
       <c r="C24" s="1">
-        <v>1.53</v>
+        <v>1.64</v>
       </c>
       <c r="D24" s="2">
-        <v>101533882.95999999</v>
+        <v>106801646.04000001</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="B25" s="4">
-        <v>60505104</v>
+        <v>127387108</v>
       </c>
       <c r="C25" s="1">
-        <v>1.52</v>
+        <v>1.64</v>
       </c>
       <c r="D25" s="2">
-        <v>100829056.73999999</v>
+        <v>106650199.59999999</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>108</v>
       </c>
       <c r="B26" s="4">
-        <v>127387108</v>
+        <v>595112103</v>
       </c>
       <c r="C26" s="1">
-        <v>1.5</v>
+        <v>1.64</v>
       </c>
       <c r="D26" s="2">
-        <v>99264743.200000003</v>
+        <v>106526147.2</v>
       </c>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>66</v>
+        <v>29</v>
       </c>
       <c r="C27" s="1">
-        <v>1.46</v>
+        <v>1.56</v>
       </c>
       <c r="D27" s="2">
-        <v>96516028</v>
+        <v>101210120</v>
       </c>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C28" s="1">
-        <v>1.46</v>
+        <v>1.36</v>
       </c>
       <c r="D28" s="2">
-        <v>96615277</v>
+        <v>88231239.799999997</v>
       </c>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>70</v>
+      </c>
+      <c r="B29" s="4">
+        <v>911363109</v>
       </c>
       <c r="C29" s="1">
-        <v>1.27</v>
+        <v>1.33</v>
       </c>
       <c r="D29" s="2">
-        <v>84092380</v>
+        <v>86155906</v>
       </c>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>49</v>
+        <v>83</v>
       </c>
       <c r="C30" s="1">
-        <v>1.21</v>
+        <v>1.28</v>
       </c>
       <c r="D30" s="2">
-        <v>80547908</v>
+        <v>83223790</v>
       </c>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>82</v>
+        <v>48</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>83</v>
+        <v>49</v>
       </c>
       <c r="C31" s="1">
-        <v>1.17</v>
+        <v>1.24</v>
       </c>
       <c r="D31" s="2">
-        <v>77770356.459999993</v>
+        <v>80777128</v>
       </c>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>911363109</v>
+        <v>80</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>81</v>
       </c>
       <c r="C32" s="1">
-        <v>1.1499999999999999</v>
+        <v>1.23</v>
       </c>
       <c r="D32" s="2">
-        <v>76028600.799999997</v>
+        <v>79646179.430000007</v>
       </c>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>80</v>
+        <v>14</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>90</v>
+        <v>15</v>
       </c>
       <c r="C33" s="1">
-        <v>1.1499999999999999</v>
+        <v>1.22</v>
       </c>
       <c r="D33" s="2">
-        <v>76559088</v>
+        <v>78940328.799999997</v>
       </c>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>24</v>
+        <v>69</v>
       </c>
       <c r="B34" s="4">
-        <v>32654105</v>
+        <v>883556102</v>
       </c>
       <c r="C34" s="1">
-        <v>1.1299999999999999</v>
+        <v>1.22</v>
       </c>
       <c r="D34" s="2">
-        <v>74874844.799999997</v>
+        <v>79112404.799999997</v>
       </c>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>24</v>
+      </c>
+      <c r="B35" s="4">
+        <v>32654105</v>
       </c>
       <c r="C35" s="1">
-        <v>1.1299999999999999</v>
+        <v>1.18</v>
       </c>
       <c r="D35" s="2">
-        <v>74925324</v>
+        <v>76523529.599999994</v>
       </c>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>883556102</v>
+        <v>78</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>88</v>
       </c>
       <c r="C36" s="1">
-        <v>1.1100000000000001</v>
+        <v>1.17</v>
       </c>
       <c r="D36" s="2">
-        <v>73750604.400000006</v>
+        <v>75763008</v>
       </c>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>14</v>
+        <v>110</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>15</v>
+        <v>111</v>
       </c>
       <c r="C37" s="1">
-        <v>1.0900000000000001</v>
+        <v>1.1399999999999999</v>
       </c>
       <c r="D37" s="2">
-        <v>72467840</v>
+        <v>73813600</v>
       </c>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>91</v>
+        <v>36</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>92</v>
+        <v>37</v>
       </c>
       <c r="C38" s="1">
-        <v>1.04</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="D38" s="2">
-        <v>69061899.200000003</v>
+        <v>71300682</v>
       </c>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>75887109</v>
+        <v>89</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>90</v>
       </c>
       <c r="C39" s="1">
-        <v>1.02</v>
+        <v>1.07</v>
       </c>
       <c r="D39" s="2">
-        <v>67362750</v>
+        <v>69290233.599999994</v>
       </c>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>31</v>
+      </c>
+      <c r="B40" s="4">
+        <v>75887109</v>
       </c>
       <c r="C40" s="1">
-        <v>1.01</v>
+        <v>1.05</v>
       </c>
       <c r="D40" s="2">
-        <v>66953030</v>
+        <v>68072074</v>
       </c>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="C41" s="1">
-        <v>0.99</v>
+        <v>1.05</v>
       </c>
       <c r="D41" s="2">
-        <v>65931026</v>
+        <v>68146795</v>
       </c>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>39</v>
+        <v>114</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>40</v>
+        <v>115</v>
       </c>
       <c r="C42" s="1">
-        <v>0.99</v>
+        <v>1.03</v>
       </c>
       <c r="D42" s="2">
-        <v>65335021.399999999</v>
+        <v>66598275</v>
       </c>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>106</v>
+        <v>26</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
       <c r="C43" s="1">
-        <v>0.97</v>
+        <v>0.99</v>
       </c>
       <c r="D43" s="2">
-        <v>64174053.600000001</v>
+        <v>64576518</v>
       </c>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>595112103</v>
+        <v>112</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>113</v>
       </c>
       <c r="C44" s="1">
-        <v>0.95</v>
+        <v>0.93</v>
       </c>
       <c r="D44" s="2">
-        <v>62675104</v>
+        <v>60635580</v>
       </c>
     </row>
     <row r="45" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>116</v>
+      </c>
+      <c r="B45" s="4">
+        <v>25537101</v>
       </c>
       <c r="C45" s="1">
-        <v>0.93</v>
+        <v>0.89</v>
       </c>
       <c r="D45" s="2">
-        <v>61877178</v>
+        <v>57941324</v>
       </c>
     </row>
     <row r="46" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>64</v>
+      </c>
+      <c r="B46" s="4">
+        <v>674599105</v>
       </c>
       <c r="C46" s="1">
-        <v>0.93</v>
+        <v>0.86</v>
       </c>
       <c r="D46" s="2">
-        <v>61524200</v>
+        <v>56157850</v>
       </c>
     </row>
     <row r="47" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>674599105</v>
+        <v>39</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>40</v>
       </c>
       <c r="C47" s="1">
-        <v>0.87</v>
+        <v>0.85</v>
       </c>
       <c r="D47" s="2">
-        <v>57859305</v>
+        <v>55384934</v>
       </c>
     </row>
     <row r="48" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B48" s="4">
         <v>931142103</v>
       </c>
       <c r="C48" s="1">
-        <v>0.84</v>
+        <v>0.85</v>
       </c>
       <c r="D48" s="2">
-        <v>55513050</v>
+        <v>55169925</v>
       </c>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>427866108</v>
+        <v>76</v>
+      </c>
+      <c r="B49" s="4" t="s">
+        <v>77</v>
       </c>
       <c r="C49" s="1">
-        <v>0.79</v>
+        <v>0.85</v>
       </c>
       <c r="D49" s="2">
-        <v>52414367</v>
+        <v>55066769.799999997</v>
       </c>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>65</v>
+      </c>
+      <c r="B50" s="4">
+        <v>833445109</v>
       </c>
       <c r="C50" s="1">
-        <v>0.79</v>
+        <v>0.83</v>
       </c>
       <c r="D50" s="2">
-        <v>52524040.880000003</v>
+        <v>53809570</v>
       </c>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>254687106</v>
+        <v>104</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>105</v>
       </c>
       <c r="C51" s="1">
-        <v>0.78</v>
+        <v>0.82</v>
       </c>
       <c r="D51" s="2">
-        <v>51427470</v>
+        <v>53308693.200000003</v>
       </c>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B52" s="4" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C52" s="1">
-        <v>0.78</v>
+        <v>0.79</v>
       </c>
       <c r="D52" s="2">
-        <v>51899111</v>
+        <v>51359726</v>
       </c>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="B53" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="C53" s="1">
-        <v>0.75</v>
+        <v>0.78</v>
       </c>
       <c r="D53" s="2">
-        <v>49516565</v>
+        <v>50469679.799999997</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>43</v>
+      </c>
+      <c r="B54" s="4">
+        <v>254687106</v>
       </c>
       <c r="C54" s="1">
-        <v>0.73</v>
+        <v>0.75</v>
       </c>
       <c r="D54" s="2">
-        <v>48652453.200000003</v>
+        <v>48959865</v>
       </c>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="B55" s="4">
-        <v>101137107</v>
+        <v>427866108</v>
       </c>
       <c r="C55" s="1">
-        <v>0.68</v>
+        <v>0.75</v>
       </c>
       <c r="D55" s="2">
-        <v>45371385</v>
+        <v>48620733</v>
       </c>
     </row>
     <row r="56" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>531229755</v>
+        <v>71</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>72</v>
       </c>
       <c r="C56" s="1">
-        <v>0.68</v>
+        <v>0.75</v>
       </c>
       <c r="D56" s="2">
-        <v>45161960</v>
+        <v>48527919</v>
       </c>
     </row>
     <row r="57" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>73</v>
+        <v>91</v>
       </c>
       <c r="B57" s="4" t="s">
-        <v>74</v>
+        <v>92</v>
       </c>
       <c r="C57" s="1">
-        <v>0.68</v>
+        <v>0.74</v>
       </c>
       <c r="D57" s="2">
-        <v>45349029</v>
+        <v>48013000</v>
       </c>
     </row>
     <row r="58" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="B58" s="4">
-        <v>438516106</v>
+        <v>531229755</v>
       </c>
       <c r="C58" s="1">
-        <v>0.67</v>
+        <v>0.69</v>
       </c>
       <c r="D58" s="2">
-        <v>44200500</v>
+        <v>44863243</v>
       </c>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>38</v>
       </c>
       <c r="B59" s="4">
-        <v>872657101</v>
+        <v>144285103</v>
       </c>
       <c r="C59" s="1">
-        <v>0.6</v>
+        <v>0.66</v>
       </c>
       <c r="D59" s="2">
-        <v>39647094.25</v>
+        <v>43099320</v>
       </c>
     </row>
     <row r="60" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B60" s="4">
         <v>101121101</v>
       </c>
       <c r="C60" s="1">
-        <v>0.57999999999999996</v>
+        <v>0.64</v>
       </c>
       <c r="D60" s="2">
-        <v>38435096</v>
+        <v>41854816</v>
       </c>
     </row>
     <row r="61" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B61" s="4" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C61" s="1">
-        <v>0.56000000000000005</v>
+        <v>0.63</v>
       </c>
       <c r="D61" s="2">
-        <v>37406880</v>
+        <v>41153320</v>
       </c>
     </row>
     <row r="62" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="B62" s="4">
-        <v>833445109</v>
+        <v>438516106</v>
       </c>
       <c r="C62" s="1">
-        <v>0.56000000000000005</v>
+        <v>0.63</v>
       </c>
       <c r="D62" s="2">
-        <v>37130622</v>
+        <v>40661300</v>
       </c>
     </row>
     <row r="63" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>38</v>
+        <v>66</v>
       </c>
       <c r="B63" s="4">
-        <v>144285103</v>
+        <v>872657101</v>
       </c>
       <c r="C63" s="1">
-        <v>0.54</v>
+        <v>0.61</v>
       </c>
       <c r="D63" s="2">
-        <v>36117568</v>
+        <v>39666086.869999997</v>
       </c>
     </row>
     <row r="64" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>111</v>
+        <v>32</v>
       </c>
       <c r="B64" s="4">
-        <v>629377508</v>
+        <v>101137107</v>
       </c>
       <c r="C64" s="1">
-        <v>0.53</v>
+        <v>0.59</v>
       </c>
       <c r="D64" s="2">
-        <v>35284284</v>
+        <v>38377126</v>
       </c>
     </row>
     <row r="65" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>104</v>
+        <v>52</v>
       </c>
       <c r="B65" s="4" t="s">
-        <v>105</v>
+        <v>53</v>
       </c>
       <c r="C65" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="D65" s="2">
-        <v>34361250</v>
+        <v>33228494</v>
       </c>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>457669307</v>
+        <v>117</v>
+      </c>
+      <c r="B66" s="4" t="s">
+        <v>118</v>
       </c>
       <c r="C66" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="D66" s="2">
-        <v>33045201</v>
+        <v>32139520</v>
       </c>
     </row>
     <row r="67" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>109</v>
+      </c>
+      <c r="B67" s="4">
+        <v>629377508</v>
       </c>
       <c r="C67" s="1">
-        <v>0.5</v>
+        <v>0.48</v>
       </c>
       <c r="D67" s="2">
-        <v>33137572</v>
+        <v>31091505</v>
       </c>
     </row>
     <row r="68" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>16</v>
       </c>
       <c r="B68" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C68" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="D68" s="2">
-        <v>30560600</v>
+        <v>30457504</v>
       </c>
     </row>
     <row r="69" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B69" s="4">
-        <v>458140100</v>
+        <v>457669307</v>
       </c>
       <c r="C69" s="1">
         <v>0.43</v>
       </c>
       <c r="D69" s="2">
-        <v>28345200</v>
+        <v>27720196</v>
       </c>
     </row>
     <row r="70" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>80</v>
+        <v>102</v>
       </c>
       <c r="B70" s="4" t="s">
-        <v>81</v>
+        <v>103</v>
       </c>
       <c r="C70" s="1">
-        <v>0.36</v>
+        <v>0.41</v>
       </c>
       <c r="D70" s="2">
-        <v>23770362</v>
+        <v>26737095</v>
       </c>
     </row>
     <row r="71" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>107</v>
+      </c>
+      <c r="B71" s="4">
+        <v>458140100</v>
       </c>
       <c r="C71" s="1">
-        <v>0.15</v>
+        <v>0.39</v>
       </c>
       <c r="D71" s="2">
-        <v>10243908.67</v>
+        <v>25603968</v>
       </c>
     </row>
     <row r="72" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>101</v>
+        <v>78</v>
+      </c>
+      <c r="B72" s="4" t="s">
+        <v>79</v>
       </c>
       <c r="C72" s="1">
-        <v>0</v>
+        <v>0.36</v>
       </c>
       <c r="D72" s="2">
-        <v>442</v>
+        <v>23523192</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>119</v>
+      </c>
+      <c r="B73" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="C73" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="D73" s="2">
+        <v>19997982</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>121</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="C74" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="D74" s="2">
+        <v>19997976</v>
       </c>
     </row>
     <row r="75" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>6</v>
+        <v>96</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="C75" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="D75" s="2">
+        <v>10263987.6</v>
       </c>
     </row>
     <row r="76" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>7</v>
+        <v>99</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="C76" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="D76" s="2">
+        <v>481590.56</v>
       </c>
     </row>
     <row r="77" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A77" t="s">
-[...6 lines deleted...]
-      </c>
+      <c r="D77" s="2"/>
     </row>
     <row r="79" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="80" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
     </row>
     <row r="81" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="82" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="83" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="84" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="85" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="86" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A7:D7" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...3 lines deleted...]
-  </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="C1:D2 C73:D82 A1:A7 A73:A82 C4:D6 C3" numberStoredAsText="1"/>
+    <ignoredError sqref="C1:D2 C78:D86 A1:A7 A78:A86 C4:D6 C3" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>