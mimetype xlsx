--- v2 (2026-06-23)
+++ v3 (2026-07-14)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ttherie\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{04D334D5-6E39-47A3-A8A9-2E520CEF1455}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3017300F-3EBB-4446-B013-A0749908FB98}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Holdings'!$A$7:$D$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Holdings'!$A$7:$E$7</definedName>
   </definedNames>
   <calcPr calcId="191029" iterate="1" iterateCount="10000"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="128">
   <si>
     <t>This spreadsheet intended to accompany the fund’s webpage at www.franklintempleton.com, the spreadsheet is not intended for standalone use.</t>
   </si>
   <si>
     <t>Putnam Sustainable Leaders Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Weight (%)</t>
   </si>
   <si>
     <t>Market Value ($)</t>
   </si>
   <si>
     <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
   </si>
   <si>
     <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
   </si>
   <si>
@@ -298,53 +298,50 @@
   <si>
     <t>UNILEVER PLC COMMON STOCK</t>
   </si>
   <si>
     <t>BTMR1D1</t>
   </si>
   <si>
     <t>ALLEGION PLC COMMON STOCK</t>
   </si>
   <si>
     <t>G0176J109</t>
   </si>
   <si>
     <t>AON PLC COMMON STOCK USD</t>
   </si>
   <si>
     <t>G0403H108</t>
   </si>
   <si>
     <t>CRH PLC COMMON STOCK EUR</t>
   </si>
   <si>
     <t>G25508105</t>
   </si>
   <si>
-    <t>G54950103</t>
-[...1 lines deleted...]
-  <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
     <t>G8994E103</t>
   </si>
   <si>
     <t>ON HOLDING AG COMMON</t>
   </si>
   <si>
     <t>H5919C104</t>
   </si>
   <si>
     <t>BXP INC REIT USD 0.01</t>
   </si>
   <si>
     <t>PUTNAM FDS TR</t>
   </si>
   <si>
     <t>74676P664</t>
   </si>
   <si>
     <t>UNITED STATES ZERO 07/26</t>
   </si>
   <si>
     <t>912797TN7</t>
@@ -376,78 +373,93 @@
   <si>
     <t>INSMED INC COMMON STOCK</t>
   </si>
   <si>
     <t>INTEL CORP COMMON STOCK</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>NRG ENERGY INC COMMON</t>
   </si>
   <si>
     <t>ULTA BEAUTY INC COMMON</t>
   </si>
   <si>
     <t>90384S303</t>
   </si>
   <si>
     <t>XYLEM INC/NY COMMON STOCK</t>
   </si>
   <si>
     <t>98419M100</t>
   </si>
   <si>
-    <t>S&amp;P500 EMINI 06/18/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>AMERICAN ELECTRIC POWER</t>
   </si>
   <si>
     <t>AMER SPORTS INC COMMON</t>
   </si>
   <si>
     <t>G0260P102</t>
   </si>
   <si>
-    <t>BNP PARIBAS SA ZERO 06/26</t>
-[...10 lines deleted...]
-  <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>007903107</t>
+  </si>
+  <si>
+    <t>023135106</t>
+  </si>
+  <si>
+    <t>025537101</t>
+  </si>
+  <si>
+    <t>032654105</t>
+  </si>
+  <si>
+    <t>037833100</t>
+  </si>
+  <si>
+    <t>060505104</t>
+  </si>
+  <si>
+    <t>075887109</t>
+  </si>
+  <si>
+    <t>EMCOR GROUP INC COMMON</t>
+  </si>
+  <si>
+    <t>29084Q100</t>
+  </si>
+  <si>
+    <t>CATERPILLAR 0% 06/26</t>
+  </si>
+  <si>
+    <t>14912EFW2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -790,1107 +802,1079 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D86"/>
+  <dimension ref="A1:D84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D77" sqref="D77"/>
+      <selection activeCell="A7" sqref="A7:XFD7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="34.375" customWidth="1"/>
     <col min="2" max="2" width="10.625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.875" customWidth="1"/>
     <col min="4" max="4" width="16.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="C3" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="3">
-        <v>46183</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>3</v>
       </c>
       <c r="B7" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C7" t="s">
         <v>4</v>
       </c>
       <c r="D7" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>62</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="C8" s="1">
-        <v>8.26</v>
+        <v>7.07</v>
       </c>
       <c r="D8" s="2">
-        <v>536624550</v>
+        <v>462572768</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>25</v>
       </c>
-      <c r="B9" s="4">
-        <v>37833100</v>
+      <c r="B9" s="4" t="s">
+        <v>121</v>
       </c>
       <c r="C9" s="1">
-        <v>7.47</v>
+        <v>6.77</v>
       </c>
       <c r="D9" s="2">
-        <v>485220610.63999999</v>
+        <v>442382868.19999999</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="1">
-        <v>5.64</v>
+        <v>5.41</v>
       </c>
       <c r="D10" s="2">
-        <v>366558212.80000001</v>
+        <v>353526357.60000002</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="4">
         <v>594918104</v>
       </c>
       <c r="C11" s="1">
-        <v>4.7699999999999996</v>
+        <v>4.2</v>
       </c>
       <c r="D11" s="2">
-        <v>309583176</v>
+        <v>274889853</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>23</v>
       </c>
-      <c r="B12" s="4">
-        <v>23135106</v>
+      <c r="B12" s="4" t="s">
+        <v>118</v>
       </c>
       <c r="C12" s="1">
-        <v>4.3600000000000003</v>
+        <v>3.94</v>
       </c>
       <c r="D12" s="2">
-        <v>282896320</v>
+        <v>257302214.39999998</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>34</v>
+        <v>94</v>
       </c>
       <c r="C13" s="1">
-        <v>2.8</v>
+        <v>3.22</v>
       </c>
       <c r="D13" s="2">
-        <v>181577358</v>
+        <v>210430404.19999999</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>56</v>
+      </c>
+      <c r="B14" s="4">
+        <v>512807306</v>
       </c>
       <c r="C14" s="1">
-        <v>2.74</v>
+        <v>2.89</v>
       </c>
       <c r="D14" s="2">
-        <v>178167413.47</v>
+        <v>188975946</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>532457108</v>
+        <v>33</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>34</v>
       </c>
       <c r="C15" s="1">
-        <v>2.71</v>
+        <v>2.83</v>
       </c>
       <c r="D15" s="2">
-        <v>176023713</v>
+        <v>184900501.80000001</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>45</v>
+        <v>117</v>
       </c>
       <c r="C16" s="1">
-        <v>2.56</v>
+        <v>2.75</v>
       </c>
       <c r="D16" s="2">
-        <v>166155180</v>
+        <v>179742375</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>20</v>
+        <v>107</v>
       </c>
       <c r="B17" s="4">
-        <v>7903107</v>
+        <v>595112103</v>
       </c>
       <c r="C17" s="1">
-        <v>2.35</v>
+        <v>2.67</v>
       </c>
       <c r="D17" s="2">
-        <v>152685000</v>
+        <v>174704097.59999999</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B18" s="4">
-        <v>512807306</v>
+        <v>532457108</v>
       </c>
       <c r="C18" s="1">
-        <v>2.12</v>
+        <v>2.4700000000000002</v>
       </c>
       <c r="D18" s="2">
-        <v>137601680</v>
+        <v>161327331.40000001</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>73</v>
+        <v>50</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="C19" s="1">
-        <v>1.94</v>
+        <v>2.0099999999999998</v>
       </c>
       <c r="D19" s="2">
-        <v>125760624</v>
+        <v>131172670.40000001</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>50</v>
+        <v>73</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>51</v>
+        <v>74</v>
       </c>
       <c r="C20" s="1">
-        <v>1.86</v>
+        <v>1.97</v>
       </c>
       <c r="D20" s="2">
-        <v>121003578.8</v>
+        <v>128704488</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="C21" s="1">
-        <v>1.72</v>
+        <v>1.87</v>
       </c>
       <c r="D21" s="2">
-        <v>111835444.40000001</v>
+        <v>122276038.8</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="1">
-        <v>1.69</v>
+        <v>1.81</v>
       </c>
       <c r="D22" s="2">
-        <v>109618135</v>
+        <v>118482122</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="C23" s="1">
-        <v>1.66</v>
+        <v>1.75</v>
       </c>
       <c r="D23" s="2">
-        <v>107578036.8</v>
+        <v>114728348.64</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>30</v>
       </c>
-      <c r="B24" s="4">
-        <v>60505104</v>
+      <c r="B24" s="4" t="s">
+        <v>122</v>
       </c>
       <c r="C24" s="1">
-        <v>1.64</v>
+        <v>1.74</v>
       </c>
       <c r="D24" s="2">
-        <v>106801646.04000001</v>
+        <v>113949170.94</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>127387108</v>
+        <v>59</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>60</v>
       </c>
       <c r="C25" s="1">
         <v>1.64</v>
       </c>
       <c r="D25" s="2">
-        <v>106650199.59999999</v>
+        <v>107542843.2</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>35</v>
       </c>
       <c r="B26" s="4">
-        <v>595112103</v>
+        <v>127387108</v>
       </c>
       <c r="C26" s="1">
-        <v>1.64</v>
+        <v>1.56</v>
       </c>
       <c r="D26" s="2">
-        <v>106526147.2</v>
+        <v>101970251.59999999</v>
       </c>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>28</v>
+        <v>98</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>29</v>
+        <v>116</v>
       </c>
       <c r="C27" s="1">
-        <v>1.56</v>
+        <v>1.5</v>
       </c>
       <c r="D27" s="2">
-        <v>101210120</v>
+        <v>97762450.489999995</v>
       </c>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>67</v>
+        <v>48</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>68</v>
+        <v>49</v>
       </c>
       <c r="C28" s="1">
-        <v>1.36</v>
+        <v>1.43</v>
       </c>
       <c r="D28" s="2">
-        <v>88231239.799999997</v>
+        <v>93636370</v>
       </c>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>911363109</v>
+        <v>28</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>29</v>
       </c>
       <c r="C29" s="1">
-        <v>1.33</v>
+        <v>1.4</v>
       </c>
       <c r="D29" s="2">
-        <v>86155906</v>
+        <v>91445640</v>
       </c>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="C30" s="1">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="D30" s="2">
-        <v>83223790</v>
+        <v>88474232</v>
       </c>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>49</v>
+        <v>83</v>
       </c>
       <c r="C31" s="1">
-        <v>1.24</v>
+        <v>1.35</v>
       </c>
       <c r="D31" s="2">
-        <v>80777128</v>
+        <v>88145800</v>
       </c>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="C32" s="1">
-        <v>1.23</v>
+        <v>1.33</v>
       </c>
       <c r="D32" s="2">
-        <v>79646179.430000007</v>
+        <v>86735246.400000006</v>
       </c>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>69</v>
+      </c>
+      <c r="B33" s="4">
+        <v>883556102</v>
       </c>
       <c r="C33" s="1">
-        <v>1.22</v>
+        <v>1.27</v>
       </c>
       <c r="D33" s="2">
-        <v>78940328.799999997</v>
+        <v>83003690</v>
       </c>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>883556102</v>
+        <v>36</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>37</v>
       </c>
       <c r="C34" s="1">
-        <v>1.22</v>
+        <v>1.26</v>
       </c>
       <c r="D34" s="2">
-        <v>79112404.799999997</v>
+        <v>82246860</v>
       </c>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>24</v>
       </c>
-      <c r="B35" s="4">
-        <v>32654105</v>
+      <c r="B35" s="4" t="s">
+        <v>120</v>
       </c>
       <c r="C35" s="1">
-        <v>1.18</v>
+        <v>1.25</v>
       </c>
       <c r="D35" s="2">
-        <v>76523529.599999994</v>
+        <v>81446198.400000006</v>
       </c>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="C36" s="1">
-        <v>1.17</v>
+        <v>1.25</v>
       </c>
       <c r="D36" s="2">
-        <v>75763008</v>
+        <v>81919992.239999995</v>
       </c>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>110</v>
+        <v>41</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>111</v>
+        <v>42</v>
       </c>
       <c r="C37" s="1">
-        <v>1.1399999999999999</v>
+        <v>1.19</v>
       </c>
       <c r="D37" s="2">
-        <v>73813600</v>
+        <v>77548275</v>
       </c>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>36</v>
+        <v>88</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>37</v>
+        <v>89</v>
       </c>
       <c r="C38" s="1">
-        <v>1.1000000000000001</v>
+        <v>1.19</v>
       </c>
       <c r="D38" s="2">
-        <v>71300682</v>
+        <v>77673808.799999997</v>
       </c>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>89</v>
+        <v>109</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="C39" s="1">
-        <v>1.07</v>
+        <v>1.1599999999999999</v>
       </c>
       <c r="D39" s="2">
-        <v>69290233.599999994</v>
+        <v>76129536</v>
       </c>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>31</v>
       </c>
-      <c r="B40" s="4">
-        <v>75887109</v>
+      <c r="B40" s="4" t="s">
+        <v>123</v>
       </c>
       <c r="C40" s="1">
-        <v>1.05</v>
+        <v>1.07</v>
       </c>
       <c r="D40" s="2">
-        <v>68072074</v>
+        <v>69725628</v>
       </c>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>41</v>
+        <v>103</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>42</v>
+        <v>104</v>
       </c>
       <c r="C41" s="1">
-        <v>1.05</v>
+        <v>1.02</v>
       </c>
       <c r="D41" s="2">
-        <v>68146795</v>
+        <v>66734695.600000001</v>
       </c>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C42" s="1">
-        <v>1.03</v>
+        <v>1.01</v>
       </c>
       <c r="D42" s="2">
-        <v>66598275</v>
+        <v>66222000</v>
       </c>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C43" s="1">
         <v>0.99</v>
       </c>
       <c r="D43" s="2">
-        <v>64576518</v>
+        <v>64975242.200000003</v>
       </c>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="C44" s="1">
-        <v>0.93</v>
+        <v>0.94</v>
       </c>
       <c r="D44" s="2">
-        <v>60635580</v>
+        <v>61759600</v>
       </c>
     </row>
     <row r="45" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>25537101</v>
+        <v>39</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>40</v>
       </c>
       <c r="C45" s="1">
-        <v>0.89</v>
+        <v>0.94</v>
       </c>
       <c r="D45" s="2">
-        <v>57941324</v>
+        <v>61417160.200000003</v>
       </c>
     </row>
     <row r="46" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>674599105</v>
+        <v>26</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>27</v>
       </c>
       <c r="C46" s="1">
-        <v>0.86</v>
+        <v>0.92</v>
       </c>
       <c r="D46" s="2">
-        <v>56157850</v>
+        <v>60261642</v>
       </c>
     </row>
     <row r="47" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B47" s="4" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="C47" s="1">
-        <v>0.85</v>
+        <v>0.89</v>
       </c>
       <c r="D47" s="2">
-        <v>55384934</v>
+        <v>58073785</v>
       </c>
     </row>
     <row r="48" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>931142103</v>
+        <v>76</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>77</v>
       </c>
       <c r="C48" s="1">
-        <v>0.85</v>
+        <v>0.88</v>
       </c>
       <c r="D48" s="2">
-        <v>55169925</v>
+        <v>57283237.950000003</v>
       </c>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>76</v>
+        <v>124</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>77</v>
+        <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>0.85</v>
+        <v>0.84</v>
       </c>
       <c r="D49" s="2">
-        <v>55066769.799999997</v>
+        <v>54623631.200000003</v>
       </c>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>833445109</v>
+        <v>99</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>100</v>
       </c>
       <c r="C50" s="1">
         <v>0.83</v>
       </c>
       <c r="D50" s="2">
-        <v>53809570</v>
+        <v>54180540</v>
       </c>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>75</v>
+      </c>
+      <c r="B51" s="4">
+        <v>931142103</v>
       </c>
       <c r="C51" s="1">
-        <v>0.82</v>
+        <v>0.81</v>
       </c>
       <c r="D51" s="2">
-        <v>53308693.200000003</v>
+        <v>52969350</v>
       </c>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>65</v>
+      </c>
+      <c r="B52" s="4">
+        <v>833445109</v>
       </c>
       <c r="C52" s="1">
-        <v>0.79</v>
+        <v>0.78</v>
       </c>
       <c r="D52" s="2">
-        <v>51359726</v>
+        <v>50929558</v>
       </c>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>64</v>
+      </c>
+      <c r="B53" s="4">
+        <v>674599105</v>
       </c>
       <c r="C53" s="1">
-        <v>0.78</v>
+        <v>0.77</v>
       </c>
       <c r="D53" s="2">
-        <v>50469679.799999997</v>
+        <v>50365035</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B54" s="4">
-        <v>254687106</v>
+        <v>144285103</v>
       </c>
       <c r="C54" s="1">
-        <v>0.75</v>
+        <v>0.76</v>
       </c>
       <c r="D54" s="2">
-        <v>48959865</v>
+        <v>49377376</v>
       </c>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="B55" s="4">
-        <v>427866108</v>
+        <v>254687106</v>
       </c>
       <c r="C55" s="1">
-        <v>0.75</v>
+        <v>0.74</v>
       </c>
       <c r="D55" s="2">
-        <v>48620733</v>
+        <v>48681825</v>
       </c>
     </row>
     <row r="56" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>46</v>
+      </c>
+      <c r="B56" s="4">
+        <v>427866108</v>
       </c>
       <c r="C56" s="1">
-        <v>0.75</v>
+        <v>0.74</v>
       </c>
       <c r="D56" s="2">
-        <v>48527919</v>
+        <v>48640004</v>
       </c>
     </row>
     <row r="57" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="B57" s="4" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="C57" s="1">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="D57" s="2">
-        <v>48013000</v>
+        <v>47411457</v>
       </c>
     </row>
     <row r="58" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>531229755</v>
+        <v>90</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>91</v>
       </c>
       <c r="C58" s="1">
-        <v>0.69</v>
+        <v>0.71</v>
       </c>
       <c r="D58" s="2">
-        <v>44863243</v>
+        <v>46218830</v>
       </c>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="B59" s="4">
-        <v>144285103</v>
+        <v>438516106</v>
       </c>
       <c r="C59" s="1">
-        <v>0.66</v>
+        <v>0.7</v>
       </c>
       <c r="D59" s="2">
-        <v>43099320</v>
+        <v>45669900</v>
       </c>
     </row>
     <row r="60" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>93</v>
+        <v>57</v>
       </c>
       <c r="B60" s="4">
-        <v>101121101</v>
+        <v>531229755</v>
       </c>
       <c r="C60" s="1">
-        <v>0.64</v>
+        <v>0.7</v>
       </c>
       <c r="D60" s="2">
-        <v>41854816</v>
+        <v>45794835</v>
       </c>
     </row>
     <row r="61" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>70</v>
+      </c>
+      <c r="B61" s="4">
+        <v>911363109</v>
       </c>
       <c r="C61" s="1">
-        <v>0.63</v>
+        <v>0.66</v>
       </c>
       <c r="D61" s="2">
-        <v>41153320</v>
+        <v>43119058.399999999</v>
       </c>
     </row>
     <row r="62" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>438516106</v>
+        <v>92</v>
+      </c>
+      <c r="B62">
+        <v>101121101</v>
       </c>
       <c r="C62" s="1">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>40661300</v>
+        <v>0.64</v>
+      </c>
+      <c r="D62">
+        <v>41976264</v>
       </c>
     </row>
     <row r="63" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>66</v>
+        <v>108</v>
       </c>
       <c r="B63" s="4">
-        <v>872657101</v>
+        <v>629377508</v>
       </c>
       <c r="C63" s="1">
-        <v>0.61</v>
+        <v>0.57999999999999996</v>
       </c>
       <c r="D63" s="2">
-        <v>39666086.869999997</v>
+        <v>37910247</v>
       </c>
     </row>
     <row r="64" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>32</v>
+        <v>66</v>
       </c>
       <c r="B64" s="4">
-        <v>101137107</v>
+        <v>872657101</v>
       </c>
       <c r="C64" s="1">
-        <v>0.59</v>
+        <v>0.57999999999999996</v>
       </c>
       <c r="D64" s="2">
-        <v>38377126</v>
+        <v>38004232.619999997</v>
       </c>
     </row>
     <row r="65" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>32</v>
+      </c>
+      <c r="B65" s="4">
+        <v>101137107</v>
       </c>
       <c r="C65" s="1">
-        <v>0.51</v>
+        <v>0.54</v>
       </c>
       <c r="D65" s="2">
-        <v>33228494</v>
+        <v>35090380</v>
       </c>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>117</v>
+        <v>52</v>
       </c>
       <c r="B66" s="4" t="s">
-        <v>118</v>
+        <v>53</v>
       </c>
       <c r="C66" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="D66" s="2">
-        <v>32139520</v>
+        <v>32399705</v>
       </c>
     </row>
     <row r="67" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>629377508</v>
+        <v>114</v>
+      </c>
+      <c r="B67" s="4" t="s">
+        <v>115</v>
       </c>
       <c r="C67" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="D67" s="2">
-        <v>31091505</v>
+        <v>32482240</v>
       </c>
     </row>
     <row r="68" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>106</v>
+      </c>
+      <c r="B68" s="4">
+        <v>458140100</v>
       </c>
       <c r="C68" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="D68" s="2">
-        <v>30457504</v>
+        <v>31782504</v>
       </c>
     </row>
     <row r="69" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B69" s="4">
         <v>457669307</v>
       </c>
       <c r="C69" s="1">
-        <v>0.43</v>
+        <v>0.48</v>
       </c>
       <c r="D69" s="2">
-        <v>27720196</v>
+        <v>31518599</v>
       </c>
     </row>
     <row r="70" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>102</v>
+        <v>16</v>
       </c>
       <c r="B70" s="4" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="C70" s="1">
-        <v>0.41</v>
+        <v>0.47</v>
       </c>
       <c r="D70" s="2">
-        <v>26737095</v>
+        <v>30693152</v>
       </c>
     </row>
     <row r="71" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>458140100</v>
+        <v>71</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>72</v>
       </c>
       <c r="C71" s="1">
-        <v>0.39</v>
+        <v>0.47</v>
       </c>
       <c r="D71" s="2">
-        <v>25603968</v>
+        <v>30556188</v>
       </c>
     </row>
     <row r="72" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="B72" s="4" t="s">
-        <v>79</v>
+        <v>102</v>
       </c>
       <c r="C72" s="1">
-        <v>0.36</v>
+        <v>0.39</v>
       </c>
       <c r="D72" s="2">
-        <v>23523192</v>
+        <v>25677960</v>
       </c>
     </row>
     <row r="73" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="B73" s="4" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="C73" s="1">
         <v>0.31</v>
       </c>
       <c r="D73" s="2">
-        <v>19997982</v>
+        <v>19989924</v>
       </c>
     </row>
     <row r="74" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>121</v>
+        <v>95</v>
       </c>
       <c r="B74" s="4" t="s">
-        <v>122</v>
+        <v>96</v>
       </c>
       <c r="C74" s="1">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="D74" s="2">
-        <v>19997976</v>
+        <v>10279609.810000001</v>
       </c>
     </row>
     <row r="75" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A75" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="D75" s="2"/>
     </row>
     <row r="77" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="D77" s="2"/>
+      <c r="A77" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="79" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="80" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="82" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="83" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-      <c r="A86" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="C1:D2 C78:D86 A1:A7 A78:A86 C4:D6 C3" numberStoredAsText="1"/>
+    <ignoredError sqref="C1:D2 C77:D84 A1:A7 A77:A84 C4:D6 C3" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>