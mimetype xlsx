--- v3 (2026-07-14)
+++ v4 (2026-08-04)
@@ -4,79 +4,79 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ttherie\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3017300F-3EBB-4446-B013-A0749908FB98}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D354AA52-10FB-48C0-902E-93A1CD5DDBC6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Holdings'!$A$7:$E$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Holdings'!$A$7:$D$7</definedName>
   </definedNames>
   <calcPr calcId="191029" iterate="1" iterateCount="10000"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="132">
   <si>
     <t>This spreadsheet intended to accompany the fund’s webpage at www.franklintempleton.com, the spreadsheet is not intended for standalone use.</t>
   </si>
   <si>
     <t>Putnam Sustainable Leaders Fund</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Weight (%)</t>
   </si>
   <si>
     <t>Market Value ($)</t>
   </si>
   <si>
     <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
   </si>
   <si>
     <t>Franklin Distributors, LLC. Member FINRA/SIPC.</t>
   </si>
   <si>
@@ -148,77 +148,71 @@
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
     <t>BECTON DICKINSON &amp; CO</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>BROADCOM INC COMMON STOCK</t>
   </si>
   <si>
     <t>11135F101</t>
   </si>
   <si>
     <t>CADENCE DESIGN SYSTEMS</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL</t>
   </si>
   <si>
     <t>14040H105</t>
   </si>
   <si>
-    <t>CARPENTER TECHNOLOGY CORP</t>
-[...1 lines deleted...]
-  <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
     <t>21037T109</t>
   </si>
   <si>
     <t>DR HORTON INC COMMON</t>
   </si>
   <si>
     <t>23331A109</t>
   </si>
   <si>
     <t>THE WALT DISNEY COMPANY</t>
   </si>
   <si>
     <t>META PLATFORMS INC COMMON</t>
   </si>
   <si>
     <t>30303M102</t>
   </si>
   <si>
-    <t>HERSHEY CO/THE COMMON</t>
-[...1 lines deleted...]
-  <si>
     <t>HONEYWELL INTERNATIONAL</t>
   </si>
   <si>
     <t>INGERSOLL RAND INC</t>
   </si>
   <si>
     <t>45687V106</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO</t>
   </si>
   <si>
     <t>46625H100</t>
   </si>
   <si>
     <t>KKR &amp; CO INC COMMON STOCK</t>
   </si>
   <si>
     <t>48251W104</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
     <t>49271V100</t>
@@ -247,56 +241,50 @@
   <si>
     <t>67066G104</t>
   </si>
   <si>
     <t>OCCIDENTAL PETROLEUM CORP</t>
   </si>
   <si>
     <t>SNOWFLAKE INC COMMON</t>
   </si>
   <si>
     <t>TPG INC COMMON STOCK USD</t>
   </si>
   <si>
     <t>TESLA INC COMMON STOCK</t>
   </si>
   <si>
     <t>88160R101</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC</t>
   </si>
   <si>
     <t>UNITED RENTALS INC COMMON</t>
   </si>
   <si>
-    <t>VALERO ENERGY CORP COMMON</t>
-[...4 lines deleted...]
-  <si>
     <t>VISA INC COMMON STOCK USD</t>
   </si>
   <si>
     <t>92826C839</t>
   </si>
   <si>
     <t>WALMART INC COMMON STOCK</t>
   </si>
   <si>
     <t>DANONE SA COMMON STOCK</t>
   </si>
   <si>
     <t>B1Y9TB3</t>
   </si>
   <si>
     <t>LINDE PLC COMMON STOCK</t>
   </si>
   <si>
     <t>BNZHB81</t>
   </si>
   <si>
     <t>UNILEVER PLC COMMON STOCK</t>
   </si>
   <si>
     <t>BTMR1D1</t>
@@ -319,80 +307,65 @@
   <si>
     <t>G25508105</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
     <t>G8994E103</t>
   </si>
   <si>
     <t>ON HOLDING AG COMMON</t>
   </si>
   <si>
     <t>H5919C104</t>
   </si>
   <si>
     <t>BXP INC REIT USD 0.01</t>
   </si>
   <si>
     <t>PUTNAM FDS TR</t>
   </si>
   <si>
     <t>74676P664</t>
   </si>
   <si>
-    <t>UNITED STATES ZERO 07/26</t>
-[...4 lines deleted...]
-  <si>
     <t>Security ID</t>
   </si>
   <si>
-    <t>Cash and Cash Equivalents</t>
-[...1 lines deleted...]
-  <si>
     <t>COHERENT CORP COMMON</t>
   </si>
   <si>
     <t>19247G107</t>
   </si>
   <si>
     <t>FERVO ENERGY CO COMMON</t>
   </si>
   <si>
     <t>31556C106</t>
   </si>
   <si>
-    <t>GE VERNOVA INC COMMON</t>
-[...4 lines deleted...]
-  <si>
     <t>INSMED INC COMMON STOCK</t>
   </si>
   <si>
     <t>INTEL CORP COMMON STOCK</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>NRG ENERGY INC COMMON</t>
   </si>
   <si>
     <t>ULTA BEAUTY INC COMMON</t>
   </si>
   <si>
     <t>90384S303</t>
   </si>
   <si>
     <t>XYLEM INC/NY COMMON STOCK</t>
   </si>
   <si>
     <t>98419M100</t>
   </si>
   <si>
     <t>AMERICAN ELECTRIC POWER</t>
@@ -412,54 +385,93 @@
   <si>
     <t>023135106</t>
   </si>
   <si>
     <t>025537101</t>
   </si>
   <si>
     <t>032654105</t>
   </si>
   <si>
     <t>037833100</t>
   </si>
   <si>
     <t>060505104</t>
   </si>
   <si>
     <t>075887109</t>
   </si>
   <si>
     <t>EMCOR GROUP INC COMMON</t>
   </si>
   <si>
     <t>29084Q100</t>
   </si>
   <si>
-    <t>CATERPILLAR 0% 06/26</t>
-[...2 lines deleted...]
-    <t>14912EFW2</t>
+    <t>ARGENX SE ADR</t>
+  </si>
+  <si>
+    <t>04016X101</t>
+  </si>
+  <si>
+    <t>CISCO SYSTEMS INC COMMON</t>
+  </si>
+  <si>
+    <t>17275R102</t>
+  </si>
+  <si>
+    <t>COMFORT SYSTEMS USA INC</t>
+  </si>
+  <si>
+    <t>DEXCOM INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>HONEYWELL AEROSPACE INC</t>
+  </si>
+  <si>
+    <t>43849R105</t>
+  </si>
+  <si>
+    <t>LPL FINANCIAL HOLDINGS</t>
+  </si>
+  <si>
+    <t>50212V100</t>
+  </si>
+  <si>
+    <t>TYLER TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>G54950103</t>
+  </si>
+  <si>
+    <t>UNITED STATES ZERO 12/26</t>
+  </si>
+  <si>
+    <t>912797VG9</t>
+  </si>
+  <si>
+    <t>Cash and equivaletns</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -802,1079 +814,1126 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D84"/>
+  <dimension ref="A1:D87"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A7" sqref="A7:XFD7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="34.375" customWidth="1"/>
     <col min="2" max="2" width="10.625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.875" customWidth="1"/>
     <col min="4" max="4" width="16.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="C3" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="3">
-        <v>46198</v>
+        <v>46226</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>3</v>
       </c>
       <c r="B7" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="C7" t="s">
         <v>4</v>
       </c>
       <c r="D7" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>63</v>
+        <v>112</v>
       </c>
       <c r="C8" s="1">
-        <v>7.07</v>
+        <v>7.91</v>
       </c>
       <c r="D8" s="2">
-        <v>462572768</v>
+        <v>517161088.07999998</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>121</v>
+        <v>61</v>
       </c>
       <c r="C9" s="1">
-        <v>6.77</v>
+        <v>7.55</v>
       </c>
       <c r="D9" s="2">
-        <v>442382868.19999999</v>
+        <v>493341632</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="1">
-        <v>5.41</v>
+        <v>5</v>
       </c>
       <c r="D10" s="2">
-        <v>353526357.60000002</v>
+        <v>326763226.39999998</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B11" s="4">
         <v>594918104</v>
       </c>
       <c r="C11" s="1">
-        <v>4.2</v>
+        <v>4.55</v>
       </c>
       <c r="D11" s="2">
-        <v>274889853</v>
+        <v>297288978</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="C12" s="1">
-        <v>3.94</v>
+        <v>4.05</v>
       </c>
       <c r="D12" s="2">
-        <v>257302214.39999998</v>
+        <v>264839590.40000001</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>93</v>
+        <v>33</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>94</v>
+        <v>34</v>
       </c>
       <c r="C13" s="1">
-        <v>3.22</v>
+        <v>2.93</v>
       </c>
       <c r="D13" s="2">
-        <v>210430404.19999999</v>
+        <v>191517510.59999999</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>512807306</v>
+        <v>20</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>108</v>
       </c>
       <c r="C14" s="1">
-        <v>2.89</v>
+        <v>2.79</v>
       </c>
       <c r="D14" s="2">
-        <v>188975946</v>
+        <v>182145375</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>56</v>
+      </c>
+      <c r="B15" s="4">
+        <v>532457108</v>
       </c>
       <c r="C15" s="1">
-        <v>2.83</v>
+        <v>2.6</v>
       </c>
       <c r="D15" s="2">
-        <v>184900501.80000001</v>
+        <v>169650562.19999999</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>117</v>
+        <v>90</v>
       </c>
       <c r="C16" s="1">
-        <v>2.75</v>
+        <v>2.38</v>
       </c>
       <c r="D16" s="2">
-        <v>179742375</v>
+        <v>155276581.84999999</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>54</v>
       </c>
       <c r="B17" s="4">
-        <v>595112103</v>
+        <v>512807306</v>
       </c>
       <c r="C17" s="1">
-        <v>2.67</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="D17" s="2">
-        <v>174704097.59999999</v>
+        <v>150392534</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>58</v>
+        <v>98</v>
       </c>
       <c r="B18" s="4">
-        <v>532457108</v>
+        <v>595112103</v>
       </c>
       <c r="C18" s="1">
-        <v>2.4700000000000002</v>
+        <v>2.1800000000000002</v>
       </c>
       <c r="D18" s="2">
-        <v>161327331.40000001</v>
+        <v>142550631.59999999</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C19" s="1">
-        <v>2.0099999999999998</v>
+        <v>2.1</v>
       </c>
       <c r="D19" s="2">
-        <v>131172670.40000001</v>
+        <v>136957858</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="C20" s="1">
-        <v>1.97</v>
+        <v>2.09</v>
       </c>
       <c r="D20" s="2">
-        <v>128704488</v>
+        <v>136517964</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>69</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="C21" s="1">
-        <v>1.87</v>
+        <v>2.09</v>
       </c>
       <c r="D21" s="2">
-        <v>122276038.8</v>
+        <v>136913040</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="1">
-        <v>1.81</v>
+        <v>1.92</v>
       </c>
       <c r="D22" s="2">
-        <v>118482122</v>
+        <v>125197116</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>55</v>
+        <v>113</v>
       </c>
       <c r="C23" s="1">
-        <v>1.75</v>
+        <v>1.84</v>
       </c>
       <c r="D23" s="2">
-        <v>114728348.64</v>
+        <v>120000089.28</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>122</v>
+        <v>58</v>
       </c>
       <c r="C24" s="1">
-        <v>1.74</v>
+        <v>1.78</v>
       </c>
       <c r="D24" s="2">
-        <v>113949170.94</v>
+        <v>116642588.40000001</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="C25" s="1">
-        <v>1.64</v>
+        <v>1.6</v>
       </c>
       <c r="D25" s="2">
-        <v>107542843.2</v>
+        <v>104673742.44</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>127387108</v>
+        <v>78</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>79</v>
       </c>
       <c r="C26" s="1">
-        <v>1.56</v>
+        <v>1.52</v>
       </c>
       <c r="D26" s="2">
-        <v>101970251.59999999</v>
+        <v>99450338</v>
       </c>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>116</v>
+        <v>47</v>
       </c>
       <c r="C27" s="1">
-        <v>1.5</v>
+        <v>1.48</v>
       </c>
       <c r="D27" s="2">
-        <v>97762450.489999995</v>
+        <v>96627691</v>
       </c>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>35</v>
+      </c>
+      <c r="B28" s="4">
+        <v>127387108</v>
       </c>
       <c r="C28" s="1">
-        <v>1.43</v>
+        <v>1.4</v>
       </c>
       <c r="D28" s="2">
-        <v>93636370</v>
+        <v>91510983.200000003</v>
       </c>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>29</v>
       </c>
       <c r="C29" s="1">
-        <v>1.4</v>
+        <v>1.38</v>
       </c>
       <c r="D29" s="2">
-        <v>91445640</v>
+        <v>90080540</v>
       </c>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="C30" s="1">
-        <v>1.35</v>
+        <v>1.34</v>
       </c>
       <c r="D30" s="2">
-        <v>88474232</v>
+        <v>87809892.599999994</v>
       </c>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>83</v>
+        <v>111</v>
       </c>
       <c r="C31" s="1">
-        <v>1.35</v>
+        <v>1.27</v>
       </c>
       <c r="D31" s="2">
-        <v>88145800</v>
+        <v>83005264</v>
       </c>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="C32" s="1">
-        <v>1.33</v>
+        <v>1.25</v>
       </c>
       <c r="D32" s="2">
-        <v>86735246.400000006</v>
+        <v>81952898.510000005</v>
       </c>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>883556102</v>
+        <v>36</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>37</v>
       </c>
       <c r="C33" s="1">
-        <v>1.27</v>
+        <v>1.23</v>
       </c>
       <c r="D33" s="2">
-        <v>83003690</v>
+        <v>80263944</v>
       </c>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>122</v>
+      </c>
+      <c r="B34" s="4">
+        <v>252131107</v>
       </c>
       <c r="C34" s="1">
-        <v>1.26</v>
+        <v>1.17</v>
       </c>
       <c r="D34" s="2">
-        <v>82246860</v>
+        <v>76435560</v>
       </c>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>24</v>
+        <v>74</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="C35" s="1">
-        <v>1.25</v>
+        <v>1.1499999999999999</v>
       </c>
       <c r="D35" s="2">
-        <v>81446198.400000006</v>
+        <v>75340416</v>
       </c>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="C36" s="1">
-        <v>1.25</v>
+        <v>1.1299999999999999</v>
       </c>
       <c r="D36" s="2">
-        <v>81919992.239999995</v>
+        <v>73918721.799999997</v>
       </c>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>84</v>
+      </c>
+      <c r="B37" t="s">
+        <v>85</v>
       </c>
       <c r="C37" s="1">
-        <v>1.19</v>
-[...2 lines deleted...]
-        <v>77548275</v>
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="D37">
+        <v>74009658.799999997</v>
       </c>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="C38" s="1">
-        <v>1.19</v>
+        <v>1.0900000000000001</v>
       </c>
       <c r="D38" s="2">
-        <v>77673808.799999997</v>
+        <v>70956678</v>
       </c>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>109</v>
+        <v>31</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="C39" s="1">
-        <v>1.1599999999999999</v>
+        <v>1.08</v>
       </c>
       <c r="D39" s="2">
-        <v>76129536</v>
+        <v>70457982</v>
       </c>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>67</v>
+      </c>
+      <c r="B40" s="4">
+        <v>883556102</v>
       </c>
       <c r="C40" s="1">
-        <v>1.07</v>
+        <v>1.05</v>
       </c>
       <c r="D40" s="2">
-        <v>69725628</v>
+        <v>68541043.200000003</v>
       </c>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>103</v>
+        <v>40</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>104</v>
+        <v>41</v>
       </c>
       <c r="C41" s="1">
-        <v>1.02</v>
+        <v>1.01</v>
       </c>
       <c r="D41" s="2">
-        <v>66734695.600000001</v>
+        <v>66014740</v>
       </c>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="C42" s="1">
         <v>1.01</v>
       </c>
       <c r="D42" s="2">
-        <v>66222000</v>
+        <v>66148420</v>
       </c>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="C43" s="1">
-        <v>0.99</v>
+        <v>0.98</v>
       </c>
       <c r="D43" s="2">
-        <v>64975242.200000003</v>
+        <v>63738678</v>
       </c>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>113</v>
+        <v>14</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>119</v>
+        <v>15</v>
       </c>
       <c r="C44" s="1">
-        <v>0.94</v>
+        <v>0.97</v>
       </c>
       <c r="D44" s="2">
-        <v>61759600</v>
+        <v>63627870</v>
       </c>
     </row>
     <row r="45" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>39</v>
+        <v>119</v>
       </c>
       <c r="B45" s="4" t="s">
-        <v>40</v>
+        <v>120</v>
       </c>
       <c r="C45" s="1">
-        <v>0.94</v>
+        <v>0.96</v>
       </c>
       <c r="D45" s="2">
-        <v>61417160.200000003</v>
+        <v>62942632</v>
       </c>
     </row>
     <row r="46" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="C46" s="1">
-        <v>0.92</v>
+        <v>0.96</v>
       </c>
       <c r="D46" s="2">
-        <v>60261642</v>
+        <v>62996648</v>
       </c>
     </row>
     <row r="47" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="B47" s="4" t="s">
-        <v>87</v>
+        <v>110</v>
       </c>
       <c r="C47" s="1">
-        <v>0.89</v>
+        <v>0.93</v>
       </c>
       <c r="D47" s="2">
-        <v>58073785</v>
+        <v>60821936</v>
       </c>
     </row>
     <row r="48" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>62</v>
+      </c>
+      <c r="B48" s="4">
+        <v>674599105</v>
       </c>
       <c r="C48" s="1">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="D48" s="2">
-        <v>57283237.950000003</v>
+        <v>56649600</v>
       </c>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>124</v>
+        <v>72</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>125</v>
+        <v>73</v>
       </c>
       <c r="C49" s="1">
-        <v>0.84</v>
+        <v>0.86</v>
       </c>
       <c r="D49" s="2">
-        <v>54623631.200000003</v>
+        <v>56059557.850000001</v>
       </c>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>99</v>
+        <v>117</v>
       </c>
       <c r="B50" s="4" t="s">
-        <v>100</v>
+        <v>118</v>
       </c>
       <c r="C50" s="1">
-        <v>0.83</v>
+        <v>0.84</v>
       </c>
       <c r="D50" s="2">
-        <v>54180540</v>
+        <v>54921240</v>
       </c>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>931142103</v>
+        <v>80</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>81</v>
       </c>
       <c r="C51" s="1">
-        <v>0.81</v>
+        <v>0.82</v>
       </c>
       <c r="D51" s="2">
-        <v>52969350</v>
+        <v>53388346.799999997</v>
       </c>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="B52" s="4">
-        <v>833445109</v>
+        <v>931142103</v>
       </c>
       <c r="C52" s="1">
-        <v>0.78</v>
+        <v>0.76</v>
       </c>
       <c r="D52" s="2">
-        <v>50929558</v>
+        <v>49593000</v>
       </c>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="B53" s="4">
-        <v>674599105</v>
+        <v>531229755</v>
       </c>
       <c r="C53" s="1">
-        <v>0.77</v>
+        <v>0.75</v>
       </c>
       <c r="D53" s="2">
-        <v>50365035</v>
+        <v>48847824</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>144285103</v>
+        <v>115</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>116</v>
       </c>
       <c r="C54" s="1">
-        <v>0.76</v>
+        <v>0.74</v>
       </c>
       <c r="D54" s="2">
-        <v>49377376</v>
+        <v>48697512.399999999</v>
       </c>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>43</v>
+        <v>96</v>
       </c>
       <c r="B55" s="4">
-        <v>254687106</v>
+        <v>457669307</v>
       </c>
       <c r="C55" s="1">
-        <v>0.74</v>
+        <v>0.72</v>
       </c>
       <c r="D55" s="2">
-        <v>48681825</v>
+        <v>47088544</v>
       </c>
     </row>
     <row r="56" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="B56" s="4">
-        <v>427866108</v>
+        <v>254687106</v>
       </c>
       <c r="C56" s="1">
-        <v>0.74</v>
+        <v>0.71</v>
       </c>
       <c r="D56" s="2">
-        <v>48640004</v>
+        <v>46090095</v>
       </c>
     </row>
     <row r="57" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>63</v>
+      </c>
+      <c r="B57" s="4">
+        <v>833445109</v>
       </c>
       <c r="C57" s="1">
-        <v>0.73</v>
+        <v>0.68</v>
       </c>
       <c r="D57" s="2">
-        <v>47411457</v>
+        <v>44409275</v>
       </c>
     </row>
     <row r="58" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>90</v>
+        <v>105</v>
       </c>
       <c r="B58" s="4" t="s">
-        <v>91</v>
+        <v>106</v>
       </c>
       <c r="C58" s="1">
-        <v>0.71</v>
+        <v>0.67</v>
       </c>
       <c r="D58" s="2">
-        <v>46218830</v>
+        <v>43736220</v>
       </c>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>438516106</v>
+        <v>86</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>87</v>
       </c>
       <c r="C59" s="1">
-        <v>0.7</v>
+        <v>0.67</v>
       </c>
       <c r="D59" s="2">
-        <v>45669900</v>
+        <v>44020340</v>
       </c>
     </row>
     <row r="60" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="B60" s="4">
-        <v>531229755</v>
+        <v>911363109</v>
       </c>
       <c r="C60" s="1">
-        <v>0.7</v>
+        <v>0.66</v>
       </c>
       <c r="D60" s="2">
-        <v>45794835</v>
+        <v>43126626.399999999</v>
       </c>
     </row>
     <row r="61" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="B61" s="4">
-        <v>911363109</v>
+        <v>101121101</v>
       </c>
       <c r="C61" s="1">
         <v>0.66</v>
       </c>
       <c r="D61" s="2">
-        <v>43119058.399999999</v>
+        <v>43363328</v>
       </c>
     </row>
     <row r="62" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>92</v>
       </c>
-      <c r="B62">
-        <v>101121101</v>
+      <c r="B62" s="4" t="s">
+        <v>93</v>
       </c>
       <c r="C62" s="1">
         <v>0.64</v>
       </c>
-      <c r="D62">
-        <v>41976264</v>
+      <c r="D62" s="2">
+        <v>41670788.799999997</v>
       </c>
     </row>
     <row r="63" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>108</v>
+        <v>64</v>
       </c>
       <c r="B63" s="4">
-        <v>629377508</v>
+        <v>872657101</v>
       </c>
       <c r="C63" s="1">
-        <v>0.57999999999999996</v>
+        <v>0.61</v>
       </c>
       <c r="D63" s="2">
-        <v>37910247</v>
+        <v>39912990.93</v>
       </c>
     </row>
     <row r="64" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>66</v>
+        <v>121</v>
       </c>
       <c r="B64" s="4">
-        <v>872657101</v>
+        <v>199908104</v>
       </c>
       <c r="C64" s="1">
-        <v>0.57999999999999996</v>
+        <v>0.56999999999999995</v>
       </c>
       <c r="D64" s="2">
-        <v>38004232.619999997</v>
+        <v>37575198</v>
       </c>
     </row>
     <row r="65" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>101137107</v>
+        <v>125</v>
+      </c>
+      <c r="B65" s="4" t="s">
+        <v>126</v>
       </c>
       <c r="C65" s="1">
-        <v>0.54</v>
+        <v>0.56000000000000005</v>
       </c>
       <c r="D65" s="2">
-        <v>35090380</v>
+        <v>36548092.799999997</v>
       </c>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>99</v>
+      </c>
+      <c r="B66" s="4">
+        <v>629377508</v>
       </c>
       <c r="C66" s="1">
-        <v>0.5</v>
+        <v>0.56000000000000005</v>
       </c>
       <c r="D66" s="2">
-        <v>32399705</v>
+        <v>36848523</v>
       </c>
     </row>
     <row r="67" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>32</v>
+      </c>
+      <c r="B67" s="4">
+        <v>101137107</v>
       </c>
       <c r="C67" s="1">
-        <v>0.5</v>
+        <v>0.53</v>
       </c>
       <c r="D67" s="2">
-        <v>32482240</v>
+        <v>34598162</v>
       </c>
     </row>
     <row r="68" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>458140100</v>
+        <v>50</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>51</v>
       </c>
       <c r="C68" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="D68" s="2">
-        <v>31782504</v>
+        <v>33560709</v>
       </c>
     </row>
     <row r="69" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>457669307</v>
+        <v>16</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>17</v>
       </c>
       <c r="C69" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="D69" s="2">
-        <v>31518599</v>
+        <v>29131984</v>
       </c>
     </row>
     <row r="70" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>127</v>
+      </c>
+      <c r="B70" s="4">
+        <v>902252105</v>
       </c>
       <c r="C70" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="D70" s="2">
-        <v>30693152</v>
+        <v>29565216</v>
       </c>
     </row>
     <row r="71" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>45</v>
+      </c>
+      <c r="B71" s="4">
+        <v>438516205</v>
       </c>
       <c r="C71" s="1">
-        <v>0.47</v>
+        <v>0.37</v>
       </c>
       <c r="D71" s="2">
-        <v>30556188</v>
+        <v>24319162.5</v>
       </c>
     </row>
     <row r="72" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>97</v>
+      </c>
+      <c r="B72" s="4">
+        <v>458140100</v>
       </c>
       <c r="C72" s="1">
-        <v>0.39</v>
+        <v>0.37</v>
       </c>
       <c r="D72" s="2">
-        <v>25677960</v>
+        <v>23975016</v>
       </c>
     </row>
     <row r="73" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>126</v>
+        <v>94</v>
       </c>
       <c r="B73" s="4" t="s">
-        <v>127</v>
+        <v>95</v>
       </c>
       <c r="C73" s="1">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="D73" s="2">
-        <v>19989924</v>
+        <v>21320145</v>
       </c>
     </row>
     <row r="74" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>95</v>
+        <v>123</v>
       </c>
       <c r="B74" s="4" t="s">
-        <v>96</v>
+        <v>124</v>
       </c>
       <c r="C74" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="D74" s="2">
+        <v>19342162.5</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>74</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="C75" s="1">
         <v>0.16</v>
       </c>
-      <c r="D74" s="2">
-[...4 lines deleted...]
-      <c r="D75" s="2"/>
+      <c r="D75" s="2">
+        <v>10430192</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>129</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="C76" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="D76" s="2">
+        <v>3546591.55</v>
+      </c>
     </row>
     <row r="77" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>6</v>
+        <v>131</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="C77" s="1">
+        <v>0</v>
+      </c>
+      <c r="D77" s="2">
+        <v>353</v>
       </c>
     </row>
     <row r="78" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A78" t="s">
-[...6 lines deleted...]
-      </c>
+      <c r="D78" s="2"/>
     </row>
     <row r="80" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="81" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="82" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="83" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="85" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="86" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="87" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
+  <autoFilter ref="A7:D7" xr:uid="{00000000-0001-0000-0000-000000000000}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A8:D77">
+      <sortCondition descending="1" ref="C7"/>
+    </sortState>
+  </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="C1:D2 C77:D84 A1:A7 A77:A84 C4:D6 C3" numberStoredAsText="1"/>
+    <ignoredError sqref="C1:D2 C80:D87 A1:A7 A80:A87 C4:D6 C3" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>