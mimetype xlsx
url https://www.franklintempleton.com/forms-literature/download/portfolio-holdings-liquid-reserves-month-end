--- v0 (2025-10-31)
+++ v1 (2026-09-13)
@@ -1,816 +1,843 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://franklintempleton-my.sharepoint.com/personal/tara_jacques-kelly_franklintempleton_com/Documents/Holdings/2025/August Month End/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ssingas\Downloads\OneDrive_2026-09-08\08. August 2026\LMM0200\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="126" documentId="11_EC9C009B60A66462950E37A53406F0594182CDC8" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6A90BA0F-CCB0-423A-B410-CE3FEEBF36B8}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8E53EA5D-8FF3-4B71-9F61-03CCBEDF33B5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Holdings'!$A$4:$N$60</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Holdings'!$A$5:$N$73</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-[...64 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="528" uniqueCount="207">
-[...1 lines deleted...]
-    <t>Western Asset Institutional Liquid Reserves</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="636" uniqueCount="240">
+  <si>
+    <t>Western Asset Premier Institutional Liquid Reserves</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
-    <t>08/31/2025</t>
+    <t>08/31/2026</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Weight (%)</t>
   </si>
   <si>
     <t>Market Value ($)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Coupon</t>
   </si>
   <si>
     <t>Effective Maturity</t>
   </si>
   <si>
     <t>Investment Category</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Final Maturity</t>
   </si>
   <si>
+    <t>FIXED INCOME CLEARING CORP / BNY</t>
+  </si>
+  <si>
+    <t>—</t>
+  </si>
+  <si>
+    <t>U.S. Treasury Repurchase Agreement, if collateralized only by U.S. Treasuries (including Strips) and cash</t>
+  </si>
+  <si>
+    <t>Cash</t>
+  </si>
+  <si>
+    <t>LMRP10805323</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>FIXED INCOME CLEARING CORP / STATE STREET</t>
+  </si>
+  <si>
+    <t>LMRP10807033</t>
+  </si>
+  <si>
+    <t>JP MORGAN SECURITIES, LLC</t>
+  </si>
+  <si>
+    <t>U.S. Government Agency Repurchase Agreement, collateralized only by U.S. Government Agency securities, U.S. Treasuries, and cash</t>
+  </si>
+  <si>
+    <t>LMRP10805283</t>
+  </si>
+  <si>
     <t>FIXED INCOME CLEARING CORP - NORTHERN TRUST</t>
   </si>
   <si>
-    <t>—</t>
-[...17 lines deleted...]
-    <t>LMRP10281273</t>
+    <t>LMRP10805313</t>
+  </si>
+  <si>
+    <t>TD SECURITIES (USA) LLC</t>
+  </si>
+  <si>
+    <t>Other Repurchase Agreement, if any collateral falls outside Treasury, Government Agency and cash</t>
+  </si>
+  <si>
+    <t>LMRP10810053</t>
+  </si>
+  <si>
+    <t>MIZUHO BANK LTD/NY</t>
+  </si>
+  <si>
+    <t>Non-Negotiable Time Deposit</t>
+  </si>
+  <si>
+    <t>LMNI47671023</t>
+  </si>
+  <si>
+    <t>LMRP10635053</t>
+  </si>
+  <si>
+    <t>2026-09-07</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS</t>
+  </si>
+  <si>
+    <t>LMRP10779023</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA/NY</t>
+  </si>
+  <si>
+    <t>LMNI47669013</t>
+  </si>
+  <si>
+    <t>SVENSKA HANDELSBANKEN NY</t>
+  </si>
+  <si>
+    <t>LMNI47672013</t>
+  </si>
+  <si>
+    <t>MUFG SECURITIES AMERICAS INC</t>
+  </si>
+  <si>
+    <t>LMRP10777613</t>
+  </si>
+  <si>
+    <t>2026-10-05</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV</t>
+  </si>
+  <si>
+    <t>LMNI47655033</t>
+  </si>
+  <si>
+    <t>2026-09-02</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS PARIS</t>
+  </si>
+  <si>
+    <t>LMNI47674023</t>
+  </si>
+  <si>
+    <t>KBC BANK N.V.</t>
+  </si>
+  <si>
+    <t>Certificate of Deposit</t>
+  </si>
+  <si>
+    <t>4823TD4C2</t>
+  </si>
+  <si>
+    <t>NATIONAL BANK OF CANADA MONTREAL</t>
+  </si>
+  <si>
+    <t>LMNI47674013</t>
+  </si>
+  <si>
+    <t>CITIGROUP GLOBAL MARKETS INC.</t>
+  </si>
+  <si>
+    <t>US17291YJB48</t>
+  </si>
+  <si>
+    <t>Financial Company Commercial Paper</t>
+  </si>
+  <si>
+    <t>17291YJB4</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS BANK USA</t>
+  </si>
+  <si>
+    <t>US40054PMC67</t>
+  </si>
+  <si>
+    <t>40054PMC6</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>LONGSHIP FUNDING LLC</t>
+  </si>
+  <si>
+    <t>US54316UJ186</t>
+  </si>
+  <si>
+    <t>Asset Backed Commercial Paper</t>
+  </si>
+  <si>
+    <t>54316UJ18</t>
+  </si>
+  <si>
+    <t>ROYAL BANK CANADA TORONTO</t>
+  </si>
+  <si>
+    <t>LMNI47673013</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS</t>
+  </si>
+  <si>
+    <t>US90478DJE67</t>
+  </si>
+  <si>
+    <t>Non-Financial Company Commercial Paper</t>
+  </si>
+  <si>
+    <t>90478DJE6</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>TOTALENERGIES CAPITAL SA</t>
+  </si>
+  <si>
+    <t>US89152FJA49</t>
+  </si>
+  <si>
+    <t>89152FJA4</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE CORPORATE &amp; INVESTMENT BANK</t>
+  </si>
+  <si>
+    <t>LMNI47673033</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY</t>
+  </si>
+  <si>
+    <t>US6385E1JF90</t>
+  </si>
+  <si>
+    <t>6385E1JF9</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>MIZUHO BANK LTD, SINGAPORE BRANCH</t>
+  </si>
+  <si>
+    <t>US60689QKM59</t>
+  </si>
+  <si>
+    <t>60689QKM5</t>
+  </si>
+  <si>
+    <t>2026-10-21</t>
+  </si>
+  <si>
+    <t>UNITED STATES TREASURY BILL</t>
+  </si>
+  <si>
+    <t>U.S. Treasury Debt</t>
+  </si>
+  <si>
+    <t>912797VW4</t>
+  </si>
+  <si>
+    <t>2026-11-10</t>
+  </si>
+  <si>
+    <t>ING Bank N.V.</t>
+  </si>
+  <si>
+    <t>US45687UM137</t>
+  </si>
+  <si>
+    <t>45687UM13</t>
+  </si>
+  <si>
+    <t>2026-12-01</t>
+  </si>
+  <si>
+    <t>DBS BANK LTD/SINGAPOR</t>
+  </si>
+  <si>
+    <t>US23305EKM48</t>
+  </si>
+  <si>
+    <t>23305EKM4</t>
+  </si>
+  <si>
+    <t>BARCLAYS BANK UK PLC</t>
+  </si>
+  <si>
+    <t>US06744RLC06</t>
+  </si>
+  <si>
+    <t>06744RLC0</t>
+  </si>
+  <si>
+    <t>2026-11-12</t>
   </si>
   <si>
     <t>DNB NOR BANK</t>
   </si>
   <si>
-    <t>Non-Negotiable Time Deposit</t>
-[...8 lines deleted...]
-    <t>LMNI47275183</t>
+    <t>LMNI47671013</t>
+  </si>
+  <si>
+    <t>GREAT BEAR FUNDING LLC</t>
+  </si>
+  <si>
+    <t>US39014JJ842</t>
+  </si>
+  <si>
+    <t>39014JJ84</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
+  </si>
+  <si>
+    <t>SUMITOMO MITSUI BANKING CORP</t>
+  </si>
+  <si>
+    <t>US86565GYV66</t>
+  </si>
+  <si>
+    <t>86565GYV6</t>
+  </si>
+  <si>
+    <t>2026-09-21</t>
+  </si>
+  <si>
+    <t>US39014JJN19</t>
+  </si>
+  <si>
+    <t>39014JJN1</t>
+  </si>
+  <si>
+    <t>2026-09-22</t>
+  </si>
+  <si>
+    <t>THE HOME DEPOT INC</t>
+  </si>
+  <si>
+    <t>US43707MJ328</t>
+  </si>
+  <si>
+    <t>43707MJ32</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>OVERSEA-CHINESE BANKING CORP LTD</t>
+  </si>
+  <si>
+    <t>US69034BM158</t>
+  </si>
+  <si>
+    <t>69034BM15</t>
+  </si>
+  <si>
+    <t>SUMITOMO MITSUI TRUST BANK LTD, SINGAPORE BRANCH</t>
+  </si>
+  <si>
+    <t>US86564XLC64</t>
+  </si>
+  <si>
+    <t>86564XLC6</t>
+  </si>
+  <si>
+    <t>NOVARTIS FINANCE CORP</t>
+  </si>
+  <si>
+    <t>US6698M5J181</t>
+  </si>
+  <si>
+    <t>6698M5J18</t>
+  </si>
+  <si>
+    <t>US89158MJ477</t>
+  </si>
+  <si>
+    <t>89158MJ47</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
+  </si>
+  <si>
+    <t>US06744RJ333</t>
+  </si>
+  <si>
+    <t>06744RJ33</t>
+  </si>
+  <si>
+    <t>US69033NMX02</t>
+  </si>
+  <si>
+    <t>69033NMX0</t>
+  </si>
+  <si>
+    <t>SUMITOMO MITSUI TRUST BANK LTD</t>
+  </si>
+  <si>
+    <t>US86564TTY90</t>
+  </si>
+  <si>
+    <t>86564TTY9</t>
+  </si>
+  <si>
+    <t>2026-10-26</t>
+  </si>
+  <si>
+    <t>US86564TSW44</t>
+  </si>
+  <si>
+    <t>86564TSW4</t>
+  </si>
+  <si>
+    <t>2026-10-01</t>
+  </si>
+  <si>
+    <t>UNITED OVERSEAS BANK LTD</t>
+  </si>
+  <si>
+    <t>US91127QK246</t>
+  </si>
+  <si>
+    <t>91127QK24</t>
+  </si>
+  <si>
+    <t>US69034BL994</t>
+  </si>
+  <si>
+    <t>69034BL99</t>
+  </si>
+  <si>
+    <t>2026-11-09</t>
+  </si>
+  <si>
+    <t>US43707MJ161</t>
+  </si>
+  <si>
+    <t>43707MJ16</t>
+  </si>
+  <si>
+    <t>LMRP10805293</t>
+  </si>
+  <si>
+    <t>BARTON CAPITAL S.A.</t>
+  </si>
+  <si>
+    <t>US06945MJ311</t>
+  </si>
+  <si>
+    <t>06945MJ31</t>
+  </si>
+  <si>
+    <t>DBS BANK LTD</t>
+  </si>
+  <si>
+    <t>US23305EKK81</t>
+  </si>
+  <si>
+    <t>23305EKK8</t>
+  </si>
+  <si>
+    <t>2026-10-19</t>
+  </si>
+  <si>
+    <t>US54316UJE01</t>
+  </si>
+  <si>
+    <t>54316UJE0</t>
+  </si>
+  <si>
+    <t>AUSTRALIA &amp; NEW ZEALAND BANKING GROUP LTD</t>
+  </si>
+  <si>
+    <t>US05253CJ494</t>
+  </si>
+  <si>
+    <t>05253CJ49</t>
+  </si>
+  <si>
+    <t>FAIRWAY FINANCE COMPANY LLC</t>
+  </si>
+  <si>
+    <t>US30601WLA52</t>
+  </si>
+  <si>
+    <t>30601WLA5</t>
+  </si>
+  <si>
+    <t>EXXON MOBIL CORP</t>
+  </si>
+  <si>
+    <t>US30229BJ321</t>
+  </si>
+  <si>
+    <t>30229BJ32</t>
+  </si>
+  <si>
+    <t>BARCLAYS BANK PLC NY</t>
+  </si>
+  <si>
+    <t>US06745GLU30</t>
+  </si>
+  <si>
+    <t>06745GLU3</t>
+  </si>
+  <si>
+    <t>2026-10-09</t>
+  </si>
+  <si>
+    <t>STARBIRD FUNDING CORP</t>
+  </si>
+  <si>
+    <t>US85520MM757</t>
+  </si>
+  <si>
+    <t>85520MM75</t>
+  </si>
+  <si>
+    <t>2026-12-07</t>
+  </si>
+  <si>
+    <t>BARCLAYS CAPITAL INC</t>
+  </si>
+  <si>
+    <t>US06743VMG22</t>
+  </si>
+  <si>
+    <t>06743VMG2</t>
+  </si>
+  <si>
+    <t>2026-12-16</t>
+  </si>
+  <si>
+    <t>TORONTO DOMINION BANK</t>
+  </si>
+  <si>
+    <t>US89119BMJ25</t>
+  </si>
+  <si>
+    <t>89119BMJ2</t>
+  </si>
+  <si>
+    <t>2026-12-18</t>
+  </si>
+  <si>
+    <t>US39014JM721</t>
+  </si>
+  <si>
+    <t>39014JM72</t>
+  </si>
+  <si>
+    <t>US23305EJG98</t>
+  </si>
+  <si>
+    <t>23305EJG9</t>
+  </si>
+  <si>
+    <t>2026-09-16</t>
+  </si>
+  <si>
+    <t>CABOT TRAIL FUNDING LLC</t>
+  </si>
+  <si>
+    <t>US12710HKG29</t>
+  </si>
+  <si>
+    <t>12710HKG2</t>
+  </si>
+  <si>
+    <t>2026-10-16</t>
+  </si>
+  <si>
+    <t>US91127QJ263</t>
+  </si>
+  <si>
+    <t>91127QJ26</t>
+  </si>
+  <si>
+    <t>US69034BKE91</t>
+  </si>
+  <si>
+    <t>69034BKE9</t>
+  </si>
+  <si>
+    <t>2026-10-14</t>
+  </si>
+  <si>
+    <t>US6385E1L259</t>
+  </si>
+  <si>
+    <t>6385E1L25</t>
+  </si>
+  <si>
+    <t>2026-11-02</t>
+  </si>
+  <si>
+    <t>CANADIAN IMPERIAL BANK OF COMMERCE NY</t>
+  </si>
+  <si>
+    <t>LMNI47669023</t>
+  </si>
+  <si>
+    <t>BNG BANK NV</t>
+  </si>
+  <si>
+    <t>US09657SJ308</t>
+  </si>
+  <si>
+    <t>09657SJ30</t>
   </si>
   <si>
     <t>AUTOMATIC DATA PROCESSING INC</t>
   </si>
   <si>
-    <t>US0530A2W305</t>
-[...482 lines deleted...]
-    <t>2025-11-03</t>
+    <t>US0530A3J250</t>
+  </si>
+  <si>
+    <t>0530A3J25</t>
+  </si>
+  <si>
+    <t>LMRP10810023</t>
+  </si>
+  <si>
+    <t>SWEDBANK AB</t>
+  </si>
+  <si>
+    <t>US87020XMB37</t>
+  </si>
+  <si>
+    <t>87020XMB3</t>
+  </si>
+  <si>
+    <t>2026-12-11</t>
+  </si>
+  <si>
+    <t>US06743VQH68</t>
+  </si>
+  <si>
+    <t>06743VQH6</t>
+  </si>
+  <si>
+    <t>2027-03-17</t>
+  </si>
+  <si>
+    <t>BANK OF NEW ZEALAND</t>
+  </si>
+  <si>
+    <t>US06406QJH39</t>
+  </si>
+  <si>
+    <t>06406QJH3</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
   </si>
   <si>
     <t>Holdings are provided for informational purposes only and should not be construed as a recommendation to purchase or sell any security. All data is subject to change.</t>
   </si>
   <si>
     <t>Not FDIC Insured | No Bank Guarantee | May Lose Value</t>
   </si>
   <si>
     <t>Before investing, carefully consider a fund’s investment objectives, risks, charges and expenses. You can find this and other information in each prospectus, or summary prospectus, if available, at www.franklintempleton.com. Please read it carefully.</t>
   </si>
   <si>
     <t>© Franklin Templeton. All rights reserved.</t>
   </si>
   <si>
-    <t>MOODY RATING SHORT</t>
-[...5 lines deleted...]
-    <t>FITCH RATING SHORT</t>
+    <t>MOODY_RATING_SHORT</t>
+  </si>
+  <si>
+    <t>SP_RATING_SHORT</t>
+  </si>
+  <si>
+    <t>FITCH_RATING_SHORT</t>
+  </si>
+  <si>
+    <t>NR</t>
+  </si>
+  <si>
+    <t>P-1</t>
+  </si>
+  <si>
+    <t>A-1</t>
+  </si>
+  <si>
+    <t>F1+</t>
+  </si>
+  <si>
+    <t>F1+u</t>
+  </si>
+  <si>
+    <t>A-1+</t>
+  </si>
+  <si>
+    <t>F1</t>
   </si>
   <si>
     <t xml:space="preserve">The Fund utilizes a master/feeder structure by investing all of its assets in a master portfolio. Assets are reported at the master portfolio level. </t>
   </si>
   <si>
     <t xml:space="preserve">You could lose money by investing in the fund. Because the share price of the fund will fluctuate, when you sell your shares they may be worth more or less than what you originally paid for them. The portfolio may impose a fee upon sale of its shares and the fund would be required to pass such fee through to you. The portfolio generally must impose a fee when net sales of portfolio shares exceed certain levels. An investment in the fund is not a bank account and is not insured or guaranteed by the Federal Deposit Insurance Corporation or any other government agency. The fund’s sponsor is not required to reimburse the fund for losses, and you should not expect that the sponsor will provide financial support to the fund at any time, including during periods of market stress. </t>
   </si>
   <si>
     <t>Franklin Distributors, LLC. Member FINRA/SIPC Western Asset Management Company, LLC and Franklin Distributors, LLC are Franklin Templeton companies.</t>
-  </si>
-[...19 lines deleted...]
-    <t>F1+u</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="1">
+  <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1108,2671 +1135,3187 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:N69"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:N85"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="BD12" sqref="BD12"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="E5" sqref="E5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.6"/>
+  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="43.8984375" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="14" max="14" width="14.8984375" customWidth="1"/>
+    <col min="1" max="1" width="48.875" customWidth="1"/>
+    <col min="2" max="2" width="10.875" customWidth="1"/>
+    <col min="3" max="3" width="16.875" customWidth="1"/>
+    <col min="4" max="7" width="10.875" customWidth="1"/>
+    <col min="8" max="8" width="12.875" customWidth="1"/>
+    <col min="9" max="9" width="10.875" customWidth="1"/>
+    <col min="10" max="10" width="18.875" customWidth="1"/>
+    <col min="11" max="11" width="26.75" customWidth="1"/>
+    <col min="12" max="12" width="11.875" customWidth="1"/>
+    <col min="13" max="13" width="12.875" customWidth="1"/>
+    <col min="14" max="14" width="14.875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:14">
-      <c r="A2" t="s">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
-      <c r="A4" t="s">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
         <v>3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B5" t="s">
         <v>4</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C5" t="s">
         <v>5</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D5" t="s">
         <v>6</v>
       </c>
-      <c r="E4" t="s">
-[...8 lines deleted...]
-      <c r="H4" t="s">
+      <c r="E5" t="s">
+        <v>227</v>
+      </c>
+      <c r="F5" t="s">
+        <v>228</v>
+      </c>
+      <c r="G5" t="s">
+        <v>229</v>
+      </c>
+      <c r="H5" t="s">
         <v>7</v>
       </c>
-      <c r="I4" t="s">
+      <c r="I5" t="s">
         <v>8</v>
       </c>
-      <c r="J4" t="s">
+      <c r="J5" t="s">
         <v>9</v>
       </c>
-      <c r="K4" t="s">
+      <c r="K5" t="s">
         <v>10</v>
       </c>
-      <c r="L4" t="s">
+      <c r="L5" t="s">
         <v>11</v>
       </c>
-      <c r="M4" t="s">
+      <c r="M5" t="s">
         <v>12</v>
       </c>
-      <c r="N4" t="s">
+      <c r="N5" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:14">
-      <c r="A5" t="s">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
         <v>14</v>
       </c>
-      <c r="B5">
-[...42 lines deleted...]
-      </c>
       <c r="B6">
-        <v>4.38</v>
+        <v>11.35</v>
       </c>
       <c r="C6">
-        <v>250000000</v>
+        <v>900000000</v>
       </c>
       <c r="D6">
-        <v>250000000</v>
-[...8 lines deleted...]
-        <v>204</v>
+        <v>900000000</v>
+      </c>
+      <c r="E6" t="s">
+        <v>230</v>
+      </c>
+      <c r="F6" t="s">
+        <v>230</v>
+      </c>
+      <c r="G6" t="s">
+        <v>230</v>
       </c>
       <c r="H6" t="s">
         <v>15</v>
       </c>
       <c r="I6">
-        <v>4.33</v>
+        <v>3.66</v>
       </c>
       <c r="J6" s="1">
-        <v>45902.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K6" t="s">
         <v>16</v>
       </c>
       <c r="L6" t="s">
         <v>17</v>
       </c>
       <c r="M6" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="N6" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B7">
-        <v>3.5</v>
+        <v>9.4600000000000009</v>
       </c>
       <c r="C7">
-        <v>200000000</v>
+        <v>750000000</v>
       </c>
       <c r="D7">
-        <v>200000000</v>
-[...8 lines deleted...]
-        <v>204</v>
+        <v>750000000</v>
+      </c>
+      <c r="E7" t="s">
+        <v>230</v>
+      </c>
+      <c r="F7" t="s">
+        <v>230</v>
+      </c>
+      <c r="G7" t="s">
+        <v>230</v>
       </c>
       <c r="H7" t="s">
         <v>15</v>
       </c>
       <c r="I7">
-        <v>4.3099999999999996</v>
+        <v>3.67</v>
       </c>
       <c r="J7" s="1">
-        <v>45902.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K7" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="L7" t="s">
         <v>17</v>
       </c>
       <c r="M7" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="N7" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="8" spans="1:14">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B8">
-        <v>3.5</v>
+        <v>5.99</v>
       </c>
       <c r="C8">
-        <v>200000000</v>
+        <v>475000000</v>
       </c>
       <c r="D8">
-        <v>200000000</v>
-[...8 lines deleted...]
-        <v>202</v>
+        <v>475000000</v>
+      </c>
+      <c r="E8" t="s">
+        <v>230</v>
+      </c>
+      <c r="F8" t="s">
+        <v>230</v>
+      </c>
+      <c r="G8" t="s">
+        <v>230</v>
       </c>
       <c r="H8" t="s">
         <v>15</v>
       </c>
       <c r="I8">
-        <v>4.32</v>
+        <v>3.67</v>
       </c>
       <c r="J8" s="1">
-        <v>45902.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K8" t="s">
         <v>23</v>
       </c>
       <c r="L8" t="s">
         <v>17</v>
       </c>
       <c r="M8" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="N8" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="9" spans="1:14">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9">
+        <v>3.78</v>
+      </c>
+      <c r="C9">
+        <v>300000000</v>
+      </c>
+      <c r="D9">
+        <v>300000000</v>
+      </c>
+      <c r="E9" t="s">
+        <v>230</v>
+      </c>
+      <c r="F9" t="s">
+        <v>230</v>
+      </c>
+      <c r="G9" t="s">
+        <v>230</v>
+      </c>
+      <c r="H9" t="s">
+        <v>15</v>
+      </c>
+      <c r="I9">
+        <v>3.66</v>
+      </c>
+      <c r="J9" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K9" t="s">
+        <v>16</v>
+      </c>
+      <c r="L9" t="s">
+        <v>17</v>
+      </c>
+      <c r="M9" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>27</v>
       </c>
-      <c r="B9">
-[...42 lines deleted...]
-      </c>
       <c r="B10">
-        <v>3.24</v>
+        <v>3.15</v>
       </c>
       <c r="C10">
-        <v>185000000</v>
+        <v>250000000</v>
       </c>
       <c r="D10">
-        <v>185000000</v>
-[...8 lines deleted...]
-        <v>202</v>
+        <v>250000000</v>
+      </c>
+      <c r="E10" t="s">
+        <v>231</v>
+      </c>
+      <c r="F10" t="s">
+        <v>232</v>
+      </c>
+      <c r="G10" t="s">
+        <v>234</v>
       </c>
       <c r="H10" t="s">
         <v>15</v>
       </c>
       <c r="I10">
-        <v>4.3099999999999996</v>
+        <v>3.7</v>
       </c>
       <c r="J10" s="1">
-        <v>45902.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K10" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="L10" t="s">
         <v>17</v>
       </c>
       <c r="M10" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="N10" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B11">
-        <v>2.63</v>
+        <v>2.84</v>
       </c>
       <c r="C11">
-        <v>150011520</v>
+        <v>225000000</v>
       </c>
       <c r="D11">
-        <v>150000000</v>
-[...8 lines deleted...]
-        <v>202</v>
+        <v>225000000</v>
+      </c>
+      <c r="E11" t="s">
+        <v>231</v>
+      </c>
+      <c r="F11" t="s">
+        <v>232</v>
+      </c>
+      <c r="G11" t="s">
+        <v>236</v>
       </c>
       <c r="H11" t="s">
         <v>15</v>
       </c>
       <c r="I11">
-        <v>4.21</v>
+        <v>3.64</v>
       </c>
       <c r="J11" s="1">
-        <v>45902.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K11" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="L11" t="s">
         <v>17</v>
       </c>
       <c r="M11" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="N11" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:14">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="B12">
-        <v>2.63</v>
+        <v>2.52</v>
       </c>
       <c r="C12">
-        <v>150000000</v>
+        <v>200000000</v>
       </c>
       <c r="D12">
-        <v>150000000</v>
-[...8 lines deleted...]
-        <v>205</v>
+        <v>200000000</v>
+      </c>
+      <c r="E12" t="s">
+        <v>231</v>
+      </c>
+      <c r="F12" t="s">
+        <v>232</v>
+      </c>
+      <c r="G12" t="s">
+        <v>233</v>
       </c>
       <c r="H12" t="s">
         <v>15</v>
       </c>
       <c r="I12">
-        <v>4.32</v>
+        <v>3.82</v>
       </c>
       <c r="J12" s="1">
-        <v>45902.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K12" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="L12" t="s">
         <v>17</v>
       </c>
       <c r="M12" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="N12" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:14">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B13">
-        <v>2.63</v>
+        <v>2.21</v>
       </c>
       <c r="C13">
-        <v>150000000</v>
+        <v>175000000</v>
       </c>
       <c r="D13">
-        <v>150000000</v>
-[...8 lines deleted...]
-        <v>202</v>
+        <v>175000000</v>
+      </c>
+      <c r="E13" t="s">
+        <v>231</v>
+      </c>
+      <c r="F13" t="s">
+        <v>232</v>
+      </c>
+      <c r="G13" t="s">
+        <v>233</v>
       </c>
       <c r="H13" t="s">
         <v>15</v>
       </c>
       <c r="I13">
-        <v>4.32</v>
+        <v>3.83</v>
       </c>
       <c r="J13" s="1">
-        <v>45902.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K13" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="L13" t="s">
         <v>17</v>
       </c>
       <c r="M13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="N13" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:14">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="B14">
-        <v>2.63</v>
+        <v>1.89</v>
       </c>
       <c r="C14">
         <v>150000000</v>
       </c>
       <c r="D14">
         <v>150000000</v>
       </c>
-      <c r="E14" s="2" t="s">
-[...6 lines deleted...]
-        <v>202</v>
+      <c r="E14" t="s">
+        <v>231</v>
+      </c>
+      <c r="F14" t="s">
+        <v>232</v>
+      </c>
+      <c r="G14" t="s">
+        <v>236</v>
       </c>
       <c r="H14" t="s">
         <v>15</v>
       </c>
       <c r="I14">
-        <v>4.3099999999999996</v>
+        <v>3.63</v>
       </c>
       <c r="J14" s="1">
-        <v>45902.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K14" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="L14" t="s">
         <v>17</v>
       </c>
       <c r="M14" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="N14" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="B15">
-        <v>2.63</v>
+        <v>1.89</v>
       </c>
       <c r="C15">
         <v>150000000</v>
       </c>
       <c r="D15">
         <v>150000000</v>
       </c>
-      <c r="E15" s="2" t="s">
-[...6 lines deleted...]
-        <v>202</v>
+      <c r="E15" t="s">
+        <v>231</v>
+      </c>
+      <c r="F15" t="s">
+        <v>235</v>
+      </c>
+      <c r="G15" t="s">
+        <v>233</v>
       </c>
       <c r="H15" t="s">
         <v>15</v>
       </c>
       <c r="I15">
-        <v>4.32</v>
+        <v>3.62</v>
       </c>
       <c r="J15" s="1">
-        <v>45902.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K15" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="L15" t="s">
         <v>17</v>
       </c>
       <c r="M15" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="N15" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B16">
-        <v>2.63</v>
+        <v>1.89</v>
       </c>
       <c r="C16">
         <v>150000000</v>
       </c>
       <c r="D16">
         <v>150000000</v>
       </c>
-      <c r="E16" s="2" t="s">
-[...6 lines deleted...]
-        <v>204</v>
+      <c r="E16" t="s">
+        <v>230</v>
+      </c>
+      <c r="F16" t="s">
+        <v>230</v>
+      </c>
+      <c r="G16" t="s">
+        <v>230</v>
       </c>
       <c r="H16" t="s">
         <v>15</v>
       </c>
       <c r="I16">
-        <v>4.33</v>
+        <v>3.83</v>
       </c>
       <c r="J16" s="1">
-        <v>45902.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K16" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="L16" t="s">
         <v>17</v>
       </c>
       <c r="M16" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="N16" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:14">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B17">
-        <v>2.63</v>
+        <v>1.89</v>
       </c>
       <c r="C17">
         <v>150000000</v>
       </c>
       <c r="D17">
         <v>150000000</v>
       </c>
-      <c r="E17" s="2" t="s">
-[...6 lines deleted...]
-        <v>206</v>
+      <c r="E17" t="s">
+        <v>231</v>
+      </c>
+      <c r="F17" t="s">
+        <v>232</v>
+      </c>
+      <c r="G17" t="s">
+        <v>233</v>
       </c>
       <c r="H17" t="s">
         <v>15</v>
       </c>
       <c r="I17">
-        <v>4.4000000000000004</v>
+        <v>3.64</v>
       </c>
       <c r="J17" s="1">
-        <v>45902.22928240741</v>
+        <v>46267.22928240741</v>
       </c>
       <c r="K17" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="L17" t="s">
         <v>17</v>
       </c>
       <c r="M17" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="N17" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:14">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B18">
-        <v>2.19</v>
+        <v>1.58</v>
       </c>
       <c r="C18">
         <v>125000000</v>
       </c>
       <c r="D18">
         <v>125000000</v>
       </c>
-      <c r="E18" s="2" t="s">
-[...6 lines deleted...]
-        <v>202</v>
+      <c r="E18" t="s">
+        <v>231</v>
+      </c>
+      <c r="F18" t="s">
+        <v>232</v>
+      </c>
+      <c r="G18" t="s">
+        <v>233</v>
       </c>
       <c r="H18" t="s">
         <v>15</v>
       </c>
       <c r="I18">
-        <v>4.3099999999999996</v>
+        <v>3.63</v>
       </c>
       <c r="J18" s="1">
-        <v>45902.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K18" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="L18" t="s">
         <v>17</v>
       </c>
       <c r="M18" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="N18" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="19" spans="1:14">
+    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="B19">
-        <v>2.19</v>
+        <v>1.58</v>
       </c>
       <c r="C19">
-        <v>125000000</v>
+        <v>124999875</v>
       </c>
       <c r="D19">
         <v>125000000</v>
       </c>
-      <c r="E19" s="2" t="s">
-[...6 lines deleted...]
-        <v>202</v>
+      <c r="E19" t="s">
+        <v>231</v>
+      </c>
+      <c r="F19" t="s">
+        <v>232</v>
+      </c>
+      <c r="G19" t="s">
+        <v>233</v>
       </c>
       <c r="H19" t="s">
         <v>15</v>
       </c>
       <c r="I19">
-        <v>4.53</v>
+        <v>3.61</v>
       </c>
       <c r="J19" s="1">
-        <v>45902.22928240741</v>
+        <v>46267.22928240741</v>
       </c>
       <c r="K19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L19" t="s">
         <v>17</v>
       </c>
       <c r="M19" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="N19" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:14">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="B20">
-        <v>2.19</v>
+        <v>1.58</v>
       </c>
       <c r="C20">
         <v>125000000</v>
       </c>
       <c r="D20">
         <v>125000000</v>
       </c>
-      <c r="E20" s="2" t="s">
-[...6 lines deleted...]
-        <v>202</v>
+      <c r="E20" t="s">
+        <v>231</v>
+      </c>
+      <c r="F20" t="s">
+        <v>232</v>
+      </c>
+      <c r="G20" t="s">
+        <v>233</v>
       </c>
       <c r="H20" t="s">
         <v>15</v>
       </c>
       <c r="I20">
-        <v>4.33</v>
+        <v>3.62</v>
       </c>
       <c r="J20" s="1">
-        <v>45902.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="L20" t="s">
         <v>17</v>
       </c>
       <c r="M20" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="N20" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="21" spans="1:14">
+    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21">
+        <v>1.32</v>
+      </c>
+      <c r="C21">
+        <v>104882022</v>
+      </c>
+      <c r="D21">
+        <v>105000000</v>
+      </c>
+      <c r="E21" t="s">
+        <v>231</v>
+      </c>
+      <c r="F21" t="s">
+        <v>232</v>
+      </c>
+      <c r="G21" t="s">
+        <v>236</v>
+      </c>
+      <c r="H21" t="s">
+        <v>55</v>
+      </c>
+      <c r="I21">
+        <v>4.01</v>
+      </c>
+      <c r="J21" s="1">
+        <v>46276.22928240741</v>
+      </c>
+      <c r="K21" t="s">
+        <v>56</v>
+      </c>
+      <c r="L21" t="s">
+        <v>17</v>
+      </c>
+      <c r="M21" t="s">
+        <v>57</v>
+      </c>
+      <c r="N21" t="s">
         <v>58</v>
       </c>
-      <c r="B21">
-[...17 lines deleted...]
-      <c r="H21" t="s">
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
         <v>59</v>
       </c>
-      <c r="I21">
-[...5 lines deleted...]
-      <c r="K21" t="s">
+      <c r="B22">
+        <v>1.26</v>
+      </c>
+      <c r="C22">
+        <v>100010920</v>
+      </c>
+      <c r="D22">
+        <v>100000000</v>
+      </c>
+      <c r="E22" t="s">
+        <v>231</v>
+      </c>
+      <c r="F22" t="s">
+        <v>232</v>
+      </c>
+      <c r="G22" t="s">
+        <v>233</v>
+      </c>
+      <c r="H22" t="s">
         <v>60</v>
       </c>
-      <c r="L21" t="s">
-[...2 lines deleted...]
-      <c r="M21" t="s">
+      <c r="I22">
+        <v>3.9</v>
+      </c>
+      <c r="J22" s="1">
+        <v>46297.22928240741</v>
+      </c>
+      <c r="K22" t="s">
+        <v>50</v>
+      </c>
+      <c r="L22" t="s">
+        <v>17</v>
+      </c>
+      <c r="M22" t="s">
         <v>61</v>
       </c>
-      <c r="N21" t="s">
-[...4 lines deleted...]
-      <c r="A22" t="s">
+      <c r="N22" t="s">
         <v>62</v>
       </c>
-      <c r="B22">
-[...32 lines deleted...]
-      <c r="M22" t="s">
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
         <v>63</v>
       </c>
-      <c r="N22" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B23">
-        <v>1.75</v>
+        <v>1.26</v>
       </c>
       <c r="C23">
-        <v>99879960</v>
+        <v>99989750</v>
       </c>
       <c r="D23">
         <v>100000000</v>
       </c>
-      <c r="E23" s="2" t="s">
-[...6 lines deleted...]
-        <v>204</v>
+      <c r="E23" t="s">
+        <v>231</v>
+      </c>
+      <c r="F23" t="s">
+        <v>235</v>
+      </c>
+      <c r="G23" t="s">
+        <v>230</v>
       </c>
       <c r="H23" t="s">
+        <v>64</v>
+      </c>
+      <c r="I23">
+        <v>4.3</v>
+      </c>
+      <c r="J23" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K23" t="s">
         <v>65</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
       <c r="L23" t="s">
         <v>17</v>
       </c>
       <c r="M23" t="s">
         <v>66</v>
       </c>
       <c r="N23" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
         <v>67</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B24">
-        <v>1.75</v>
+        <v>1.26</v>
       </c>
       <c r="C24">
         <v>100000000</v>
       </c>
       <c r="D24">
         <v>100000000</v>
       </c>
-      <c r="E24" s="2" t="s">
-[...6 lines deleted...]
-        <v>202</v>
+      <c r="E24" t="s">
+        <v>231</v>
+      </c>
+      <c r="F24" t="s">
+        <v>235</v>
+      </c>
+      <c r="G24" t="s">
+        <v>233</v>
       </c>
       <c r="H24" t="s">
         <v>15</v>
       </c>
       <c r="I24">
-        <v>4.33</v>
+        <v>3.63</v>
       </c>
       <c r="J24" s="1">
-        <v>45902.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K24" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="L24" t="s">
         <v>17</v>
       </c>
       <c r="M24" t="s">
         <v>68</v>
       </c>
       <c r="N24" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:14">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>69</v>
       </c>
       <c r="B25">
-        <v>1.75</v>
+        <v>1.26</v>
       </c>
       <c r="C25">
-        <v>99794960</v>
+        <v>99857920</v>
       </c>
       <c r="D25">
         <v>100000000</v>
       </c>
-      <c r="E25" s="2" t="s">
-[...6 lines deleted...]
-        <v>202</v>
+      <c r="E25" t="s">
+        <v>231</v>
+      </c>
+      <c r="F25" t="s">
+        <v>232</v>
+      </c>
+      <c r="G25" t="s">
+        <v>230</v>
       </c>
       <c r="H25" t="s">
         <v>70</v>
       </c>
       <c r="I25">
-        <v>4.34</v>
+        <v>3.74</v>
       </c>
       <c r="J25" s="1">
-        <v>45915.22928240741</v>
+        <v>46279.22928240741</v>
       </c>
       <c r="K25" t="s">
         <v>71</v>
       </c>
       <c r="L25" t="s">
         <v>17</v>
       </c>
       <c r="M25" t="s">
         <v>72</v>
       </c>
       <c r="N25" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="26" spans="1:14">
+    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>74</v>
       </c>
       <c r="B26">
-        <v>1.75</v>
+        <v>1.26</v>
       </c>
       <c r="C26">
-        <v>100000000</v>
+        <v>99896800</v>
       </c>
       <c r="D26">
         <v>100000000</v>
       </c>
-      <c r="E26" s="2" t="s">
-[...6 lines deleted...]
-        <v>204</v>
+      <c r="E26" t="s">
+        <v>231</v>
+      </c>
+      <c r="F26" t="s">
+        <v>232</v>
+      </c>
+      <c r="G26" t="s">
+        <v>230</v>
       </c>
       <c r="H26" t="s">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="I26">
-        <v>4.53</v>
+        <v>3.92</v>
       </c>
       <c r="J26" s="1">
-        <v>45902.22928240741</v>
+        <v>46275.22928240741</v>
       </c>
       <c r="K26" t="s">
-        <v>49</v>
+        <v>71</v>
       </c>
       <c r="L26" t="s">
         <v>17</v>
       </c>
       <c r="M26" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N26" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:14">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B27">
-        <v>1.75</v>
+        <v>1.26</v>
       </c>
       <c r="C27">
-        <v>99999870</v>
+        <v>100000000</v>
       </c>
       <c r="D27">
         <v>100000000</v>
       </c>
-      <c r="E27" s="2" t="s">
-[...6 lines deleted...]
-        <v>205</v>
+      <c r="E27" t="s">
+        <v>231</v>
+      </c>
+      <c r="F27" t="s">
+        <v>232</v>
+      </c>
+      <c r="G27" t="s">
+        <v>233</v>
       </c>
       <c r="H27" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="I27">
-        <v>4.34</v>
+        <v>3.6</v>
       </c>
       <c r="J27" s="1">
-        <v>45902.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K27" t="s">
+        <v>31</v>
+      </c>
+      <c r="L27" t="s">
+        <v>17</v>
+      </c>
+      <c r="M27" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="N27" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="28" spans="1:14">
+    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B28">
-        <v>1.75</v>
+        <v>1.26</v>
       </c>
       <c r="C28">
-        <v>99927220</v>
+        <v>99845650</v>
       </c>
       <c r="D28">
         <v>100000000</v>
       </c>
-      <c r="E28" s="2" t="s">
-[...6 lines deleted...]
-        <v>205</v>
+      <c r="E28" t="s">
+        <v>231</v>
+      </c>
+      <c r="F28" t="s">
+        <v>232</v>
+      </c>
+      <c r="G28" t="s">
+        <v>233</v>
       </c>
       <c r="H28" t="s">
+        <v>81</v>
+      </c>
+      <c r="I28">
+        <v>3.93</v>
+      </c>
+      <c r="J28" s="1">
+        <v>46280.22928240741</v>
+      </c>
+      <c r="K28" t="s">
+        <v>56</v>
+      </c>
+      <c r="L28" t="s">
+        <v>17</v>
+      </c>
+      <c r="M28" t="s">
         <v>82</v>
       </c>
-      <c r="I28">
-[...11 lines deleted...]
-      <c r="M28" t="s">
+      <c r="N28" t="s">
         <v>83</v>
       </c>
-      <c r="N28" t="s">
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
         <v>84</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B29">
-        <v>1.75</v>
+        <v>1.25</v>
       </c>
       <c r="C29">
-        <v>99772780</v>
+        <v>99457840</v>
       </c>
       <c r="D29">
         <v>100000000</v>
       </c>
-      <c r="E29" s="2" t="s">
-[...6 lines deleted...]
-        <v>204</v>
+      <c r="E29" t="s">
+        <v>231</v>
+      </c>
+      <c r="F29" t="s">
+        <v>232</v>
+      </c>
+      <c r="G29" t="s">
+        <v>236</v>
       </c>
       <c r="H29" t="s">
+        <v>85</v>
+      </c>
+      <c r="I29">
+        <v>4.09</v>
+      </c>
+      <c r="J29" s="1">
+        <v>46316.22928240741</v>
+      </c>
+      <c r="K29" t="s">
+        <v>56</v>
+      </c>
+      <c r="L29" t="s">
+        <v>17</v>
+      </c>
+      <c r="M29" t="s">
         <v>86</v>
       </c>
-      <c r="I29">
-[...11 lines deleted...]
-      <c r="M29" t="s">
+      <c r="N29" t="s">
         <v>87</v>
       </c>
-      <c r="N29" t="s">
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
         <v>88</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B30">
-        <v>1.74</v>
+        <v>1.25</v>
       </c>
       <c r="C30">
-        <v>99370920</v>
+        <v>99276245</v>
       </c>
       <c r="D30">
         <v>100000000</v>
       </c>
-      <c r="E30" s="2" t="s">
-[...6 lines deleted...]
-        <v>202</v>
+      <c r="E30" t="s">
+        <v>231</v>
+      </c>
+      <c r="F30" t="s">
+        <v>235</v>
+      </c>
+      <c r="G30" t="s">
+        <v>234</v>
       </c>
       <c r="H30" t="s">
+        <v>15</v>
+      </c>
+      <c r="I30">
+        <v>3.84</v>
+      </c>
+      <c r="J30" s="1">
+        <v>46336.22928240741</v>
+      </c>
+      <c r="K30" t="s">
+        <v>89</v>
+      </c>
+      <c r="L30" t="s">
+        <v>17</v>
+      </c>
+      <c r="M30" t="s">
         <v>90</v>
       </c>
-      <c r="I30">
-[...11 lines deleted...]
-      <c r="M30" t="s">
+      <c r="N30" t="s">
         <v>91</v>
       </c>
-      <c r="N30" t="s">
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
         <v>92</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" t="s">
+      <c r="B31">
+        <v>1.25</v>
+      </c>
+      <c r="C31">
+        <v>98990380</v>
+      </c>
+      <c r="D31">
+        <v>100000000</v>
+      </c>
+      <c r="E31" t="s">
+        <v>231</v>
+      </c>
+      <c r="F31" t="s">
+        <v>232</v>
+      </c>
+      <c r="G31" t="s">
+        <v>233</v>
+      </c>
+      <c r="H31" t="s">
         <v>93</v>
       </c>
-      <c r="B31">
-[...17 lines deleted...]
-      <c r="H31" t="s">
+      <c r="I31">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="J31" s="1">
+        <v>46357.22928240741</v>
+      </c>
+      <c r="K31" t="s">
+        <v>56</v>
+      </c>
+      <c r="L31" t="s">
+        <v>17</v>
+      </c>
+      <c r="M31" t="s">
         <v>94</v>
       </c>
-      <c r="I31">
-[...11 lines deleted...]
-      <c r="M31" t="s">
+      <c r="N31" t="s">
         <v>95</v>
       </c>
-      <c r="N31" t="s">
-[...3 lines deleted...]
-    <row r="32" spans="1:14">
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>96</v>
       </c>
       <c r="B32">
-        <v>1.63</v>
+        <v>1.25</v>
       </c>
       <c r="C32">
-        <v>93172699</v>
+        <v>99464360</v>
       </c>
       <c r="D32">
-        <v>93865000</v>
-[...8 lines deleted...]
-        <v>205</v>
+        <v>100000000</v>
+      </c>
+      <c r="E32" t="s">
+        <v>231</v>
+      </c>
+      <c r="F32" t="s">
+        <v>235</v>
+      </c>
+      <c r="G32" t="s">
+        <v>233</v>
       </c>
       <c r="H32" t="s">
         <v>97</v>
       </c>
       <c r="I32">
-        <v>4.3499999999999996</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="J32" s="1">
-        <v>45959.22928240741</v>
+        <v>46316.22928240741</v>
       </c>
       <c r="K32" t="s">
-        <v>71</v>
+        <v>56</v>
       </c>
       <c r="L32" t="s">
         <v>17</v>
       </c>
       <c r="M32" t="s">
         <v>98</v>
       </c>
       <c r="N32" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
         <v>99</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" t="s">
+      <c r="B33">
+        <v>1.25</v>
+      </c>
+      <c r="C33">
+        <v>99211900</v>
+      </c>
+      <c r="D33">
+        <v>100000000</v>
+      </c>
+      <c r="E33" t="s">
+        <v>231</v>
+      </c>
+      <c r="F33" t="s">
+        <v>232</v>
+      </c>
+      <c r="G33" t="s">
+        <v>233</v>
+      </c>
+      <c r="H33" t="s">
         <v>100</v>
       </c>
-      <c r="B33">
-[...17 lines deleted...]
-      <c r="H33" t="s">
+      <c r="I33">
+        <v>3.98</v>
+      </c>
+      <c r="J33" s="1">
+        <v>46338.22928240741</v>
+      </c>
+      <c r="K33" t="s">
+        <v>56</v>
+      </c>
+      <c r="L33" t="s">
+        <v>17</v>
+      </c>
+      <c r="M33" t="s">
         <v>101</v>
       </c>
-      <c r="I33">
-[...11 lines deleted...]
-      <c r="M33" t="s">
+      <c r="N33" t="s">
         <v>102</v>
       </c>
-      <c r="N33" t="s">
-[...3 lines deleted...]
-    <row r="34" spans="1:14">
+    </row>
+    <row r="34" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>103</v>
       </c>
       <c r="B34">
-        <v>1.31</v>
+        <v>1.19</v>
       </c>
       <c r="C34">
-        <v>74565668</v>
+        <v>94000000</v>
       </c>
       <c r="D34">
-        <v>75000000</v>
-[...8 lines deleted...]
-        <v>204</v>
+        <v>94000000</v>
+      </c>
+      <c r="E34" t="s">
+        <v>231</v>
+      </c>
+      <c r="F34" t="s">
+        <v>235</v>
+      </c>
+      <c r="G34" t="s">
+        <v>230</v>
       </c>
       <c r="H34" t="s">
+        <v>15</v>
+      </c>
+      <c r="I34">
+        <v>3.62</v>
+      </c>
+      <c r="J34" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K34" t="s">
+        <v>31</v>
+      </c>
+      <c r="L34" t="s">
+        <v>17</v>
+      </c>
+      <c r="M34" t="s">
         <v>104</v>
       </c>
-      <c r="I34">
-[...11 lines deleted...]
-      <c r="M34" t="s">
+      <c r="N34" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
         <v>105</v>
       </c>
-      <c r="N34" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B35">
-        <v>1.31</v>
+        <v>0.95</v>
       </c>
       <c r="C35">
-        <v>75001305</v>
+        <v>74938598</v>
       </c>
       <c r="D35">
         <v>75000000</v>
       </c>
-      <c r="E35" s="2" t="s">
-[...6 lines deleted...]
-        <v>202</v>
+      <c r="E35" t="s">
+        <v>231</v>
+      </c>
+      <c r="F35" t="s">
+        <v>232</v>
+      </c>
+      <c r="G35" t="s">
+        <v>230</v>
       </c>
       <c r="H35" t="s">
+        <v>106</v>
+      </c>
+      <c r="I35">
+        <v>3.75</v>
+      </c>
+      <c r="J35" s="1">
+        <v>46273.22928240741</v>
+      </c>
+      <c r="K35" t="s">
+        <v>65</v>
+      </c>
+      <c r="L35" t="s">
+        <v>17</v>
+      </c>
+      <c r="M35" t="s">
+        <v>107</v>
+      </c>
+      <c r="N35" t="s">
         <v>108</v>
       </c>
-      <c r="I35">
-[...11 lines deleted...]
-      <c r="M35" t="s">
+    </row>
+    <row r="36" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
         <v>109</v>
       </c>
-      <c r="N35" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B36">
-        <v>1.31</v>
+        <v>0.95</v>
       </c>
       <c r="C36">
-        <v>75000000</v>
+        <v>75000668</v>
       </c>
       <c r="D36">
         <v>75000000</v>
       </c>
-      <c r="E36" s="2" t="s">
-[...6 lines deleted...]
-        <v>205</v>
+      <c r="E36" t="s">
+        <v>231</v>
+      </c>
+      <c r="F36" t="s">
+        <v>232</v>
+      </c>
+      <c r="G36" t="s">
+        <v>236</v>
       </c>
       <c r="H36" t="s">
-        <v>15</v>
+        <v>110</v>
       </c>
       <c r="I36">
-        <v>4.33</v>
+        <v>3.81</v>
       </c>
       <c r="J36" s="1">
-        <v>45904.22928240741</v>
+        <v>46286.22928240741</v>
       </c>
       <c r="K36" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="L36" t="s">
         <v>17</v>
       </c>
       <c r="M36" t="s">
+        <v>111</v>
+      </c>
+      <c r="N36" t="s">
         <v>112</v>
       </c>
-      <c r="N36" t="s">
-[...3 lines deleted...]
-    <row r="37" spans="1:14">
+    </row>
+    <row r="37" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>81</v>
+        <v>105</v>
       </c>
       <c r="B37">
-        <v>1.31</v>
+        <v>0.94</v>
       </c>
       <c r="C37">
-        <v>74954505</v>
+        <v>74828243</v>
       </c>
       <c r="D37">
         <v>75000000</v>
       </c>
-      <c r="E37" s="2" t="s">
-[...6 lines deleted...]
-        <v>205</v>
+      <c r="E37" t="s">
+        <v>231</v>
+      </c>
+      <c r="F37" t="s">
+        <v>232</v>
+      </c>
+      <c r="G37" t="s">
+        <v>230</v>
       </c>
       <c r="H37" t="s">
         <v>113</v>
       </c>
       <c r="I37">
-        <v>4.37</v>
+        <v>4.05</v>
       </c>
       <c r="J37" s="1">
-        <v>45903.22928240741</v>
+        <v>46287.22928240741</v>
       </c>
       <c r="K37" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="L37" t="s">
         <v>17</v>
       </c>
       <c r="M37" t="s">
         <v>114</v>
       </c>
       <c r="N37" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:14">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B38">
-        <v>1.3</v>
+        <v>0.94</v>
       </c>
       <c r="C38">
-        <v>74257440</v>
+        <v>74627329</v>
       </c>
       <c r="D38">
-        <v>75000000</v>
-[...8 lines deleted...]
-        <v>205</v>
+        <v>74650000</v>
+      </c>
+      <c r="E38" t="s">
+        <v>231</v>
+      </c>
+      <c r="F38" t="s">
+        <v>232</v>
+      </c>
+      <c r="G38" t="s">
+        <v>236</v>
       </c>
       <c r="H38" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="I38">
-        <v>4.24</v>
+        <v>3.7</v>
       </c>
       <c r="J38" s="1">
-        <v>45982.22928240741</v>
+        <v>46268.22928240741</v>
       </c>
       <c r="K38" t="s">
         <v>71</v>
       </c>
       <c r="L38" t="s">
         <v>17</v>
       </c>
       <c r="M38" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="N38" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:14">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B39">
-        <v>1.3</v>
+        <v>0.94</v>
       </c>
       <c r="C39">
-        <v>74513550</v>
+        <v>74251253</v>
       </c>
       <c r="D39">
         <v>75000000</v>
       </c>
-      <c r="E39" s="2" t="s">
-[...6 lines deleted...]
-        <v>202</v>
+      <c r="E39" t="s">
+        <v>231</v>
+      </c>
+      <c r="F39" t="s">
+        <v>235</v>
+      </c>
+      <c r="G39" t="s">
+        <v>233</v>
       </c>
       <c r="H39" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="I39">
-        <v>4.32</v>
+        <v>4</v>
       </c>
       <c r="J39" s="1">
-        <v>45952.22928240741</v>
+        <v>46357.22928240741</v>
       </c>
       <c r="K39" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="L39" t="s">
         <v>17</v>
       </c>
       <c r="M39" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="N39" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:14">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>69</v>
+        <v>123</v>
       </c>
       <c r="B40">
-        <v>1.1399999999999999</v>
+        <v>0.94</v>
       </c>
       <c r="C40">
-        <v>64953649</v>
+        <v>74417903</v>
       </c>
       <c r="D40">
-        <v>65000000</v>
-[...8 lines deleted...]
-        <v>202</v>
+        <v>75000000</v>
+      </c>
+      <c r="E40" t="s">
+        <v>231</v>
+      </c>
+      <c r="F40" t="s">
+        <v>232</v>
+      </c>
+      <c r="G40" t="s">
+        <v>236</v>
       </c>
       <c r="H40" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="I40">
-        <v>4.28</v>
+        <v>4.01</v>
       </c>
       <c r="J40" s="1">
-        <v>45904.22928240741</v>
+        <v>46338.22928240741</v>
       </c>
       <c r="K40" t="s">
+        <v>56</v>
+      </c>
+      <c r="L40" t="s">
+        <v>17</v>
+      </c>
+      <c r="M40" t="s">
+        <v>125</v>
+      </c>
+      <c r="N40" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>126</v>
+      </c>
+      <c r="B41">
+        <v>0.93</v>
+      </c>
+      <c r="C41">
+        <v>73992371</v>
+      </c>
+      <c r="D41">
+        <v>74000000</v>
+      </c>
+      <c r="E41" t="s">
+        <v>231</v>
+      </c>
+      <c r="F41" t="s">
+        <v>235</v>
+      </c>
+      <c r="G41" t="s">
+        <v>230</v>
+      </c>
+      <c r="H41" t="s">
+        <v>127</v>
+      </c>
+      <c r="I41">
+        <v>3.72</v>
+      </c>
+      <c r="J41" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K41" t="s">
         <v>71</v>
       </c>
-      <c r="L40" t="s">
-[...42 lines deleted...]
-      </c>
       <c r="L41" t="s">
         <v>17</v>
       </c>
       <c r="M41" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="N41" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:14">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>129</v>
+        <v>74</v>
       </c>
       <c r="B42">
         <v>0.88</v>
       </c>
       <c r="C42">
-        <v>49976080</v>
+        <v>69971244</v>
       </c>
       <c r="D42">
-        <v>50000000</v>
-[...8 lines deleted...]
-        <v>204</v>
+        <v>70000000</v>
+      </c>
+      <c r="E42" t="s">
+        <v>231</v>
+      </c>
+      <c r="F42" t="s">
+        <v>232</v>
+      </c>
+      <c r="G42" t="s">
+        <v>230</v>
       </c>
       <c r="H42" t="s">
+        <v>129</v>
+      </c>
+      <c r="I42">
+        <v>3.95</v>
+      </c>
+      <c r="J42" s="1">
+        <v>46269.22928240741</v>
+      </c>
+      <c r="K42" t="s">
+        <v>71</v>
+      </c>
+      <c r="L42" t="s">
+        <v>17</v>
+      </c>
+      <c r="M42" t="s">
         <v>130</v>
       </c>
-      <c r="I42">
-[...11 lines deleted...]
-      <c r="M42" t="s">
+      <c r="N42" t="s">
         <v>131</v>
       </c>
-      <c r="N42" t="s">
-[...3 lines deleted...]
-    <row r="43" spans="1:14">
+    </row>
+    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="B43">
-        <v>0.88</v>
+        <v>0.76</v>
       </c>
       <c r="C43">
-        <v>49969780</v>
+        <v>59981634</v>
       </c>
       <c r="D43">
-        <v>50000000</v>
-[...8 lines deleted...]
-        <v>204</v>
+        <v>60000000</v>
+      </c>
+      <c r="E43" t="s">
+        <v>231</v>
+      </c>
+      <c r="F43" t="s">
+        <v>232</v>
+      </c>
+      <c r="G43" t="s">
+        <v>233</v>
       </c>
       <c r="H43" t="s">
         <v>132</v>
       </c>
       <c r="I43">
-        <v>4.3499999999999996</v>
+        <v>4.2699999999999996</v>
       </c>
       <c r="J43" s="1">
-        <v>45903.22928240741</v>
+        <v>46268.22928240741</v>
       </c>
       <c r="K43" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="L43" t="s">
         <v>17</v>
       </c>
       <c r="M43" t="s">
         <v>133</v>
       </c>
       <c r="N43" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:14">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
+        <v>120</v>
+      </c>
+      <c r="B44">
+        <v>0.76</v>
+      </c>
+      <c r="C44">
+        <v>60000366</v>
+      </c>
+      <c r="D44">
+        <v>60000000</v>
+      </c>
+      <c r="E44" t="s">
+        <v>231</v>
+      </c>
+      <c r="F44" t="s">
+        <v>235</v>
+      </c>
+      <c r="G44" t="s">
+        <v>233</v>
+      </c>
+      <c r="H44" t="s">
         <v>134</v>
       </c>
-      <c r="B44">
-[...17 lines deleted...]
-      <c r="H44" t="s">
+      <c r="I44">
+        <v>3.8</v>
+      </c>
+      <c r="J44" s="1">
+        <v>46268.22928240741</v>
+      </c>
+      <c r="K44" t="s">
+        <v>50</v>
+      </c>
+      <c r="L44" t="s">
+        <v>17</v>
+      </c>
+      <c r="M44" t="s">
         <v>135</v>
       </c>
-      <c r="I44">
-[...11 lines deleted...]
-      <c r="M44" t="s">
+      <c r="N44" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
         <v>136</v>
       </c>
-      <c r="N44" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B45">
-        <v>0.88</v>
+        <v>0.63</v>
       </c>
       <c r="C45">
-        <v>49975825</v>
+        <v>50011305</v>
       </c>
       <c r="D45">
         <v>50000000</v>
       </c>
-      <c r="E45" s="2" t="s">
-[...6 lines deleted...]
-        <v>202</v>
+      <c r="E45" t="s">
+        <v>231</v>
+      </c>
+      <c r="F45" t="s">
+        <v>232</v>
+      </c>
+      <c r="G45" t="s">
+        <v>236</v>
       </c>
       <c r="H45" t="s">
+        <v>137</v>
+      </c>
+      <c r="I45">
+        <v>3.97</v>
+      </c>
+      <c r="J45" s="1">
+        <v>46321.22928240741</v>
+      </c>
+      <c r="K45" t="s">
+        <v>50</v>
+      </c>
+      <c r="L45" t="s">
+        <v>17</v>
+      </c>
+      <c r="M45" t="s">
+        <v>138</v>
+      </c>
+      <c r="N45" t="s">
         <v>139</v>
       </c>
-      <c r="I45">
-[...18 lines deleted...]
-    <row r="46" spans="1:14">
+    </row>
+    <row r="46" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="B46">
-        <v>0.87</v>
+        <v>0.63</v>
       </c>
       <c r="C46">
-        <v>49801590</v>
+        <v>50004280</v>
       </c>
       <c r="D46">
         <v>50000000</v>
       </c>
-      <c r="E46" s="2" t="s">
-[...6 lines deleted...]
-        <v>202</v>
+      <c r="E46" t="s">
+        <v>231</v>
+      </c>
+      <c r="F46" t="s">
+        <v>232</v>
+      </c>
+      <c r="G46" t="s">
+        <v>236</v>
       </c>
       <c r="H46" t="s">
+        <v>140</v>
+      </c>
+      <c r="I46">
+        <v>3.88</v>
+      </c>
+      <c r="J46" s="1">
+        <v>46296.22928240741</v>
+      </c>
+      <c r="K46" t="s">
+        <v>50</v>
+      </c>
+      <c r="L46" t="s">
+        <v>17</v>
+      </c>
+      <c r="M46" t="s">
+        <v>141</v>
+      </c>
+      <c r="N46" t="s">
         <v>142</v>
       </c>
-      <c r="I46">
-[...11 lines deleted...]
-      <c r="M46" t="s">
+    </row>
+    <row r="47" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
         <v>143</v>
       </c>
-      <c r="N46" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B47">
-        <v>0.87</v>
+        <v>0.63</v>
       </c>
       <c r="C47">
-        <v>49915105</v>
+        <v>49831790</v>
       </c>
       <c r="D47">
         <v>50000000</v>
       </c>
-      <c r="E47" s="2" t="s">
-[...6 lines deleted...]
-        <v>205</v>
+      <c r="E47" t="s">
+        <v>231</v>
+      </c>
+      <c r="F47" t="s">
+        <v>235</v>
+      </c>
+      <c r="G47" t="s">
+        <v>233</v>
       </c>
       <c r="H47" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="I47">
-        <v>4.37</v>
+        <v>3.95</v>
       </c>
       <c r="J47" s="1">
-        <v>45912.22928240741</v>
+        <v>46297.22928240741</v>
       </c>
       <c r="K47" t="s">
-        <v>71</v>
+        <v>56</v>
       </c>
       <c r="L47" t="s">
         <v>17</v>
       </c>
       <c r="M47" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="N47" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:14">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>148</v>
+        <v>120</v>
       </c>
       <c r="B48">
-        <v>0.87</v>
+        <v>0.63</v>
       </c>
       <c r="C48">
-        <v>49665245</v>
+        <v>49624985</v>
       </c>
       <c r="D48">
         <v>50000000</v>
       </c>
-      <c r="E48" s="2" t="s">
-[...6 lines deleted...]
-        <v>204</v>
+      <c r="E48" t="s">
+        <v>231</v>
+      </c>
+      <c r="F48" t="s">
+        <v>235</v>
+      </c>
+      <c r="G48" t="s">
+        <v>233</v>
       </c>
       <c r="H48" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="I48">
-        <v>4.3</v>
+        <v>4.09</v>
       </c>
       <c r="J48" s="1">
-        <v>45954.22928240741</v>
+        <v>46335.22928240741</v>
       </c>
       <c r="K48" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="L48" t="s">
         <v>17</v>
       </c>
       <c r="M48" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="N48" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:14">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>145</v>
+        <v>116</v>
       </c>
       <c r="B49">
-        <v>0.87</v>
+        <v>0.63</v>
       </c>
       <c r="C49">
-        <v>49717240</v>
+        <v>49994940</v>
       </c>
       <c r="D49">
         <v>50000000</v>
       </c>
-      <c r="E49" s="2" t="s">
-[...6 lines deleted...]
-        <v>205</v>
+      <c r="E49" t="s">
+        <v>231</v>
+      </c>
+      <c r="F49" t="s">
+        <v>232</v>
+      </c>
+      <c r="G49" t="s">
+        <v>236</v>
       </c>
       <c r="H49" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="I49">
-        <v>4.33</v>
+        <v>3.71</v>
       </c>
       <c r="J49" s="1">
-        <v>45945.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K49" t="s">
         <v>71</v>
       </c>
       <c r="L49" t="s">
         <v>17</v>
       </c>
       <c r="M49" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="N49" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:14">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>145</v>
+        <v>22</v>
       </c>
       <c r="B50">
-        <v>0.87</v>
+        <v>0.63</v>
       </c>
       <c r="C50">
-        <v>49523335</v>
+        <v>50000000</v>
       </c>
       <c r="D50">
         <v>50000000</v>
       </c>
-      <c r="E50" s="2" t="s">
-[...6 lines deleted...]
-        <v>205</v>
+      <c r="E50" t="s">
+        <v>230</v>
+      </c>
+      <c r="F50" t="s">
+        <v>230</v>
+      </c>
+      <c r="G50" t="s">
+        <v>230</v>
       </c>
       <c r="H50" t="s">
-        <v>155</v>
+        <v>15</v>
       </c>
       <c r="I50">
-        <v>4.29</v>
+        <v>3.66</v>
       </c>
       <c r="J50" s="1">
-        <v>45978.22928240741</v>
+        <v>46266.22928240741</v>
       </c>
       <c r="K50" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="L50" t="s">
         <v>17</v>
       </c>
       <c r="M50" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="N50" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:14">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B51">
-        <v>0.87</v>
+        <v>0.63</v>
       </c>
       <c r="C51">
-        <v>49842760</v>
+        <v>49984690</v>
       </c>
       <c r="D51">
         <v>50000000</v>
       </c>
-      <c r="E51" s="2" t="s">
-[...6 lines deleted...]
-        <v>204</v>
+      <c r="E51" t="s">
+        <v>231</v>
+      </c>
+      <c r="F51" t="s">
+        <v>232</v>
+      </c>
+      <c r="G51" t="s">
+        <v>236</v>
       </c>
       <c r="H51" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="I51">
-        <v>4.3499999999999996</v>
+        <v>3.66</v>
       </c>
       <c r="J51" s="1">
-        <v>45924.22928240741</v>
+        <v>46268.22928240741</v>
       </c>
       <c r="K51" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="L51" t="s">
         <v>17</v>
       </c>
       <c r="M51" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="N51" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:14">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="B52">
-        <v>0.87</v>
+        <v>0.63</v>
       </c>
       <c r="C52">
-        <v>49927430</v>
+        <v>49743270</v>
       </c>
       <c r="D52">
         <v>50000000</v>
       </c>
-      <c r="E52" s="2" t="s">
-[...6 lines deleted...]
-        <v>204</v>
+      <c r="E52" t="s">
+        <v>231</v>
+      </c>
+      <c r="F52" t="s">
+        <v>235</v>
+      </c>
+      <c r="G52" t="s">
+        <v>233</v>
       </c>
       <c r="H52" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="I52">
-        <v>4.3499999999999996</v>
+        <v>3.92</v>
       </c>
       <c r="J52" s="1">
-        <v>45910.22928240741</v>
+        <v>46314.22928240741</v>
       </c>
       <c r="K52" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="L52" t="s">
         <v>17</v>
       </c>
       <c r="M52" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="N52" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:14">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>134</v>
+        <v>63</v>
       </c>
       <c r="B53">
-        <v>0.87</v>
+        <v>0.63</v>
       </c>
       <c r="C53">
-        <v>49705260</v>
+        <v>49927465</v>
       </c>
       <c r="D53">
         <v>50000000</v>
       </c>
-      <c r="E53" s="2" t="s">
+      <c r="E53" t="s">
+        <v>231</v>
+      </c>
+      <c r="F53" t="s">
+        <v>235</v>
+      </c>
+      <c r="G53" t="s">
+        <v>230</v>
+      </c>
+      <c r="H53" t="s">
+        <v>159</v>
+      </c>
+      <c r="I53">
+        <v>3.78</v>
+      </c>
+      <c r="J53" s="1">
+        <v>46279.22928240741</v>
+      </c>
+      <c r="K53" t="s">
+        <v>65</v>
+      </c>
+      <c r="L53" t="s">
+        <v>17</v>
+      </c>
+      <c r="M53" t="s">
+        <v>160</v>
+      </c>
+      <c r="N53" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>161</v>
+      </c>
+      <c r="B54">
+        <v>0.63</v>
+      </c>
+      <c r="C54">
+        <v>49979715</v>
+      </c>
+      <c r="D54">
+        <v>50000000</v>
+      </c>
+      <c r="E54" t="s">
+        <v>231</v>
+      </c>
+      <c r="F54" t="s">
+        <v>235</v>
+      </c>
+      <c r="G54" t="s">
+        <v>233</v>
+      </c>
+      <c r="H54" t="s">
+        <v>162</v>
+      </c>
+      <c r="I54">
+        <v>3.8</v>
+      </c>
+      <c r="J54" s="1">
+        <v>46269.22928240741</v>
+      </c>
+      <c r="K54" t="s">
+        <v>56</v>
+      </c>
+      <c r="L54" t="s">
+        <v>17</v>
+      </c>
+      <c r="M54" t="s">
+        <v>163</v>
+      </c>
+      <c r="N54" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>164</v>
+      </c>
+      <c r="B55">
+        <v>0.63</v>
+      </c>
+      <c r="C55">
+        <v>49615845</v>
+      </c>
+      <c r="D55">
+        <v>50000000</v>
+      </c>
+      <c r="E55" t="s">
+        <v>231</v>
+      </c>
+      <c r="F55" t="s">
+        <v>232</v>
+      </c>
+      <c r="G55" t="s">
+        <v>230</v>
+      </c>
+      <c r="H55" t="s">
+        <v>165</v>
+      </c>
+      <c r="I55">
+        <v>4.09</v>
+      </c>
+      <c r="J55" s="1">
+        <v>46336.22928240741</v>
+      </c>
+      <c r="K55" t="s">
+        <v>65</v>
+      </c>
+      <c r="L55" t="s">
+        <v>17</v>
+      </c>
+      <c r="M55" t="s">
+        <v>166</v>
+      </c>
+      <c r="N55" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>167</v>
+      </c>
+      <c r="B56">
+        <v>0.63</v>
+      </c>
+      <c r="C56">
+        <v>49984975</v>
+      </c>
+      <c r="D56">
+        <v>50000000</v>
+      </c>
+      <c r="E56" t="s">
+        <v>231</v>
+      </c>
+      <c r="F56" t="s">
+        <v>235</v>
+      </c>
+      <c r="G56" t="s">
+        <v>230</v>
+      </c>
+      <c r="H56" t="s">
+        <v>168</v>
+      </c>
+      <c r="I56">
+        <v>3.66</v>
+      </c>
+      <c r="J56" s="1">
+        <v>46268.22928240741</v>
+      </c>
+      <c r="K56" t="s">
+        <v>71</v>
+      </c>
+      <c r="L56" t="s">
+        <v>17</v>
+      </c>
+      <c r="M56" t="s">
+        <v>169</v>
+      </c>
+      <c r="N56" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>170</v>
+      </c>
+      <c r="B57">
+        <v>0.63</v>
+      </c>
+      <c r="C57">
+        <v>50009870</v>
+      </c>
+      <c r="D57">
+        <v>50000000</v>
+      </c>
+      <c r="E57" t="s">
+        <v>231</v>
+      </c>
+      <c r="F57" t="s">
+        <v>232</v>
+      </c>
+      <c r="G57" t="s">
+        <v>233</v>
+      </c>
+      <c r="H57" t="s">
+        <v>171</v>
+      </c>
+      <c r="I57">
+        <v>3.97</v>
+      </c>
+      <c r="J57" s="1">
+        <v>46304.22928240741</v>
+      </c>
+      <c r="K57" t="s">
+        <v>50</v>
+      </c>
+      <c r="L57" t="s">
+        <v>17</v>
+      </c>
+      <c r="M57" t="s">
+        <v>172</v>
+      </c>
+      <c r="N57" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>174</v>
+      </c>
+      <c r="B58">
+        <v>0.62</v>
+      </c>
+      <c r="C58">
+        <v>49461815</v>
+      </c>
+      <c r="D58">
+        <v>50000000</v>
+      </c>
+      <c r="E58" t="s">
+        <v>231</v>
+      </c>
+      <c r="F58" t="s">
+        <v>232</v>
+      </c>
+      <c r="G58" t="s">
+        <v>233</v>
+      </c>
+      <c r="H58" t="s">
+        <v>175</v>
+      </c>
+      <c r="I58">
+        <v>3.96</v>
+      </c>
+      <c r="J58" s="1">
+        <v>46363.22928240741</v>
+      </c>
+      <c r="K58" t="s">
+        <v>65</v>
+      </c>
+      <c r="L58" t="s">
+        <v>17</v>
+      </c>
+      <c r="M58" t="s">
+        <v>176</v>
+      </c>
+      <c r="N58" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>178</v>
+      </c>
+      <c r="B59">
+        <v>0.62</v>
+      </c>
+      <c r="C59">
+        <v>49403180</v>
+      </c>
+      <c r="D59">
+        <v>50000000</v>
+      </c>
+      <c r="E59" t="s">
+        <v>230</v>
+      </c>
+      <c r="F59" t="s">
+        <v>232</v>
+      </c>
+      <c r="G59" t="s">
+        <v>233</v>
+      </c>
+      <c r="H59" t="s">
+        <v>179</v>
+      </c>
+      <c r="I59">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="J59" s="1">
+        <v>46372.22928240741</v>
+      </c>
+      <c r="K59" t="s">
+        <v>56</v>
+      </c>
+      <c r="L59" t="s">
+        <v>17</v>
+      </c>
+      <c r="M59" t="s">
+        <v>180</v>
+      </c>
+      <c r="N59" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>182</v>
+      </c>
+      <c r="B60">
+        <v>0.62</v>
+      </c>
+      <c r="C60">
+        <v>49401800</v>
+      </c>
+      <c r="D60">
+        <v>50000000</v>
+      </c>
+      <c r="E60" t="s">
+        <v>231</v>
+      </c>
+      <c r="F60" t="s">
+        <v>232</v>
+      </c>
+      <c r="G60" t="s">
+        <v>233</v>
+      </c>
+      <c r="H60" t="s">
+        <v>183</v>
+      </c>
+      <c r="I60">
+        <v>3.95</v>
+      </c>
+      <c r="J60" s="1">
+        <v>46374.22928240741</v>
+      </c>
+      <c r="K60" t="s">
+        <v>56</v>
+      </c>
+      <c r="L60" t="s">
+        <v>17</v>
+      </c>
+      <c r="M60" t="s">
+        <v>184</v>
+      </c>
+      <c r="N60" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>105</v>
+      </c>
+      <c r="B61">
+        <v>0.62</v>
+      </c>
+      <c r="C61">
+        <v>49459185</v>
+      </c>
+      <c r="D61">
+        <v>50000000</v>
+      </c>
+      <c r="E61" t="s">
+        <v>231</v>
+      </c>
+      <c r="F61" t="s">
+        <v>232</v>
+      </c>
+      <c r="G61" t="s">
+        <v>230</v>
+      </c>
+      <c r="H61" t="s">
+        <v>186</v>
+      </c>
+      <c r="I61">
+        <v>4.08</v>
+      </c>
+      <c r="J61" s="1">
+        <v>46363.22928240741</v>
+      </c>
+      <c r="K61" t="s">
+        <v>65</v>
+      </c>
+      <c r="L61" t="s">
+        <v>17</v>
+      </c>
+      <c r="M61" t="s">
+        <v>187</v>
+      </c>
+      <c r="N61" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>96</v>
+      </c>
+      <c r="B62">
+        <v>0.6</v>
+      </c>
+      <c r="C62">
+        <v>47382431</v>
+      </c>
+      <c r="D62">
+        <v>47460000</v>
+      </c>
+      <c r="E62" t="s">
+        <v>231</v>
+      </c>
+      <c r="F62" t="s">
+        <v>235</v>
+      </c>
+      <c r="G62" t="s">
+        <v>233</v>
+      </c>
+      <c r="H62" t="s">
+        <v>188</v>
+      </c>
+      <c r="I62">
+        <v>3.97</v>
+      </c>
+      <c r="J62" s="1">
+        <v>46281.22928240741</v>
+      </c>
+      <c r="K62" t="s">
+        <v>56</v>
+      </c>
+      <c r="L62" t="s">
+        <v>17</v>
+      </c>
+      <c r="M62" t="s">
+        <v>189</v>
+      </c>
+      <c r="N62" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="63" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>191</v>
+      </c>
+      <c r="B63">
+        <v>0.52</v>
+      </c>
+      <c r="C63">
+        <v>41495820</v>
+      </c>
+      <c r="D63">
+        <v>41700000</v>
+      </c>
+      <c r="E63" t="s">
+        <v>231</v>
+      </c>
+      <c r="F63" t="s">
+        <v>232</v>
+      </c>
+      <c r="G63" t="s">
+        <v>230</v>
+      </c>
+      <c r="H63" t="s">
+        <v>192</v>
+      </c>
+      <c r="I63">
+        <v>3.95</v>
+      </c>
+      <c r="J63" s="1">
+        <v>46311.22928240741</v>
+      </c>
+      <c r="K63" t="s">
+        <v>65</v>
+      </c>
+      <c r="L63" t="s">
+        <v>17</v>
+      </c>
+      <c r="M63" t="s">
+        <v>193</v>
+      </c>
+      <c r="N63" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="64" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>143</v>
+      </c>
+      <c r="B64">
+        <v>0.5</v>
+      </c>
+      <c r="C64">
+        <v>39991876</v>
+      </c>
+      <c r="D64">
+        <v>40000000</v>
+      </c>
+      <c r="E64" t="s">
+        <v>231</v>
+      </c>
+      <c r="F64" t="s">
+        <v>235</v>
+      </c>
+      <c r="G64" t="s">
+        <v>233</v>
+      </c>
+      <c r="H64" t="s">
+        <v>195</v>
+      </c>
+      <c r="I64">
+        <v>3.71</v>
+      </c>
+      <c r="J64" s="1">
+        <v>46267.22928240741</v>
+      </c>
+      <c r="K64" t="s">
+        <v>56</v>
+      </c>
+      <c r="L64" t="s">
+        <v>17</v>
+      </c>
+      <c r="M64" t="s">
+        <v>196</v>
+      </c>
+      <c r="N64" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>120</v>
+      </c>
+      <c r="B65">
+        <v>0.5</v>
+      </c>
+      <c r="C65">
+        <v>39812952</v>
+      </c>
+      <c r="D65">
+        <v>40000000</v>
+      </c>
+      <c r="E65" t="s">
+        <v>231</v>
+      </c>
+      <c r="F65" t="s">
+        <v>235</v>
+      </c>
+      <c r="G65" t="s">
+        <v>233</v>
+      </c>
+      <c r="H65" t="s">
+        <v>197</v>
+      </c>
+      <c r="I65">
+        <v>4</v>
+      </c>
+      <c r="J65" s="1">
+        <v>46309.22928240741</v>
+      </c>
+      <c r="K65" t="s">
+        <v>56</v>
+      </c>
+      <c r="L65" t="s">
+        <v>17</v>
+      </c>
+      <c r="M65" t="s">
+        <v>198</v>
+      </c>
+      <c r="N65" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>80</v>
+      </c>
+      <c r="B66">
+        <v>0.44</v>
+      </c>
+      <c r="C66">
+        <v>34764251</v>
+      </c>
+      <c r="D66">
+        <v>35000000</v>
+      </c>
+      <c r="E66" t="s">
+        <v>231</v>
+      </c>
+      <c r="F66" t="s">
+        <v>232</v>
+      </c>
+      <c r="G66" t="s">
+        <v>233</v>
+      </c>
+      <c r="H66" t="s">
         <v>200</v>
       </c>
-      <c r="F53" s="2" t="s">
+      <c r="I66">
+        <v>3.96</v>
+      </c>
+      <c r="J66" s="1">
+        <v>46328.22928240741</v>
+      </c>
+      <c r="K66" t="s">
+        <v>56</v>
+      </c>
+      <c r="L66" t="s">
+        <v>17</v>
+      </c>
+      <c r="M66" t="s">
+        <v>201</v>
+      </c>
+      <c r="N66" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
         <v>203</v>
       </c>
-      <c r="G53" s="2" t="s">
+      <c r="B67">
+        <v>0.32</v>
+      </c>
+      <c r="C67">
+        <v>25000000</v>
+      </c>
+      <c r="D67">
+        <v>25000000</v>
+      </c>
+      <c r="E67" t="s">
+        <v>231</v>
+      </c>
+      <c r="F67" t="s">
+        <v>232</v>
+      </c>
+      <c r="G67" t="s">
+        <v>233</v>
+      </c>
+      <c r="H67" t="s">
+        <v>15</v>
+      </c>
+      <c r="I67">
+        <v>3.62</v>
+      </c>
+      <c r="J67" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K67" t="s">
+        <v>31</v>
+      </c>
+      <c r="L67" t="s">
+        <v>17</v>
+      </c>
+      <c r="M67" t="s">
+        <v>204</v>
+      </c>
+      <c r="N67" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="68" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
         <v>205</v>
       </c>
-      <c r="H53" t="s">
-[...8 lines deleted...]
-      <c r="K53" t="s">
+      <c r="B68">
+        <v>0.32</v>
+      </c>
+      <c r="C68">
+        <v>24992333</v>
+      </c>
+      <c r="D68">
+        <v>25000000</v>
+      </c>
+      <c r="E68" t="s">
+        <v>231</v>
+      </c>
+      <c r="F68" t="s">
+        <v>235</v>
+      </c>
+      <c r="G68" t="s">
+        <v>233</v>
+      </c>
+      <c r="H68" t="s">
+        <v>206</v>
+      </c>
+      <c r="I68">
+        <v>3.65</v>
+      </c>
+      <c r="J68" s="1">
+        <v>46268.22928240741</v>
+      </c>
+      <c r="K68" t="s">
+        <v>56</v>
+      </c>
+      <c r="L68" t="s">
+        <v>17</v>
+      </c>
+      <c r="M68" t="s">
+        <v>207</v>
+      </c>
+      <c r="N68" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="69" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>208</v>
+      </c>
+      <c r="B69">
+        <v>0.32</v>
+      </c>
+      <c r="C69">
+        <v>24994913</v>
+      </c>
+      <c r="D69">
+        <v>25000000</v>
+      </c>
+      <c r="E69" t="s">
+        <v>231</v>
+      </c>
+      <c r="F69" t="s">
+        <v>235</v>
+      </c>
+      <c r="G69" t="s">
+        <v>233</v>
+      </c>
+      <c r="H69" t="s">
+        <v>209</v>
+      </c>
+      <c r="I69">
+        <v>3.67</v>
+      </c>
+      <c r="J69" s="1">
+        <v>46267.22928240741</v>
+      </c>
+      <c r="K69" t="s">
         <v>71</v>
       </c>
-      <c r="L53" t="s">
-[...93 lines deleted...]
-      <c r="N55" t="s">
+      <c r="L69" t="s">
+        <v>17</v>
+      </c>
+      <c r="M69" t="s">
+        <v>210</v>
+      </c>
+      <c r="N69" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="70" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>41</v>
+      </c>
+      <c r="B70">
+        <v>0.32</v>
+      </c>
+      <c r="C70">
+        <v>25000000</v>
+      </c>
+      <c r="D70">
+        <v>25000000</v>
+      </c>
+      <c r="E70" t="s">
+        <v>230</v>
+      </c>
+      <c r="F70" t="s">
+        <v>230</v>
+      </c>
+      <c r="G70" t="s">
+        <v>230</v>
+      </c>
+      <c r="H70" t="s">
+        <v>15</v>
+      </c>
+      <c r="I70">
+        <v>3.68</v>
+      </c>
+      <c r="J70" s="1">
+        <v>46266.22928240741</v>
+      </c>
+      <c r="K70" t="s">
+        <v>23</v>
+      </c>
+      <c r="L70" t="s">
+        <v>17</v>
+      </c>
+      <c r="M70" t="s">
+        <v>211</v>
+      </c>
+      <c r="N70" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
-[...53 lines deleted...]
-      <c r="D57">
+    <row r="71" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>212</v>
+      </c>
+      <c r="B71">
+        <v>0.31</v>
+      </c>
+      <c r="C71">
+        <v>24727348</v>
+      </c>
+      <c r="D71">
         <v>25000000</v>
       </c>
-      <c r="E57" s="2" t="s">
-[...23 lines deleted...]
-      <c r="M57" t="s">
+      <c r="E71" t="s">
+        <v>231</v>
+      </c>
+      <c r="F71" t="s">
+        <v>235</v>
+      </c>
+      <c r="G71" t="s">
+        <v>233</v>
+      </c>
+      <c r="H71" t="s">
+        <v>213</v>
+      </c>
+      <c r="I71">
+        <v>4.05</v>
+      </c>
+      <c r="J71" s="1">
+        <v>46367.22928240741</v>
+      </c>
+      <c r="K71" t="s">
+        <v>56</v>
+      </c>
+      <c r="L71" t="s">
+        <v>17</v>
+      </c>
+      <c r="M71" t="s">
+        <v>214</v>
+      </c>
+      <c r="N71" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="72" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
         <v>178</v>
       </c>
-      <c r="N57" t="s">
-[...13 lines deleted...]
-      <c r="D58">
+      <c r="B72">
+        <v>0.31</v>
+      </c>
+      <c r="C72">
+        <v>24427943</v>
+      </c>
+      <c r="D72">
         <v>25000000</v>
       </c>
-      <c r="E58" s="2" t="s">
-[...150 lines deleted...]
-        <v>193</v>
+      <c r="E72" t="s">
+        <v>230</v>
+      </c>
+      <c r="F72" t="s">
+        <v>232</v>
+      </c>
+      <c r="G72" t="s">
+        <v>233</v>
+      </c>
+      <c r="H72" t="s">
+        <v>216</v>
+      </c>
+      <c r="I72">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="J72" s="1">
+        <v>46463.22928240741</v>
+      </c>
+      <c r="K72" t="s">
+        <v>56</v>
+      </c>
+      <c r="L72" t="s">
+        <v>17</v>
+      </c>
+      <c r="M72" t="s">
+        <v>217</v>
+      </c>
+      <c r="N72" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="73" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>219</v>
+      </c>
+      <c r="B73">
+        <v>0.19</v>
+      </c>
+      <c r="C73">
+        <v>15016855</v>
+      </c>
+      <c r="D73">
+        <v>15043000</v>
+      </c>
+      <c r="E73" t="s">
+        <v>231</v>
+      </c>
+      <c r="F73" t="s">
+        <v>235</v>
+      </c>
+      <c r="G73" t="s">
+        <v>236</v>
+      </c>
+      <c r="H73" t="s">
+        <v>220</v>
+      </c>
+      <c r="I73">
+        <v>3.82</v>
+      </c>
+      <c r="J73" s="1">
+        <v>46282.22928240741</v>
+      </c>
+      <c r="K73" t="s">
+        <v>56</v>
+      </c>
+      <c r="L73" t="s">
+        <v>17</v>
+      </c>
+      <c r="M73" t="s">
+        <v>221</v>
+      </c>
+      <c r="N73" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="79" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="80" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="81" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="82" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="83" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="84" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="85" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>226</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="27" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
-[...2 lines deleted...]
-  </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="H2:N64 A2:D62 B63:D64" numberStoredAsText="1"/>
+    <ignoredError sqref="H1:N78 A1:D78" numberStoredAsText="1"/>
   </ignoredErrors>
-  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...7 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100434CE3F8FEBB244F858BBE1DD8B45B8C" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b58f228684393944ef8cdca5ae5b90a6">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba" xmlns:ns3="aa71bc78-42bd-452f-85da-b0a25b97c36d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0932a111e7a3fb71503cb11a9822254b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100434CE3F8FEBB244F858BBE1DD8B45B8C" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2dd9e93ca72a48091795bd8bd10dac6f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba" xmlns:ns3="aa71bc78-42bd-452f-85da-b0a25b97c36d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="42a349b0c0865e57489f8dd83e6a8e2d" ns2:_="" ns3:_="">
     <xsd:import namespace="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
     <xsd:import namespace="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -3988,92 +4531,95 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_Flow_SignoffStatus xmlns="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba" xsi:nil="true"/>
+    <TaxCatchAll xmlns="aa71bc78-42bd-452f-85da-b0a25b97c36d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CF593A8-EEE6-4F0D-B837-CE443030CDFB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D30EC41A-8E42-480C-8E6B-A0263FF8623A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{724FE076-FD15-41BB-902F-9FD46EB7F59B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{598B98BF-3ED1-43F8-B87C-2A72257995FF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
     <ds:schemaRef ds:uri="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DEA4092-BD9F-43D6-879D-FDE096ABE3EA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49E96BC3-4A7D-475B-BE3C-99E67022E57B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9379bc3f-8eca-4bc5-9e54-5c43d66a46ba"/>
+    <ds:schemaRef ds:uri="aa71bc78-42bd-452f-85da-b0a25b97c36d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All Holdings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>